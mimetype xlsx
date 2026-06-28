--- v0 (2026-05-14)
+++ v1 (2026-06-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="347">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="331">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Отдых</t>
   </si>
   <si>
     <t>Туризм</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
@@ -104,116 +104,110 @@
   <si>
     <t>ТЕНТ универсальный 4м*8м Зелёный (120гр/м2)</t>
   </si>
   <si>
     <t>Щепа для Копчения Дубовая 1лит СитиФорест (1уп/45шт) min 1шт</t>
   </si>
   <si>
     <t>Гриль-Камин с кочергой D-64см BOYSCOUT СКЛАД</t>
   </si>
   <si>
     <t>Фонарик на КЕПКУ NEW 1 ЭТАЖ</t>
   </si>
   <si>
     <t>Обогреватель Дуйка HJ-901 (электрический)</t>
   </si>
   <si>
     <t>Щепа для Копчения Бук + Чабрец 1лит BOYSCOUT (1уп/25шт) min 1шт</t>
   </si>
   <si>
     <t>Круг для плавания Привет Лето 70см Арт-9378681</t>
   </si>
   <si>
     <t>Щётка для чистки Гриля 45см на длинной ручке (щетка/скребок) Арт-3941084</t>
   </si>
   <si>
-    <t>Набор посуды Для Пикника 6 персон МИЛИХ Арт-02063</t>
-[...1 lines deleted...]
-  <si>
     <t>Ласты для плавания р.39-41 Арт-9105556</t>
   </si>
   <si>
     <t>Мангал автомат Чудо 7 шампуров УЗБИ</t>
   </si>
   <si>
     <t>Коптильня Костерок нержавеющая сталь (1 ЭТАЖ)</t>
   </si>
   <si>
     <t>ТЕНТ универсальный 8м*8м Зелёный (120гр/м2)</t>
   </si>
   <si>
     <t>Бадминтон Ракетки 2шт + Воланчики 3шт</t>
   </si>
   <si>
     <t>Фонарик на Кепку BL-C102 (1 ЭТАЖ)</t>
   </si>
   <si>
     <t>Круг для плавания с Ручками 70*59см Арт-9378679</t>
   </si>
   <si>
     <t>Жаровня D-35,5см высота-53см BOYSCOUT 1 ЭТАЖ</t>
   </si>
   <si>
     <t>Корзина для Пикника 390*290*230мм Голубая М1350 БАШ</t>
   </si>
   <si>
     <t>Подставка под спирали Олень Арт-10549171 (от комаров и для благовоний)</t>
   </si>
   <si>
     <t>Жидкость для розжига GRILL MASTER 0.5лит (1уп/20шт) min 1шт 1 ЭТАЖ</t>
   </si>
   <si>
     <t>Мангал Разборный №-3 470*400*310мм (толщина металла 1,5мм)</t>
   </si>
   <si>
     <t>Решётка гриль Глубокая для мяса 25*35*56см 120125 1 ЭТАЖ</t>
   </si>
   <si>
     <t>Корзина для Пикника Тюльпаны М3039 (БЕЗ КРЫШКИ)</t>
   </si>
   <si>
     <t>Казан 22лит с Подставкой для КОСТРА СКЛАД</t>
   </si>
   <si>
-    <t>Бокал одноразовый для мартини Кристалл Красный 150мл 1уп/6шт Арт-9379132</t>
-[...1 lines deleted...]
-  <si>
     <t>Набор для Пикника БИОразлагаемый на 6 персон BOYSCOUT ЗАЛ УПАКОВКА</t>
   </si>
   <si>
-    <t>Щепа для Копчения Сливовая 1лит СитиФорест (1уп/45шт) min 1шт</t>
-[...1 lines deleted...]
-  <si>
     <t>Мангал Разборный №-5 Вертикальный 410*640*400мм (толщина металла 2,5мм)</t>
   </si>
   <si>
     <t>Воздухонагреватель Fire Sense арт.01775</t>
   </si>
   <si>
     <t>Жилет надувной Ангелочек 40*50см (от 3-6лет) Арт-9378686</t>
   </si>
   <si>
+    <t>Щепа для Копчения Абрикосовая 1лит СитиФорест (1уп/45шт) min 1шт</t>
+  </si>
+  <si>
     <t>Фартук BOYSCOUT с карманами (1уп/12шт) 1 ЭТАЖ</t>
   </si>
   <si>
     <t>Обогреватель на Газовых Баллонах</t>
   </si>
   <si>
     <t>Набор шампуров Деревянных 40см Квадратные 6шт (1 ЭТАЖ)</t>
   </si>
   <si>
     <t>Казан 8лит с Подставкой для КОСТРА СКЛАД</t>
   </si>
   <si>
     <t>Решётка гриль для Рыбы 60*36*12*4см 1 ЭТАЖ</t>
   </si>
   <si>
     <t>Кружка пластиковая Арт-2126/13 320мл</t>
   </si>
   <si>
     <t>Ласты для дайвинга р.41-42 Арт-9242077</t>
   </si>
   <si>
     <t>Мангал Hot Pot Сборный Без шампуров 300*240*300мм в коробке (СКЛАД)</t>
   </si>
   <si>
     <t>Набор посуды для Пикника Гурман 15лит (6 персон) М-3059</t>
@@ -263,62 +257,56 @@
   <si>
     <t>Стакан пластиковый Щенячий патруль для Мальчиков (БАШ) Арт-М6126 350мл</t>
   </si>
   <si>
     <t>Коптильня Одноразовая 20*15см + щепа Ольха (1уп/28шт) 1 ЭТАЖ</t>
   </si>
   <si>
     <t>Тандыр Виноград 1 ЭТАЖ</t>
   </si>
   <si>
     <t>Душ Походно-Огородный 20лит (длина шланга 70см) Арт-488623 1 ЭТАЖ</t>
   </si>
   <si>
     <t>Свеча на трости 70см Антимоскитная HELP (1уп/24шт) время горения 5часов</t>
   </si>
   <si>
     <t>Свеча уличная Антимоскитная Классик Набор 2шт D-105мм</t>
   </si>
   <si>
     <t>Свечи Антимоскитные в Керамич кашпо 5*5*5см</t>
   </si>
   <si>
     <t>Свечи Антимоскитные в Стакане 7*8см 420000120</t>
   </si>
   <si>
-    <t>Набор шампуров Пикник 6шт+чехол Арт-9700118</t>
-[...1 lines deleted...]
-  <si>
     <t>Круг для плавания с сидением Динозаврик Розовый 90*57см Арт-9378674 (от 3-х лет)</t>
   </si>
   <si>
     <t>Аккумулятор холода Гелевый 400гр BOYSCOUT (1уп/30шт) 1 ЭТАЖ</t>
   </si>
   <si>
-    <t>Щепа для Копчения Груша + Мята 1лит BOYSCOUT (1уп/25шт) min 1шт</t>
-[...1 lines deleted...]
-  <si>
     <t>Плед для пикника 150*130см с влагостойкой подложкой BOYSCOUT (1уп/1шт)</t>
   </si>
   <si>
     <t>Веер Разделочная доска BOYSCOUT пластиковый (для раздувания углей) 1 ЭТАЖ</t>
   </si>
   <si>
     <t>Шляпа Накомарник с кольцом и шнуром для фиксации BOYSCOUT</t>
   </si>
   <si>
     <t>Плед для пикника 150*130см флисовый BOYSCOUT (1уп/1шт)</t>
   </si>
   <si>
     <t>Стул туристический Складной 22*20*25см Арт-5429656 (1-ый ЭТАЖ)</t>
   </si>
   <si>
     <t>Веер BOYSCOUT картон (для раздувания углей) 1 ЭТАЖ</t>
   </si>
   <si>
     <t>Пояс детский для обучения плаванию 215х175х80мм Арт-536075</t>
   </si>
   <si>
     <t>Круг для плавания Крылья 59*59*41см Арт-9378678 (от 3лет)</t>
   </si>
   <si>
     <t>Нарукавники для плавания Тачки 23*15см 56652EU (от 3-6лет) ЗАЛ УПАКОВКА</t>
@@ -338,77 +326,77 @@
   <si>
     <t>Шампур уголок 570*10*1мм (по 6 штук) из нержареющей стали 1 ЭТАЖ</t>
   </si>
   <si>
     <t>Щепа для Копчения Липа 1лит BOYSCOUT (1уп/25шт) min 1шт</t>
   </si>
   <si>
     <t>Решётка гриль для Сосисок с антипригарным покрытием Арт-7783098</t>
   </si>
   <si>
     <t>Аэрозоль от клещей ДЭТА EXTRIME 150мл (1уп/24шт) 1 ЭТАЖ</t>
   </si>
   <si>
     <t>Нож грибника BOYSCOUT 1 ЭТАЖ</t>
   </si>
   <si>
     <t>УЦЕНКА Очиститель Универсальный BOYSCOUT для Барбекю/Решёток-Гриль/Шампуров 500мл</t>
   </si>
   <si>
     <t>Пароварка Одноразовая 20*15см Marmiton (1уп/28шт) 1 ЭТАЖ</t>
   </si>
   <si>
     <t>Кружка Туристическая BOYSCOUT нержавеющая сталь 1 ЭТАЖ 400мл</t>
   </si>
   <si>
-    <t>Щепа для Копчения Вишня 1лит BOYSCOUT (1уп/25шт) min 1шт</t>
-[...1 lines deleted...]
-  <si>
     <t>Щепа для Копчения Абрикос 1лит BOYSCOUT (1уп/25шт) min 1шт</t>
   </si>
   <si>
     <t>Аэрозоль от комаров ДЭТА Аква 150мл (1уп/18шт) от комаров 1 ЭТАЖ</t>
   </si>
   <si>
     <t>Щепа для Копчения Слива 1лит BOYSCOUT (1уп/25шт) min 1шт</t>
   </si>
   <si>
     <t>Конверт для запекания антипригарный 220*270мм Арт-9285209</t>
   </si>
   <si>
     <t>Канистра складная 8лит пластмассовая BOYSCOUT 1 ЭТАЖ</t>
   </si>
   <si>
     <t>Ласты для плавания р.42-44 Арт-9105557</t>
   </si>
   <si>
     <t>Аэрозоль от комаров Чистый Дом 100мл (1уп/24шт) 1 ЭТАЖ</t>
   </si>
   <si>
     <t>УЦЕНКА Спрей от клещей Комарофф Антиклещ 125мл</t>
   </si>
   <si>
+    <t>Спирали КомароФФ Быстро 10шт (1уп/60шт) 1 ЭТАЖ</t>
+  </si>
+  <si>
     <t>УЦЕНКА Спирали Комарикофф Бережно Мини 10шт (1уп/60шт)</t>
   </si>
   <si>
     <t>Спрей-Лосьон от клещей Чистый Дом 100мл 1 ЭТАЖ</t>
   </si>
   <si>
     <t>Аэрозоль от комаров КОМАРОФФ 150мл (1уп/12шт) 1 ЭТАЖ</t>
   </si>
   <si>
     <t>Спирали КомароФФ Длительно 10шт (1уп/60шт) 1 ЭТАЖ</t>
   </si>
   <si>
     <t>Набор для барбекю 3 предмета Maclay Арт-134213</t>
   </si>
   <si>
     <t>Блюдо пластиковое для Шашлыка с соусницей Микс</t>
   </si>
   <si>
     <t>Коврик Туристический двухслойный 1800*600*10мм 784939 1 ЭТАЖ</t>
   </si>
   <si>
     <t>Коврик Туристический 10мм 600*1800мм</t>
   </si>
   <si>
     <t>Щётка для чистки Гриля Арт-694857</t>
@@ -416,50 +404,53 @@
   <si>
     <t>Свеча Антимоскитная в Стакане Зелёный Чай А-190</t>
   </si>
   <si>
     <t>Свеча Антимоскитная в Стакане Антитабак А-190</t>
   </si>
   <si>
     <t>Свеча Антимоскитная в Стакане Печенье А-190</t>
   </si>
   <si>
     <t>Свеча Антимоскитная в Стакане Лаванда А-190</t>
   </si>
   <si>
     <t>Свеча антимоскитная Цитронелла HELP банка (1уп/12шт) 80011</t>
   </si>
   <si>
     <t>Самовар дровяной МАГАРЫЧ Турецкий 8лит</t>
   </si>
   <si>
     <t>Горелка для Газового баллончика 915 (для розжига) 1 ЭТАЖ</t>
   </si>
   <si>
     <t>Круг для плавания с сидением Зебра 85*55см Арт-9378677 (от 3-х лет)</t>
   </si>
   <si>
+    <t>Щепа для Копчения Ольха + Вишня 1лит BOYSCOUT (1уп/25шт) min 1шт</t>
+  </si>
+  <si>
     <t>Щепа для Копчения Микс 0,3лит BOYSCOUT (1уп/1шт)</t>
   </si>
   <si>
     <t>Бокал пластиковый Салют цвет микс Арт-3953424</t>
   </si>
   <si>
     <t>Стул туристический Треугольный 22*20*30см до 60кг 638210 (1-ый ЭТАЖ)</t>
   </si>
   <si>
     <t>Горелка для Газового баллончика 920 (для розжига) 1 ЭТАЖ</t>
   </si>
   <si>
     <t>Набор посуды Для Пикника 54 предмета Арт-4986</t>
   </si>
   <si>
     <t>Свеча уличная Антимоскитная Хвойная Набор 2шт D-105мм</t>
   </si>
   <si>
     <t>Пила Турист цепная 70*120см в Чехле BOYSCOUT 61438 (1уп/12ш) 1 ЭТАЖ</t>
   </si>
   <si>
     <t>Мачете туристическое 490мм в Чехле (АРТИ) 1 ЭТАЖ</t>
   </si>
   <si>
     <t>Аэрозоль от клещей Клещ-капут КОМФОРТ 150мл 1 ЭТАЖ</t>
@@ -608,333 +599,294 @@
   <si>
     <t>Термос полевой 12лит</t>
   </si>
   <si>
     <t>Термос полевой 6лит</t>
   </si>
   <si>
     <t>Круг для плавания Детский микс 55см 7450125</t>
   </si>
   <si>
     <t>Нарукавники для плавания Spider-Man 23*15см 98001 (от 3-6 лет) 694260 ЗАЛ УПАКОВКА</t>
   </si>
   <si>
     <t>Ласты Elous для бассейна ES35 р-р 30-32 зеленый 7446604</t>
   </si>
   <si>
     <t>Круг для плавания Детский микс 55см 7450133</t>
   </si>
   <si>
     <t>Круг для плавания Детский микс 55см 7450129</t>
   </si>
   <si>
     <t>Нарукавники для плавания Микки Маус 23*15см 91002 (от 3-6 лет) 824848 ЗАЛ УПАКОВКА</t>
   </si>
   <si>
-    <t>Аэрозоль от мошек Лаварика Комфорт 270мл 1 ЭТАЖ</t>
-[...1 lines deleted...]
-  <si>
     <t>Набор шампуров Деревянных Доляна 40см*25шт Арт-1418979</t>
   </si>
   <si>
     <t>Кружка пластиковая Арт-2223/29 400мл</t>
   </si>
   <si>
-    <t>Фужер одноразовый Конус 150мл 6шт Зелёный Арт-9379135</t>
-[...4 lines deleted...]
-  <si>
     <t>Тарелка пластиковая Ажур Арт-02082 D-22.5см</t>
   </si>
   <si>
     <t>Стол Турист-2 раскладной 520*400*400мм Арт-05086</t>
   </si>
   <si>
     <t>Тарелка пластиковая Ажур Арт-02066 D-20см</t>
   </si>
   <si>
     <t>Газ в баллончике (1уп/4шт) Цена за 1 штуку</t>
   </si>
   <si>
     <t>Мачете туристическое 490мм (АРТИ) 1 ЭТАЖ</t>
   </si>
   <si>
     <t>Аэрозоль от клещей Бриз Антиклещ 140мл (1уп/1шт) 1 ЭТАЖ</t>
   </si>
   <si>
     <t>Аэрозоль от клещей Бриз Антиклещ 520мл (1уп/1шт) убийца иксодовых клещей 1 ЭТАЖ</t>
   </si>
   <si>
     <t>Шумовка Нержавейка для казана 64см</t>
   </si>
   <si>
     <t>Половник для казана 64см с Деревянной ручкой</t>
   </si>
   <si>
     <t>Шампур-спица для овощей 40см</t>
   </si>
   <si>
     <t>Шумовка-лопатка для казана 47см Перфорированная с Деревянной ручкой</t>
   </si>
   <si>
     <t>Шумовка-лопатка для казана 47см с Деревянной ручкой</t>
   </si>
   <si>
     <t>Термокружка Мастер К 180мл сохраняет тепло 2 часа Арт-4678393</t>
   </si>
   <si>
-    <t>Фужер одноразовый Конус 150мл 6шт Микс</t>
-[...1 lines deleted...]
-  <si>
     <t>Коврик Фитнеса 6,5мм 500*1400мм Цветной</t>
   </si>
   <si>
     <t>Коврик Туристический 8мм 600*1800мм</t>
   </si>
   <si>
     <t>Коврик Рыболова-Охотника 12мм 600*1800мм</t>
   </si>
   <si>
     <t>Шампур Узбекский 50см с Деревянной ручкой 12см Арт-3815913</t>
   </si>
   <si>
     <t>Ложка Деревянная 165мм (1уп/6шт) Цена за 1шт</t>
   </si>
   <si>
     <t>Кружка пластиковая (БАШ) Арт-М-720 600мл</t>
   </si>
   <si>
     <t>Гель для розжига GRILL MASTER 1лит (1уп/15шт) min 1шт 1 ЭТАЖ</t>
   </si>
   <si>
     <t>Щепа для Копчения Буковая с Эвкалиптом 1лит СитиФорест (1уп/45шт) min 1шт</t>
   </si>
   <si>
-    <t>Щепа для Копчения Вишневая 1лит СитиФорест (1уп/45шт) min 1шт</t>
-[...4 lines deleted...]
-  <si>
     <t>Щепа для Копчения Буковая с Розмарином 1лит СитиФорест (1уп/45шт) min 1шт</t>
   </si>
   <si>
     <t>Щепа для Копчения Цитрусовый Дым 1лит СитиФорест (1уп/45шт) min 1шт</t>
   </si>
   <si>
     <t>Щепа для Копчения Буковая 1лит СитиФорест (1уп/45шт) min 1шт</t>
   </si>
   <si>
     <t>Щепа для Копчения Мятный Дым 1лит СитиФорест (1уп/45шт) min 1шт</t>
   </si>
   <si>
     <t>Уголь быстроразжигаемый D-30мм*10 табл</t>
   </si>
   <si>
     <t>Ведро туристическое 11лит складное Арт-488622</t>
   </si>
   <si>
     <t>Компас с карабином Арт-2603</t>
   </si>
   <si>
     <t>Компас Штурвал GX-003</t>
   </si>
   <si>
-    <t>Салфетки бумажные Арбуз/Вишня 24*24см 50шт Арт-04997/35099</t>
-[...1 lines deleted...]
-  <si>
     <t>Спирали Чистый Дом 10шт (1уп/60шт) 1 ЭТАЖ</t>
   </si>
   <si>
     <t>Спички Костровые 30шт*10см Арт-2799729</t>
   </si>
   <si>
     <t>Горелка для Газового баллончика 806 (для розжига) 1 ЭТАЖ</t>
   </si>
   <si>
+    <t>Щепа для Копчения Дуб 1лит (1уп/25шт) min 3шт</t>
+  </si>
+  <si>
     <t>Мангал Дипломат 450*350*300мм (толщина металла 1,2мм)</t>
   </si>
   <si>
     <t>Спички хозяйственные Набор 10 коробков ГОСТ 1820-2001</t>
   </si>
   <si>
-    <t>Мангал Компакт 60х33х56см (толщина металла 2,5мм)</t>
-[...1 lines deleted...]
-  <si>
     <t>Свеча гильза Ароматизир Антимоскитная Набор 8шт*9гр</t>
   </si>
   <si>
     <t>Аэрозоль от Клещей Чистый Дом 150мл (1уп/24шт) min 1шт</t>
   </si>
   <si>
     <t>Спирали Nadzor 10шт (1уп/60шт) 1 ЭТАЖ</t>
   </si>
   <si>
     <t>Мангал Пикничок 51х33х50см (толщина металла 2мм)</t>
   </si>
   <si>
     <t>Аэрозоль от комаров Nadzor 100мл (1уп/15шт) 1 ЭТАЖ</t>
   </si>
   <si>
     <t>Печка Газовая Чемодан 1 ЭТАЖ</t>
   </si>
   <si>
     <t>Мангал Разборный 540*350*250мм</t>
   </si>
   <si>
-    <t>Мульча Кокосовая рулон 20*150см Greengo Арт-4310289</t>
-[...1 lines deleted...]
-  <si>
     <t>Спирали SAFEX 10шт (1уп/24шт)</t>
   </si>
   <si>
     <t>Аэрозоль от комаров Чистый Дом 150мл (1уп/24шт) min 1шт</t>
   </si>
   <si>
-    <t>Спирали КАПУТ-МИНИ (1уп/14шт) 1ящ\60шт от комаров 1 ЭТАЖ</t>
-[...1 lines deleted...]
-  <si>
     <t>Щепа для Копчения Яблоня 1,5лит Домашний сундук (1уп/20шт) min 1шт</t>
   </si>
   <si>
     <t>Аэрозоль от комаров Extreme 7в1 100мл (1уп/15шт) клещей/мошки/мокрецов/блох 1 ЭТАЖ</t>
   </si>
   <si>
     <t>Молочко от комаров Nadzor 35мл (1уп/50шт) 1 ЭТАЖ</t>
   </si>
   <si>
-    <t>Спрей от комаров Убойная сила 5в1 100мл (1уп/55шт) клещей+мошки+слепней</t>
-[...1 lines deleted...]
-  <si>
     <t>Печка Газовая компактная с Защитой от ветра 1 ЭТАЖ</t>
   </si>
   <si>
     <t>Свеча уличная Антимоскитная Цитрусовая Набор 2шт D-105мм</t>
   </si>
   <si>
     <t>Набор шампуров Спиц 12шт*21см с Ножом Арт-101030989</t>
   </si>
   <si>
     <t>Крем SAFEX 30мл (1уп/60шт) от комаров</t>
   </si>
   <si>
     <t>Свеча гильза Ароматизир Антимоскитная Набор 6шт*12гр</t>
   </si>
   <si>
     <t>Аэрозоль от клещей Nadzor 100мл (1уп/24шт) 1 ЭТАЖ</t>
   </si>
   <si>
-    <t>Мангал Привал 850*350*300мм (толщина металла 2мм)</t>
-[...1 lines deleted...]
-  <si>
     <t>Горелка для Газового балончика 908 (для розжига) 1 ЭТАЖ</t>
   </si>
   <si>
-    <t>УЦЕНКА Пластины от комаров Длительного действия Чистый Дом</t>
-[...1 lines deleted...]
-  <si>
     <t>Пластины от комаров Капут 10шт (1кор/250шт) 1 ЭТАЖ</t>
   </si>
   <si>
     <t>Пластины от комаров Nadzor 10шт (1кор/200шт) 1 ЭТАЖ</t>
   </si>
   <si>
     <t>Пластины от комаров Комарофф Народные 10шт (1уп/250шт) 1 ЭТАЖ</t>
   </si>
   <si>
     <t>Аэрозоль от комаров Nadzor Детский 100мл (1уп/24шт) 1 ЭТАЖ</t>
   </si>
   <si>
+    <t>Щепа для Копчения Ольховая с Чёрной смородиной 1лит СитиФорест (1уп/45шт) min 1шт</t>
+  </si>
+  <si>
     <t>Баня</t>
   </si>
   <si>
     <t>Шапка для Бани и Сауны Лучший Рыбак Арт-5312249</t>
   </si>
   <si>
     <t>Шапка для Бани и Сауны детская Попугай Арт-41212</t>
   </si>
   <si>
+    <t>Набор эфирных масел Добропаровъ 2шт*17мл Пихта+Сосна Арт-3803516</t>
+  </si>
+  <si>
     <t>Шапка для Бани и Сауны Идеальная во всём Арт-4364848</t>
   </si>
   <si>
     <t>Шапка для Бани и Сауны детская Мишка Арт-41213</t>
   </si>
   <si>
     <t>Шапка для Бани и Сауны СССР Арт-10178995</t>
   </si>
   <si>
     <t>Шапка для Бани и Сауны Бескозырка Комби Hot Pot</t>
   </si>
   <si>
     <t>Коврик для Бани и Сауны Белый Hot Pot</t>
   </si>
   <si>
     <t>Рукавица для Бани и Сауны Войлок Hot Pot</t>
   </si>
   <si>
     <t>Шапка для Бани и Сауны Эволюция Hot Pot</t>
   </si>
   <si>
     <t>Шапка для Бани и Сауны Будёновка Белая Арт-2593229</t>
   </si>
   <si>
     <t>Шапка для Бани и Сауны Розочки Арт-9293797</t>
   </si>
   <si>
     <t>Шапка для Бани и Сауны Папаха ГенералЪ Арт-9293803</t>
   </si>
   <si>
     <t>Губка банная Радуга Свежесть 672745 (2 этаж)</t>
   </si>
   <si>
-    <t>Губка Банная Груша 625604</t>
-[...1 lines deleted...]
-  <si>
     <t>Мочалка Косичка Багет супер прочная CL-8064</t>
   </si>
   <si>
     <t>Мочалка Розочка круглая ZB-137</t>
   </si>
   <si>
     <t>Набор Соляной брикет 1,35кг и эфирные масла Эвкалипт Мята по 15мл Арт-10569833</t>
   </si>
   <si>
     <t>Мочалка Косичка для тела ZB-160</t>
   </si>
   <si>
-    <t>Набор эфирных масел Сила природы 2шт*100мл Арт-1481856</t>
-[...8 lines deleted...]
-    <t>Набор эфирных масел Лечебная сила 2шт*100мл Арт-1481860</t>
+    <t>Набор эфирных масел Ароматы леса 2шт*100мл (СКИДКА - 20%)</t>
+  </si>
+  <si>
+    <t>Набор эфирных масел Лечебная сила 2шт*100мл (СКИДКА - 20%)</t>
   </si>
   <si>
     <t>Набор Соляной брикет 1,35кг и эфирные масла Пачули Иланг-Иланг по 15мл Арт-10569832</t>
   </si>
   <si>
     <t>Набор Соляной брикет 1,35кг и эфирные масла Лаванда Эвкалипт по 15мл Арт-10569831</t>
   </si>
   <si>
     <t>Гималайская Красная соль 2-5мм 100гр Добропаровъ 2929725</t>
   </si>
   <si>
     <t>Шипучая бомбочка Самолет с ароматом океана 4760652</t>
   </si>
   <si>
     <t>Ведро Дубовое 10лит</t>
   </si>
   <si>
     <t>Шайка Дубовая 10лит</t>
   </si>
   <si>
     <t>Щетка Банная Белая 390*80*16мм (215 пучков) Искусственная щетина</t>
   </si>
   <si>
     <t>УЦЕНКА Бурлящие кристаллы Добропаров 100гр Гималайская соль+Кофе (Скидка - 20%)</t>
   </si>
@@ -977,126 +929,126 @@
   <si>
     <t>Шапка для Бани и Сауны Эконом 2518159</t>
   </si>
   <si>
     <t>Коврик для Бани и Сауны Классический Микс 579013</t>
   </si>
   <si>
     <t>Шапка для Бани и Сауны детская Я самый главный Арт-10331329</t>
   </si>
   <si>
     <t>Шапка для Бани и Сауны детская Единорог Арт-4211593</t>
   </si>
   <si>
     <t>Шапка для Бани и Сауны Дюймовочка Арт-6031108</t>
   </si>
   <si>
     <t>Щетка Банная Белая 155*70*16мм (175 пучков) Искусственная щетина</t>
   </si>
   <si>
     <t>Бурлящие Шары для ванны Перламутровые Арт-33039</t>
   </si>
   <si>
     <t>Мочалка Перчатка Доляна массажная 14*18см Арт-647557</t>
   </si>
   <si>
-    <t>Набор эфирных масел Добропаровъ 3шт*17мл Эвкалипт+Пихта+Сосна Арт-3803511</t>
-[...1 lines deleted...]
-  <si>
     <t>Набор бомбочек Подарок для самой милой 3шт*Мелисса/Зелёный чай/Кофе</t>
   </si>
   <si>
     <t>Шипучая бомбочка Новогодняя с травами 140гр. Арт-7314656</t>
   </si>
   <si>
     <t>Шапка для Бани и Сауны Пират Арт-2603699</t>
   </si>
   <si>
     <t>Шапка для Бани и Сауны Шикарная женщина Арт-7712086</t>
   </si>
   <si>
     <t>Шапка для Бани и Сауны Славянка Арт-40421</t>
   </si>
   <si>
     <t>Шапка для Бани и Сауны Комбинированная 3536421</t>
   </si>
   <si>
     <t>Шапка для Бани и Сауны детская Сын Царя Арт-5312308</t>
   </si>
   <si>
     <t>Шапка для Бани и Сауны Отшлёпай меня веником Арт-9224516</t>
   </si>
   <si>
     <t>Шапка для Бани и Сауны Викинг Арт-1398385</t>
   </si>
   <si>
     <t>Банный набор Пиво Арт-10204828</t>
   </si>
   <si>
     <t>Набор Соляной брикет 4шт*200гр Можжевельник/Чабрец/Кедр/Пихта Арт-9225915</t>
   </si>
   <si>
     <t>Шапка для Бани и Сауны детская Заяц Арт-9293786</t>
   </si>
   <si>
     <t>Набор Банный подарочный Арт-7356625</t>
   </si>
   <si>
+    <t>Набор эфирных масел Добропаровъ 2шт*15мл Пихта+Кедр Арт-1320303</t>
+  </si>
+  <si>
+    <t>Набор эфирных масел Добропаровъ 2шт*17мл Лаванда+Чайное дерево Арт-9911398</t>
+  </si>
+  <si>
     <t>СРЕДСТВА САМОЗАЩИТЫ</t>
   </si>
   <si>
     <t>Средство самообороны Контроль-УМ 75мл (газовый/перцовый баллончик)</t>
   </si>
   <si>
     <t>Шумовой баллончик Контроль-АС 25 мл с клипсой (компактная сирена “Anti dog”)</t>
   </si>
   <si>
     <t>Средство самообороны Нокаут 65мл (перцовый баллончик) струйно-аэрозольный</t>
   </si>
   <si>
     <t>Запасной баллончик Шумовой 25мл (компактная сирена “Anti dog”)</t>
   </si>
   <si>
-    <t>Средство самообороны Контроль-УМ 110мл (газовый/перцовый баллончик)</t>
-[...1 lines deleted...]
-  <si>
     <t>Средство самообороны Контроль-УМ 25мл (газовый/перцовый баллончик)</t>
   </si>
   <si>
     <t>Пистолет аэрозольный ПА-2 + баллон Контроль-УМ</t>
   </si>
   <si>
     <t>Средство самообороны Нокаут 75мл (перцовый баллончик) струйно-аэрозольный</t>
   </si>
   <si>
     <t>Запасной баллон Контроль-УМ к Пистолету аэрозольному ПА-2</t>
   </si>
   <si>
     <t>Звуковое сигнальное устройство РЕВУН + баллон 210мл</t>
   </si>
   <si>
-    <t>Запасной баллон 210мл для звуковго сигнального устройства РЕВУН</t>
+    <t>Запасной баллон 210мл для звукового сигнального устройства РЕВУН</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -1487,54 +1439,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E346"/>
+  <dimension ref="A1:E330"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E346" sqref="E346"/>
+      <selection activeCell="E330" sqref="E330"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="6"/>
@@ -1873,4823 +1825,4583 @@
         <v>21</v>
       </c>
       <c r="B27" s="10"/>
       <c r="C27" s="7" t="s">
         <v>29</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E27" s="13">
         <v>337</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="5">
         <v>22</v>
       </c>
       <c r="B28" s="10"/>
       <c r="C28" s="7" t="s">
         <v>30</v>
       </c>
       <c r="D28" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E28" s="13">
-        <v>1901</v>
+        <v>3582</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="5">
         <v>23</v>
       </c>
       <c r="B29" s="10"/>
       <c r="C29" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D29" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E29" s="13">
-        <v>3582</v>
+        <v>8216</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="5">
         <v>24</v>
       </c>
       <c r="B30" s="10"/>
       <c r="C30" s="7" t="s">
         <v>32</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E30" s="13">
-        <v>8216</v>
+        <v>1370</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="5">
         <v>25</v>
       </c>
       <c r="B31" s="10"/>
       <c r="C31" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D31" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E31" s="13">
-        <v>1370</v>
+        <v>6824</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="5">
         <v>26</v>
       </c>
       <c r="B32" s="10"/>
       <c r="C32" s="7" t="s">
         <v>34</v>
       </c>
       <c r="D32" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E32" s="13">
-        <v>6824</v>
+        <v>480</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="5">
         <v>27</v>
       </c>
       <c r="B33" s="10"/>
       <c r="C33" s="7" t="s">
         <v>35</v>
       </c>
       <c r="D33" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E33" s="13">
-        <v>480</v>
+        <v>180</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="5">
         <v>28</v>
       </c>
       <c r="B34" s="10"/>
       <c r="C34" s="7" t="s">
         <v>36</v>
       </c>
       <c r="D34" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E34" s="13">
-        <v>180</v>
+        <v>958</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="5">
         <v>29</v>
       </c>
       <c r="B35" s="10"/>
       <c r="C35" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D35" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E35" s="13">
-        <v>958</v>
+        <v>2103</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="5">
         <v>30</v>
       </c>
       <c r="B36" s="10"/>
       <c r="C36" s="7" t="s">
         <v>38</v>
       </c>
       <c r="D36" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E36" s="13">
-        <v>2103</v>
+        <v>903</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="5">
         <v>31</v>
       </c>
       <c r="B37" s="10"/>
       <c r="C37" s="7" t="s">
         <v>39</v>
       </c>
       <c r="D37" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E37" s="13">
-        <v>903</v>
+        <v>382</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="5">
         <v>32</v>
       </c>
       <c r="B38" s="10"/>
       <c r="C38" s="7" t="s">
         <v>40</v>
       </c>
       <c r="D38" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E38" s="13">
-        <v>382</v>
+        <v>207</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="5">
         <v>33</v>
       </c>
       <c r="B39" s="10"/>
       <c r="C39" s="7" t="s">
         <v>41</v>
       </c>
       <c r="D39" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E39" s="13">
-        <v>207</v>
+        <v>6400</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" s="5">
         <v>34</v>
       </c>
       <c r="B40" s="10"/>
       <c r="C40" s="7" t="s">
         <v>42</v>
       </c>
       <c r="D40" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E40" s="13">
-        <v>6400</v>
+        <v>896</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" s="5">
         <v>35</v>
       </c>
       <c r="B41" s="10"/>
       <c r="C41" s="7" t="s">
         <v>43</v>
       </c>
       <c r="D41" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E41" s="13">
-        <v>896</v>
+        <v>764</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" s="5">
         <v>36</v>
       </c>
       <c r="B42" s="10"/>
       <c r="C42" s="7" t="s">
         <v>44</v>
       </c>
       <c r="D42" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E42" s="13">
-        <v>764</v>
+        <v>20260</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" s="5">
         <v>37</v>
       </c>
       <c r="B43" s="10"/>
       <c r="C43" s="7" t="s">
         <v>45</v>
       </c>
       <c r="D43" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E43" s="13">
-        <v>20260</v>
+        <v>357</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="5">
         <v>38</v>
       </c>
       <c r="B44" s="10"/>
       <c r="C44" s="7" t="s">
         <v>46</v>
       </c>
       <c r="D44" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E44" s="13">
-        <v>182</v>
+        <v>14500</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" s="5">
         <v>39</v>
       </c>
       <c r="B45" s="10"/>
       <c r="C45" s="7" t="s">
         <v>47</v>
       </c>
       <c r="D45" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E45" s="13">
-        <v>357</v>
+        <v>37500</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" s="5">
         <v>40</v>
       </c>
       <c r="B46" s="10"/>
       <c r="C46" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D46" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E46" s="13">
-        <v>102</v>
+        <v>994</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="5">
         <v>41</v>
       </c>
       <c r="B47" s="10"/>
       <c r="C47" s="7" t="s">
         <v>49</v>
       </c>
       <c r="D47" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E47" s="13">
-        <v>14500</v>
+        <v>102</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" s="5">
         <v>42</v>
       </c>
       <c r="B48" s="10"/>
       <c r="C48" s="7" t="s">
         <v>50</v>
       </c>
       <c r="D48" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E48" s="13">
-        <v>37500</v>
+        <v>420</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" s="5">
         <v>43</v>
       </c>
       <c r="B49" s="10"/>
       <c r="C49" s="7" t="s">
         <v>51</v>
       </c>
       <c r="D49" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E49" s="13">
-        <v>994</v>
+        <v>3360</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" s="5">
         <v>44</v>
       </c>
       <c r="B50" s="10"/>
       <c r="C50" s="7" t="s">
         <v>52</v>
       </c>
       <c r="D50" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E50" s="13">
-        <v>420</v>
+        <v>139</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" s="5">
         <v>45</v>
       </c>
       <c r="B51" s="10"/>
       <c r="C51" s="7" t="s">
         <v>53</v>
       </c>
       <c r="D51" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E51" s="13">
-        <v>3360</v>
+        <v>10613</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" s="5">
         <v>46</v>
       </c>
       <c r="B52" s="10"/>
       <c r="C52" s="7" t="s">
         <v>54</v>
       </c>
       <c r="D52" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E52" s="13">
-        <v>139</v>
+        <v>408</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" s="5">
         <v>47</v>
       </c>
       <c r="B53" s="10"/>
       <c r="C53" s="7" t="s">
         <v>55</v>
       </c>
       <c r="D53" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E53" s="13">
-        <v>10613</v>
+        <v>44</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" s="5">
         <v>48</v>
       </c>
       <c r="B54" s="10"/>
       <c r="C54" s="7" t="s">
         <v>56</v>
       </c>
       <c r="D54" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E54" s="13">
-        <v>408</v>
+        <v>4810</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" s="5">
         <v>49</v>
       </c>
       <c r="B55" s="10"/>
       <c r="C55" s="7" t="s">
         <v>57</v>
       </c>
       <c r="D55" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E55" s="13">
-        <v>44</v>
+        <v>236</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" s="5">
         <v>50</v>
       </c>
       <c r="B56" s="10"/>
       <c r="C56" s="7" t="s">
         <v>58</v>
       </c>
       <c r="D56" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E56" s="13">
-        <v>4810</v>
+        <v>2617</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" s="5">
         <v>51</v>
       </c>
       <c r="B57" s="10"/>
       <c r="C57" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D57" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E57" s="13">
-        <v>236</v>
+        <v>14472</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" s="5">
         <v>52</v>
       </c>
       <c r="B58" s="10"/>
       <c r="C58" s="7" t="s">
         <v>60</v>
       </c>
       <c r="D58" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E58" s="13">
-        <v>2617</v>
+        <v>240</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" s="5">
         <v>53</v>
       </c>
       <c r="B59" s="10"/>
       <c r="C59" s="7" t="s">
         <v>61</v>
       </c>
       <c r="D59" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E59" s="13">
-        <v>14472</v>
+        <v>6819</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" s="5">
         <v>54</v>
       </c>
       <c r="B60" s="10"/>
       <c r="C60" s="7" t="s">
         <v>62</v>
       </c>
       <c r="D60" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E60" s="13">
-        <v>240</v>
+        <v>78</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" s="5">
         <v>55</v>
       </c>
       <c r="B61" s="10"/>
       <c r="C61" s="7" t="s">
         <v>63</v>
       </c>
       <c r="D61" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E61" s="13">
-        <v>6819</v>
+        <v>149</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" s="5">
         <v>56</v>
       </c>
       <c r="B62" s="10"/>
       <c r="C62" s="7" t="s">
         <v>64</v>
       </c>
       <c r="D62" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E62" s="13">
-        <v>78</v>
+        <v>562</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" s="5">
         <v>57</v>
       </c>
       <c r="B63" s="10"/>
       <c r="C63" s="7" t="s">
         <v>65</v>
       </c>
       <c r="D63" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E63" s="13">
-        <v>149</v>
+        <v>811</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" s="5">
         <v>58</v>
       </c>
       <c r="B64" s="10"/>
       <c r="C64" s="7" t="s">
         <v>66</v>
       </c>
       <c r="D64" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E64" s="13">
-        <v>562</v>
+        <v>2499</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" s="5">
         <v>59</v>
       </c>
       <c r="B65" s="10"/>
       <c r="C65" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D65" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E65" s="13">
-        <v>811</v>
+        <v>607</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" s="5">
         <v>60</v>
       </c>
       <c r="B66" s="10"/>
       <c r="C66" s="7" t="s">
         <v>68</v>
       </c>
       <c r="D66" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E66" s="13">
-        <v>2499</v>
+        <v>528</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" s="5">
         <v>61</v>
       </c>
       <c r="B67" s="10"/>
       <c r="C67" s="7" t="s">
         <v>69</v>
       </c>
       <c r="D67" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E67" s="13">
-        <v>607</v>
+        <v>2385</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" s="5">
         <v>62</v>
       </c>
       <c r="B68" s="10"/>
       <c r="C68" s="7" t="s">
         <v>70</v>
       </c>
       <c r="D68" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E68" s="13">
-        <v>528</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" s="5">
         <v>63</v>
       </c>
       <c r="B69" s="10"/>
       <c r="C69" s="7" t="s">
         <v>71</v>
       </c>
       <c r="D69" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E69" s="13">
-        <v>2385</v>
+        <v>92</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" s="5">
         <v>64</v>
       </c>
       <c r="B70" s="10"/>
       <c r="C70" s="7" t="s">
         <v>72</v>
       </c>
       <c r="D70" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E70" s="13">
-        <v>1144</v>
+        <v>382</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" s="5">
         <v>65</v>
       </c>
       <c r="B71" s="10"/>
       <c r="C71" s="7" t="s">
         <v>73</v>
       </c>
       <c r="D71" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E71" s="13">
-        <v>92</v>
+        <v>53</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72" s="5">
         <v>66</v>
       </c>
       <c r="B72" s="10"/>
       <c r="C72" s="7" t="s">
         <v>74</v>
       </c>
       <c r="D72" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E72" s="13">
-        <v>382</v>
+        <v>170</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" s="5">
         <v>67</v>
       </c>
       <c r="B73" s="10"/>
       <c r="C73" s="7" t="s">
         <v>75</v>
       </c>
       <c r="D73" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E73" s="13">
-        <v>53</v>
+        <v>30690</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" s="5">
         <v>68</v>
       </c>
       <c r="B74" s="10"/>
       <c r="C74" s="7" t="s">
         <v>76</v>
       </c>
       <c r="D74" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E74" s="13">
-        <v>170</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" s="5">
         <v>69</v>
       </c>
       <c r="B75" s="10"/>
       <c r="C75" s="7" t="s">
         <v>77</v>
       </c>
       <c r="D75" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E75" s="13">
-        <v>30690</v>
+        <v>723</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" s="5">
         <v>70</v>
       </c>
       <c r="B76" s="10"/>
       <c r="C76" s="7" t="s">
         <v>78</v>
       </c>
       <c r="D76" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E76" s="13">
-        <v>1111</v>
+        <v>277</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" s="5">
         <v>71</v>
       </c>
       <c r="B77" s="10"/>
       <c r="C77" s="7" t="s">
         <v>79</v>
       </c>
       <c r="D77" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E77" s="13">
-        <v>723</v>
+        <v>159</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" s="5">
         <v>72</v>
       </c>
       <c r="B78" s="10"/>
       <c r="C78" s="7" t="s">
         <v>80</v>
       </c>
       <c r="D78" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E78" s="13">
-        <v>277</v>
+        <v>272</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" s="5">
         <v>73</v>
       </c>
       <c r="B79" s="10"/>
       <c r="C79" s="7" t="s">
         <v>81</v>
       </c>
       <c r="D79" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E79" s="13">
-        <v>159</v>
+        <v>980</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" s="5">
         <v>74</v>
       </c>
       <c r="B80" s="10"/>
       <c r="C80" s="7" t="s">
         <v>82</v>
       </c>
       <c r="D80" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E80" s="13">
-        <v>272</v>
+        <v>280</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" s="5">
         <v>75</v>
       </c>
       <c r="B81" s="10"/>
       <c r="C81" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D81" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E81" s="13">
-        <v>4250</v>
+        <v>1352</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82" s="5">
         <v>76</v>
       </c>
       <c r="B82" s="10"/>
       <c r="C82" s="7" t="s">
         <v>84</v>
       </c>
       <c r="D82" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E82" s="13">
-        <v>980</v>
+        <v>55</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" s="5">
         <v>77</v>
       </c>
       <c r="B83" s="10"/>
       <c r="C83" s="7" t="s">
         <v>85</v>
       </c>
       <c r="D83" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E83" s="13">
-        <v>280</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84" s="5">
         <v>78</v>
       </c>
       <c r="B84" s="10"/>
       <c r="C84" s="7" t="s">
         <v>86</v>
       </c>
       <c r="D84" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E84" s="13">
-        <v>203</v>
+        <v>720</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" s="5">
         <v>79</v>
       </c>
       <c r="B85" s="10"/>
       <c r="C85" s="7" t="s">
         <v>87</v>
       </c>
       <c r="D85" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E85" s="13">
-        <v>1352</v>
+        <v>694</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" s="5">
         <v>80</v>
       </c>
       <c r="B86" s="10"/>
       <c r="C86" s="7" t="s">
         <v>88</v>
       </c>
       <c r="D86" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E86" s="13">
-        <v>55</v>
+        <v>18</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" s="5">
         <v>81</v>
       </c>
       <c r="B87" s="10"/>
       <c r="C87" s="7" t="s">
         <v>89</v>
       </c>
       <c r="D87" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E87" s="13">
-        <v>1057</v>
+        <v>759</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" s="5">
         <v>82</v>
       </c>
       <c r="B88" s="10"/>
       <c r="C88" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D88" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E88" s="13">
-        <v>720</v>
+        <v>928</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" s="5">
         <v>83</v>
       </c>
       <c r="B89" s="10"/>
       <c r="C89" s="7" t="s">
         <v>91</v>
       </c>
       <c r="D89" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E89" s="13">
-        <v>694</v>
+        <v>239</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" s="5">
         <v>84</v>
       </c>
       <c r="B90" s="10"/>
       <c r="C90" s="7" t="s">
         <v>92</v>
       </c>
       <c r="D90" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E90" s="13">
-        <v>18</v>
+        <v>1159</v>
       </c>
     </row>
     <row r="91" spans="1:5">
       <c r="A91" s="5">
         <v>85</v>
       </c>
       <c r="B91" s="10"/>
       <c r="C91" s="7" t="s">
         <v>93</v>
       </c>
       <c r="D91" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E91" s="13">
-        <v>759</v>
+        <v>372</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" s="5">
         <v>86</v>
       </c>
       <c r="B92" s="10"/>
       <c r="C92" s="7" t="s">
         <v>94</v>
       </c>
       <c r="D92" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E92" s="13">
-        <v>928</v>
+        <v>657</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" s="5">
         <v>87</v>
       </c>
       <c r="B93" s="10"/>
       <c r="C93" s="7" t="s">
         <v>95</v>
       </c>
       <c r="D93" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E93" s="13">
-        <v>239</v>
+        <v>737</v>
       </c>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" s="5">
         <v>88</v>
       </c>
       <c r="B94" s="10"/>
       <c r="C94" s="7" t="s">
         <v>96</v>
       </c>
       <c r="D94" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E94" s="13">
-        <v>1159</v>
+        <v>43</v>
       </c>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" s="5">
         <v>89</v>
       </c>
       <c r="B95" s="10"/>
       <c r="C95" s="7" t="s">
         <v>97</v>
       </c>
       <c r="D95" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E95" s="13">
-        <v>372</v>
+        <v>121</v>
       </c>
     </row>
     <row r="96" spans="1:5">
       <c r="A96" s="5">
         <v>90</v>
       </c>
       <c r="B96" s="10"/>
       <c r="C96" s="7" t="s">
         <v>98</v>
       </c>
       <c r="D96" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E96" s="13">
-        <v>657</v>
+        <v>811</v>
       </c>
     </row>
     <row r="97" spans="1:5">
       <c r="A97" s="5">
         <v>91</v>
       </c>
       <c r="B97" s="10"/>
       <c r="C97" s="7" t="s">
         <v>99</v>
       </c>
       <c r="D97" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E97" s="13">
-        <v>737</v>
+        <v>450</v>
       </c>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" s="5">
         <v>92</v>
       </c>
       <c r="B98" s="10"/>
       <c r="C98" s="7" t="s">
         <v>100</v>
       </c>
       <c r="D98" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E98" s="13">
-        <v>43</v>
+        <v>520</v>
       </c>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" s="5">
         <v>93</v>
       </c>
       <c r="B99" s="10"/>
       <c r="C99" s="7" t="s">
         <v>101</v>
       </c>
       <c r="D99" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E99" s="13">
-        <v>121</v>
+        <v>246</v>
       </c>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" s="5">
         <v>94</v>
       </c>
       <c r="B100" s="10"/>
       <c r="C100" s="7" t="s">
         <v>102</v>
       </c>
       <c r="D100" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E100" s="13">
-        <v>811</v>
+        <v>170</v>
       </c>
     </row>
     <row r="101" spans="1:5">
       <c r="A101" s="5">
         <v>95</v>
       </c>
       <c r="B101" s="10"/>
       <c r="C101" s="7" t="s">
         <v>103</v>
       </c>
       <c r="D101" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E101" s="13">
-        <v>450</v>
+        <v>481</v>
       </c>
     </row>
     <row r="102" spans="1:5">
       <c r="A102" s="5">
         <v>96</v>
       </c>
       <c r="B102" s="10"/>
       <c r="C102" s="7" t="s">
         <v>104</v>
       </c>
       <c r="D102" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E102" s="13">
-        <v>520</v>
+        <v>188</v>
       </c>
     </row>
     <row r="103" spans="1:5">
       <c r="A103" s="5">
         <v>97</v>
       </c>
       <c r="B103" s="10"/>
       <c r="C103" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D103" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E103" s="13">
-        <v>246</v>
+        <v>384</v>
       </c>
     </row>
     <row r="104" spans="1:5">
       <c r="A104" s="5">
         <v>98</v>
       </c>
       <c r="B104" s="10"/>
       <c r="C104" s="7" t="s">
         <v>106</v>
       </c>
       <c r="D104" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E104" s="13">
-        <v>170</v>
+        <v>190</v>
       </c>
     </row>
     <row r="105" spans="1:5">
       <c r="A105" s="5">
         <v>99</v>
       </c>
       <c r="B105" s="10"/>
       <c r="C105" s="7" t="s">
         <v>107</v>
       </c>
       <c r="D105" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E105" s="13">
-        <v>481</v>
+        <v>614</v>
       </c>
     </row>
     <row r="106" spans="1:5">
       <c r="A106" s="5">
         <v>100</v>
       </c>
       <c r="B106" s="10"/>
       <c r="C106" s="7" t="s">
         <v>108</v>
       </c>
       <c r="D106" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E106" s="13">
-        <v>188</v>
+        <v>728</v>
       </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107" s="5">
         <v>101</v>
       </c>
       <c r="B107" s="10"/>
       <c r="C107" s="7" t="s">
         <v>109</v>
       </c>
       <c r="D107" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E107" s="13">
-        <v>188</v>
+        <v>3926</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="A108" s="5">
         <v>102</v>
       </c>
       <c r="B108" s="10"/>
       <c r="C108" s="7" t="s">
         <v>110</v>
       </c>
       <c r="D108" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E108" s="13">
-        <v>384</v>
+        <v>154</v>
       </c>
     </row>
     <row r="109" spans="1:5">
       <c r="A109" s="5">
         <v>103</v>
       </c>
       <c r="B109" s="10"/>
       <c r="C109" s="7" t="s">
         <v>111</v>
       </c>
       <c r="D109" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E109" s="13">
-        <v>190</v>
+        <v>118</v>
       </c>
     </row>
     <row r="110" spans="1:5">
       <c r="A110" s="5">
         <v>104</v>
       </c>
       <c r="B110" s="10"/>
       <c r="C110" s="7" t="s">
         <v>112</v>
       </c>
       <c r="D110" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E110" s="13">
-        <v>614</v>
+        <v>170</v>
       </c>
     </row>
     <row r="111" spans="1:5">
       <c r="A111" s="5">
         <v>105</v>
       </c>
       <c r="B111" s="10"/>
       <c r="C111" s="7" t="s">
         <v>113</v>
       </c>
       <c r="D111" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E111" s="13">
-        <v>728</v>
+        <v>74</v>
       </c>
     </row>
     <row r="112" spans="1:5">
       <c r="A112" s="5">
         <v>106</v>
       </c>
       <c r="B112" s="10"/>
       <c r="C112" s="7" t="s">
         <v>114</v>
       </c>
       <c r="D112" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E112" s="13">
-        <v>3926</v>
+        <v>135</v>
       </c>
     </row>
     <row r="113" spans="1:5">
       <c r="A113" s="5">
         <v>107</v>
       </c>
       <c r="B113" s="10"/>
       <c r="C113" s="7" t="s">
         <v>115</v>
       </c>
       <c r="D113" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E113" s="13">
-        <v>154</v>
+        <v>286</v>
       </c>
     </row>
     <row r="114" spans="1:5">
       <c r="A114" s="5">
         <v>108</v>
       </c>
       <c r="B114" s="10"/>
       <c r="C114" s="7" t="s">
         <v>116</v>
       </c>
       <c r="D114" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E114" s="13">
-        <v>118</v>
+        <v>142</v>
       </c>
     </row>
     <row r="115" spans="1:5">
       <c r="A115" s="5">
         <v>109</v>
       </c>
       <c r="B115" s="10"/>
       <c r="C115" s="7" t="s">
         <v>117</v>
       </c>
       <c r="D115" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E115" s="13">
-        <v>74</v>
+        <v>1455</v>
       </c>
     </row>
     <row r="116" spans="1:5">
       <c r="A116" s="5">
         <v>110</v>
       </c>
       <c r="B116" s="10"/>
       <c r="C116" s="7" t="s">
         <v>118</v>
       </c>
       <c r="D116" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E116" s="13">
-        <v>135</v>
+        <v>146</v>
       </c>
     </row>
     <row r="117" spans="1:5">
       <c r="A117" s="5">
         <v>111</v>
       </c>
       <c r="B117" s="10"/>
       <c r="C117" s="7" t="s">
         <v>119</v>
       </c>
       <c r="D117" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E117" s="13">
-        <v>286</v>
+        <v>396</v>
       </c>
     </row>
     <row r="118" spans="1:5">
       <c r="A118" s="5">
         <v>112</v>
       </c>
       <c r="B118" s="10"/>
       <c r="C118" s="7" t="s">
         <v>120</v>
       </c>
       <c r="D118" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E118" s="13">
-        <v>142</v>
+        <v>1212</v>
       </c>
     </row>
     <row r="119" spans="1:5">
       <c r="A119" s="5">
         <v>113</v>
       </c>
       <c r="B119" s="10"/>
       <c r="C119" s="7" t="s">
         <v>121</v>
       </c>
       <c r="D119" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E119" s="13">
-        <v>1455</v>
+        <v>314</v>
       </c>
     </row>
     <row r="120" spans="1:5">
       <c r="A120" s="5">
         <v>114</v>
       </c>
       <c r="B120" s="10"/>
       <c r="C120" s="7" t="s">
         <v>122</v>
       </c>
       <c r="D120" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E120" s="13">
-        <v>146</v>
+        <v>351</v>
       </c>
     </row>
     <row r="121" spans="1:5">
       <c r="A121" s="5">
         <v>115</v>
       </c>
       <c r="B121" s="10"/>
       <c r="C121" s="7" t="s">
         <v>123</v>
       </c>
       <c r="D121" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E121" s="13">
-        <v>396</v>
+        <v>351</v>
       </c>
     </row>
     <row r="122" spans="1:5">
       <c r="A122" s="5">
         <v>116</v>
       </c>
       <c r="B122" s="10"/>
       <c r="C122" s="7" t="s">
         <v>124</v>
       </c>
       <c r="D122" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E122" s="13">
-        <v>1212</v>
+        <v>351</v>
       </c>
     </row>
     <row r="123" spans="1:5">
       <c r="A123" s="5">
         <v>117</v>
       </c>
       <c r="B123" s="10"/>
       <c r="C123" s="7" t="s">
         <v>125</v>
       </c>
       <c r="D123" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E123" s="13">
-        <v>314</v>
+        <v>351</v>
       </c>
     </row>
     <row r="124" spans="1:5">
       <c r="A124" s="5">
         <v>118</v>
       </c>
       <c r="B124" s="10"/>
       <c r="C124" s="7" t="s">
         <v>126</v>
       </c>
       <c r="D124" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E124" s="13">
-        <v>351</v>
+        <v>204</v>
       </c>
     </row>
     <row r="125" spans="1:5">
       <c r="A125" s="5">
         <v>119</v>
       </c>
       <c r="B125" s="10"/>
       <c r="C125" s="7" t="s">
         <v>127</v>
       </c>
       <c r="D125" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E125" s="13">
-        <v>351</v>
+        <v>10308</v>
       </c>
     </row>
     <row r="126" spans="1:5">
       <c r="A126" s="5">
         <v>120</v>
       </c>
       <c r="B126" s="10"/>
       <c r="C126" s="7" t="s">
         <v>128</v>
       </c>
       <c r="D126" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E126" s="13">
-        <v>351</v>
+        <v>230</v>
       </c>
     </row>
     <row r="127" spans="1:5">
       <c r="A127" s="5">
         <v>121</v>
       </c>
       <c r="B127" s="10"/>
       <c r="C127" s="7" t="s">
         <v>129</v>
       </c>
       <c r="D127" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E127" s="13">
-        <v>351</v>
+        <v>980</v>
       </c>
     </row>
     <row r="128" spans="1:5">
       <c r="A128" s="5">
         <v>122</v>
       </c>
       <c r="B128" s="10"/>
       <c r="C128" s="7" t="s">
         <v>130</v>
       </c>
       <c r="D128" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E128" s="13">
-        <v>204</v>
+        <v>203</v>
       </c>
     </row>
     <row r="129" spans="1:5">
       <c r="A129" s="5">
         <v>123</v>
       </c>
       <c r="B129" s="10"/>
       <c r="C129" s="7" t="s">
         <v>131</v>
       </c>
       <c r="D129" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E129" s="13">
-        <v>10308</v>
+        <v>56</v>
       </c>
     </row>
     <row r="130" spans="1:5">
       <c r="A130" s="5">
         <v>124</v>
       </c>
       <c r="B130" s="10"/>
       <c r="C130" s="7" t="s">
         <v>132</v>
       </c>
       <c r="D130" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E130" s="13">
-        <v>230</v>
+        <v>140</v>
       </c>
     </row>
     <row r="131" spans="1:5">
       <c r="A131" s="5">
         <v>125</v>
       </c>
       <c r="B131" s="10"/>
       <c r="C131" s="7" t="s">
         <v>133</v>
       </c>
       <c r="D131" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E131" s="13">
-        <v>980</v>
+        <v>364</v>
       </c>
     </row>
     <row r="132" spans="1:5">
       <c r="A132" s="5">
         <v>126</v>
       </c>
       <c r="B132" s="10"/>
       <c r="C132" s="7" t="s">
         <v>134</v>
       </c>
       <c r="D132" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E132" s="13">
-        <v>56</v>
+        <v>337</v>
       </c>
     </row>
     <row r="133" spans="1:5">
       <c r="A133" s="5">
         <v>127</v>
       </c>
       <c r="B133" s="10"/>
       <c r="C133" s="7" t="s">
         <v>135</v>
       </c>
       <c r="D133" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E133" s="13">
-        <v>140</v>
+        <v>1939</v>
       </c>
     </row>
     <row r="134" spans="1:5">
       <c r="A134" s="5">
         <v>128</v>
       </c>
       <c r="B134" s="10"/>
       <c r="C134" s="7" t="s">
         <v>136</v>
       </c>
       <c r="D134" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E134" s="13">
-        <v>364</v>
+        <v>277</v>
       </c>
     </row>
     <row r="135" spans="1:5">
       <c r="A135" s="5">
         <v>129</v>
       </c>
       <c r="B135" s="10"/>
       <c r="C135" s="7" t="s">
         <v>137</v>
       </c>
       <c r="D135" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E135" s="13">
-        <v>337</v>
+        <v>1348</v>
       </c>
     </row>
     <row r="136" spans="1:5">
       <c r="A136" s="5">
         <v>130</v>
       </c>
       <c r="B136" s="10"/>
       <c r="C136" s="7" t="s">
         <v>138</v>
       </c>
       <c r="D136" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E136" s="13">
-        <v>1939</v>
+        <v>2376</v>
       </c>
     </row>
     <row r="137" spans="1:5">
       <c r="A137" s="5">
         <v>131</v>
       </c>
       <c r="B137" s="10"/>
       <c r="C137" s="7" t="s">
         <v>139</v>
       </c>
       <c r="D137" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E137" s="13">
-        <v>277</v>
+        <v>250</v>
       </c>
     </row>
     <row r="138" spans="1:5">
       <c r="A138" s="5">
         <v>132</v>
       </c>
       <c r="B138" s="10"/>
       <c r="C138" s="7" t="s">
         <v>140</v>
       </c>
       <c r="D138" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E138" s="13">
-        <v>1348</v>
+        <v>742</v>
       </c>
     </row>
     <row r="139" spans="1:5">
       <c r="A139" s="5">
         <v>133</v>
       </c>
       <c r="B139" s="10"/>
       <c r="C139" s="7" t="s">
         <v>141</v>
       </c>
       <c r="D139" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E139" s="13">
-        <v>2376</v>
+        <v>282</v>
       </c>
     </row>
     <row r="140" spans="1:5">
       <c r="A140" s="5">
         <v>134</v>
       </c>
       <c r="B140" s="10"/>
       <c r="C140" s="7" t="s">
         <v>142</v>
       </c>
       <c r="D140" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E140" s="13">
-        <v>250</v>
+        <v>1325</v>
       </c>
     </row>
     <row r="141" spans="1:5">
       <c r="A141" s="5">
         <v>135</v>
       </c>
       <c r="B141" s="10"/>
       <c r="C141" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D141" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E141" s="13">
-        <v>742</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="142" spans="1:5">
       <c r="A142" s="5">
         <v>136</v>
       </c>
       <c r="B142" s="10"/>
       <c r="C142" s="7" t="s">
         <v>144</v>
       </c>
       <c r="D142" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E142" s="13">
-        <v>282</v>
+        <v>783</v>
       </c>
     </row>
     <row r="143" spans="1:5">
       <c r="A143" s="5">
         <v>137</v>
       </c>
       <c r="B143" s="10"/>
       <c r="C143" s="7" t="s">
         <v>145</v>
       </c>
       <c r="D143" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E143" s="13">
-        <v>1325</v>
+        <v>2582</v>
       </c>
     </row>
     <row r="144" spans="1:5">
       <c r="A144" s="5">
         <v>138</v>
       </c>
       <c r="B144" s="10"/>
       <c r="C144" s="7" t="s">
         <v>146</v>
       </c>
       <c r="D144" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E144" s="13">
-        <v>1051</v>
+        <v>3813</v>
       </c>
     </row>
     <row r="145" spans="1:5">
       <c r="A145" s="5">
         <v>139</v>
       </c>
       <c r="B145" s="10"/>
       <c r="C145" s="7" t="s">
         <v>147</v>
       </c>
       <c r="D145" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E145" s="13">
-        <v>783</v>
+        <v>3813</v>
       </c>
     </row>
     <row r="146" spans="1:5">
       <c r="A146" s="5">
         <v>140</v>
       </c>
       <c r="B146" s="10"/>
       <c r="C146" s="7" t="s">
         <v>148</v>
       </c>
       <c r="D146" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E146" s="13">
-        <v>2582</v>
+        <v>2417</v>
       </c>
     </row>
     <row r="147" spans="1:5">
       <c r="A147" s="5">
         <v>141</v>
       </c>
       <c r="B147" s="10"/>
       <c r="C147" s="7" t="s">
         <v>149</v>
       </c>
       <c r="D147" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E147" s="13">
-        <v>3813</v>
+        <v>274</v>
       </c>
     </row>
     <row r="148" spans="1:5">
       <c r="A148" s="5">
         <v>142</v>
       </c>
       <c r="B148" s="10"/>
       <c r="C148" s="7" t="s">
         <v>150</v>
       </c>
       <c r="D148" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E148" s="13">
-        <v>3813</v>
+        <v>1656</v>
       </c>
     </row>
     <row r="149" spans="1:5">
       <c r="A149" s="5">
         <v>143</v>
       </c>
       <c r="B149" s="10"/>
       <c r="C149" s="7" t="s">
         <v>151</v>
       </c>
       <c r="D149" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E149" s="13">
-        <v>2417</v>
+        <v>523</v>
       </c>
     </row>
     <row r="150" spans="1:5">
       <c r="A150" s="5">
         <v>144</v>
       </c>
       <c r="B150" s="10"/>
       <c r="C150" s="7" t="s">
         <v>152</v>
       </c>
       <c r="D150" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E150" s="13">
-        <v>274</v>
+        <v>989</v>
       </c>
     </row>
     <row r="151" spans="1:5">
       <c r="A151" s="5">
         <v>145</v>
       </c>
       <c r="B151" s="10"/>
       <c r="C151" s="7" t="s">
         <v>153</v>
       </c>
       <c r="D151" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E151" s="13">
-        <v>1656</v>
+        <v>1952</v>
       </c>
     </row>
     <row r="152" spans="1:5">
       <c r="A152" s="5">
         <v>146</v>
       </c>
       <c r="B152" s="10"/>
       <c r="C152" s="7" t="s">
         <v>154</v>
       </c>
       <c r="D152" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E152" s="13">
-        <v>523</v>
+        <v>125</v>
       </c>
     </row>
     <row r="153" spans="1:5">
       <c r="A153" s="5">
         <v>147</v>
       </c>
       <c r="B153" s="10"/>
       <c r="C153" s="7" t="s">
         <v>155</v>
       </c>
       <c r="D153" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E153" s="13">
-        <v>989</v>
+        <v>2052</v>
       </c>
     </row>
     <row r="154" spans="1:5">
       <c r="A154" s="5">
         <v>148</v>
       </c>
       <c r="B154" s="10"/>
       <c r="C154" s="7" t="s">
         <v>156</v>
       </c>
       <c r="D154" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E154" s="13">
-        <v>1952</v>
+        <v>1293</v>
       </c>
     </row>
     <row r="155" spans="1:5">
       <c r="A155" s="5">
         <v>149</v>
       </c>
       <c r="B155" s="10"/>
       <c r="C155" s="7" t="s">
         <v>157</v>
       </c>
       <c r="D155" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E155" s="13">
-        <v>125</v>
+        <v>1569</v>
       </c>
     </row>
     <row r="156" spans="1:5">
       <c r="A156" s="5">
         <v>150</v>
       </c>
       <c r="B156" s="10"/>
       <c r="C156" s="7" t="s">
         <v>158</v>
       </c>
       <c r="D156" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E156" s="13">
-        <v>2052</v>
+        <v>5031</v>
       </c>
     </row>
     <row r="157" spans="1:5">
       <c r="A157" s="5">
         <v>151</v>
       </c>
       <c r="B157" s="10"/>
       <c r="C157" s="7" t="s">
         <v>159</v>
       </c>
       <c r="D157" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E157" s="13">
-        <v>1293</v>
+        <v>7721</v>
       </c>
     </row>
     <row r="158" spans="1:5">
       <c r="A158" s="5">
         <v>152</v>
       </c>
       <c r="B158" s="10"/>
       <c r="C158" s="7" t="s">
         <v>160</v>
       </c>
       <c r="D158" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E158" s="13">
-        <v>1569</v>
+        <v>2225</v>
       </c>
     </row>
     <row r="159" spans="1:5">
       <c r="A159" s="5">
         <v>153</v>
       </c>
       <c r="B159" s="10"/>
       <c r="C159" s="7" t="s">
         <v>161</v>
       </c>
       <c r="D159" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E159" s="13">
-        <v>5031</v>
+        <v>2387</v>
       </c>
     </row>
     <row r="160" spans="1:5">
       <c r="A160" s="5">
         <v>154</v>
       </c>
       <c r="B160" s="10"/>
       <c r="C160" s="7" t="s">
         <v>162</v>
       </c>
       <c r="D160" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E160" s="13">
-        <v>7721</v>
+        <v>1293</v>
       </c>
     </row>
     <row r="161" spans="1:5">
       <c r="A161" s="5">
         <v>155</v>
       </c>
       <c r="B161" s="10"/>
       <c r="C161" s="7" t="s">
         <v>163</v>
       </c>
       <c r="D161" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E161" s="13">
-        <v>2225</v>
+        <v>921</v>
       </c>
     </row>
     <row r="162" spans="1:5">
       <c r="A162" s="5">
         <v>156</v>
       </c>
       <c r="B162" s="10"/>
       <c r="C162" s="7" t="s">
         <v>164</v>
       </c>
       <c r="D162" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E162" s="13">
-        <v>2387</v>
+        <v>1478</v>
       </c>
     </row>
     <row r="163" spans="1:5">
       <c r="A163" s="5">
         <v>157</v>
       </c>
       <c r="B163" s="10"/>
       <c r="C163" s="7" t="s">
         <v>165</v>
       </c>
       <c r="D163" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E163" s="13">
-        <v>1293</v>
+        <v>1401</v>
       </c>
     </row>
     <row r="164" spans="1:5">
       <c r="A164" s="5">
         <v>158</v>
       </c>
       <c r="B164" s="10"/>
       <c r="C164" s="7" t="s">
         <v>166</v>
       </c>
       <c r="D164" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E164" s="13">
-        <v>921</v>
+        <v>160</v>
       </c>
     </row>
     <row r="165" spans="1:5">
       <c r="A165" s="5">
         <v>159</v>
       </c>
       <c r="B165" s="10"/>
       <c r="C165" s="7" t="s">
         <v>167</v>
       </c>
       <c r="D165" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E165" s="13">
-        <v>1478</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="166" spans="1:5">
       <c r="A166" s="5">
         <v>160</v>
       </c>
       <c r="B166" s="10"/>
       <c r="C166" s="7" t="s">
         <v>168</v>
       </c>
       <c r="D166" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E166" s="13">
-        <v>1401</v>
+        <v>5031</v>
       </c>
     </row>
     <row r="167" spans="1:5">
       <c r="A167" s="5">
         <v>161</v>
       </c>
       <c r="B167" s="10"/>
       <c r="C167" s="7" t="s">
         <v>169</v>
       </c>
       <c r="D167" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E167" s="13">
-        <v>160</v>
+        <v>15</v>
       </c>
     </row>
     <row r="168" spans="1:5">
       <c r="A168" s="5">
         <v>162</v>
       </c>
       <c r="B168" s="10"/>
       <c r="C168" s="7" t="s">
         <v>170</v>
       </c>
       <c r="D168" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E168" s="13">
-        <v>1165</v>
+        <v>4985</v>
       </c>
     </row>
     <row r="169" spans="1:5">
       <c r="A169" s="5">
         <v>163</v>
       </c>
       <c r="B169" s="10"/>
       <c r="C169" s="7" t="s">
         <v>171</v>
       </c>
       <c r="D169" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E169" s="13">
-        <v>5031</v>
+        <v>125</v>
       </c>
     </row>
     <row r="170" spans="1:5">
       <c r="A170" s="5">
         <v>164</v>
       </c>
       <c r="B170" s="10"/>
       <c r="C170" s="7" t="s">
         <v>172</v>
       </c>
       <c r="D170" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E170" s="13">
-        <v>15</v>
+        <v>402</v>
       </c>
     </row>
     <row r="171" spans="1:5">
       <c r="A171" s="5">
         <v>165</v>
       </c>
       <c r="B171" s="10"/>
       <c r="C171" s="7" t="s">
         <v>173</v>
       </c>
       <c r="D171" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E171" s="13">
         <v>4985</v>
       </c>
     </row>
     <row r="172" spans="1:5">
       <c r="A172" s="5">
         <v>166</v>
       </c>
       <c r="B172" s="10"/>
       <c r="C172" s="7" t="s">
         <v>174</v>
       </c>
       <c r="D172" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E172" s="13">
-        <v>125</v>
+        <v>783</v>
       </c>
     </row>
     <row r="173" spans="1:5">
       <c r="A173" s="5">
         <v>167</v>
       </c>
       <c r="B173" s="10"/>
       <c r="C173" s="7" t="s">
         <v>175</v>
       </c>
       <c r="D173" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E173" s="13">
-        <v>402</v>
+        <v>1102</v>
       </c>
     </row>
     <row r="174" spans="1:5">
       <c r="A174" s="5">
         <v>168</v>
       </c>
       <c r="B174" s="10"/>
       <c r="C174" s="7" t="s">
         <v>176</v>
       </c>
       <c r="D174" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E174" s="13">
-        <v>4985</v>
+        <v>462</v>
       </c>
     </row>
     <row r="175" spans="1:5">
       <c r="A175" s="5">
         <v>169</v>
       </c>
       <c r="B175" s="10"/>
       <c r="C175" s="7" t="s">
         <v>177</v>
       </c>
       <c r="D175" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E175" s="13">
-        <v>783</v>
+        <v>125</v>
       </c>
     </row>
     <row r="176" spans="1:5">
       <c r="A176" s="5">
         <v>170</v>
       </c>
       <c r="B176" s="10"/>
       <c r="C176" s="7" t="s">
         <v>178</v>
       </c>
       <c r="D176" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E176" s="13">
-        <v>1102</v>
+        <v>921</v>
       </c>
     </row>
     <row r="177" spans="1:5">
       <c r="A177" s="5">
         <v>171</v>
       </c>
       <c r="B177" s="10"/>
       <c r="C177" s="7" t="s">
         <v>179</v>
       </c>
       <c r="D177" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E177" s="13">
-        <v>462</v>
+        <v>230</v>
       </c>
     </row>
     <row r="178" spans="1:5">
       <c r="A178" s="5">
         <v>172</v>
       </c>
       <c r="B178" s="10"/>
       <c r="C178" s="7" t="s">
         <v>180</v>
       </c>
       <c r="D178" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E178" s="13">
-        <v>125</v>
+        <v>160</v>
       </c>
     </row>
     <row r="179" spans="1:5">
       <c r="A179" s="5">
         <v>173</v>
       </c>
       <c r="B179" s="10"/>
       <c r="C179" s="7" t="s">
         <v>181</v>
       </c>
       <c r="D179" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E179" s="13">
-        <v>921</v>
+        <v>1778</v>
       </c>
     </row>
     <row r="180" spans="1:5">
       <c r="A180" s="5">
         <v>174</v>
       </c>
       <c r="B180" s="10"/>
       <c r="C180" s="7" t="s">
         <v>182</v>
       </c>
       <c r="D180" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E180" s="13">
-        <v>230</v>
+        <v>1719</v>
       </c>
     </row>
     <row r="181" spans="1:5">
       <c r="A181" s="5">
         <v>175</v>
       </c>
       <c r="B181" s="10"/>
       <c r="C181" s="7" t="s">
         <v>183</v>
       </c>
       <c r="D181" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E181" s="13">
-        <v>160</v>
+        <v>1436</v>
       </c>
     </row>
     <row r="182" spans="1:5">
       <c r="A182" s="5">
         <v>176</v>
       </c>
       <c r="B182" s="10"/>
       <c r="C182" s="7" t="s">
         <v>184</v>
       </c>
       <c r="D182" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E182" s="13">
-        <v>1778</v>
+        <v>160</v>
       </c>
     </row>
     <row r="183" spans="1:5">
       <c r="A183" s="5">
         <v>177</v>
       </c>
       <c r="B183" s="10"/>
       <c r="C183" s="7" t="s">
         <v>185</v>
       </c>
       <c r="D183" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E183" s="13">
-        <v>1719</v>
+        <v>3164</v>
       </c>
     </row>
     <row r="184" spans="1:5">
       <c r="A184" s="5">
         <v>178</v>
       </c>
       <c r="B184" s="10"/>
       <c r="C184" s="7" t="s">
         <v>186</v>
       </c>
       <c r="D184" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E184" s="13">
-        <v>1436</v>
+        <v>3277</v>
       </c>
     </row>
     <row r="185" spans="1:5">
       <c r="A185" s="5">
         <v>179</v>
       </c>
       <c r="B185" s="10"/>
       <c r="C185" s="7" t="s">
         <v>187</v>
       </c>
       <c r="D185" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E185" s="13">
-        <v>160</v>
+        <v>17811</v>
       </c>
     </row>
     <row r="186" spans="1:5">
       <c r="A186" s="5">
         <v>180</v>
       </c>
       <c r="B186" s="10"/>
       <c r="C186" s="7" t="s">
         <v>188</v>
       </c>
       <c r="D186" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E186" s="13">
-        <v>3164</v>
+        <v>14082</v>
       </c>
     </row>
     <row r="187" spans="1:5">
       <c r="A187" s="5">
         <v>181</v>
       </c>
       <c r="B187" s="10"/>
       <c r="C187" s="7" t="s">
         <v>189</v>
       </c>
       <c r="D187" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E187" s="13">
-        <v>3277</v>
+        <v>505</v>
       </c>
     </row>
     <row r="188" spans="1:5">
       <c r="A188" s="5">
         <v>182</v>
       </c>
       <c r="B188" s="10"/>
       <c r="C188" s="7" t="s">
         <v>190</v>
       </c>
       <c r="D188" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E188" s="13">
-        <v>17811</v>
+        <v>393</v>
       </c>
     </row>
     <row r="189" spans="1:5">
       <c r="A189" s="5">
         <v>183</v>
       </c>
       <c r="B189" s="10"/>
       <c r="C189" s="7" t="s">
         <v>191</v>
       </c>
       <c r="D189" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E189" s="13">
-        <v>14082</v>
+        <v>2691</v>
       </c>
     </row>
     <row r="190" spans="1:5">
       <c r="A190" s="5">
         <v>184</v>
       </c>
       <c r="B190" s="10"/>
       <c r="C190" s="7" t="s">
         <v>192</v>
       </c>
       <c r="D190" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E190" s="13">
-        <v>505</v>
+        <v>412</v>
       </c>
     </row>
     <row r="191" spans="1:5">
       <c r="A191" s="5">
         <v>185</v>
       </c>
       <c r="B191" s="10"/>
       <c r="C191" s="7" t="s">
         <v>193</v>
       </c>
       <c r="D191" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E191" s="13">
-        <v>393</v>
+        <v>412</v>
       </c>
     </row>
     <row r="192" spans="1:5">
       <c r="A192" s="5">
         <v>186</v>
       </c>
       <c r="B192" s="10"/>
       <c r="C192" s="7" t="s">
         <v>194</v>
       </c>
       <c r="D192" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E192" s="13">
-        <v>2691</v>
+        <v>437</v>
       </c>
     </row>
     <row r="193" spans="1:5">
       <c r="A193" s="5">
         <v>187</v>
       </c>
       <c r="B193" s="10"/>
       <c r="C193" s="7" t="s">
         <v>195</v>
       </c>
       <c r="D193" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E193" s="13">
-        <v>412</v>
+        <v>236</v>
       </c>
     </row>
     <row r="194" spans="1:5">
       <c r="A194" s="5">
         <v>188</v>
       </c>
       <c r="B194" s="10"/>
       <c r="C194" s="7" t="s">
         <v>196</v>
       </c>
       <c r="D194" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E194" s="13">
-        <v>412</v>
+        <v>57</v>
       </c>
     </row>
     <row r="195" spans="1:5">
       <c r="A195" s="5">
         <v>189</v>
       </c>
       <c r="B195" s="10"/>
       <c r="C195" s="7" t="s">
         <v>197</v>
       </c>
       <c r="D195" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E195" s="13">
-        <v>437</v>
+        <v>75</v>
       </c>
     </row>
     <row r="196" spans="1:5">
       <c r="A196" s="5">
         <v>190</v>
       </c>
       <c r="B196" s="10"/>
       <c r="C196" s="7" t="s">
         <v>198</v>
       </c>
       <c r="D196" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E196" s="13">
-        <v>214</v>
+        <v>1296</v>
       </c>
     </row>
     <row r="197" spans="1:5">
       <c r="A197" s="5">
         <v>191</v>
       </c>
       <c r="B197" s="10"/>
       <c r="C197" s="7" t="s">
         <v>199</v>
       </c>
       <c r="D197" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E197" s="13">
-        <v>236</v>
+        <v>58</v>
       </c>
     </row>
     <row r="198" spans="1:5">
       <c r="A198" s="5">
         <v>192</v>
       </c>
       <c r="B198" s="10"/>
       <c r="C198" s="7" t="s">
         <v>200</v>
       </c>
       <c r="D198" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E198" s="13">
-        <v>57</v>
+        <v>149</v>
       </c>
     </row>
     <row r="199" spans="1:5">
       <c r="A199" s="5">
         <v>193</v>
       </c>
       <c r="B199" s="10"/>
       <c r="C199" s="7" t="s">
         <v>201</v>
       </c>
       <c r="D199" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E199" s="13">
-        <v>224</v>
+        <v>2037</v>
       </c>
     </row>
     <row r="200" spans="1:5">
       <c r="A200" s="5">
         <v>194</v>
       </c>
       <c r="B200" s="10"/>
       <c r="C200" s="7" t="s">
         <v>202</v>
       </c>
       <c r="D200" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E200" s="13">
-        <v>224</v>
+        <v>484</v>
       </c>
     </row>
     <row r="201" spans="1:5">
       <c r="A201" s="5">
         <v>195</v>
       </c>
       <c r="B201" s="10"/>
       <c r="C201" s="7" t="s">
         <v>203</v>
       </c>
       <c r="D201" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E201" s="13">
-        <v>75</v>
+        <v>985</v>
       </c>
     </row>
     <row r="202" spans="1:5">
       <c r="A202" s="5">
         <v>196</v>
       </c>
       <c r="B202" s="10"/>
       <c r="C202" s="7" t="s">
         <v>204</v>
       </c>
       <c r="D202" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E202" s="13">
-        <v>1296</v>
+        <v>1696</v>
       </c>
     </row>
     <row r="203" spans="1:5">
       <c r="A203" s="5">
         <v>197</v>
       </c>
       <c r="B203" s="10"/>
       <c r="C203" s="7" t="s">
         <v>205</v>
       </c>
       <c r="D203" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E203" s="13">
-        <v>58</v>
+        <v>1696</v>
       </c>
     </row>
     <row r="204" spans="1:5">
       <c r="A204" s="5">
         <v>198</v>
       </c>
       <c r="B204" s="10"/>
       <c r="C204" s="7" t="s">
         <v>206</v>
       </c>
       <c r="D204" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E204" s="13">
-        <v>149</v>
+        <v>634</v>
       </c>
     </row>
     <row r="205" spans="1:5">
       <c r="A205" s="5">
         <v>199</v>
       </c>
       <c r="B205" s="10"/>
       <c r="C205" s="7" t="s">
         <v>207</v>
       </c>
       <c r="D205" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E205" s="13">
-        <v>2037</v>
+        <v>871</v>
       </c>
     </row>
     <row r="206" spans="1:5">
       <c r="A206" s="5">
         <v>200</v>
       </c>
       <c r="B206" s="10"/>
       <c r="C206" s="7" t="s">
         <v>208</v>
       </c>
       <c r="D206" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E206" s="13">
-        <v>484</v>
+        <v>968</v>
       </c>
     </row>
     <row r="207" spans="1:5">
       <c r="A207" s="5">
         <v>201</v>
       </c>
       <c r="B207" s="10"/>
       <c r="C207" s="7" t="s">
         <v>209</v>
       </c>
       <c r="D207" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E207" s="13">
-        <v>985</v>
+        <v>251</v>
       </c>
     </row>
     <row r="208" spans="1:5">
       <c r="A208" s="5">
         <v>202</v>
       </c>
       <c r="B208" s="10"/>
       <c r="C208" s="7" t="s">
         <v>210</v>
       </c>
       <c r="D208" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E208" s="13">
-        <v>1696</v>
+        <v>748</v>
       </c>
     </row>
     <row r="209" spans="1:5">
       <c r="A209" s="5">
         <v>203</v>
       </c>
       <c r="B209" s="10"/>
       <c r="C209" s="7" t="s">
         <v>211</v>
       </c>
       <c r="D209" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E209" s="13">
-        <v>1696</v>
+        <v>856</v>
       </c>
     </row>
     <row r="210" spans="1:5">
       <c r="A210" s="5">
         <v>204</v>
       </c>
       <c r="B210" s="10"/>
       <c r="C210" s="7" t="s">
         <v>212</v>
       </c>
       <c r="D210" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E210" s="13">
-        <v>634</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="211" spans="1:5">
       <c r="A211" s="5">
         <v>205</v>
       </c>
       <c r="B211" s="10"/>
       <c r="C211" s="7" t="s">
         <v>213</v>
       </c>
       <c r="D211" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E211" s="13">
-        <v>871</v>
+        <v>489</v>
       </c>
     </row>
     <row r="212" spans="1:5">
       <c r="A212" s="5">
         <v>206</v>
       </c>
       <c r="B212" s="10"/>
       <c r="C212" s="7" t="s">
         <v>214</v>
       </c>
       <c r="D212" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E212" s="13">
-        <v>968</v>
+        <v>12</v>
       </c>
     </row>
     <row r="213" spans="1:5">
       <c r="A213" s="5">
         <v>207</v>
       </c>
       <c r="B213" s="10"/>
       <c r="C213" s="7" t="s">
         <v>215</v>
       </c>
       <c r="D213" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E213" s="13">
-        <v>251</v>
+        <v>101</v>
       </c>
     </row>
     <row r="214" spans="1:5">
       <c r="A214" s="5">
         <v>208</v>
       </c>
       <c r="B214" s="10"/>
       <c r="C214" s="7" t="s">
         <v>216</v>
       </c>
       <c r="D214" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E214" s="13">
-        <v>190</v>
+        <v>432</v>
       </c>
     </row>
     <row r="215" spans="1:5">
       <c r="A215" s="5">
         <v>209</v>
       </c>
       <c r="B215" s="10"/>
       <c r="C215" s="7" t="s">
         <v>217</v>
       </c>
       <c r="D215" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E215" s="13">
-        <v>748</v>
+        <v>109</v>
       </c>
     </row>
     <row r="216" spans="1:5">
       <c r="A216" s="5">
         <v>210</v>
       </c>
       <c r="B216" s="10"/>
       <c r="C216" s="7" t="s">
         <v>218</v>
       </c>
       <c r="D216" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E216" s="13">
-        <v>856</v>
+        <v>109</v>
       </c>
     </row>
     <row r="217" spans="1:5">
       <c r="A217" s="5">
         <v>211</v>
       </c>
       <c r="B217" s="10"/>
       <c r="C217" s="7" t="s">
         <v>219</v>
       </c>
       <c r="D217" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E217" s="13">
-        <v>1395</v>
+        <v>109</v>
       </c>
     </row>
     <row r="218" spans="1:5">
       <c r="A218" s="5">
         <v>212</v>
       </c>
       <c r="B218" s="10"/>
       <c r="C218" s="7" t="s">
         <v>220</v>
       </c>
       <c r="D218" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E218" s="13">
-        <v>489</v>
+        <v>70</v>
       </c>
     </row>
     <row r="219" spans="1:5">
       <c r="A219" s="5">
         <v>213</v>
       </c>
       <c r="B219" s="10"/>
       <c r="C219" s="7" t="s">
         <v>221</v>
       </c>
       <c r="D219" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E219" s="13">
-        <v>12</v>
+        <v>109</v>
       </c>
     </row>
     <row r="220" spans="1:5">
       <c r="A220" s="5">
         <v>214</v>
       </c>
       <c r="B220" s="10"/>
       <c r="C220" s="7" t="s">
         <v>222</v>
       </c>
       <c r="D220" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E220" s="13">
-        <v>101</v>
+        <v>39</v>
       </c>
     </row>
     <row r="221" spans="1:5">
       <c r="A221" s="5">
         <v>215</v>
       </c>
       <c r="B221" s="10"/>
       <c r="C221" s="7" t="s">
         <v>223</v>
       </c>
       <c r="D221" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E221" s="13">
-        <v>432</v>
+        <v>828</v>
       </c>
     </row>
     <row r="222" spans="1:5">
       <c r="A222" s="5">
         <v>216</v>
       </c>
       <c r="B222" s="10"/>
       <c r="C222" s="7" t="s">
         <v>224</v>
       </c>
       <c r="D222" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E222" s="13">
-        <v>109</v>
+        <v>124</v>
       </c>
     </row>
     <row r="223" spans="1:5">
       <c r="A223" s="5">
         <v>217</v>
       </c>
       <c r="B223" s="10"/>
       <c r="C223" s="7" t="s">
         <v>225</v>
       </c>
       <c r="D223" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E223" s="13">
-        <v>102</v>
+        <v>213</v>
       </c>
     </row>
     <row r="224" spans="1:5">
       <c r="A224" s="5">
         <v>218</v>
       </c>
       <c r="B224" s="10"/>
       <c r="C224" s="7" t="s">
         <v>226</v>
       </c>
       <c r="D224" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E224" s="13">
-        <v>109</v>
+        <v>158</v>
       </c>
     </row>
     <row r="225" spans="1:5">
       <c r="A225" s="5">
         <v>219</v>
       </c>
       <c r="B225" s="10"/>
       <c r="C225" s="7" t="s">
         <v>227</v>
       </c>
       <c r="D225" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E225" s="13">
-        <v>109</v>
+        <v>190</v>
       </c>
     </row>
     <row r="226" spans="1:5">
       <c r="A226" s="5">
         <v>220</v>
       </c>
       <c r="B226" s="10"/>
       <c r="C226" s="7" t="s">
         <v>228</v>
       </c>
       <c r="D226" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E226" s="13">
-        <v>109</v>
+        <v>230</v>
       </c>
     </row>
     <row r="227" spans="1:5">
       <c r="A227" s="5">
         <v>221</v>
       </c>
       <c r="B227" s="10"/>
       <c r="C227" s="7" t="s">
         <v>229</v>
       </c>
       <c r="D227" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E227" s="13">
-        <v>70</v>
+        <v>69</v>
       </c>
     </row>
     <row r="228" spans="1:5">
       <c r="A228" s="5">
         <v>222</v>
       </c>
       <c r="B228" s="10"/>
       <c r="C228" s="7" t="s">
         <v>230</v>
       </c>
       <c r="D228" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E228" s="13">
-        <v>109</v>
+        <v>2350</v>
       </c>
     </row>
     <row r="229" spans="1:5">
       <c r="A229" s="5">
         <v>223</v>
       </c>
       <c r="B229" s="10"/>
       <c r="C229" s="7" t="s">
         <v>231</v>
       </c>
       <c r="D229" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E229" s="13">
-        <v>39</v>
+        <v>106</v>
       </c>
     </row>
     <row r="230" spans="1:5">
       <c r="A230" s="5">
         <v>224</v>
       </c>
       <c r="B230" s="10"/>
       <c r="C230" s="7" t="s">
         <v>232</v>
       </c>
       <c r="D230" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E230" s="13">
-        <v>828</v>
+        <v>148</v>
       </c>
     </row>
     <row r="231" spans="1:5">
       <c r="A231" s="5">
         <v>225</v>
       </c>
       <c r="B231" s="10"/>
       <c r="C231" s="7" t="s">
         <v>233</v>
       </c>
       <c r="D231" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E231" s="13">
-        <v>124</v>
+        <v>341</v>
       </c>
     </row>
     <row r="232" spans="1:5">
       <c r="A232" s="5">
         <v>226</v>
       </c>
       <c r="B232" s="10"/>
       <c r="C232" s="7" t="s">
         <v>234</v>
       </c>
       <c r="D232" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E232" s="13">
-        <v>213</v>
+        <v>136</v>
       </c>
     </row>
     <row r="233" spans="1:5">
       <c r="A233" s="5">
         <v>227</v>
       </c>
       <c r="B233" s="10"/>
       <c r="C233" s="7" t="s">
         <v>235</v>
       </c>
       <c r="D233" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E233" s="13">
-        <v>53</v>
+        <v>12482</v>
       </c>
     </row>
     <row r="234" spans="1:5">
       <c r="A234" s="5">
         <v>228</v>
       </c>
       <c r="B234" s="10"/>
       <c r="C234" s="7" t="s">
         <v>236</v>
       </c>
       <c r="D234" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E234" s="13">
-        <v>158</v>
+        <v>291</v>
       </c>
     </row>
     <row r="235" spans="1:5">
       <c r="A235" s="5">
         <v>229</v>
       </c>
       <c r="B235" s="10"/>
       <c r="C235" s="7" t="s">
         <v>237</v>
       </c>
       <c r="D235" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E235" s="13">
-        <v>190</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="236" spans="1:5">
       <c r="A236" s="5">
         <v>230</v>
       </c>
       <c r="B236" s="10"/>
       <c r="C236" s="7" t="s">
         <v>238</v>
       </c>
       <c r="D236" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E236" s="13">
-        <v>230</v>
+        <v>6395</v>
       </c>
     </row>
     <row r="237" spans="1:5">
       <c r="A237" s="5">
         <v>231</v>
       </c>
       <c r="B237" s="10"/>
       <c r="C237" s="7" t="s">
         <v>239</v>
       </c>
       <c r="D237" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E237" s="13">
-        <v>2350</v>
+        <v>156</v>
       </c>
     </row>
     <row r="238" spans="1:5">
       <c r="A238" s="5">
         <v>232</v>
       </c>
       <c r="B238" s="10"/>
       <c r="C238" s="7" t="s">
         <v>240</v>
       </c>
       <c r="D238" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E238" s="13">
-        <v>106</v>
+        <v>341</v>
       </c>
     </row>
     <row r="239" spans="1:5">
       <c r="A239" s="5">
         <v>233</v>
       </c>
       <c r="B239" s="10"/>
       <c r="C239" s="7" t="s">
         <v>241</v>
       </c>
       <c r="D239" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E239" s="13">
-        <v>8937</v>
+        <v>122</v>
       </c>
     </row>
     <row r="240" spans="1:5">
       <c r="A240" s="5">
         <v>234</v>
       </c>
       <c r="B240" s="10"/>
       <c r="C240" s="7" t="s">
         <v>242</v>
       </c>
       <c r="D240" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E240" s="13">
-        <v>148</v>
+        <v>376</v>
       </c>
     </row>
     <row r="241" spans="1:5">
       <c r="A241" s="5">
         <v>235</v>
       </c>
       <c r="B241" s="10"/>
       <c r="C241" s="7" t="s">
         <v>243</v>
       </c>
       <c r="D241" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E241" s="13">
-        <v>341</v>
+        <v>88</v>
       </c>
     </row>
     <row r="242" spans="1:5">
       <c r="A242" s="5">
         <v>236</v>
       </c>
       <c r="B242" s="10"/>
       <c r="C242" s="7" t="s">
         <v>244</v>
       </c>
       <c r="D242" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E242" s="13">
-        <v>136</v>
+        <v>792</v>
       </c>
     </row>
     <row r="243" spans="1:5">
       <c r="A243" s="5">
         <v>237</v>
       </c>
       <c r="B243" s="10"/>
       <c r="C243" s="7" t="s">
         <v>245</v>
       </c>
       <c r="D243" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E243" s="13">
-        <v>12482</v>
+        <v>277</v>
       </c>
     </row>
     <row r="244" spans="1:5">
       <c r="A244" s="5">
         <v>238</v>
       </c>
       <c r="B244" s="10"/>
       <c r="C244" s="7" t="s">
         <v>246</v>
       </c>
       <c r="D244" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E244" s="13">
-        <v>291</v>
+        <v>610</v>
       </c>
     </row>
     <row r="245" spans="1:5">
       <c r="A245" s="5">
         <v>239</v>
       </c>
       <c r="B245" s="10"/>
       <c r="C245" s="7" t="s">
         <v>247</v>
       </c>
       <c r="D245" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E245" s="13">
-        <v>1140</v>
+        <v>120</v>
       </c>
     </row>
     <row r="246" spans="1:5">
       <c r="A246" s="5">
         <v>240</v>
       </c>
       <c r="B246" s="10"/>
       <c r="C246" s="7" t="s">
         <v>248</v>
       </c>
       <c r="D246" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E246" s="13">
-        <v>6395</v>
+        <v>147</v>
       </c>
     </row>
     <row r="247" spans="1:5">
       <c r="A247" s="5">
         <v>241</v>
       </c>
       <c r="B247" s="10"/>
       <c r="C247" s="7" t="s">
         <v>249</v>
       </c>
       <c r="D247" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E247" s="13">
-        <v>556</v>
+        <v>276</v>
       </c>
     </row>
     <row r="248" spans="1:5">
       <c r="A248" s="5">
         <v>242</v>
       </c>
       <c r="B248" s="10"/>
       <c r="C248" s="7" t="s">
         <v>250</v>
       </c>
       <c r="D248" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E248" s="13">
-        <v>156</v>
+        <v>529</v>
       </c>
     </row>
     <row r="249" spans="1:5">
       <c r="A249" s="5">
         <v>243</v>
       </c>
       <c r="B249" s="10"/>
       <c r="C249" s="7" t="s">
         <v>251</v>
       </c>
       <c r="D249" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E249" s="13">
-        <v>341</v>
+        <v>28</v>
       </c>
     </row>
     <row r="250" spans="1:5">
       <c r="A250" s="5">
         <v>244</v>
       </c>
       <c r="B250" s="10"/>
       <c r="C250" s="7" t="s">
         <v>252</v>
       </c>
       <c r="D250" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E250" s="13">
-        <v>109</v>
+        <v>32</v>
       </c>
     </row>
     <row r="251" spans="1:5">
       <c r="A251" s="5">
         <v>245</v>
       </c>
       <c r="B251" s="10"/>
       <c r="C251" s="7" t="s">
         <v>253</v>
       </c>
       <c r="D251" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E251" s="13">
-        <v>122</v>
+        <v>29</v>
       </c>
     </row>
     <row r="252" spans="1:5">
       <c r="A252" s="5">
         <v>246</v>
       </c>
       <c r="B252" s="10"/>
       <c r="C252" s="7" t="s">
         <v>254</v>
       </c>
       <c r="D252" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E252" s="13">
-        <v>376</v>
+        <v>329</v>
       </c>
     </row>
     <row r="253" spans="1:5">
       <c r="A253" s="5">
         <v>247</v>
       </c>
       <c r="B253" s="10"/>
       <c r="C253" s="7" t="s">
         <v>255</v>
       </c>
       <c r="D253" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E253" s="13">
-        <v>88</v>
+        <v>109</v>
       </c>
     </row>
     <row r="254" spans="1:5">
-      <c r="A254" s="5">
-[...3 lines deleted...]
-      <c r="C254" s="7" t="s">
+      <c r="A254" s="3" t="s">
         <v>256</v>
       </c>
-      <c r="D254" s="6" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B254" s="6"/>
+      <c r="C254" s="7"/>
+      <c r="D254" s="6"/>
+      <c r="E254" s="13"/>
     </row>
     <row r="255" spans="1:5">
-      <c r="A255" s="5">
-[...10 lines deleted...]
-        <v>792</v>
+      <c r="A255" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B255" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C255" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="D255" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E255" s="14" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="256" spans="1:5">
       <c r="A256" s="5">
-        <v>250</v>
+        <v>1</v>
       </c>
       <c r="B256" s="10"/>
       <c r="C256" s="7" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="D256" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E256" s="13">
-        <v>277</v>
+        <v>248</v>
       </c>
     </row>
     <row r="257" spans="1:5">
       <c r="A257" s="5">
-        <v>251</v>
+        <v>2</v>
       </c>
       <c r="B257" s="10"/>
       <c r="C257" s="7" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="D257" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E257" s="13">
-        <v>610</v>
+        <v>233</v>
       </c>
     </row>
     <row r="258" spans="1:5">
       <c r="A258" s="5">
-        <v>252</v>
+        <v>3</v>
       </c>
       <c r="B258" s="10"/>
       <c r="C258" s="7" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="D258" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E258" s="13">
-        <v>120</v>
+        <v>297</v>
       </c>
     </row>
     <row r="259" spans="1:5">
       <c r="A259" s="5">
-        <v>253</v>
+        <v>4</v>
       </c>
       <c r="B259" s="10"/>
       <c r="C259" s="7" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="D259" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E259" s="13">
-        <v>147</v>
+        <v>203</v>
       </c>
     </row>
     <row r="260" spans="1:5">
       <c r="A260" s="5">
-        <v>254</v>
+        <v>5</v>
       </c>
       <c r="B260" s="10"/>
       <c r="C260" s="7" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="D260" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E260" s="13">
-        <v>276</v>
+        <v>233</v>
       </c>
     </row>
     <row r="261" spans="1:5">
       <c r="A261" s="5">
-        <v>255</v>
+        <v>6</v>
       </c>
       <c r="B261" s="10"/>
       <c r="C261" s="7" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="D261" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E261" s="13">
-        <v>10900</v>
+        <v>324</v>
       </c>
     </row>
     <row r="262" spans="1:5">
       <c r="A262" s="5">
-        <v>256</v>
+        <v>7</v>
       </c>
       <c r="B262" s="10"/>
       <c r="C262" s="7" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="D262" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E262" s="13">
-        <v>529</v>
+        <v>298</v>
       </c>
     </row>
     <row r="263" spans="1:5">
       <c r="A263" s="5">
-        <v>257</v>
+        <v>8</v>
       </c>
       <c r="B263" s="10"/>
       <c r="C263" s="7" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="D263" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E263" s="13">
-        <v>38</v>
+        <v>92</v>
       </c>
     </row>
     <row r="264" spans="1:5">
       <c r="A264" s="5">
-        <v>258</v>
+        <v>9</v>
       </c>
       <c r="B264" s="10"/>
       <c r="C264" s="7" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="D264" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E264" s="13">
-        <v>28</v>
+        <v>119</v>
       </c>
     </row>
     <row r="265" spans="1:5">
       <c r="A265" s="5">
-        <v>259</v>
+        <v>10</v>
       </c>
       <c r="B265" s="10"/>
       <c r="C265" s="7" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="D265" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E265" s="13">
-        <v>32</v>
+        <v>149</v>
       </c>
     </row>
     <row r="266" spans="1:5">
       <c r="A266" s="5">
-        <v>260</v>
+        <v>11</v>
       </c>
       <c r="B266" s="10"/>
       <c r="C266" s="7" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="D266" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E266" s="13">
-        <v>29</v>
+        <v>261</v>
       </c>
     </row>
     <row r="267" spans="1:5">
       <c r="A267" s="5">
-        <v>261</v>
+        <v>12</v>
       </c>
       <c r="B267" s="10"/>
       <c r="C267" s="7" t="s">
+        <v>268</v>
+      </c>
+      <c r="D267" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E267" s="13">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5">
+      <c r="A268" s="5">
+        <v>13</v>
+      </c>
+      <c r="B268" s="10"/>
+      <c r="C268" s="7" t="s">
         <v>269</v>
       </c>
-      <c r="D267" s="6" t="s">
-[...7 lines deleted...]
-      <c r="A268" s="3" t="s">
+      <c r="D268" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E268" s="13">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5">
+      <c r="A269" s="5">
+        <v>14</v>
+      </c>
+      <c r="B269" s="10"/>
+      <c r="C269" s="7" t="s">
         <v>270</v>
       </c>
-      <c r="B268" s="6"/>
-[...18 lines deleted...]
-        <v>7</v>
+      <c r="D269" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E269" s="13">
+        <v>35</v>
       </c>
     </row>
     <row r="270" spans="1:5">
       <c r="A270" s="5">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="B270" s="10"/>
       <c r="C270" s="7" t="s">
         <v>271</v>
       </c>
       <c r="D270" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E270" s="13">
-        <v>248</v>
+        <v>168</v>
       </c>
     </row>
     <row r="271" spans="1:5">
       <c r="A271" s="5">
-        <v>2</v>
+        <v>16</v>
       </c>
       <c r="B271" s="10"/>
       <c r="C271" s="7" t="s">
         <v>272</v>
       </c>
       <c r="D271" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E271" s="13">
-        <v>233</v>
+        <v>40</v>
       </c>
     </row>
     <row r="272" spans="1:5">
       <c r="A272" s="5">
-        <v>3</v>
+        <v>17</v>
       </c>
       <c r="B272" s="10"/>
       <c r="C272" s="7" t="s">
         <v>273</v>
       </c>
       <c r="D272" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E272" s="13">
-        <v>203</v>
+        <v>445</v>
       </c>
     </row>
     <row r="273" spans="1:5">
       <c r="A273" s="5">
-        <v>4</v>
+        <v>18</v>
       </c>
       <c r="B273" s="10"/>
       <c r="C273" s="7" t="s">
         <v>274</v>
       </c>
       <c r="D273" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E273" s="13">
-        <v>233</v>
+        <v>54</v>
       </c>
     </row>
     <row r="274" spans="1:5">
       <c r="A274" s="5">
-        <v>5</v>
+        <v>19</v>
       </c>
       <c r="B274" s="10"/>
       <c r="C274" s="7" t="s">
         <v>275</v>
       </c>
       <c r="D274" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E274" s="13">
-        <v>324</v>
+        <v>352</v>
       </c>
     </row>
     <row r="275" spans="1:5">
       <c r="A275" s="5">
-        <v>6</v>
+        <v>20</v>
       </c>
       <c r="B275" s="10"/>
       <c r="C275" s="7" t="s">
         <v>276</v>
       </c>
       <c r="D275" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E275" s="13">
-        <v>298</v>
+        <v>352</v>
       </c>
     </row>
     <row r="276" spans="1:5">
       <c r="A276" s="5">
-        <v>7</v>
+        <v>21</v>
       </c>
       <c r="B276" s="10"/>
       <c r="C276" s="7" t="s">
         <v>277</v>
       </c>
       <c r="D276" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E276" s="13">
-        <v>92</v>
+        <v>445</v>
       </c>
     </row>
     <row r="277" spans="1:5">
       <c r="A277" s="5">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="B277" s="10"/>
       <c r="C277" s="7" t="s">
         <v>278</v>
       </c>
       <c r="D277" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E277" s="13">
-        <v>119</v>
+        <v>445</v>
       </c>
     </row>
     <row r="278" spans="1:5">
       <c r="A278" s="5">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="B278" s="10"/>
       <c r="C278" s="7" t="s">
         <v>279</v>
       </c>
       <c r="D278" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E278" s="13">
-        <v>149</v>
+        <v>137</v>
       </c>
     </row>
     <row r="279" spans="1:5">
       <c r="A279" s="5">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="B279" s="10"/>
       <c r="C279" s="7" t="s">
         <v>280</v>
       </c>
       <c r="D279" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E279" s="13">
-        <v>261</v>
+        <v>106</v>
       </c>
     </row>
     <row r="280" spans="1:5">
       <c r="A280" s="5">
-        <v>11</v>
+        <v>25</v>
       </c>
       <c r="B280" s="10"/>
       <c r="C280" s="7" t="s">
         <v>281</v>
       </c>
       <c r="D280" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E280" s="13">
-        <v>390</v>
+        <v>5277</v>
       </c>
     </row>
     <row r="281" spans="1:5">
       <c r="A281" s="5">
-        <v>12</v>
+        <v>26</v>
       </c>
       <c r="B281" s="10"/>
       <c r="C281" s="7" t="s">
         <v>282</v>
       </c>
       <c r="D281" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E281" s="13">
-        <v>314</v>
+        <v>5650</v>
       </c>
     </row>
     <row r="282" spans="1:5">
       <c r="A282" s="5">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="B282" s="10"/>
       <c r="C282" s="7" t="s">
         <v>283</v>
       </c>
       <c r="D282" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E282" s="13">
-        <v>35</v>
+        <v>606</v>
       </c>
     </row>
     <row r="283" spans="1:5">
       <c r="A283" s="5">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B283" s="10"/>
       <c r="C283" s="7" t="s">
         <v>284</v>
       </c>
       <c r="D283" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E283" s="13">
-        <v>45</v>
+        <v>150</v>
       </c>
     </row>
     <row r="284" spans="1:5">
       <c r="A284" s="5">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="B284" s="10"/>
       <c r="C284" s="7" t="s">
         <v>285</v>
       </c>
       <c r="D284" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E284" s="13">
-        <v>168</v>
+        <v>150</v>
       </c>
     </row>
     <row r="285" spans="1:5">
       <c r="A285" s="5">
-        <v>16</v>
+        <v>30</v>
       </c>
       <c r="B285" s="10"/>
       <c r="C285" s="7" t="s">
         <v>286</v>
       </c>
       <c r="D285" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E285" s="13">
-        <v>40</v>
+        <v>150</v>
       </c>
     </row>
     <row r="286" spans="1:5">
       <c r="A286" s="5">
-        <v>17</v>
+        <v>31</v>
       </c>
       <c r="B286" s="10"/>
       <c r="C286" s="7" t="s">
         <v>287</v>
       </c>
       <c r="D286" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E286" s="13">
-        <v>445</v>
+        <v>150</v>
       </c>
     </row>
     <row r="287" spans="1:5">
       <c r="A287" s="5">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="B287" s="10"/>
       <c r="C287" s="7" t="s">
         <v>288</v>
       </c>
       <c r="D287" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E287" s="13">
-        <v>54</v>
+        <v>200</v>
       </c>
     </row>
     <row r="288" spans="1:5">
       <c r="A288" s="5">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="B288" s="10"/>
       <c r="C288" s="7" t="s">
         <v>289</v>
       </c>
       <c r="D288" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E288" s="13">
-        <v>352</v>
+        <v>215</v>
       </c>
     </row>
     <row r="289" spans="1:5">
       <c r="A289" s="5">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="B289" s="10"/>
       <c r="C289" s="7" t="s">
         <v>290</v>
       </c>
       <c r="D289" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E289" s="13">
-        <v>352</v>
+        <v>200</v>
       </c>
     </row>
     <row r="290" spans="1:5">
       <c r="A290" s="5">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="B290" s="10"/>
       <c r="C290" s="7" t="s">
         <v>291</v>
       </c>
       <c r="D290" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E290" s="13">
-        <v>253</v>
+        <v>390</v>
       </c>
     </row>
     <row r="291" spans="1:5">
       <c r="A291" s="5">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="B291" s="10"/>
       <c r="C291" s="7" t="s">
         <v>292</v>
       </c>
       <c r="D291" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E291" s="13">
-        <v>352</v>
+        <v>149</v>
       </c>
     </row>
     <row r="292" spans="1:5">
       <c r="A292" s="5">
-        <v>23</v>
+        <v>37</v>
       </c>
       <c r="B292" s="10"/>
       <c r="C292" s="7" t="s">
         <v>293</v>
       </c>
       <c r="D292" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E292" s="13">
-        <v>445</v>
+        <v>149</v>
       </c>
     </row>
     <row r="293" spans="1:5">
       <c r="A293" s="5">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="B293" s="10"/>
       <c r="C293" s="7" t="s">
         <v>294</v>
       </c>
       <c r="D293" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E293" s="13">
-        <v>445</v>
+        <v>287</v>
       </c>
     </row>
     <row r="294" spans="1:5">
       <c r="A294" s="5">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="B294" s="10"/>
       <c r="C294" s="7" t="s">
         <v>295</v>
       </c>
       <c r="D294" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E294" s="13">
-        <v>137</v>
+        <v>119</v>
       </c>
     </row>
     <row r="295" spans="1:5">
       <c r="A295" s="5">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="B295" s="10"/>
       <c r="C295" s="7" t="s">
         <v>296</v>
       </c>
       <c r="D295" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E295" s="13">
-        <v>106</v>
+        <v>287</v>
       </c>
     </row>
     <row r="296" spans="1:5">
       <c r="A296" s="5">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="B296" s="10"/>
       <c r="C296" s="7" t="s">
         <v>297</v>
       </c>
       <c r="D296" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E296" s="13">
-        <v>5277</v>
+        <v>175</v>
       </c>
     </row>
     <row r="297" spans="1:5">
       <c r="A297" s="5">
-        <v>28</v>
+        <v>42</v>
       </c>
       <c r="B297" s="10"/>
       <c r="C297" s="7" t="s">
         <v>298</v>
       </c>
       <c r="D297" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E297" s="13">
-        <v>5650</v>
+        <v>125</v>
       </c>
     </row>
     <row r="298" spans="1:5">
       <c r="A298" s="5">
-        <v>29</v>
+        <v>43</v>
       </c>
       <c r="B298" s="10"/>
       <c r="C298" s="7" t="s">
         <v>299</v>
       </c>
       <c r="D298" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E298" s="13">
-        <v>606</v>
+        <v>211</v>
       </c>
     </row>
     <row r="299" spans="1:5">
       <c r="A299" s="5">
-        <v>30</v>
+        <v>44</v>
       </c>
       <c r="B299" s="10"/>
       <c r="C299" s="7" t="s">
         <v>300</v>
       </c>
       <c r="D299" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E299" s="13">
-        <v>150</v>
+        <v>188</v>
       </c>
     </row>
     <row r="300" spans="1:5">
       <c r="A300" s="5">
-        <v>31</v>
+        <v>45</v>
       </c>
       <c r="B300" s="10"/>
       <c r="C300" s="7" t="s">
         <v>301</v>
       </c>
       <c r="D300" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E300" s="13">
-        <v>150</v>
+        <v>322</v>
       </c>
     </row>
     <row r="301" spans="1:5">
       <c r="A301" s="5">
-        <v>32</v>
+        <v>46</v>
       </c>
       <c r="B301" s="10"/>
       <c r="C301" s="7" t="s">
         <v>302</v>
       </c>
       <c r="D301" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E301" s="13">
-        <v>150</v>
+        <v>421</v>
       </c>
     </row>
     <row r="302" spans="1:5">
       <c r="A302" s="5">
-        <v>33</v>
+        <v>47</v>
       </c>
       <c r="B302" s="10"/>
       <c r="C302" s="7" t="s">
         <v>303</v>
       </c>
       <c r="D302" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E302" s="13">
-        <v>150</v>
+        <v>245</v>
       </c>
     </row>
     <row r="303" spans="1:5">
       <c r="A303" s="5">
-        <v>34</v>
+        <v>48</v>
       </c>
       <c r="B303" s="10"/>
       <c r="C303" s="7" t="s">
         <v>304</v>
       </c>
       <c r="D303" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E303" s="13">
-        <v>200</v>
+        <v>109</v>
       </c>
     </row>
     <row r="304" spans="1:5">
       <c r="A304" s="5">
-        <v>35</v>
+        <v>49</v>
       </c>
       <c r="B304" s="10"/>
       <c r="C304" s="7" t="s">
         <v>305</v>
       </c>
       <c r="D304" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E304" s="13">
-        <v>215</v>
+        <v>225</v>
       </c>
     </row>
     <row r="305" spans="1:5">
       <c r="A305" s="5">
-        <v>36</v>
+        <v>50</v>
       </c>
       <c r="B305" s="10"/>
       <c r="C305" s="7" t="s">
         <v>306</v>
       </c>
       <c r="D305" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E305" s="13">
-        <v>200</v>
+        <v>61</v>
       </c>
     </row>
     <row r="306" spans="1:5">
       <c r="A306" s="5">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="B306" s="10"/>
       <c r="C306" s="7" t="s">
         <v>307</v>
       </c>
       <c r="D306" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E306" s="13">
-        <v>390</v>
+        <v>784</v>
       </c>
     </row>
     <row r="307" spans="1:5">
       <c r="A307" s="5">
-        <v>38</v>
+        <v>52</v>
       </c>
       <c r="B307" s="10"/>
       <c r="C307" s="7" t="s">
         <v>308</v>
       </c>
       <c r="D307" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E307" s="13">
-        <v>149</v>
+        <v>388</v>
       </c>
     </row>
     <row r="308" spans="1:5">
       <c r="A308" s="5">
-        <v>39</v>
+        <v>53</v>
       </c>
       <c r="B308" s="10"/>
       <c r="C308" s="7" t="s">
         <v>309</v>
       </c>
       <c r="D308" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E308" s="13">
-        <v>149</v>
+        <v>390</v>
       </c>
     </row>
     <row r="309" spans="1:5">
       <c r="A309" s="5">
-        <v>40</v>
+        <v>54</v>
       </c>
       <c r="B309" s="10"/>
       <c r="C309" s="7" t="s">
         <v>310</v>
       </c>
       <c r="D309" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E309" s="13">
-        <v>287</v>
+        <v>177</v>
       </c>
     </row>
     <row r="310" spans="1:5">
       <c r="A310" s="5">
-        <v>41</v>
+        <v>55</v>
       </c>
       <c r="B310" s="10"/>
       <c r="C310" s="7" t="s">
         <v>311</v>
       </c>
       <c r="D310" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E310" s="13">
-        <v>119</v>
+        <v>237</v>
       </c>
     </row>
     <row r="311" spans="1:5">
       <c r="A311" s="5">
-        <v>42</v>
+        <v>56</v>
       </c>
       <c r="B311" s="10"/>
       <c r="C311" s="7" t="s">
         <v>312</v>
       </c>
       <c r="D311" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E311" s="13">
-        <v>287</v>
+        <v>246</v>
       </c>
     </row>
     <row r="312" spans="1:5">
       <c r="A312" s="5">
-        <v>43</v>
+        <v>57</v>
       </c>
       <c r="B312" s="10"/>
       <c r="C312" s="7" t="s">
         <v>313</v>
       </c>
       <c r="D312" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E312" s="13">
-        <v>175</v>
+        <v>664</v>
       </c>
     </row>
     <row r="313" spans="1:5">
       <c r="A313" s="5">
-        <v>44</v>
+        <v>58</v>
       </c>
       <c r="B313" s="10"/>
       <c r="C313" s="7" t="s">
         <v>314</v>
       </c>
       <c r="D313" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E313" s="13">
-        <v>125</v>
+        <v>2846</v>
       </c>
     </row>
     <row r="314" spans="1:5">
       <c r="A314" s="5">
-        <v>45</v>
+        <v>59</v>
       </c>
       <c r="B314" s="10"/>
       <c r="C314" s="7" t="s">
         <v>315</v>
       </c>
       <c r="D314" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E314" s="13">
-        <v>211</v>
+        <v>304</v>
       </c>
     </row>
     <row r="315" spans="1:5">
       <c r="A315" s="5">
-        <v>46</v>
+        <v>60</v>
       </c>
       <c r="B315" s="10"/>
       <c r="C315" s="7" t="s">
         <v>316</v>
       </c>
       <c r="D315" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E315" s="13">
-        <v>188</v>
+        <v>237</v>
       </c>
     </row>
     <row r="316" spans="1:5">
       <c r="A316" s="5">
-        <v>47</v>
+        <v>61</v>
       </c>
       <c r="B316" s="10"/>
       <c r="C316" s="7" t="s">
         <v>317</v>
       </c>
       <c r="D316" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E316" s="13">
-        <v>322</v>
+        <v>3747</v>
       </c>
     </row>
     <row r="317" spans="1:5">
       <c r="A317" s="5">
-        <v>48</v>
+        <v>62</v>
       </c>
       <c r="B317" s="10"/>
       <c r="C317" s="7" t="s">
         <v>318</v>
       </c>
       <c r="D317" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E317" s="13">
-        <v>421</v>
+        <v>297</v>
       </c>
     </row>
     <row r="318" spans="1:5">
       <c r="A318" s="5">
-        <v>49</v>
+        <v>63</v>
       </c>
       <c r="B318" s="10"/>
       <c r="C318" s="7" t="s">
         <v>319</v>
       </c>
       <c r="D318" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E318" s="13">
-        <v>245</v>
+        <v>297</v>
       </c>
     </row>
     <row r="319" spans="1:5">
-      <c r="A319" s="5">
-[...3 lines deleted...]
-      <c r="C319" s="7" t="s">
+      <c r="A319" s="3" t="s">
         <v>320</v>
       </c>
-      <c r="D319" s="6" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B319" s="6"/>
+      <c r="C319" s="7"/>
+      <c r="D319" s="6"/>
+      <c r="E319" s="13"/>
     </row>
     <row r="320" spans="1:5">
-      <c r="A320" s="5">
-[...10 lines deleted...]
-        <v>328</v>
+      <c r="A320" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B320" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C320" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="D320" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E320" s="14" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="321" spans="1:5">
       <c r="A321" s="5">
-        <v>52</v>
+        <v>1</v>
       </c>
       <c r="B321" s="10"/>
       <c r="C321" s="7" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="D321" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E321" s="13">
-        <v>225</v>
+        <v>1267</v>
       </c>
     </row>
     <row r="322" spans="1:5">
       <c r="A322" s="5">
-        <v>53</v>
+        <v>2</v>
       </c>
       <c r="B322" s="10"/>
       <c r="C322" s="7" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="D322" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E322" s="13">
-        <v>61</v>
+        <v>2339</v>
       </c>
     </row>
     <row r="323" spans="1:5">
       <c r="A323" s="5">
-        <v>54</v>
+        <v>3</v>
       </c>
       <c r="B323" s="10"/>
       <c r="C323" s="7" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="D323" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E323" s="13">
-        <v>784</v>
+        <v>1316</v>
       </c>
     </row>
     <row r="324" spans="1:5">
       <c r="A324" s="5">
-        <v>55</v>
+        <v>4</v>
       </c>
       <c r="B324" s="10"/>
       <c r="C324" s="7" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="D324" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E324" s="13">
-        <v>388</v>
+        <v>1378</v>
       </c>
     </row>
     <row r="325" spans="1:5">
       <c r="A325" s="5">
-        <v>56</v>
+        <v>5</v>
       </c>
       <c r="B325" s="10"/>
       <c r="C325" s="7" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="D325" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E325" s="13">
-        <v>390</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="326" spans="1:5">
       <c r="A326" s="5">
-        <v>57</v>
+        <v>6</v>
       </c>
       <c r="B326" s="10"/>
       <c r="C326" s="7" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="D326" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E326" s="13">
-        <v>177</v>
+        <v>3165</v>
       </c>
     </row>
     <row r="327" spans="1:5">
       <c r="A327" s="5">
-        <v>58</v>
+        <v>7</v>
       </c>
       <c r="B327" s="10"/>
       <c r="C327" s="7" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="D327" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E327" s="13">
-        <v>237</v>
+        <v>1370</v>
       </c>
     </row>
     <row r="328" spans="1:5">
       <c r="A328" s="5">
-        <v>59</v>
+        <v>8</v>
       </c>
       <c r="B328" s="10"/>
       <c r="C328" s="7" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="D328" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E328" s="13">
-        <v>246</v>
+        <v>1270</v>
       </c>
     </row>
     <row r="329" spans="1:5">
       <c r="A329" s="5">
-        <v>60</v>
+        <v>9</v>
       </c>
       <c r="B329" s="10"/>
       <c r="C329" s="7" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="D329" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E329" s="13">
-        <v>664</v>
+        <v>3123</v>
       </c>
     </row>
     <row r="330" spans="1:5">
       <c r="A330" s="5">
-        <v>61</v>
+        <v>10</v>
       </c>
       <c r="B330" s="10"/>
       <c r="C330" s="7" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="D330" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E330" s="13">
-        <v>2846</v>
-[...234 lines deleted...]
-      <c r="E346" s="13">
         <v>2361</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A5:E5"/>
-    <mergeCell ref="A268:E268"/>
-    <mergeCell ref="A334:E334"/>
+    <mergeCell ref="A254:E254"/>
+    <mergeCell ref="A319:E319"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>