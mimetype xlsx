--- v1 (2026-06-28)
+++ v2 (2026-08-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="331">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="330">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Отдых</t>
   </si>
   <si>
     <t>Туризм</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
@@ -89,323 +89,296 @@
   <si>
     <t>ТЕНТ универсальный 6м*8м Зелёный (120гр/м2)</t>
   </si>
   <si>
     <t>УЦЕНКА Топливо для заправки Керосиновых ламп и Факелов 1лит BOYSCOUT</t>
   </si>
   <si>
     <t>Круг для плавания с сидением Динозаврик Бирюзовый 90*57см Арт-9378675 (от 3-х лет)</t>
   </si>
   <si>
     <t>Стакан пластиковый Щенячий патруль для Девочек (БАШ) Арт-М6127 350мл</t>
   </si>
   <si>
     <t>Набор посуды для Пикника Гурман 7лит (6 персон) М-3058</t>
   </si>
   <si>
     <t>ТЕНТ универсальный 4м*8м Зелёный (120гр/м2)</t>
   </si>
   <si>
     <t>Щепа для Копчения Дубовая 1лит СитиФорест (1уп/45шт) min 1шт</t>
   </si>
   <si>
     <t>Гриль-Камин с кочергой D-64см BOYSCOUT СКЛАД</t>
   </si>
   <si>
-    <t>Фонарик на КЕПКУ NEW 1 ЭТАЖ</t>
-[...1 lines deleted...]
-  <si>
     <t>Обогреватель Дуйка HJ-901 (электрический)</t>
   </si>
   <si>
-    <t>Щепа для Копчения Бук + Чабрец 1лит BOYSCOUT (1уп/25шт) min 1шт</t>
+    <t>Щепа для Копчения Бук + Чабрец 1лит BOYSCOUT (1уп/25шт)</t>
   </si>
   <si>
     <t>Круг для плавания Привет Лето 70см Арт-9378681</t>
   </si>
   <si>
     <t>Щётка для чистки Гриля 45см на длинной ручке (щетка/скребок) Арт-3941084</t>
   </si>
   <si>
     <t>Ласты для плавания р.39-41 Арт-9105556</t>
   </si>
   <si>
     <t>Мангал автомат Чудо 7 шампуров УЗБИ</t>
   </si>
   <si>
     <t>Коптильня Костерок нержавеющая сталь (1 ЭТАЖ)</t>
   </si>
   <si>
     <t>ТЕНТ универсальный 8м*8м Зелёный (120гр/м2)</t>
   </si>
   <si>
     <t>Бадминтон Ракетки 2шт + Воланчики 3шт</t>
   </si>
   <si>
     <t>Фонарик на Кепку BL-C102 (1 ЭТАЖ)</t>
   </si>
   <si>
     <t>Круг для плавания с Ручками 70*59см Арт-9378679</t>
   </si>
   <si>
     <t>Жаровня D-35,5см высота-53см BOYSCOUT 1 ЭТАЖ</t>
   </si>
   <si>
     <t>Корзина для Пикника 390*290*230мм Голубая М1350 БАШ</t>
   </si>
   <si>
-    <t>Подставка под спирали Олень Арт-10549171 (от комаров и для благовоний)</t>
-[...1 lines deleted...]
-  <si>
     <t>Жидкость для розжига GRILL MASTER 0.5лит (1уп/20шт) min 1шт 1 ЭТАЖ</t>
   </si>
   <si>
     <t>Мангал Разборный №-3 470*400*310мм (толщина металла 1,5мм)</t>
   </si>
   <si>
     <t>Решётка гриль Глубокая для мяса 25*35*56см 120125 1 ЭТАЖ</t>
   </si>
   <si>
     <t>Корзина для Пикника Тюльпаны М3039 (БЕЗ КРЫШКИ)</t>
   </si>
   <si>
     <t>Казан 22лит с Подставкой для КОСТРА СКЛАД</t>
   </si>
   <si>
     <t>Набор для Пикника БИОразлагаемый на 6 персон BOYSCOUT ЗАЛ УПАКОВКА</t>
   </si>
   <si>
+    <t>Щепа для Копчения Грушевая 1лит GRILL WOOD (1уп/45шт) min 1шт</t>
+  </si>
+  <si>
+    <t>Щепа для Копчения Сливовая 1лит GRILL WOOD (1уп/45шт) min 1шт</t>
+  </si>
+  <si>
     <t>Мангал Разборный №-5 Вертикальный 410*640*400мм (толщина металла 2,5мм)</t>
   </si>
   <si>
     <t>Воздухонагреватель Fire Sense арт.01775</t>
   </si>
   <si>
     <t>Жилет надувной Ангелочек 40*50см (от 3-6лет) Арт-9378686</t>
   </si>
   <si>
-    <t>Щепа для Копчения Абрикосовая 1лит СитиФорест (1уп/45шт) min 1шт</t>
-[...1 lines deleted...]
-  <si>
     <t>Фартук BOYSCOUT с карманами (1уп/12шт) 1 ЭТАЖ</t>
   </si>
   <si>
     <t>Обогреватель на Газовых Баллонах</t>
   </si>
   <si>
     <t>Набор шампуров Деревянных 40см Квадратные 6шт (1 ЭТАЖ)</t>
   </si>
   <si>
     <t>Казан 8лит с Подставкой для КОСТРА СКЛАД</t>
   </si>
   <si>
     <t>Решётка гриль для Рыбы 60*36*12*4см 1 ЭТАЖ</t>
   </si>
   <si>
     <t>Кружка пластиковая Арт-2126/13 320мл</t>
   </si>
   <si>
     <t>Ласты для дайвинга р.41-42 Арт-9242077</t>
   </si>
   <si>
     <t>Мангал Hot Pot Сборный Без шампуров 300*240*300мм в коробке (СКЛАД)</t>
   </si>
   <si>
     <t>Набор посуды для Пикника Гурман 15лит (6 персон) М-3059</t>
   </si>
   <si>
     <t>Казан 22 литра СКЛАД</t>
   </si>
   <si>
-    <t>Фонарь с Отвёртками 8 в 1 (на батарейках) 1 ЭТАЖ</t>
-[...1 lines deleted...]
-  <si>
     <t>Мангал автомат Чудо 5 шампуров УЗБИ</t>
   </si>
   <si>
     <t>Веер пластиковый МИЛИХ (для раздувания углей) Арт-06007</t>
   </si>
   <si>
     <t>УЦЕНКА Очиститель Универсальный BOYSCOUT для Барбекю/Решёток-Гриль/Шампуров 250мл</t>
   </si>
   <si>
     <t>Вечные спички-огниво Спецназ Арт-9064657</t>
   </si>
   <si>
     <t>Термостакан 430мл Нержавеющая сталь BOYSCOUT 1 ЭТАЖ</t>
   </si>
   <si>
     <t>Набор посуды для Пикника ШашлыЧОК MAXI на 6 персон Арт-928/29</t>
   </si>
   <si>
     <t>Уголь древесный Могучий Русский Жар 4кг / 20лит СКЛАД</t>
   </si>
   <si>
-    <t>Фонарь BL-5009/BL-5009-3W на аккумуляторе 1 ЭТАЖ</t>
-[...1 lines deleted...]
-  <si>
     <t>Набор посуды для Пикника на 6 персон Арт-611/23</t>
   </si>
   <si>
     <t>Корзина для Пикника 460*390*263мм М1132 БАШ</t>
   </si>
   <si>
     <t>УЦЕНКА Гель для Розжига 0,2лит BOYSCOUT (1кор/35шт)</t>
   </si>
   <si>
     <t>Подставка под спирали Охотник Арт-10549169 (от комаров и для благовоний)</t>
   </si>
   <si>
     <t>Стакан пластиковый Щенячий патруль для Мальчиков (БАШ) Арт-М6126 350мл</t>
   </si>
   <si>
     <t>Коптильня Одноразовая 20*15см + щепа Ольха (1уп/28шт) 1 ЭТАЖ</t>
   </si>
   <si>
     <t>Тандыр Виноград 1 ЭТАЖ</t>
   </si>
   <si>
     <t>Душ Походно-Огородный 20лит (длина шланга 70см) Арт-488623 1 ЭТАЖ</t>
   </si>
   <si>
     <t>Свеча на трости 70см Антимоскитная HELP (1уп/24шт) время горения 5часов</t>
   </si>
   <si>
     <t>Свеча уличная Антимоскитная Классик Набор 2шт D-105мм</t>
   </si>
   <si>
     <t>Свечи Антимоскитные в Керамич кашпо 5*5*5см</t>
   </si>
   <si>
     <t>Свечи Антимоскитные в Стакане 7*8см 420000120</t>
   </si>
   <si>
     <t>Круг для плавания с сидением Динозаврик Розовый 90*57см Арт-9378674 (от 3-х лет)</t>
   </si>
   <si>
-    <t>Аккумулятор холода Гелевый 400гр BOYSCOUT (1уп/30шт) 1 ЭТАЖ</t>
-[...1 lines deleted...]
-  <si>
     <t>Плед для пикника 150*130см с влагостойкой подложкой BOYSCOUT (1уп/1шт)</t>
   </si>
   <si>
-    <t>Веер Разделочная доска BOYSCOUT пластиковый (для раздувания углей) 1 ЭТАЖ</t>
-[...1 lines deleted...]
-  <si>
     <t>Шляпа Накомарник с кольцом и шнуром для фиксации BOYSCOUT</t>
   </si>
   <si>
     <t>Плед для пикника 150*130см флисовый BOYSCOUT (1уп/1шт)</t>
   </si>
   <si>
     <t>Стул туристический Складной 22*20*25см Арт-5429656 (1-ый ЭТАЖ)</t>
   </si>
   <si>
     <t>Веер BOYSCOUT картон (для раздувания углей) 1 ЭТАЖ</t>
   </si>
   <si>
     <t>Пояс детский для обучения плаванию 215х175х80мм Арт-536075</t>
   </si>
   <si>
     <t>Круг для плавания Крылья 59*59*41см Арт-9378678 (от 3лет)</t>
   </si>
   <si>
     <t>Нарукавники для плавания Тачки 23*15см 56652EU (от 3-6лет) ЗАЛ УПАКОВКА</t>
   </si>
   <si>
     <t>Круг для плавания Пончик 107см (от 12лет) 36118</t>
   </si>
   <si>
     <t>Круг для плавания Водные птицы 59220NP (от 3-6лет) 533075</t>
   </si>
   <si>
     <t>Жилет для плавания Микки Маус 51-46см 91030 (от 3-6лет) ЗАЛ УПАКОВКА</t>
   </si>
   <si>
     <t>Круг для плавания с сидением Лодочка 76*65см (от 6-18мес) Арт-34107</t>
   </si>
   <si>
-    <t>Шампур уголок 570*10*1мм (по 6 штук) из нержареющей стали 1 ЭТАЖ</t>
-[...4 lines deleted...]
-  <si>
     <t>Решётка гриль для Сосисок с антипригарным покрытием Арт-7783098</t>
   </si>
   <si>
-    <t>Аэрозоль от клещей ДЭТА EXTRIME 150мл (1уп/24шт) 1 ЭТАЖ</t>
-[...1 lines deleted...]
-  <si>
     <t>Нож грибника BOYSCOUT 1 ЭТАЖ</t>
   </si>
   <si>
     <t>УЦЕНКА Очиститель Универсальный BOYSCOUT для Барбекю/Решёток-Гриль/Шампуров 500мл</t>
   </si>
   <si>
     <t>Пароварка Одноразовая 20*15см Marmiton (1уп/28шт) 1 ЭТАЖ</t>
   </si>
   <si>
     <t>Кружка Туристическая BOYSCOUT нержавеющая сталь 1 ЭТАЖ 400мл</t>
   </si>
   <si>
-    <t>Щепа для Копчения Абрикос 1лит BOYSCOUT (1уп/25шт) min 1шт</t>
+    <t>Щепа для Копчения Абрикос 1лит BOYSCOUT (1уп/25шт)</t>
   </si>
   <si>
     <t>Аэрозоль от комаров ДЭТА Аква 150мл (1уп/18шт) от комаров 1 ЭТАЖ</t>
   </si>
   <si>
     <t>Щепа для Копчения Слива 1лит BOYSCOUT (1уп/25шт) min 1шт</t>
   </si>
   <si>
     <t>Конверт для запекания антипригарный 220*270мм Арт-9285209</t>
   </si>
   <si>
     <t>Канистра складная 8лит пластмассовая BOYSCOUT 1 ЭТАЖ</t>
   </si>
   <si>
     <t>Ласты для плавания р.42-44 Арт-9105557</t>
   </si>
   <si>
     <t>Аэрозоль от комаров Чистый Дом 100мл (1уп/24шт) 1 ЭТАЖ</t>
   </si>
   <si>
     <t>УЦЕНКА Спрей от клещей Комарофф Антиклещ 125мл</t>
   </si>
   <si>
     <t>Спирали КомароФФ Быстро 10шт (1уп/60шт) 1 ЭТАЖ</t>
   </si>
   <si>
     <t>УЦЕНКА Спирали Комарикофф Бережно Мини 10шт (1уп/60шт)</t>
   </si>
   <si>
     <t>Спрей-Лосьон от клещей Чистый Дом 100мл 1 ЭТАЖ</t>
   </si>
   <si>
-    <t>Аэрозоль от комаров КОМАРОФФ 150мл (1уп/12шт) 1 ЭТАЖ</t>
-[...1 lines deleted...]
-  <si>
     <t>Спирали КомароФФ Длительно 10шт (1уп/60шт) 1 ЭТАЖ</t>
   </si>
   <si>
     <t>Набор для барбекю 3 предмета Maclay Арт-134213</t>
   </si>
   <si>
     <t>Блюдо пластиковое для Шашлыка с соусницей Микс</t>
   </si>
   <si>
     <t>Коврик Туристический двухслойный 1800*600*10мм 784939 1 ЭТАЖ</t>
   </si>
   <si>
     <t>Коврик Туристический 10мм 600*1800мм</t>
   </si>
   <si>
     <t>Щётка для чистки Гриля Арт-694857</t>
   </si>
   <si>
     <t>Свеча Антимоскитная в Стакане Зелёный Чай А-190</t>
   </si>
   <si>
     <t>Свеча Антимоскитная в Стакане Антитабак А-190</t>
   </si>
   <si>
     <t>Свеча Антимоскитная в Стакане Печенье А-190</t>
@@ -431,53 +404,50 @@
   <si>
     <t>Щепа для Копчения Микс 0,3лит BOYSCOUT (1уп/1шт)</t>
   </si>
   <si>
     <t>Бокал пластиковый Салют цвет микс Арт-3953424</t>
   </si>
   <si>
     <t>Стул туристический Треугольный 22*20*30см до 60кг 638210 (1-ый ЭТАЖ)</t>
   </si>
   <si>
     <t>Горелка для Газового баллончика 920 (для розжига) 1 ЭТАЖ</t>
   </si>
   <si>
     <t>Набор посуды Для Пикника 54 предмета Арт-4986</t>
   </si>
   <si>
     <t>Свеча уличная Антимоскитная Хвойная Набор 2шт D-105мм</t>
   </si>
   <si>
     <t>Пила Турист цепная 70*120см в Чехле BOYSCOUT 61438 (1уп/12ш) 1 ЭТАЖ</t>
   </si>
   <si>
     <t>Мачете туристическое 490мм в Чехле (АРТИ) 1 ЭТАЖ</t>
   </si>
   <si>
-    <t>Аэрозоль от клещей Клещ-капут КОМФОРТ 150мл 1 ЭТАЖ</t>
-[...1 lines deleted...]
-  <si>
     <t>Круг для плавания с сидением и тентом Пожарная машина 81*58см (от 1-2лет) Арт-499337</t>
   </si>
   <si>
     <t>Набор шампуров Деревянных 40*3см 25шт Арт-71004 1 ЭТАЖ</t>
   </si>
   <si>
     <t>Термос Ланч-Бокс 2,4лит</t>
   </si>
   <si>
     <t>Термос Ланч-Бокс 1,8лит</t>
   </si>
   <si>
     <t>Решётка гриль Средняя для мяса овощей 30*22*3см 5546420 1 ЭТАЖ</t>
   </si>
   <si>
     <t>Матрас для плавания Мороженое 185*99см 43397 5309726 ЗАЛ УПАКОВКА</t>
   </si>
   <si>
     <t>Матрас для плавания 190*128см 43412 5309730 ЗАЛ УПАКОВКА</t>
   </si>
   <si>
     <t>Матрас для плавания 190*107см 43403 5309731 ЗАЛ УПАКОВКА</t>
   </si>
   <si>
     <t>Круг для плавания с тросом 119см (от 12лет) 499349 ЗАЛ УПАКОВКА</t>
@@ -521,53 +491,50 @@
   <si>
     <t>Набор для плавания Freestyle (маска, трубка, ласты) р-р 37-41 от 7 лет 25019</t>
   </si>
   <si>
     <t>Сани для Рыбаков №-3 890*490*180мм</t>
   </si>
   <si>
     <t>Набор для плавания Динозаврик (шапка, очки, беруши, зажим для носа) 4478123</t>
   </si>
   <si>
     <t>Круг для плавания Rainbow Ribbon 115см 36163 (от 12лет) 4730415</t>
   </si>
   <si>
     <t>Сани для Рыбаков №-5 850*450*200мм</t>
   </si>
   <si>
     <t>Тарелка пластиковая Горошек Бело-Голубая (БАШ) Арт-М-7029 D-26см</t>
   </si>
   <si>
     <t>Решётка гриль Глубокая для мяса 28*31*6см с антипригарным покрытием 2816522 1 ЭТАЖ</t>
   </si>
   <si>
     <t>Ласты Pool Color Long р-р 30-33 Yellow M074605106W</t>
   </si>
   <si>
-    <t>Штопор Походный в пластиковом чехле (1уп/6шт) отпуск ТОЛЬКО упаков</t>
-[...1 lines deleted...]
-  <si>
     <t>Ласты Pool Color Long р-р 34-35 Turquoise M074605216W</t>
   </si>
   <si>
     <t>Тарелка пластиковая Лимон (БАШ) Арт-М-6039 D-25см</t>
   </si>
   <si>
     <t>Очки для плавания + беруши Морской мир 4736483</t>
   </si>
   <si>
     <t>Ласты Pool Color Long р-р 36-37 Orange M074605307W</t>
   </si>
   <si>
     <t>Решётка гриль Средняя для мяса 22*34*55см 120119 1 ЭТАЖ</t>
   </si>
   <si>
     <t>Доска для плавания 470х280х350мм Микс Арт-4276828</t>
   </si>
   <si>
     <t>Круг для плавания Очки 76 см (от 3-6лет) 36057</t>
   </si>
   <si>
     <t>Тарелка пластиковая Грейпфрут (БАШ) Арт-М-6040 D-25см</t>
   </si>
   <si>
     <t>Набор для плавания Русалка (шапка, очки, беруши, зажим для носа) 4478124</t>
@@ -605,227 +572,266 @@
   <si>
     <t>Круг для плавания Детский микс 55см 7450125</t>
   </si>
   <si>
     <t>Нарукавники для плавания Spider-Man 23*15см 98001 (от 3-6 лет) 694260 ЗАЛ УПАКОВКА</t>
   </si>
   <si>
     <t>Ласты Elous для бассейна ES35 р-р 30-32 зеленый 7446604</t>
   </si>
   <si>
     <t>Круг для плавания Детский микс 55см 7450133</t>
   </si>
   <si>
     <t>Круг для плавания Детский микс 55см 7450129</t>
   </si>
   <si>
     <t>Нарукавники для плавания Микки Маус 23*15см 91002 (от 3-6 лет) 824848 ЗАЛ УПАКОВКА</t>
   </si>
   <si>
     <t>Набор шампуров Деревянных Доляна 40см*25шт Арт-1418979</t>
   </si>
   <si>
     <t>Кружка пластиковая Арт-2223/29 400мл</t>
   </si>
   <si>
-    <t>Тарелка пластиковая Ажур Арт-02082 D-22.5см</t>
-[...1 lines deleted...]
-  <si>
     <t>Стол Турист-2 раскладной 520*400*400мм Арт-05086</t>
   </si>
   <si>
-    <t>Тарелка пластиковая Ажур Арт-02066 D-20см</t>
-[...1 lines deleted...]
-  <si>
     <t>Газ в баллончике (1уп/4шт) Цена за 1 штуку</t>
   </si>
   <si>
     <t>Мачете туристическое 490мм (АРТИ) 1 ЭТАЖ</t>
   </si>
   <si>
     <t>Аэрозоль от клещей Бриз Антиклещ 140мл (1уп/1шт) 1 ЭТАЖ</t>
   </si>
   <si>
     <t>Аэрозоль от клещей Бриз Антиклещ 520мл (1уп/1шт) убийца иксодовых клещей 1 ЭТАЖ</t>
   </si>
   <si>
     <t>Шумовка Нержавейка для казана 64см</t>
   </si>
   <si>
-    <t>Половник для казана 64см с Деревянной ручкой</t>
-[...1 lines deleted...]
-  <si>
     <t>Шампур-спица для овощей 40см</t>
   </si>
   <si>
     <t>Шумовка-лопатка для казана 47см Перфорированная с Деревянной ручкой</t>
   </si>
   <si>
     <t>Шумовка-лопатка для казана 47см с Деревянной ручкой</t>
   </si>
   <si>
     <t>Термокружка Мастер К 180мл сохраняет тепло 2 часа Арт-4678393</t>
   </si>
   <si>
     <t>Коврик Фитнеса 6,5мм 500*1400мм Цветной</t>
   </si>
   <si>
     <t>Коврик Туристический 8мм 600*1800мм</t>
   </si>
   <si>
     <t>Коврик Рыболова-Охотника 12мм 600*1800мм</t>
   </si>
   <si>
     <t>Шампур Узбекский 50см с Деревянной ручкой 12см Арт-3815913</t>
   </si>
   <si>
     <t>Ложка Деревянная 165мм (1уп/6шт) Цена за 1шт</t>
   </si>
   <si>
     <t>Кружка пластиковая (БАШ) Арт-М-720 600мл</t>
   </si>
   <si>
     <t>Гель для розжига GRILL MASTER 1лит (1уп/15шт) min 1шт 1 ЭТАЖ</t>
   </si>
   <si>
     <t>Щепа для Копчения Буковая с Эвкалиптом 1лит СитиФорест (1уп/45шт) min 1шт</t>
   </si>
   <si>
+    <t>Щепа для Копчения Вишневая 1лит GRILL WOOD (1уп/45шт) min 1шт</t>
+  </si>
+  <si>
+    <t>Щепа для Копчения Мяса 1лит GRILL WOOD (1уп/45шт) min 1шт</t>
+  </si>
+  <si>
     <t>Щепа для Копчения Буковая с Розмарином 1лит СитиФорест (1уп/45шт) min 1шт</t>
   </si>
   <si>
     <t>Щепа для Копчения Цитрусовый Дым 1лит СитиФорест (1уп/45шт) min 1шт</t>
   </si>
   <si>
     <t>Щепа для Копчения Буковая 1лит СитиФорест (1уп/45шт) min 1шт</t>
   </si>
   <si>
     <t>Щепа для Копчения Мятный Дым 1лит СитиФорест (1уп/45шт) min 1шт</t>
   </si>
   <si>
     <t>Уголь быстроразжигаемый D-30мм*10 табл</t>
   </si>
   <si>
     <t>Ведро туристическое 11лит складное Арт-488622</t>
   </si>
   <si>
     <t>Компас с карабином Арт-2603</t>
   </si>
   <si>
     <t>Компас Штурвал GX-003</t>
   </si>
   <si>
     <t>Спирали Чистый Дом 10шт (1уп/60шт) 1 ЭТАЖ</t>
   </si>
   <si>
     <t>Спички Костровые 30шт*10см Арт-2799729</t>
   </si>
   <si>
     <t>Горелка для Газового баллончика 806 (для розжига) 1 ЭТАЖ</t>
   </si>
   <si>
+    <t>Подставка для крепления Зонта в песке BOYSCOUT (1-ый этаж)</t>
+  </si>
+  <si>
+    <t>Щепа для Копчения Ольховая с Можжевельником 1лит СитиФорест (1уп/45шт) min 1шт</t>
+  </si>
+  <si>
     <t>Щепа для Копчения Дуб 1лит (1уп/25шт) min 3шт</t>
   </si>
   <si>
     <t>Мангал Дипломат 450*350*300мм (толщина металла 1,2мм)</t>
   </si>
   <si>
     <t>Спички хозяйственные Набор 10 коробков ГОСТ 1820-2001</t>
   </si>
   <si>
+    <t>Щепа для Копчения Ольховая 1лит GRILL WOOD (1уп/45шт) min 1шт</t>
+  </si>
+  <si>
     <t>Свеча гильза Ароматизир Антимоскитная Набор 8шт*9гр</t>
   </si>
   <si>
     <t>Аэрозоль от Клещей Чистый Дом 150мл (1уп/24шт) min 1шт</t>
   </si>
   <si>
     <t>Спирали Nadzor 10шт (1уп/60шт) 1 ЭТАЖ</t>
   </si>
   <si>
     <t>Мангал Пикничок 51х33х50см (толщина металла 2мм)</t>
   </si>
   <si>
     <t>Аэрозоль от комаров Nadzor 100мл (1уп/15шт) 1 ЭТАЖ</t>
   </si>
   <si>
     <t>Печка Газовая Чемодан 1 ЭТАЖ</t>
   </si>
   <si>
     <t>Мангал Разборный 540*350*250мм</t>
   </si>
   <si>
     <t>Спирали SAFEX 10шт (1уп/24шт)</t>
   </si>
   <si>
-    <t>Аэрозоль от комаров Чистый Дом 150мл (1уп/24шт) min 1шт</t>
-[...1 lines deleted...]
-  <si>
     <t>Щепа для Копчения Яблоня 1,5лит Домашний сундук (1уп/20шт) min 1шт</t>
   </si>
   <si>
     <t>Аэрозоль от комаров Extreme 7в1 100мл (1уп/15шт) клещей/мошки/мокрецов/блох 1 ЭТАЖ</t>
   </si>
   <si>
+    <t>Щепа для Копчения Черешневая 1лит СитиФорест (1уп/45шт) min 1шт</t>
+  </si>
+  <si>
     <t>Молочко от комаров Nadzor 35мл (1уп/50шт) 1 ЭТАЖ</t>
   </si>
   <si>
     <t>Печка Газовая компактная с Защитой от ветра 1 ЭТАЖ</t>
   </si>
   <si>
     <t>Свеча уличная Антимоскитная Цитрусовая Набор 2шт D-105мм</t>
   </si>
   <si>
+    <t>Щепа для Копчения Персиковая 1лит GRILL WOOD (1уп/45шт) min 1шт</t>
+  </si>
+  <si>
     <t>Набор шампуров Спиц 12шт*21см с Ножом Арт-101030989</t>
   </si>
   <si>
     <t>Крем SAFEX 30мл (1уп/60шт) от комаров</t>
   </si>
   <si>
     <t>Свеча гильза Ароматизир Антимоскитная Набор 6шт*12гр</t>
   </si>
   <si>
     <t>Аэрозоль от клещей Nadzor 100мл (1уп/24шт) 1 ЭТАЖ</t>
   </si>
   <si>
+    <t>Щепа для Копчения Птицы 1лит GRILL WOOD (1уп/45шт) min 1шт</t>
+  </si>
+  <si>
+    <t>Фонарик Налобный BL-933</t>
+  </si>
+  <si>
     <t>Горелка для Газового балончика 908 (для розжига) 1 ЭТАЖ</t>
   </si>
   <si>
     <t>Пластины от комаров Капут 10шт (1кор/250шт) 1 ЭТАЖ</t>
   </si>
   <si>
     <t>Пластины от комаров Nadzor 10шт (1кор/200шт) 1 ЭТАЖ</t>
   </si>
   <si>
     <t>Пластины от комаров Комарофф Народные 10шт (1уп/250шт) 1 ЭТАЖ</t>
   </si>
   <si>
     <t>Аэрозоль от комаров Nadzor Детский 100мл (1уп/24шт) 1 ЭТАЖ</t>
   </si>
   <si>
+    <t>Щепа для Копчения Яблоневая 1лит GRILL WOOD (1уп/45шт) min 1шт</t>
+  </si>
+  <si>
+    <t>Щепа для Копчения Рыбы 1лит GRILL WOOD (1уп/45шт) min 1шт</t>
+  </si>
+  <si>
     <t>Щепа для Копчения Ольховая с Чёрной смородиной 1лит СитиФорест (1уп/45шт) min 1шт</t>
   </si>
   <si>
+    <t>Миска из нержавеющей стали Доляна Dark Арт-6249698 3лит D-24см</t>
+  </si>
+  <si>
+    <t>Миска из нержавеющей стали Доляна Dark Арт-6249700 5лит D-28см</t>
+  </si>
+  <si>
+    <t>Крышка-сетка для Продуктов 35см Арт-834935</t>
+  </si>
+  <si>
+    <t>Крышка-сетка для Продуктов 28см Арт-148363</t>
+  </si>
+  <si>
+    <t>Миска из нержавеющей стали Доляна Dark Арт-6249696 1,8лит D-20см</t>
+  </si>
+  <si>
+    <t>Миска из нержавеющей стали Доляна для чипсов и соуса Арт-6249720 D-28,5см</t>
+  </si>
+  <si>
     <t>Баня</t>
   </si>
   <si>
     <t>Шапка для Бани и Сауны Лучший Рыбак Арт-5312249</t>
   </si>
   <si>
     <t>Шапка для Бани и Сауны детская Попугай Арт-41212</t>
   </si>
   <si>
     <t>Набор эфирных масел Добропаровъ 2шт*17мл Пихта+Сосна Арт-3803516</t>
   </si>
   <si>
     <t>Шапка для Бани и Сауны Идеальная во всём Арт-4364848</t>
   </si>
   <si>
     <t>Шапка для Бани и Сауны детская Мишка Арт-41213</t>
   </si>
   <si>
     <t>Шапка для Бани и Сауны СССР Арт-10178995</t>
   </si>
   <si>
     <t>Шапка для Бани и Сауны Бескозырка Комби Hot Pot</t>
   </si>
   <si>
     <t>Коврик для Бани и Сауны Белый Hot Pot</t>
@@ -854,120 +860,111 @@
   <si>
     <t>Мочалка Розочка круглая ZB-137</t>
   </si>
   <si>
     <t>Набор Соляной брикет 1,35кг и эфирные масла Эвкалипт Мята по 15мл Арт-10569833</t>
   </si>
   <si>
     <t>Мочалка Косичка для тела ZB-160</t>
   </si>
   <si>
     <t>Набор эфирных масел Ароматы леса 2шт*100мл (СКИДКА - 20%)</t>
   </si>
   <si>
     <t>Набор эфирных масел Лечебная сила 2шт*100мл (СКИДКА - 20%)</t>
   </si>
   <si>
     <t>Набор Соляной брикет 1,35кг и эфирные масла Пачули Иланг-Иланг по 15мл Арт-10569832</t>
   </si>
   <si>
     <t>Набор Соляной брикет 1,35кг и эфирные масла Лаванда Эвкалипт по 15мл Арт-10569831</t>
   </si>
   <si>
     <t>Гималайская Красная соль 2-5мм 100гр Добропаровъ 2929725</t>
   </si>
   <si>
-    <t>Шипучая бомбочка Самолет с ароматом океана 4760652</t>
-[...1 lines deleted...]
-  <si>
     <t>Ведро Дубовое 10лит</t>
   </si>
   <si>
     <t>Шайка Дубовая 10лит</t>
   </si>
   <si>
     <t>Щетка Банная Белая 390*80*16мм (215 пучков) Искусственная щетина</t>
   </si>
   <si>
     <t>УЦЕНКА Бурлящие кристаллы Добропаров 100гр Гималайская соль+Кофе (Скидка - 20%)</t>
   </si>
   <si>
     <t>УЦЕНКА Бурлящие кристаллы Добропаров 100гр Гималайская соль+Банан (Скидка - 20%)</t>
   </si>
   <si>
     <t>УЦЕНКА Бурлящие кристаллы Добропаров 100гр Гималайская соль+Клубника (Скидка - 20%)</t>
   </si>
   <si>
     <t>УЦЕНКА Бурлящие кристаллы Добропаров 100гр Гималайская соль+Эфирное масло Апельсина (Скидка - 20%)</t>
   </si>
   <si>
     <t>Шапка для Бани и Сауны Всегда в боевой готовности Hot Pot</t>
   </si>
   <si>
     <t>Шапка для Бани и Сауны Наша баня лучше всех! Hot Pot</t>
   </si>
   <si>
     <t>Шапка для Бани и Сауны Матрёшки Hot Pot</t>
   </si>
   <si>
     <t>Шапка для Бани и Сауны Берёзки Арт-40420</t>
   </si>
   <si>
     <t>Шапка для Бани и Сауны Россия, только вперёд! Hot Pot</t>
   </si>
   <si>
     <t>Шапка для Бани и Сауны Болею за наших Hot Pot</t>
   </si>
   <si>
     <t>Соль для ванны ARVITEX EXXE 600гр Антистресс</t>
   </si>
   <si>
-    <t>Набор для бани и сауны Банные штучки (мыло,шампунь,гель для душа,бальзам для волос,губка для тела)</t>
-[...1 lines deleted...]
-  <si>
     <t>Соль для ванны ARVITEX EXXE 600гр Востанавливающая</t>
   </si>
   <si>
     <t>Шапка для Бани и Сауны Эконом 2518159</t>
   </si>
   <si>
     <t>Коврик для Бани и Сауны Классический Микс 579013</t>
   </si>
   <si>
     <t>Шапка для Бани и Сауны детская Я самый главный Арт-10331329</t>
   </si>
   <si>
     <t>Шапка для Бани и Сауны детская Единорог Арт-4211593</t>
   </si>
   <si>
     <t>Шапка для Бани и Сауны Дюймовочка Арт-6031108</t>
   </si>
   <si>
     <t>Щетка Банная Белая 155*70*16мм (175 пучков) Искусственная щетина</t>
-  </si>
-[...1 lines deleted...]
-    <t>Бурлящие Шары для ванны Перламутровые Арт-33039</t>
   </si>
   <si>
     <t>Мочалка Перчатка Доляна массажная 14*18см Арт-647557</t>
   </si>
   <si>
     <t>Набор бомбочек Подарок для самой милой 3шт*Мелисса/Зелёный чай/Кофе</t>
   </si>
   <si>
     <t>Шипучая бомбочка Новогодняя с травами 140гр. Арт-7314656</t>
   </si>
   <si>
     <t>Шапка для Бани и Сауны Пират Арт-2603699</t>
   </si>
   <si>
     <t>Шапка для Бани и Сауны Шикарная женщина Арт-7712086</t>
   </si>
   <si>
     <t>Шапка для Бани и Сауны Славянка Арт-40421</t>
   </si>
   <si>
     <t>Шапка для Бани и Сауны Комбинированная 3536421</t>
   </si>
   <si>
     <t>Шапка для Бани и Сауны детская Сын Царя Арт-5312308</t>
   </si>
@@ -1439,54 +1436,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E330"/>
+  <dimension ref="A1:E329"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E330" sqref="E330"/>
+      <selection activeCell="E329" sqref="E329"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="6"/>
@@ -1720,381 +1717,381 @@
         <v>14</v>
       </c>
       <c r="B20" s="10"/>
       <c r="C20" s="7" t="s">
         <v>22</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E20" s="13">
         <v>4920</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="5">
         <v>15</v>
       </c>
       <c r="B21" s="10"/>
       <c r="C21" s="7" t="s">
         <v>23</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E21" s="13">
-        <v>70</v>
+        <v>102</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="5">
         <v>16</v>
       </c>
       <c r="B22" s="10"/>
       <c r="C22" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E22" s="13">
         <v>15500</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="5">
         <v>17</v>
       </c>
       <c r="B23" s="10"/>
       <c r="C23" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E23" s="13">
-        <v>191</v>
+        <v>1441</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="5">
         <v>18</v>
       </c>
       <c r="B24" s="10"/>
       <c r="C24" s="7" t="s">
         <v>26</v>
       </c>
       <c r="D24" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E24" s="13">
-        <v>1441</v>
+        <v>203</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="5">
         <v>19</v>
       </c>
       <c r="B25" s="10"/>
       <c r="C25" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E25" s="13">
-        <v>203</v>
+        <v>744</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="5">
         <v>20</v>
       </c>
       <c r="B26" s="10"/>
       <c r="C26" s="7" t="s">
         <v>28</v>
       </c>
       <c r="D26" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E26" s="13">
-        <v>744</v>
+        <v>337</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="5">
         <v>21</v>
       </c>
       <c r="B27" s="10"/>
       <c r="C27" s="7" t="s">
         <v>29</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E27" s="13">
-        <v>337</v>
+        <v>3582</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="5">
         <v>22</v>
       </c>
       <c r="B28" s="10"/>
       <c r="C28" s="7" t="s">
         <v>30</v>
       </c>
       <c r="D28" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E28" s="13">
-        <v>3582</v>
+        <v>8216</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="5">
         <v>23</v>
       </c>
       <c r="B29" s="10"/>
       <c r="C29" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D29" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E29" s="13">
-        <v>8216</v>
+        <v>1370</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="5">
         <v>24</v>
       </c>
       <c r="B30" s="10"/>
       <c r="C30" s="7" t="s">
         <v>32</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E30" s="13">
-        <v>1370</v>
+        <v>6824</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="5">
         <v>25</v>
       </c>
       <c r="B31" s="10"/>
       <c r="C31" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D31" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E31" s="13">
-        <v>6824</v>
+        <v>480</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="5">
         <v>26</v>
       </c>
       <c r="B32" s="10"/>
       <c r="C32" s="7" t="s">
         <v>34</v>
       </c>
       <c r="D32" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E32" s="13">
-        <v>480</v>
+        <v>180</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="5">
         <v>27</v>
       </c>
       <c r="B33" s="10"/>
       <c r="C33" s="7" t="s">
         <v>35</v>
       </c>
       <c r="D33" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E33" s="13">
-        <v>180</v>
+        <v>958</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="5">
         <v>28</v>
       </c>
       <c r="B34" s="10"/>
       <c r="C34" s="7" t="s">
         <v>36</v>
       </c>
       <c r="D34" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E34" s="13">
-        <v>958</v>
+        <v>2103</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="5">
         <v>29</v>
       </c>
       <c r="B35" s="10"/>
       <c r="C35" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D35" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E35" s="13">
-        <v>2103</v>
+        <v>903</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="5">
         <v>30</v>
       </c>
       <c r="B36" s="10"/>
       <c r="C36" s="7" t="s">
         <v>38</v>
       </c>
       <c r="D36" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E36" s="13">
-        <v>903</v>
+        <v>207</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="5">
         <v>31</v>
       </c>
       <c r="B37" s="10"/>
       <c r="C37" s="7" t="s">
         <v>39</v>
       </c>
       <c r="D37" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E37" s="13">
-        <v>382</v>
+        <v>6400</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="5">
         <v>32</v>
       </c>
       <c r="B38" s="10"/>
       <c r="C38" s="7" t="s">
         <v>40</v>
       </c>
       <c r="D38" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E38" s="13">
-        <v>207</v>
+        <v>896</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="5">
         <v>33</v>
       </c>
       <c r="B39" s="10"/>
       <c r="C39" s="7" t="s">
         <v>41</v>
       </c>
       <c r="D39" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E39" s="13">
-        <v>6400</v>
+        <v>764</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" s="5">
         <v>34</v>
       </c>
       <c r="B40" s="10"/>
       <c r="C40" s="7" t="s">
         <v>42</v>
       </c>
       <c r="D40" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E40" s="13">
-        <v>896</v>
+        <v>12750</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" s="5">
         <v>35</v>
       </c>
       <c r="B41" s="10"/>
       <c r="C41" s="7" t="s">
         <v>43</v>
       </c>
       <c r="D41" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E41" s="13">
-        <v>764</v>
+        <v>357</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" s="5">
         <v>36</v>
       </c>
       <c r="B42" s="10"/>
       <c r="C42" s="7" t="s">
         <v>44</v>
       </c>
       <c r="D42" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E42" s="13">
-        <v>20260</v>
+        <v>104</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" s="5">
         <v>37</v>
       </c>
       <c r="B43" s="10"/>
       <c r="C43" s="7" t="s">
         <v>45</v>
       </c>
       <c r="D43" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E43" s="13">
-        <v>357</v>
+        <v>102</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="5">
         <v>38</v>
       </c>
       <c r="B44" s="10"/>
       <c r="C44" s="7" t="s">
         <v>46</v>
       </c>
       <c r="D44" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E44" s="13">
         <v>14500</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" s="5">
         <v>39</v>
       </c>
       <c r="B45" s="10"/>
       <c r="C45" s="7" t="s">
         <v>47</v>
       </c>
@@ -2110,4298 +2107,4283 @@
         <v>40</v>
       </c>
       <c r="B46" s="10"/>
       <c r="C46" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D46" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E46" s="13">
         <v>994</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="5">
         <v>41</v>
       </c>
       <c r="B47" s="10"/>
       <c r="C47" s="7" t="s">
         <v>49</v>
       </c>
       <c r="D47" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E47" s="13">
-        <v>102</v>
+        <v>420</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" s="5">
         <v>42</v>
       </c>
       <c r="B48" s="10"/>
       <c r="C48" s="7" t="s">
         <v>50</v>
       </c>
       <c r="D48" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E48" s="13">
-        <v>420</v>
+        <v>3360</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" s="5">
         <v>43</v>
       </c>
       <c r="B49" s="10"/>
       <c r="C49" s="7" t="s">
         <v>51</v>
       </c>
       <c r="D49" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E49" s="13">
-        <v>3360</v>
+        <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" s="5">
         <v>44</v>
       </c>
       <c r="B50" s="10"/>
       <c r="C50" s="7" t="s">
         <v>52</v>
       </c>
       <c r="D50" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E50" s="13">
-        <v>139</v>
+        <v>10613</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" s="5">
         <v>45</v>
       </c>
       <c r="B51" s="10"/>
       <c r="C51" s="7" t="s">
         <v>53</v>
       </c>
       <c r="D51" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E51" s="13">
-        <v>10613</v>
+        <v>408</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" s="5">
         <v>46</v>
       </c>
       <c r="B52" s="10"/>
       <c r="C52" s="7" t="s">
         <v>54</v>
       </c>
       <c r="D52" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E52" s="13">
-        <v>408</v>
+        <v>44</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" s="5">
         <v>47</v>
       </c>
       <c r="B53" s="10"/>
       <c r="C53" s="7" t="s">
         <v>55</v>
       </c>
       <c r="D53" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E53" s="13">
-        <v>44</v>
+        <v>4810</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" s="5">
         <v>48</v>
       </c>
       <c r="B54" s="10"/>
       <c r="C54" s="7" t="s">
         <v>56</v>
       </c>
       <c r="D54" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E54" s="13">
-        <v>4810</v>
+        <v>236</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" s="5">
         <v>49</v>
       </c>
       <c r="B55" s="10"/>
       <c r="C55" s="7" t="s">
         <v>57</v>
       </c>
       <c r="D55" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E55" s="13">
-        <v>236</v>
+        <v>2617</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" s="5">
         <v>50</v>
       </c>
       <c r="B56" s="10"/>
       <c r="C56" s="7" t="s">
         <v>58</v>
       </c>
       <c r="D56" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E56" s="13">
-        <v>2617</v>
+        <v>14472</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" s="5">
         <v>51</v>
       </c>
       <c r="B57" s="10"/>
       <c r="C57" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D57" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E57" s="13">
-        <v>14472</v>
+        <v>6819</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" s="5">
         <v>52</v>
       </c>
       <c r="B58" s="10"/>
       <c r="C58" s="7" t="s">
         <v>60</v>
       </c>
       <c r="D58" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E58" s="13">
-        <v>240</v>
+        <v>78</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" s="5">
         <v>53</v>
       </c>
       <c r="B59" s="10"/>
       <c r="C59" s="7" t="s">
         <v>61</v>
       </c>
       <c r="D59" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E59" s="13">
-        <v>6819</v>
+        <v>149</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" s="5">
         <v>54</v>
       </c>
       <c r="B60" s="10"/>
       <c r="C60" s="7" t="s">
         <v>62</v>
       </c>
       <c r="D60" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E60" s="13">
-        <v>78</v>
+        <v>562</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" s="5">
         <v>55</v>
       </c>
       <c r="B61" s="10"/>
       <c r="C61" s="7" t="s">
         <v>63</v>
       </c>
       <c r="D61" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E61" s="13">
-        <v>149</v>
+        <v>811</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" s="5">
         <v>56</v>
       </c>
       <c r="B62" s="10"/>
       <c r="C62" s="7" t="s">
         <v>64</v>
       </c>
       <c r="D62" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E62" s="13">
-        <v>562</v>
+        <v>2499</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" s="5">
         <v>57</v>
       </c>
       <c r="B63" s="10"/>
       <c r="C63" s="7" t="s">
         <v>65</v>
       </c>
       <c r="D63" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E63" s="13">
-        <v>811</v>
+        <v>607</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" s="5">
         <v>58</v>
       </c>
       <c r="B64" s="10"/>
       <c r="C64" s="7" t="s">
         <v>66</v>
       </c>
       <c r="D64" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E64" s="13">
-        <v>2499</v>
+        <v>2385</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" s="5">
         <v>59</v>
       </c>
       <c r="B65" s="10"/>
       <c r="C65" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D65" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E65" s="13">
-        <v>607</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" s="5">
         <v>60</v>
       </c>
       <c r="B66" s="10"/>
       <c r="C66" s="7" t="s">
         <v>68</v>
       </c>
       <c r="D66" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E66" s="13">
-        <v>528</v>
+        <v>92</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" s="5">
         <v>61</v>
       </c>
       <c r="B67" s="10"/>
       <c r="C67" s="7" t="s">
         <v>69</v>
       </c>
       <c r="D67" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E67" s="13">
-        <v>2385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" s="5">
         <v>62</v>
       </c>
       <c r="B68" s="10"/>
       <c r="C68" s="7" t="s">
         <v>70</v>
       </c>
       <c r="D68" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E68" s="13">
-        <v>1144</v>
+        <v>53</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" s="5">
         <v>63</v>
       </c>
       <c r="B69" s="10"/>
       <c r="C69" s="7" t="s">
         <v>71</v>
       </c>
       <c r="D69" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E69" s="13">
-        <v>92</v>
+        <v>170</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" s="5">
         <v>64</v>
       </c>
       <c r="B70" s="10"/>
       <c r="C70" s="7" t="s">
         <v>72</v>
       </c>
       <c r="D70" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E70" s="13">
-        <v>382</v>
+        <v>30690</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" s="5">
         <v>65</v>
       </c>
       <c r="B71" s="10"/>
       <c r="C71" s="7" t="s">
         <v>73</v>
       </c>
       <c r="D71" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E71" s="13">
-        <v>53</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72" s="5">
         <v>66</v>
       </c>
       <c r="B72" s="10"/>
       <c r="C72" s="7" t="s">
         <v>74</v>
       </c>
       <c r="D72" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E72" s="13">
-        <v>170</v>
+        <v>723</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" s="5">
         <v>67</v>
       </c>
       <c r="B73" s="10"/>
       <c r="C73" s="7" t="s">
         <v>75</v>
       </c>
       <c r="D73" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E73" s="13">
-        <v>30690</v>
+        <v>277</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" s="5">
         <v>68</v>
       </c>
       <c r="B74" s="10"/>
       <c r="C74" s="7" t="s">
         <v>76</v>
       </c>
       <c r="D74" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E74" s="13">
-        <v>1111</v>
+        <v>159</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" s="5">
         <v>69</v>
       </c>
       <c r="B75" s="10"/>
       <c r="C75" s="7" t="s">
         <v>77</v>
       </c>
       <c r="D75" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E75" s="13">
-        <v>723</v>
+        <v>272</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" s="5">
         <v>70</v>
       </c>
       <c r="B76" s="10"/>
       <c r="C76" s="7" t="s">
         <v>78</v>
       </c>
       <c r="D76" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E76" s="13">
-        <v>277</v>
+        <v>980</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" s="5">
         <v>71</v>
       </c>
       <c r="B77" s="10"/>
       <c r="C77" s="7" t="s">
         <v>79</v>
       </c>
       <c r="D77" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E77" s="13">
-        <v>159</v>
+        <v>1352</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" s="5">
         <v>72</v>
       </c>
       <c r="B78" s="10"/>
       <c r="C78" s="7" t="s">
         <v>80</v>
       </c>
       <c r="D78" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E78" s="13">
-        <v>272</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" s="5">
         <v>73</v>
       </c>
       <c r="B79" s="10"/>
       <c r="C79" s="7" t="s">
         <v>81</v>
       </c>
       <c r="D79" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E79" s="13">
-        <v>980</v>
+        <v>720</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" s="5">
         <v>74</v>
       </c>
       <c r="B80" s="10"/>
       <c r="C80" s="7" t="s">
         <v>82</v>
       </c>
       <c r="D80" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E80" s="13">
-        <v>280</v>
+        <v>694</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" s="5">
         <v>75</v>
       </c>
       <c r="B81" s="10"/>
       <c r="C81" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D81" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E81" s="13">
-        <v>1352</v>
+        <v>18</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82" s="5">
         <v>76</v>
       </c>
       <c r="B82" s="10"/>
       <c r="C82" s="7" t="s">
         <v>84</v>
       </c>
       <c r="D82" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E82" s="13">
-        <v>55</v>
+        <v>759</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" s="5">
         <v>77</v>
       </c>
       <c r="B83" s="10"/>
       <c r="C83" s="7" t="s">
         <v>85</v>
       </c>
       <c r="D83" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E83" s="13">
-        <v>1057</v>
+        <v>928</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84" s="5">
         <v>78</v>
       </c>
       <c r="B84" s="10"/>
       <c r="C84" s="7" t="s">
         <v>86</v>
       </c>
       <c r="D84" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E84" s="13">
-        <v>720</v>
+        <v>239</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" s="5">
         <v>79</v>
       </c>
       <c r="B85" s="10"/>
       <c r="C85" s="7" t="s">
         <v>87</v>
       </c>
       <c r="D85" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E85" s="13">
-        <v>694</v>
+        <v>1159</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" s="5">
         <v>80</v>
       </c>
       <c r="B86" s="10"/>
       <c r="C86" s="7" t="s">
         <v>88</v>
       </c>
       <c r="D86" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E86" s="13">
-        <v>18</v>
+        <v>372</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" s="5">
         <v>81</v>
       </c>
       <c r="B87" s="10"/>
       <c r="C87" s="7" t="s">
         <v>89</v>
       </c>
       <c r="D87" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E87" s="13">
-        <v>759</v>
+        <v>657</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" s="5">
         <v>82</v>
       </c>
       <c r="B88" s="10"/>
       <c r="C88" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D88" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E88" s="13">
-        <v>928</v>
+        <v>737</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" s="5">
         <v>83</v>
       </c>
       <c r="B89" s="10"/>
       <c r="C89" s="7" t="s">
         <v>91</v>
       </c>
       <c r="D89" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E89" s="13">
-        <v>239</v>
+        <v>811</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" s="5">
         <v>84</v>
       </c>
       <c r="B90" s="10"/>
       <c r="C90" s="7" t="s">
         <v>92</v>
       </c>
       <c r="D90" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E90" s="13">
-        <v>1159</v>
+        <v>520</v>
       </c>
     </row>
     <row r="91" spans="1:5">
       <c r="A91" s="5">
         <v>85</v>
       </c>
       <c r="B91" s="10"/>
       <c r="C91" s="7" t="s">
         <v>93</v>
       </c>
       <c r="D91" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E91" s="13">
-        <v>372</v>
+        <v>246</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" s="5">
         <v>86</v>
       </c>
       <c r="B92" s="10"/>
       <c r="C92" s="7" t="s">
         <v>94</v>
       </c>
       <c r="D92" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E92" s="13">
-        <v>657</v>
+        <v>170</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" s="5">
         <v>87</v>
       </c>
       <c r="B93" s="10"/>
       <c r="C93" s="7" t="s">
         <v>95</v>
       </c>
       <c r="D93" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E93" s="13">
-        <v>737</v>
+        <v>481</v>
       </c>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" s="5">
         <v>88</v>
       </c>
       <c r="B94" s="10"/>
       <c r="C94" s="7" t="s">
         <v>96</v>
       </c>
       <c r="D94" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E94" s="13">
-        <v>43</v>
+        <v>188</v>
       </c>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" s="5">
         <v>89</v>
       </c>
       <c r="B95" s="10"/>
       <c r="C95" s="7" t="s">
         <v>97</v>
       </c>
       <c r="D95" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E95" s="13">
-        <v>121</v>
+        <v>384</v>
       </c>
     </row>
     <row r="96" spans="1:5">
       <c r="A96" s="5">
         <v>90</v>
       </c>
       <c r="B96" s="10"/>
       <c r="C96" s="7" t="s">
         <v>98</v>
       </c>
       <c r="D96" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E96" s="13">
-        <v>811</v>
+        <v>165</v>
       </c>
     </row>
     <row r="97" spans="1:5">
       <c r="A97" s="5">
         <v>91</v>
       </c>
       <c r="B97" s="10"/>
       <c r="C97" s="7" t="s">
         <v>99</v>
       </c>
       <c r="D97" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E97" s="13">
-        <v>450</v>
+        <v>614</v>
       </c>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" s="5">
         <v>92</v>
       </c>
       <c r="B98" s="10"/>
       <c r="C98" s="7" t="s">
         <v>100</v>
       </c>
       <c r="D98" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E98" s="13">
-        <v>520</v>
+        <v>728</v>
       </c>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" s="5">
         <v>93</v>
       </c>
       <c r="B99" s="10"/>
       <c r="C99" s="7" t="s">
         <v>101</v>
       </c>
       <c r="D99" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E99" s="13">
-        <v>246</v>
+        <v>3926</v>
       </c>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" s="5">
         <v>94</v>
       </c>
       <c r="B100" s="10"/>
       <c r="C100" s="7" t="s">
         <v>102</v>
       </c>
       <c r="D100" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E100" s="13">
-        <v>170</v>
+        <v>154</v>
       </c>
     </row>
     <row r="101" spans="1:5">
       <c r="A101" s="5">
         <v>95</v>
       </c>
       <c r="B101" s="10"/>
       <c r="C101" s="7" t="s">
         <v>103</v>
       </c>
       <c r="D101" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E101" s="13">
-        <v>481</v>
+        <v>118</v>
       </c>
     </row>
     <row r="102" spans="1:5">
       <c r="A102" s="5">
         <v>96</v>
       </c>
       <c r="B102" s="10"/>
       <c r="C102" s="7" t="s">
         <v>104</v>
       </c>
       <c r="D102" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E102" s="13">
-        <v>188</v>
+        <v>170</v>
       </c>
     </row>
     <row r="103" spans="1:5">
       <c r="A103" s="5">
         <v>97</v>
       </c>
       <c r="B103" s="10"/>
       <c r="C103" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D103" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E103" s="13">
-        <v>384</v>
+        <v>74</v>
       </c>
     </row>
     <row r="104" spans="1:5">
       <c r="A104" s="5">
         <v>98</v>
       </c>
       <c r="B104" s="10"/>
       <c r="C104" s="7" t="s">
         <v>106</v>
       </c>
       <c r="D104" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E104" s="13">
-        <v>190</v>
+        <v>135</v>
       </c>
     </row>
     <row r="105" spans="1:5">
       <c r="A105" s="5">
         <v>99</v>
       </c>
       <c r="B105" s="10"/>
       <c r="C105" s="7" t="s">
         <v>107</v>
       </c>
       <c r="D105" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E105" s="13">
-        <v>614</v>
+        <v>142</v>
       </c>
     </row>
     <row r="106" spans="1:5">
       <c r="A106" s="5">
         <v>100</v>
       </c>
       <c r="B106" s="10"/>
       <c r="C106" s="7" t="s">
         <v>108</v>
       </c>
       <c r="D106" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E106" s="13">
-        <v>728</v>
+        <v>1455</v>
       </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107" s="5">
         <v>101</v>
       </c>
       <c r="B107" s="10"/>
       <c r="C107" s="7" t="s">
         <v>109</v>
       </c>
       <c r="D107" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E107" s="13">
-        <v>3926</v>
+        <v>146</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="A108" s="5">
         <v>102</v>
       </c>
       <c r="B108" s="10"/>
       <c r="C108" s="7" t="s">
         <v>110</v>
       </c>
       <c r="D108" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E108" s="13">
-        <v>154</v>
+        <v>396</v>
       </c>
     </row>
     <row r="109" spans="1:5">
       <c r="A109" s="5">
         <v>103</v>
       </c>
       <c r="B109" s="10"/>
       <c r="C109" s="7" t="s">
         <v>111</v>
       </c>
       <c r="D109" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E109" s="13">
-        <v>118</v>
+        <v>1212</v>
       </c>
     </row>
     <row r="110" spans="1:5">
       <c r="A110" s="5">
         <v>104</v>
       </c>
       <c r="B110" s="10"/>
       <c r="C110" s="7" t="s">
         <v>112</v>
       </c>
       <c r="D110" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E110" s="13">
-        <v>170</v>
+        <v>314</v>
       </c>
     </row>
     <row r="111" spans="1:5">
       <c r="A111" s="5">
         <v>105</v>
       </c>
       <c r="B111" s="10"/>
       <c r="C111" s="7" t="s">
         <v>113</v>
       </c>
       <c r="D111" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E111" s="13">
-        <v>74</v>
+        <v>351</v>
       </c>
     </row>
     <row r="112" spans="1:5">
       <c r="A112" s="5">
         <v>106</v>
       </c>
       <c r="B112" s="10"/>
       <c r="C112" s="7" t="s">
         <v>114</v>
       </c>
       <c r="D112" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E112" s="13">
-        <v>135</v>
+        <v>351</v>
       </c>
     </row>
     <row r="113" spans="1:5">
       <c r="A113" s="5">
         <v>107</v>
       </c>
       <c r="B113" s="10"/>
       <c r="C113" s="7" t="s">
         <v>115</v>
       </c>
       <c r="D113" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E113" s="13">
-        <v>286</v>
+        <v>351</v>
       </c>
     </row>
     <row r="114" spans="1:5">
       <c r="A114" s="5">
         <v>108</v>
       </c>
       <c r="B114" s="10"/>
       <c r="C114" s="7" t="s">
         <v>116</v>
       </c>
       <c r="D114" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E114" s="13">
-        <v>142</v>
+        <v>351</v>
       </c>
     </row>
     <row r="115" spans="1:5">
       <c r="A115" s="5">
         <v>109</v>
       </c>
       <c r="B115" s="10"/>
       <c r="C115" s="7" t="s">
         <v>117</v>
       </c>
       <c r="D115" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E115" s="13">
-        <v>1455</v>
+        <v>204</v>
       </c>
     </row>
     <row r="116" spans="1:5">
       <c r="A116" s="5">
         <v>110</v>
       </c>
       <c r="B116" s="10"/>
       <c r="C116" s="7" t="s">
         <v>118</v>
       </c>
       <c r="D116" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E116" s="13">
-        <v>146</v>
+        <v>10308</v>
       </c>
     </row>
     <row r="117" spans="1:5">
       <c r="A117" s="5">
         <v>111</v>
       </c>
       <c r="B117" s="10"/>
       <c r="C117" s="7" t="s">
         <v>119</v>
       </c>
       <c r="D117" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E117" s="13">
-        <v>396</v>
+        <v>230</v>
       </c>
     </row>
     <row r="118" spans="1:5">
       <c r="A118" s="5">
         <v>112</v>
       </c>
       <c r="B118" s="10"/>
       <c r="C118" s="7" t="s">
         <v>120</v>
       </c>
       <c r="D118" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E118" s="13">
-        <v>1212</v>
+        <v>980</v>
       </c>
     </row>
     <row r="119" spans="1:5">
       <c r="A119" s="5">
         <v>113</v>
       </c>
       <c r="B119" s="10"/>
       <c r="C119" s="7" t="s">
         <v>121</v>
       </c>
       <c r="D119" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E119" s="13">
-        <v>314</v>
+        <v>193</v>
       </c>
     </row>
     <row r="120" spans="1:5">
       <c r="A120" s="5">
         <v>114</v>
       </c>
       <c r="B120" s="10"/>
       <c r="C120" s="7" t="s">
         <v>122</v>
       </c>
       <c r="D120" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E120" s="13">
-        <v>351</v>
+        <v>56</v>
       </c>
     </row>
     <row r="121" spans="1:5">
       <c r="A121" s="5">
         <v>115</v>
       </c>
       <c r="B121" s="10"/>
       <c r="C121" s="7" t="s">
         <v>123</v>
       </c>
       <c r="D121" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E121" s="13">
-        <v>351</v>
+        <v>140</v>
       </c>
     </row>
     <row r="122" spans="1:5">
       <c r="A122" s="5">
         <v>116</v>
       </c>
       <c r="B122" s="10"/>
       <c r="C122" s="7" t="s">
         <v>124</v>
       </c>
       <c r="D122" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E122" s="13">
-        <v>351</v>
+        <v>364</v>
       </c>
     </row>
     <row r="123" spans="1:5">
       <c r="A123" s="5">
         <v>117</v>
       </c>
       <c r="B123" s="10"/>
       <c r="C123" s="7" t="s">
         <v>125</v>
       </c>
       <c r="D123" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E123" s="13">
-        <v>351</v>
+        <v>337</v>
       </c>
     </row>
     <row r="124" spans="1:5">
       <c r="A124" s="5">
         <v>118</v>
       </c>
       <c r="B124" s="10"/>
       <c r="C124" s="7" t="s">
         <v>126</v>
       </c>
       <c r="D124" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E124" s="13">
-        <v>204</v>
+        <v>1939</v>
       </c>
     </row>
     <row r="125" spans="1:5">
       <c r="A125" s="5">
         <v>119</v>
       </c>
       <c r="B125" s="10"/>
       <c r="C125" s="7" t="s">
         <v>127</v>
       </c>
       <c r="D125" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E125" s="13">
-        <v>10308</v>
+        <v>277</v>
       </c>
     </row>
     <row r="126" spans="1:5">
       <c r="A126" s="5">
         <v>120</v>
       </c>
       <c r="B126" s="10"/>
       <c r="C126" s="7" t="s">
         <v>128</v>
       </c>
       <c r="D126" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E126" s="13">
-        <v>230</v>
+        <v>1348</v>
       </c>
     </row>
     <row r="127" spans="1:5">
       <c r="A127" s="5">
         <v>121</v>
       </c>
       <c r="B127" s="10"/>
       <c r="C127" s="7" t="s">
         <v>129</v>
       </c>
       <c r="D127" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E127" s="13">
-        <v>980</v>
+        <v>2376</v>
       </c>
     </row>
     <row r="128" spans="1:5">
       <c r="A128" s="5">
         <v>122</v>
       </c>
       <c r="B128" s="10"/>
       <c r="C128" s="7" t="s">
         <v>130</v>
       </c>
       <c r="D128" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E128" s="13">
-        <v>203</v>
+        <v>742</v>
       </c>
     </row>
     <row r="129" spans="1:5">
       <c r="A129" s="5">
         <v>123</v>
       </c>
       <c r="B129" s="10"/>
       <c r="C129" s="7" t="s">
         <v>131</v>
       </c>
       <c r="D129" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E129" s="13">
-        <v>56</v>
+        <v>282</v>
       </c>
     </row>
     <row r="130" spans="1:5">
       <c r="A130" s="5">
         <v>124</v>
       </c>
       <c r="B130" s="10"/>
       <c r="C130" s="7" t="s">
         <v>132</v>
       </c>
       <c r="D130" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E130" s="13">
-        <v>140</v>
+        <v>1325</v>
       </c>
     </row>
     <row r="131" spans="1:5">
       <c r="A131" s="5">
         <v>125</v>
       </c>
       <c r="B131" s="10"/>
       <c r="C131" s="7" t="s">
         <v>133</v>
       </c>
       <c r="D131" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E131" s="13">
-        <v>364</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="132" spans="1:5">
       <c r="A132" s="5">
         <v>126</v>
       </c>
       <c r="B132" s="10"/>
       <c r="C132" s="7" t="s">
         <v>134</v>
       </c>
       <c r="D132" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E132" s="13">
-        <v>337</v>
+        <v>783</v>
       </c>
     </row>
     <row r="133" spans="1:5">
       <c r="A133" s="5">
         <v>127</v>
       </c>
       <c r="B133" s="10"/>
       <c r="C133" s="7" t="s">
         <v>135</v>
       </c>
       <c r="D133" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E133" s="13">
-        <v>1939</v>
+        <v>2582</v>
       </c>
     </row>
     <row r="134" spans="1:5">
       <c r="A134" s="5">
         <v>128</v>
       </c>
       <c r="B134" s="10"/>
       <c r="C134" s="7" t="s">
         <v>136</v>
       </c>
       <c r="D134" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E134" s="13">
-        <v>277</v>
+        <v>3813</v>
       </c>
     </row>
     <row r="135" spans="1:5">
       <c r="A135" s="5">
         <v>129</v>
       </c>
       <c r="B135" s="10"/>
       <c r="C135" s="7" t="s">
         <v>137</v>
       </c>
       <c r="D135" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E135" s="13">
-        <v>1348</v>
+        <v>3813</v>
       </c>
     </row>
     <row r="136" spans="1:5">
       <c r="A136" s="5">
         <v>130</v>
       </c>
       <c r="B136" s="10"/>
       <c r="C136" s="7" t="s">
         <v>138</v>
       </c>
       <c r="D136" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E136" s="13">
-        <v>2376</v>
+        <v>2417</v>
       </c>
     </row>
     <row r="137" spans="1:5">
       <c r="A137" s="5">
         <v>131</v>
       </c>
       <c r="B137" s="10"/>
       <c r="C137" s="7" t="s">
         <v>139</v>
       </c>
       <c r="D137" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E137" s="13">
-        <v>250</v>
+        <v>274</v>
       </c>
     </row>
     <row r="138" spans="1:5">
       <c r="A138" s="5">
         <v>132</v>
       </c>
       <c r="B138" s="10"/>
       <c r="C138" s="7" t="s">
         <v>140</v>
       </c>
       <c r="D138" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E138" s="13">
-        <v>742</v>
+        <v>1656</v>
       </c>
     </row>
     <row r="139" spans="1:5">
       <c r="A139" s="5">
         <v>133</v>
       </c>
       <c r="B139" s="10"/>
       <c r="C139" s="7" t="s">
         <v>141</v>
       </c>
       <c r="D139" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E139" s="13">
-        <v>282</v>
+        <v>523</v>
       </c>
     </row>
     <row r="140" spans="1:5">
       <c r="A140" s="5">
         <v>134</v>
       </c>
       <c r="B140" s="10"/>
       <c r="C140" s="7" t="s">
         <v>142</v>
       </c>
       <c r="D140" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E140" s="13">
-        <v>1325</v>
+        <v>989</v>
       </c>
     </row>
     <row r="141" spans="1:5">
       <c r="A141" s="5">
         <v>135</v>
       </c>
       <c r="B141" s="10"/>
       <c r="C141" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D141" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E141" s="13">
-        <v>1051</v>
+        <v>1952</v>
       </c>
     </row>
     <row r="142" spans="1:5">
       <c r="A142" s="5">
         <v>136</v>
       </c>
       <c r="B142" s="10"/>
       <c r="C142" s="7" t="s">
         <v>144</v>
       </c>
       <c r="D142" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E142" s="13">
-        <v>783</v>
+        <v>125</v>
       </c>
     </row>
     <row r="143" spans="1:5">
       <c r="A143" s="5">
         <v>137</v>
       </c>
       <c r="B143" s="10"/>
       <c r="C143" s="7" t="s">
         <v>145</v>
       </c>
       <c r="D143" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E143" s="13">
-        <v>2582</v>
+        <v>2052</v>
       </c>
     </row>
     <row r="144" spans="1:5">
       <c r="A144" s="5">
         <v>138</v>
       </c>
       <c r="B144" s="10"/>
       <c r="C144" s="7" t="s">
         <v>146</v>
       </c>
       <c r="D144" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E144" s="13">
-        <v>3813</v>
+        <v>1293</v>
       </c>
     </row>
     <row r="145" spans="1:5">
       <c r="A145" s="5">
         <v>139</v>
       </c>
       <c r="B145" s="10"/>
       <c r="C145" s="7" t="s">
         <v>147</v>
       </c>
       <c r="D145" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E145" s="13">
-        <v>3813</v>
+        <v>1569</v>
       </c>
     </row>
     <row r="146" spans="1:5">
       <c r="A146" s="5">
         <v>140</v>
       </c>
       <c r="B146" s="10"/>
       <c r="C146" s="7" t="s">
         <v>148</v>
       </c>
       <c r="D146" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E146" s="13">
-        <v>2417</v>
+        <v>5031</v>
       </c>
     </row>
     <row r="147" spans="1:5">
       <c r="A147" s="5">
         <v>141</v>
       </c>
       <c r="B147" s="10"/>
       <c r="C147" s="7" t="s">
         <v>149</v>
       </c>
       <c r="D147" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E147" s="13">
-        <v>274</v>
+        <v>7721</v>
       </c>
     </row>
     <row r="148" spans="1:5">
       <c r="A148" s="5">
         <v>142</v>
       </c>
       <c r="B148" s="10"/>
       <c r="C148" s="7" t="s">
         <v>150</v>
       </c>
       <c r="D148" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E148" s="13">
-        <v>1656</v>
+        <v>2225</v>
       </c>
     </row>
     <row r="149" spans="1:5">
       <c r="A149" s="5">
         <v>143</v>
       </c>
       <c r="B149" s="10"/>
       <c r="C149" s="7" t="s">
         <v>151</v>
       </c>
       <c r="D149" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E149" s="13">
-        <v>523</v>
+        <v>2387</v>
       </c>
     </row>
     <row r="150" spans="1:5">
       <c r="A150" s="5">
         <v>144</v>
       </c>
       <c r="B150" s="10"/>
       <c r="C150" s="7" t="s">
         <v>152</v>
       </c>
       <c r="D150" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E150" s="13">
-        <v>989</v>
+        <v>1293</v>
       </c>
     </row>
     <row r="151" spans="1:5">
       <c r="A151" s="5">
         <v>145</v>
       </c>
       <c r="B151" s="10"/>
       <c r="C151" s="7" t="s">
         <v>153</v>
       </c>
       <c r="D151" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E151" s="13">
-        <v>1952</v>
+        <v>921</v>
       </c>
     </row>
     <row r="152" spans="1:5">
       <c r="A152" s="5">
         <v>146</v>
       </c>
       <c r="B152" s="10"/>
       <c r="C152" s="7" t="s">
         <v>154</v>
       </c>
       <c r="D152" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E152" s="13">
-        <v>125</v>
+        <v>1478</v>
       </c>
     </row>
     <row r="153" spans="1:5">
       <c r="A153" s="5">
         <v>147</v>
       </c>
       <c r="B153" s="10"/>
       <c r="C153" s="7" t="s">
         <v>155</v>
       </c>
       <c r="D153" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E153" s="13">
-        <v>2052</v>
+        <v>1401</v>
       </c>
     </row>
     <row r="154" spans="1:5">
       <c r="A154" s="5">
         <v>148</v>
       </c>
       <c r="B154" s="10"/>
       <c r="C154" s="7" t="s">
         <v>156</v>
       </c>
       <c r="D154" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E154" s="13">
-        <v>1293</v>
+        <v>160</v>
       </c>
     </row>
     <row r="155" spans="1:5">
       <c r="A155" s="5">
         <v>149</v>
       </c>
       <c r="B155" s="10"/>
       <c r="C155" s="7" t="s">
         <v>157</v>
       </c>
       <c r="D155" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E155" s="13">
-        <v>1569</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="156" spans="1:5">
       <c r="A156" s="5">
         <v>150</v>
       </c>
       <c r="B156" s="10"/>
       <c r="C156" s="7" t="s">
         <v>158</v>
       </c>
       <c r="D156" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E156" s="13">
         <v>5031</v>
       </c>
     </row>
     <row r="157" spans="1:5">
       <c r="A157" s="5">
         <v>151</v>
       </c>
       <c r="B157" s="10"/>
       <c r="C157" s="7" t="s">
         <v>159</v>
       </c>
       <c r="D157" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E157" s="13">
-        <v>7721</v>
+        <v>4985</v>
       </c>
     </row>
     <row r="158" spans="1:5">
       <c r="A158" s="5">
         <v>152</v>
       </c>
       <c r="B158" s="10"/>
       <c r="C158" s="7" t="s">
         <v>160</v>
       </c>
       <c r="D158" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E158" s="13">
-        <v>2225</v>
+        <v>125</v>
       </c>
     </row>
     <row r="159" spans="1:5">
       <c r="A159" s="5">
         <v>153</v>
       </c>
       <c r="B159" s="10"/>
       <c r="C159" s="7" t="s">
         <v>161</v>
       </c>
       <c r="D159" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E159" s="13">
-        <v>2387</v>
+        <v>402</v>
       </c>
     </row>
     <row r="160" spans="1:5">
       <c r="A160" s="5">
         <v>154</v>
       </c>
       <c r="B160" s="10"/>
       <c r="C160" s="7" t="s">
         <v>162</v>
       </c>
       <c r="D160" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E160" s="13">
-        <v>1293</v>
+        <v>4985</v>
       </c>
     </row>
     <row r="161" spans="1:5">
       <c r="A161" s="5">
         <v>155</v>
       </c>
       <c r="B161" s="10"/>
       <c r="C161" s="7" t="s">
         <v>163</v>
       </c>
       <c r="D161" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E161" s="13">
-        <v>921</v>
+        <v>783</v>
       </c>
     </row>
     <row r="162" spans="1:5">
       <c r="A162" s="5">
         <v>156</v>
       </c>
       <c r="B162" s="10"/>
       <c r="C162" s="7" t="s">
         <v>164</v>
       </c>
       <c r="D162" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E162" s="13">
-        <v>1478</v>
+        <v>1102</v>
       </c>
     </row>
     <row r="163" spans="1:5">
       <c r="A163" s="5">
         <v>157</v>
       </c>
       <c r="B163" s="10"/>
       <c r="C163" s="7" t="s">
         <v>165</v>
       </c>
       <c r="D163" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E163" s="13">
-        <v>1401</v>
+        <v>462</v>
       </c>
     </row>
     <row r="164" spans="1:5">
       <c r="A164" s="5">
         <v>158</v>
       </c>
       <c r="B164" s="10"/>
       <c r="C164" s="7" t="s">
         <v>166</v>
       </c>
       <c r="D164" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E164" s="13">
-        <v>160</v>
+        <v>125</v>
       </c>
     </row>
     <row r="165" spans="1:5">
       <c r="A165" s="5">
         <v>159</v>
       </c>
       <c r="B165" s="10"/>
       <c r="C165" s="7" t="s">
         <v>167</v>
       </c>
       <c r="D165" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E165" s="13">
-        <v>1165</v>
+        <v>921</v>
       </c>
     </row>
     <row r="166" spans="1:5">
       <c r="A166" s="5">
         <v>160</v>
       </c>
       <c r="B166" s="10"/>
       <c r="C166" s="7" t="s">
         <v>168</v>
       </c>
       <c r="D166" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E166" s="13">
-        <v>5031</v>
+        <v>230</v>
       </c>
     </row>
     <row r="167" spans="1:5">
       <c r="A167" s="5">
         <v>161</v>
       </c>
       <c r="B167" s="10"/>
       <c r="C167" s="7" t="s">
         <v>169</v>
       </c>
       <c r="D167" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E167" s="13">
-        <v>15</v>
+        <v>160</v>
       </c>
     </row>
     <row r="168" spans="1:5">
       <c r="A168" s="5">
         <v>162</v>
       </c>
       <c r="B168" s="10"/>
       <c r="C168" s="7" t="s">
         <v>170</v>
       </c>
       <c r="D168" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E168" s="13">
-        <v>4985</v>
+        <v>1778</v>
       </c>
     </row>
     <row r="169" spans="1:5">
       <c r="A169" s="5">
         <v>163</v>
       </c>
       <c r="B169" s="10"/>
       <c r="C169" s="7" t="s">
         <v>171</v>
       </c>
       <c r="D169" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E169" s="13">
-        <v>125</v>
+        <v>1719</v>
       </c>
     </row>
     <row r="170" spans="1:5">
       <c r="A170" s="5">
         <v>164</v>
       </c>
       <c r="B170" s="10"/>
       <c r="C170" s="7" t="s">
         <v>172</v>
       </c>
       <c r="D170" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E170" s="13">
-        <v>402</v>
+        <v>1436</v>
       </c>
     </row>
     <row r="171" spans="1:5">
       <c r="A171" s="5">
         <v>165</v>
       </c>
       <c r="B171" s="10"/>
       <c r="C171" s="7" t="s">
         <v>173</v>
       </c>
       <c r="D171" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E171" s="13">
-        <v>4985</v>
+        <v>160</v>
       </c>
     </row>
     <row r="172" spans="1:5">
       <c r="A172" s="5">
         <v>166</v>
       </c>
       <c r="B172" s="10"/>
       <c r="C172" s="7" t="s">
         <v>174</v>
       </c>
       <c r="D172" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E172" s="13">
-        <v>783</v>
+        <v>3164</v>
       </c>
     </row>
     <row r="173" spans="1:5">
       <c r="A173" s="5">
         <v>167</v>
       </c>
       <c r="B173" s="10"/>
       <c r="C173" s="7" t="s">
         <v>175</v>
       </c>
       <c r="D173" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E173" s="13">
-        <v>1102</v>
+        <v>3277</v>
       </c>
     </row>
     <row r="174" spans="1:5">
       <c r="A174" s="5">
         <v>168</v>
       </c>
       <c r="B174" s="10"/>
       <c r="C174" s="7" t="s">
         <v>176</v>
       </c>
       <c r="D174" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E174" s="13">
-        <v>462</v>
+        <v>17811</v>
       </c>
     </row>
     <row r="175" spans="1:5">
       <c r="A175" s="5">
         <v>169</v>
       </c>
       <c r="B175" s="10"/>
       <c r="C175" s="7" t="s">
         <v>177</v>
       </c>
       <c r="D175" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E175" s="13">
-        <v>125</v>
+        <v>14082</v>
       </c>
     </row>
     <row r="176" spans="1:5">
       <c r="A176" s="5">
         <v>170</v>
       </c>
       <c r="B176" s="10"/>
       <c r="C176" s="7" t="s">
         <v>178</v>
       </c>
       <c r="D176" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E176" s="13">
-        <v>921</v>
+        <v>505</v>
       </c>
     </row>
     <row r="177" spans="1:5">
       <c r="A177" s="5">
         <v>171</v>
       </c>
       <c r="B177" s="10"/>
       <c r="C177" s="7" t="s">
         <v>179</v>
       </c>
       <c r="D177" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E177" s="13">
-        <v>230</v>
+        <v>393</v>
       </c>
     </row>
     <row r="178" spans="1:5">
       <c r="A178" s="5">
         <v>172</v>
       </c>
       <c r="B178" s="10"/>
       <c r="C178" s="7" t="s">
         <v>180</v>
       </c>
       <c r="D178" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E178" s="13">
-        <v>160</v>
+        <v>2691</v>
       </c>
     </row>
     <row r="179" spans="1:5">
       <c r="A179" s="5">
         <v>173</v>
       </c>
       <c r="B179" s="10"/>
       <c r="C179" s="7" t="s">
         <v>181</v>
       </c>
       <c r="D179" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E179" s="13">
-        <v>1778</v>
+        <v>412</v>
       </c>
     </row>
     <row r="180" spans="1:5">
       <c r="A180" s="5">
         <v>174</v>
       </c>
       <c r="B180" s="10"/>
       <c r="C180" s="7" t="s">
         <v>182</v>
       </c>
       <c r="D180" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E180" s="13">
-        <v>1719</v>
+        <v>412</v>
       </c>
     </row>
     <row r="181" spans="1:5">
       <c r="A181" s="5">
         <v>175</v>
       </c>
       <c r="B181" s="10"/>
       <c r="C181" s="7" t="s">
         <v>183</v>
       </c>
       <c r="D181" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E181" s="13">
-        <v>1436</v>
+        <v>437</v>
       </c>
     </row>
     <row r="182" spans="1:5">
       <c r="A182" s="5">
         <v>176</v>
       </c>
       <c r="B182" s="10"/>
       <c r="C182" s="7" t="s">
         <v>184</v>
       </c>
       <c r="D182" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E182" s="13">
-        <v>160</v>
+        <v>236</v>
       </c>
     </row>
     <row r="183" spans="1:5">
       <c r="A183" s="5">
         <v>177</v>
       </c>
       <c r="B183" s="10"/>
       <c r="C183" s="7" t="s">
         <v>185</v>
       </c>
       <c r="D183" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E183" s="13">
-        <v>3164</v>
+        <v>57</v>
       </c>
     </row>
     <row r="184" spans="1:5">
       <c r="A184" s="5">
         <v>178</v>
       </c>
       <c r="B184" s="10"/>
       <c r="C184" s="7" t="s">
         <v>186</v>
       </c>
       <c r="D184" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E184" s="13">
-        <v>3277</v>
+        <v>1296</v>
       </c>
     </row>
     <row r="185" spans="1:5">
       <c r="A185" s="5">
         <v>179</v>
       </c>
       <c r="B185" s="10"/>
       <c r="C185" s="7" t="s">
         <v>187</v>
       </c>
       <c r="D185" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E185" s="13">
-        <v>17811</v>
+        <v>149</v>
       </c>
     </row>
     <row r="186" spans="1:5">
       <c r="A186" s="5">
         <v>180</v>
       </c>
       <c r="B186" s="10"/>
       <c r="C186" s="7" t="s">
         <v>188</v>
       </c>
       <c r="D186" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E186" s="13">
-        <v>14082</v>
+        <v>2037</v>
       </c>
     </row>
     <row r="187" spans="1:5">
       <c r="A187" s="5">
         <v>181</v>
       </c>
       <c r="B187" s="10"/>
       <c r="C187" s="7" t="s">
         <v>189</v>
       </c>
       <c r="D187" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E187" s="13">
-        <v>505</v>
+        <v>484</v>
       </c>
     </row>
     <row r="188" spans="1:5">
       <c r="A188" s="5">
         <v>182</v>
       </c>
       <c r="B188" s="10"/>
       <c r="C188" s="7" t="s">
         <v>190</v>
       </c>
       <c r="D188" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E188" s="13">
-        <v>393</v>
+        <v>985</v>
       </c>
     </row>
     <row r="189" spans="1:5">
       <c r="A189" s="5">
         <v>183</v>
       </c>
       <c r="B189" s="10"/>
       <c r="C189" s="7" t="s">
         <v>191</v>
       </c>
       <c r="D189" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E189" s="13">
-        <v>2691</v>
+        <v>1696</v>
       </c>
     </row>
     <row r="190" spans="1:5">
       <c r="A190" s="5">
         <v>184</v>
       </c>
       <c r="B190" s="10"/>
       <c r="C190" s="7" t="s">
         <v>192</v>
       </c>
       <c r="D190" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E190" s="13">
-        <v>412</v>
+        <v>634</v>
       </c>
     </row>
     <row r="191" spans="1:5">
       <c r="A191" s="5">
         <v>185</v>
       </c>
       <c r="B191" s="10"/>
       <c r="C191" s="7" t="s">
         <v>193</v>
       </c>
       <c r="D191" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E191" s="13">
-        <v>412</v>
+        <v>871</v>
       </c>
     </row>
     <row r="192" spans="1:5">
       <c r="A192" s="5">
         <v>186</v>
       </c>
       <c r="B192" s="10"/>
       <c r="C192" s="7" t="s">
         <v>194</v>
       </c>
       <c r="D192" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E192" s="13">
-        <v>437</v>
+        <v>968</v>
       </c>
     </row>
     <row r="193" spans="1:5">
       <c r="A193" s="5">
         <v>187</v>
       </c>
       <c r="B193" s="10"/>
       <c r="C193" s="7" t="s">
         <v>195</v>
       </c>
       <c r="D193" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E193" s="13">
-        <v>236</v>
+        <v>251</v>
       </c>
     </row>
     <row r="194" spans="1:5">
       <c r="A194" s="5">
         <v>188</v>
       </c>
       <c r="B194" s="10"/>
       <c r="C194" s="7" t="s">
         <v>196</v>
       </c>
       <c r="D194" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E194" s="13">
-        <v>57</v>
+        <v>748</v>
       </c>
     </row>
     <row r="195" spans="1:5">
       <c r="A195" s="5">
         <v>189</v>
       </c>
       <c r="B195" s="10"/>
       <c r="C195" s="7" t="s">
         <v>197</v>
       </c>
       <c r="D195" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E195" s="13">
-        <v>75</v>
+        <v>856</v>
       </c>
     </row>
     <row r="196" spans="1:5">
       <c r="A196" s="5">
         <v>190</v>
       </c>
       <c r="B196" s="10"/>
       <c r="C196" s="7" t="s">
         <v>198</v>
       </c>
       <c r="D196" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E196" s="13">
-        <v>1296</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="197" spans="1:5">
       <c r="A197" s="5">
         <v>191</v>
       </c>
       <c r="B197" s="10"/>
       <c r="C197" s="7" t="s">
         <v>199</v>
       </c>
       <c r="D197" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E197" s="13">
-        <v>58</v>
+        <v>489</v>
       </c>
     </row>
     <row r="198" spans="1:5">
       <c r="A198" s="5">
         <v>192</v>
       </c>
       <c r="B198" s="10"/>
       <c r="C198" s="7" t="s">
         <v>200</v>
       </c>
       <c r="D198" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E198" s="13">
-        <v>149</v>
+        <v>12</v>
       </c>
     </row>
     <row r="199" spans="1:5">
       <c r="A199" s="5">
         <v>193</v>
       </c>
       <c r="B199" s="10"/>
       <c r="C199" s="7" t="s">
         <v>201</v>
       </c>
       <c r="D199" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E199" s="13">
-        <v>2037</v>
+        <v>101</v>
       </c>
     </row>
     <row r="200" spans="1:5">
       <c r="A200" s="5">
         <v>194</v>
       </c>
       <c r="B200" s="10"/>
       <c r="C200" s="7" t="s">
         <v>202</v>
       </c>
       <c r="D200" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E200" s="13">
-        <v>484</v>
+        <v>432</v>
       </c>
     </row>
     <row r="201" spans="1:5">
       <c r="A201" s="5">
         <v>195</v>
       </c>
       <c r="B201" s="10"/>
       <c r="C201" s="7" t="s">
         <v>203</v>
       </c>
       <c r="D201" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E201" s="13">
-        <v>985</v>
+        <v>125</v>
       </c>
     </row>
     <row r="202" spans="1:5">
       <c r="A202" s="5">
         <v>196</v>
       </c>
       <c r="B202" s="10"/>
       <c r="C202" s="7" t="s">
         <v>204</v>
       </c>
       <c r="D202" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E202" s="13">
-        <v>1696</v>
+        <v>104</v>
       </c>
     </row>
     <row r="203" spans="1:5">
       <c r="A203" s="5">
         <v>197</v>
       </c>
       <c r="B203" s="10"/>
       <c r="C203" s="7" t="s">
         <v>205</v>
       </c>
       <c r="D203" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E203" s="13">
-        <v>1696</v>
+        <v>109</v>
       </c>
     </row>
     <row r="204" spans="1:5">
       <c r="A204" s="5">
         <v>198</v>
       </c>
       <c r="B204" s="10"/>
       <c r="C204" s="7" t="s">
         <v>206</v>
       </c>
       <c r="D204" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E204" s="13">
-        <v>634</v>
+        <v>125</v>
       </c>
     </row>
     <row r="205" spans="1:5">
       <c r="A205" s="5">
         <v>199</v>
       </c>
       <c r="B205" s="10"/>
       <c r="C205" s="7" t="s">
         <v>207</v>
       </c>
       <c r="D205" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E205" s="13">
-        <v>871</v>
+        <v>109</v>
       </c>
     </row>
     <row r="206" spans="1:5">
       <c r="A206" s="5">
         <v>200</v>
       </c>
       <c r="B206" s="10"/>
       <c r="C206" s="7" t="s">
         <v>208</v>
       </c>
       <c r="D206" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E206" s="13">
-        <v>968</v>
+        <v>102</v>
       </c>
     </row>
     <row r="207" spans="1:5">
       <c r="A207" s="5">
         <v>201</v>
       </c>
       <c r="B207" s="10"/>
       <c r="C207" s="7" t="s">
         <v>209</v>
       </c>
       <c r="D207" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E207" s="13">
-        <v>251</v>
+        <v>109</v>
       </c>
     </row>
     <row r="208" spans="1:5">
       <c r="A208" s="5">
         <v>202</v>
       </c>
       <c r="B208" s="10"/>
       <c r="C208" s="7" t="s">
         <v>210</v>
       </c>
       <c r="D208" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E208" s="13">
-        <v>748</v>
+        <v>39</v>
       </c>
     </row>
     <row r="209" spans="1:5">
       <c r="A209" s="5">
         <v>203</v>
       </c>
       <c r="B209" s="10"/>
       <c r="C209" s="7" t="s">
         <v>211</v>
       </c>
       <c r="D209" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E209" s="13">
-        <v>856</v>
+        <v>828</v>
       </c>
     </row>
     <row r="210" spans="1:5">
       <c r="A210" s="5">
         <v>204</v>
       </c>
       <c r="B210" s="10"/>
       <c r="C210" s="7" t="s">
         <v>212</v>
       </c>
       <c r="D210" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E210" s="13">
-        <v>1395</v>
+        <v>124</v>
       </c>
     </row>
     <row r="211" spans="1:5">
       <c r="A211" s="5">
         <v>205</v>
       </c>
       <c r="B211" s="10"/>
       <c r="C211" s="7" t="s">
         <v>213</v>
       </c>
       <c r="D211" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E211" s="13">
-        <v>489</v>
+        <v>213</v>
       </c>
     </row>
     <row r="212" spans="1:5">
       <c r="A212" s="5">
         <v>206</v>
       </c>
       <c r="B212" s="10"/>
       <c r="C212" s="7" t="s">
         <v>214</v>
       </c>
       <c r="D212" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E212" s="13">
-        <v>12</v>
+        <v>158</v>
       </c>
     </row>
     <row r="213" spans="1:5">
       <c r="A213" s="5">
         <v>207</v>
       </c>
       <c r="B213" s="10"/>
       <c r="C213" s="7" t="s">
         <v>215</v>
       </c>
       <c r="D213" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E213" s="13">
-        <v>101</v>
+        <v>190</v>
       </c>
     </row>
     <row r="214" spans="1:5">
       <c r="A214" s="5">
         <v>208</v>
       </c>
       <c r="B214" s="10"/>
       <c r="C214" s="7" t="s">
         <v>216</v>
       </c>
       <c r="D214" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E214" s="13">
-        <v>432</v>
+        <v>230</v>
       </c>
     </row>
     <row r="215" spans="1:5">
       <c r="A215" s="5">
         <v>209</v>
       </c>
       <c r="B215" s="10"/>
       <c r="C215" s="7" t="s">
         <v>217</v>
       </c>
       <c r="D215" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E215" s="13">
-        <v>109</v>
+        <v>723</v>
       </c>
     </row>
     <row r="216" spans="1:5">
       <c r="A216" s="5">
         <v>210</v>
       </c>
       <c r="B216" s="10"/>
       <c r="C216" s="7" t="s">
         <v>218</v>
       </c>
       <c r="D216" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E216" s="13">
-        <v>109</v>
+        <v>125</v>
       </c>
     </row>
     <row r="217" spans="1:5">
       <c r="A217" s="5">
         <v>211</v>
       </c>
       <c r="B217" s="10"/>
       <c r="C217" s="7" t="s">
         <v>219</v>
       </c>
       <c r="D217" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E217" s="13">
-        <v>109</v>
+        <v>102</v>
       </c>
     </row>
     <row r="218" spans="1:5">
       <c r="A218" s="5">
         <v>212</v>
       </c>
       <c r="B218" s="10"/>
       <c r="C218" s="7" t="s">
         <v>220</v>
       </c>
       <c r="D218" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E218" s="13">
-        <v>70</v>
+        <v>2350</v>
       </c>
     </row>
     <row r="219" spans="1:5">
       <c r="A219" s="5">
         <v>213</v>
       </c>
       <c r="B219" s="10"/>
       <c r="C219" s="7" t="s">
         <v>221</v>
       </c>
       <c r="D219" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E219" s="13">
-        <v>109</v>
+        <v>106</v>
       </c>
     </row>
     <row r="220" spans="1:5">
       <c r="A220" s="5">
         <v>214</v>
       </c>
       <c r="B220" s="10"/>
       <c r="C220" s="7" t="s">
         <v>222</v>
       </c>
       <c r="D220" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E220" s="13">
-        <v>39</v>
+        <v>70</v>
       </c>
     </row>
     <row r="221" spans="1:5">
       <c r="A221" s="5">
         <v>215</v>
       </c>
       <c r="B221" s="10"/>
       <c r="C221" s="7" t="s">
         <v>223</v>
       </c>
       <c r="D221" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E221" s="13">
-        <v>828</v>
+        <v>148</v>
       </c>
     </row>
     <row r="222" spans="1:5">
       <c r="A222" s="5">
         <v>216</v>
       </c>
       <c r="B222" s="10"/>
       <c r="C222" s="7" t="s">
         <v>224</v>
       </c>
       <c r="D222" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E222" s="13">
-        <v>124</v>
+        <v>341</v>
       </c>
     </row>
     <row r="223" spans="1:5">
       <c r="A223" s="5">
         <v>217</v>
       </c>
       <c r="B223" s="10"/>
       <c r="C223" s="7" t="s">
         <v>225</v>
       </c>
       <c r="D223" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E223" s="13">
-        <v>213</v>
+        <v>136</v>
       </c>
     </row>
     <row r="224" spans="1:5">
       <c r="A224" s="5">
         <v>218</v>
       </c>
       <c r="B224" s="10"/>
       <c r="C224" s="7" t="s">
         <v>226</v>
       </c>
       <c r="D224" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E224" s="13">
-        <v>158</v>
+        <v>12482</v>
       </c>
     </row>
     <row r="225" spans="1:5">
       <c r="A225" s="5">
         <v>219</v>
       </c>
       <c r="B225" s="10"/>
       <c r="C225" s="7" t="s">
         <v>227</v>
       </c>
       <c r="D225" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E225" s="13">
-        <v>190</v>
+        <v>291</v>
       </c>
     </row>
     <row r="226" spans="1:5">
       <c r="A226" s="5">
         <v>220</v>
       </c>
       <c r="B226" s="10"/>
       <c r="C226" s="7" t="s">
         <v>228</v>
       </c>
       <c r="D226" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E226" s="13">
-        <v>230</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="227" spans="1:5">
       <c r="A227" s="5">
         <v>221</v>
       </c>
       <c r="B227" s="10"/>
       <c r="C227" s="7" t="s">
         <v>229</v>
       </c>
       <c r="D227" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E227" s="13">
-        <v>69</v>
+        <v>6395</v>
       </c>
     </row>
     <row r="228" spans="1:5">
       <c r="A228" s="5">
         <v>222</v>
       </c>
       <c r="B228" s="10"/>
       <c r="C228" s="7" t="s">
         <v>230</v>
       </c>
       <c r="D228" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E228" s="13">
-        <v>2350</v>
+        <v>156</v>
       </c>
     </row>
     <row r="229" spans="1:5">
       <c r="A229" s="5">
         <v>223</v>
       </c>
       <c r="B229" s="10"/>
       <c r="C229" s="7" t="s">
         <v>231</v>
       </c>
       <c r="D229" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E229" s="13">
-        <v>106</v>
+        <v>125</v>
       </c>
     </row>
     <row r="230" spans="1:5">
       <c r="A230" s="5">
         <v>224</v>
       </c>
       <c r="B230" s="10"/>
       <c r="C230" s="7" t="s">
         <v>232</v>
       </c>
       <c r="D230" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E230" s="13">
-        <v>148</v>
+        <v>376</v>
       </c>
     </row>
     <row r="231" spans="1:5">
       <c r="A231" s="5">
         <v>225</v>
       </c>
       <c r="B231" s="10"/>
       <c r="C231" s="7" t="s">
         <v>233</v>
       </c>
       <c r="D231" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E231" s="13">
-        <v>341</v>
+        <v>125</v>
       </c>
     </row>
     <row r="232" spans="1:5">
       <c r="A232" s="5">
         <v>226</v>
       </c>
       <c r="B232" s="10"/>
       <c r="C232" s="7" t="s">
         <v>234</v>
       </c>
       <c r="D232" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E232" s="13">
-        <v>136</v>
+        <v>88</v>
       </c>
     </row>
     <row r="233" spans="1:5">
       <c r="A233" s="5">
         <v>227</v>
       </c>
       <c r="B233" s="10"/>
       <c r="C233" s="7" t="s">
         <v>235</v>
       </c>
       <c r="D233" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E233" s="13">
-        <v>12482</v>
+        <v>792</v>
       </c>
     </row>
     <row r="234" spans="1:5">
       <c r="A234" s="5">
         <v>228</v>
       </c>
       <c r="B234" s="10"/>
       <c r="C234" s="7" t="s">
         <v>236</v>
       </c>
       <c r="D234" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E234" s="13">
-        <v>291</v>
+        <v>277</v>
       </c>
     </row>
     <row r="235" spans="1:5">
       <c r="A235" s="5">
         <v>229</v>
       </c>
       <c r="B235" s="10"/>
       <c r="C235" s="7" t="s">
         <v>237</v>
       </c>
       <c r="D235" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E235" s="13">
-        <v>1140</v>
+        <v>125</v>
       </c>
     </row>
     <row r="236" spans="1:5">
       <c r="A236" s="5">
         <v>230</v>
       </c>
       <c r="B236" s="10"/>
       <c r="C236" s="7" t="s">
         <v>238</v>
       </c>
       <c r="D236" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E236" s="13">
-        <v>6395</v>
+        <v>610</v>
       </c>
     </row>
     <row r="237" spans="1:5">
       <c r="A237" s="5">
         <v>231</v>
       </c>
       <c r="B237" s="10"/>
       <c r="C237" s="7" t="s">
         <v>239</v>
       </c>
       <c r="D237" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E237" s="13">
-        <v>156</v>
+        <v>120</v>
       </c>
     </row>
     <row r="238" spans="1:5">
       <c r="A238" s="5">
         <v>232</v>
       </c>
       <c r="B238" s="10"/>
       <c r="C238" s="7" t="s">
         <v>240</v>
       </c>
       <c r="D238" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E238" s="13">
-        <v>341</v>
+        <v>147</v>
       </c>
     </row>
     <row r="239" spans="1:5">
       <c r="A239" s="5">
         <v>233</v>
       </c>
       <c r="B239" s="10"/>
       <c r="C239" s="7" t="s">
         <v>241</v>
       </c>
       <c r="D239" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E239" s="13">
-        <v>122</v>
+        <v>276</v>
       </c>
     </row>
     <row r="240" spans="1:5">
       <c r="A240" s="5">
         <v>234</v>
       </c>
       <c r="B240" s="10"/>
       <c r="C240" s="7" t="s">
         <v>242</v>
       </c>
       <c r="D240" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E240" s="13">
-        <v>376</v>
+        <v>109</v>
       </c>
     </row>
     <row r="241" spans="1:5">
       <c r="A241" s="5">
         <v>235</v>
       </c>
       <c r="B241" s="10"/>
       <c r="C241" s="7" t="s">
         <v>243</v>
       </c>
       <c r="D241" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E241" s="13">
-        <v>88</v>
+        <v>192</v>
       </c>
     </row>
     <row r="242" spans="1:5">
       <c r="A242" s="5">
         <v>236</v>
       </c>
       <c r="B242" s="10"/>
       <c r="C242" s="7" t="s">
         <v>244</v>
       </c>
       <c r="D242" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E242" s="13">
-        <v>792</v>
+        <v>529</v>
       </c>
     </row>
     <row r="243" spans="1:5">
       <c r="A243" s="5">
         <v>237</v>
       </c>
       <c r="B243" s="10"/>
       <c r="C243" s="7" t="s">
         <v>245</v>
       </c>
       <c r="D243" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E243" s="13">
-        <v>277</v>
+        <v>28</v>
       </c>
     </row>
     <row r="244" spans="1:5">
       <c r="A244" s="5">
         <v>238</v>
       </c>
       <c r="B244" s="10"/>
       <c r="C244" s="7" t="s">
         <v>246</v>
       </c>
       <c r="D244" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E244" s="13">
-        <v>610</v>
+        <v>32</v>
       </c>
     </row>
     <row r="245" spans="1:5">
       <c r="A245" s="5">
         <v>239</v>
       </c>
       <c r="B245" s="10"/>
       <c r="C245" s="7" t="s">
         <v>247</v>
       </c>
       <c r="D245" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E245" s="13">
-        <v>120</v>
+        <v>29</v>
       </c>
     </row>
     <row r="246" spans="1:5">
       <c r="A246" s="5">
         <v>240</v>
       </c>
       <c r="B246" s="10"/>
       <c r="C246" s="7" t="s">
         <v>248</v>
       </c>
       <c r="D246" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E246" s="13">
-        <v>147</v>
+        <v>329</v>
       </c>
     </row>
     <row r="247" spans="1:5">
       <c r="A247" s="5">
         <v>241</v>
       </c>
       <c r="B247" s="10"/>
       <c r="C247" s="7" t="s">
         <v>249</v>
       </c>
       <c r="D247" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E247" s="13">
-        <v>276</v>
+        <v>104</v>
       </c>
     </row>
     <row r="248" spans="1:5">
       <c r="A248" s="5">
         <v>242</v>
       </c>
       <c r="B248" s="10"/>
       <c r="C248" s="7" t="s">
         <v>250</v>
       </c>
       <c r="D248" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E248" s="13">
-        <v>529</v>
+        <v>109</v>
       </c>
     </row>
     <row r="249" spans="1:5">
       <c r="A249" s="5">
         <v>243</v>
       </c>
       <c r="B249" s="10"/>
       <c r="C249" s="7" t="s">
         <v>251</v>
       </c>
       <c r="D249" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E249" s="13">
-        <v>28</v>
+        <v>125</v>
       </c>
     </row>
     <row r="250" spans="1:5">
       <c r="A250" s="5">
         <v>244</v>
       </c>
       <c r="B250" s="10"/>
       <c r="C250" s="7" t="s">
         <v>252</v>
       </c>
       <c r="D250" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E250" s="13">
-        <v>32</v>
+        <v>767</v>
       </c>
     </row>
     <row r="251" spans="1:5">
       <c r="A251" s="5">
         <v>245</v>
       </c>
       <c r="B251" s="10"/>
       <c r="C251" s="7" t="s">
         <v>253</v>
       </c>
       <c r="D251" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E251" s="13">
-        <v>29</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="252" spans="1:5">
       <c r="A252" s="5">
         <v>246</v>
       </c>
       <c r="B252" s="10"/>
       <c r="C252" s="7" t="s">
         <v>254</v>
       </c>
       <c r="D252" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E252" s="13">
-        <v>329</v>
+        <v>466</v>
       </c>
     </row>
     <row r="253" spans="1:5">
       <c r="A253" s="5">
         <v>247</v>
       </c>
       <c r="B253" s="10"/>
       <c r="C253" s="7" t="s">
         <v>255</v>
       </c>
       <c r="D253" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E253" s="13">
-        <v>109</v>
+        <v>255</v>
       </c>
     </row>
     <row r="254" spans="1:5">
-      <c r="A254" s="3" t="s">
+      <c r="A254" s="5">
+        <v>248</v>
+      </c>
+      <c r="B254" s="10"/>
+      <c r="C254" s="7" t="s">
         <v>256</v>
       </c>
-      <c r="B254" s="6"/>
-[...2 lines deleted...]
-      <c r="E254" s="13"/>
+      <c r="D254" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E254" s="13">
+        <v>482</v>
+      </c>
     </row>
     <row r="255" spans="1:5">
-      <c r="A255" s="4" t="s">
+      <c r="A255" s="5">
+        <v>249</v>
+      </c>
+      <c r="B255" s="10"/>
+      <c r="C255" s="7" t="s">
+        <v>257</v>
+      </c>
+      <c r="D255" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E255" s="13">
+        <v>1260</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5">
+      <c r="A256" s="3" t="s">
+        <v>258</v>
+      </c>
+      <c r="B256" s="6"/>
+      <c r="C256" s="7"/>
+      <c r="D256" s="6"/>
+      <c r="E256" s="13"/>
+    </row>
+    <row r="257" spans="1:5">
+      <c r="A257" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="B255" s="9" t="s">
+      <c r="B257" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="C255" s="11" t="s">
+      <c r="C257" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="D255" s="12" t="s">
+      <c r="D257" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="E255" s="14" t="s">
+      <c r="E257" s="14" t="s">
         <v>7</v>
-      </c>
-[...28 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="258" spans="1:5">
       <c r="A258" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B258" s="10"/>
       <c r="C258" s="7" t="s">
         <v>259</v>
       </c>
       <c r="D258" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E258" s="13">
-        <v>297</v>
+        <v>248</v>
       </c>
     </row>
     <row r="259" spans="1:5">
       <c r="A259" s="5">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B259" s="10"/>
       <c r="C259" s="7" t="s">
         <v>260</v>
       </c>
       <c r="D259" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E259" s="13">
-        <v>203</v>
+        <v>233</v>
       </c>
     </row>
     <row r="260" spans="1:5">
       <c r="A260" s="5">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B260" s="10"/>
       <c r="C260" s="7" t="s">
         <v>261</v>
       </c>
       <c r="D260" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E260" s="13">
-        <v>233</v>
+        <v>297</v>
       </c>
     </row>
     <row r="261" spans="1:5">
       <c r="A261" s="5">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B261" s="10"/>
       <c r="C261" s="7" t="s">
         <v>262</v>
       </c>
       <c r="D261" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E261" s="13">
-        <v>324</v>
+        <v>203</v>
       </c>
     </row>
     <row r="262" spans="1:5">
       <c r="A262" s="5">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B262" s="10"/>
       <c r="C262" s="7" t="s">
         <v>263</v>
       </c>
       <c r="D262" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E262" s="13">
-        <v>298</v>
+        <v>233</v>
       </c>
     </row>
     <row r="263" spans="1:5">
       <c r="A263" s="5">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B263" s="10"/>
       <c r="C263" s="7" t="s">
         <v>264</v>
       </c>
       <c r="D263" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E263" s="13">
-        <v>92</v>
+        <v>324</v>
       </c>
     </row>
     <row r="264" spans="1:5">
       <c r="A264" s="5">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="B264" s="10"/>
       <c r="C264" s="7" t="s">
         <v>265</v>
       </c>
       <c r="D264" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E264" s="13">
-        <v>119</v>
+        <v>298</v>
       </c>
     </row>
     <row r="265" spans="1:5">
       <c r="A265" s="5">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="B265" s="10"/>
       <c r="C265" s="7" t="s">
         <v>266</v>
       </c>
       <c r="D265" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E265" s="13">
-        <v>149</v>
+        <v>92</v>
       </c>
     </row>
     <row r="266" spans="1:5">
       <c r="A266" s="5">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B266" s="10"/>
       <c r="C266" s="7" t="s">
         <v>267</v>
       </c>
       <c r="D266" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E266" s="13">
-        <v>261</v>
+        <v>119</v>
       </c>
     </row>
     <row r="267" spans="1:5">
       <c r="A267" s="5">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B267" s="10"/>
       <c r="C267" s="7" t="s">
         <v>268</v>
       </c>
       <c r="D267" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E267" s="13">
-        <v>390</v>
+        <v>149</v>
       </c>
     </row>
     <row r="268" spans="1:5">
       <c r="A268" s="5">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B268" s="10"/>
       <c r="C268" s="7" t="s">
         <v>269</v>
       </c>
       <c r="D268" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E268" s="13">
-        <v>314</v>
+        <v>261</v>
       </c>
     </row>
     <row r="269" spans="1:5">
       <c r="A269" s="5">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B269" s="10"/>
       <c r="C269" s="7" t="s">
         <v>270</v>
       </c>
       <c r="D269" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E269" s="13">
-        <v>35</v>
+        <v>390</v>
       </c>
     </row>
     <row r="270" spans="1:5">
       <c r="A270" s="5">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="B270" s="10"/>
       <c r="C270" s="7" t="s">
         <v>271</v>
       </c>
       <c r="D270" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E270" s="13">
-        <v>168</v>
+        <v>314</v>
       </c>
     </row>
     <row r="271" spans="1:5">
       <c r="A271" s="5">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B271" s="10"/>
       <c r="C271" s="7" t="s">
         <v>272</v>
       </c>
       <c r="D271" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E271" s="13">
-        <v>40</v>
+        <v>35</v>
       </c>
     </row>
     <row r="272" spans="1:5">
       <c r="A272" s="5">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="B272" s="10"/>
       <c r="C272" s="7" t="s">
         <v>273</v>
       </c>
       <c r="D272" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E272" s="13">
-        <v>445</v>
+        <v>168</v>
       </c>
     </row>
     <row r="273" spans="1:5">
       <c r="A273" s="5">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B273" s="10"/>
       <c r="C273" s="7" t="s">
         <v>274</v>
       </c>
       <c r="D273" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E273" s="13">
-        <v>54</v>
+        <v>40</v>
       </c>
     </row>
     <row r="274" spans="1:5">
       <c r="A274" s="5">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B274" s="10"/>
       <c r="C274" s="7" t="s">
         <v>275</v>
       </c>
       <c r="D274" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E274" s="13">
-        <v>352</v>
+        <v>445</v>
       </c>
     </row>
     <row r="275" spans="1:5">
       <c r="A275" s="5">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B275" s="10"/>
       <c r="C275" s="7" t="s">
         <v>276</v>
       </c>
       <c r="D275" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E275" s="13">
-        <v>352</v>
+        <v>54</v>
       </c>
     </row>
     <row r="276" spans="1:5">
       <c r="A276" s="5">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="B276" s="10"/>
       <c r="C276" s="7" t="s">
         <v>277</v>
       </c>
       <c r="D276" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E276" s="13">
-        <v>445</v>
+        <v>352</v>
       </c>
     </row>
     <row r="277" spans="1:5">
       <c r="A277" s="5">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B277" s="10"/>
       <c r="C277" s="7" t="s">
         <v>278</v>
       </c>
       <c r="D277" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E277" s="13">
-        <v>445</v>
+        <v>352</v>
       </c>
     </row>
     <row r="278" spans="1:5">
       <c r="A278" s="5">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="B278" s="10"/>
       <c r="C278" s="7" t="s">
         <v>279</v>
       </c>
       <c r="D278" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E278" s="13">
-        <v>137</v>
+        <v>445</v>
       </c>
     </row>
     <row r="279" spans="1:5">
       <c r="A279" s="5">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="B279" s="10"/>
       <c r="C279" s="7" t="s">
         <v>280</v>
       </c>
       <c r="D279" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E279" s="13">
-        <v>106</v>
+        <v>445</v>
       </c>
     </row>
     <row r="280" spans="1:5">
       <c r="A280" s="5">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B280" s="10"/>
       <c r="C280" s="7" t="s">
         <v>281</v>
       </c>
       <c r="D280" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E280" s="13">
-        <v>5277</v>
+        <v>137</v>
       </c>
     </row>
     <row r="281" spans="1:5">
       <c r="A281" s="5">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="B281" s="10"/>
       <c r="C281" s="7" t="s">
         <v>282</v>
       </c>
       <c r="D281" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E281" s="13">
-        <v>5650</v>
+        <v>5277</v>
       </c>
     </row>
     <row r="282" spans="1:5">
       <c r="A282" s="5">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="B282" s="10"/>
       <c r="C282" s="7" t="s">
         <v>283</v>
       </c>
       <c r="D282" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E282" s="13">
-        <v>606</v>
+        <v>5650</v>
       </c>
     </row>
     <row r="283" spans="1:5">
       <c r="A283" s="5">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="B283" s="10"/>
       <c r="C283" s="7" t="s">
         <v>284</v>
       </c>
       <c r="D283" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E283" s="13">
-        <v>150</v>
+        <v>606</v>
       </c>
     </row>
     <row r="284" spans="1:5">
       <c r="A284" s="5">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B284" s="10"/>
       <c r="C284" s="7" t="s">
         <v>285</v>
       </c>
       <c r="D284" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E284" s="13">
         <v>150</v>
       </c>
     </row>
     <row r="285" spans="1:5">
       <c r="A285" s="5">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="B285" s="10"/>
       <c r="C285" s="7" t="s">
         <v>286</v>
       </c>
       <c r="D285" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E285" s="13">
         <v>150</v>
       </c>
     </row>
     <row r="286" spans="1:5">
       <c r="A286" s="5">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B286" s="10"/>
       <c r="C286" s="7" t="s">
         <v>287</v>
       </c>
       <c r="D286" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E286" s="13">
         <v>150</v>
       </c>
     </row>
     <row r="287" spans="1:5">
       <c r="A287" s="5">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B287" s="10"/>
       <c r="C287" s="7" t="s">
         <v>288</v>
       </c>
       <c r="D287" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E287" s="13">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="288" spans="1:5">
       <c r="A288" s="5">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="B288" s="10"/>
       <c r="C288" s="7" t="s">
         <v>289</v>
       </c>
       <c r="D288" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E288" s="13">
-        <v>215</v>
+        <v>200</v>
       </c>
     </row>
     <row r="289" spans="1:5">
       <c r="A289" s="5">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="B289" s="10"/>
       <c r="C289" s="7" t="s">
         <v>290</v>
       </c>
       <c r="D289" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E289" s="13">
-        <v>200</v>
+        <v>215</v>
       </c>
     </row>
     <row r="290" spans="1:5">
       <c r="A290" s="5">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="B290" s="10"/>
       <c r="C290" s="7" t="s">
         <v>291</v>
       </c>
       <c r="D290" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E290" s="13">
-        <v>390</v>
+        <v>200</v>
       </c>
     </row>
     <row r="291" spans="1:5">
       <c r="A291" s="5">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="B291" s="10"/>
       <c r="C291" s="7" t="s">
         <v>292</v>
       </c>
       <c r="D291" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E291" s="13">
-        <v>149</v>
+        <v>390</v>
       </c>
     </row>
     <row r="292" spans="1:5">
       <c r="A292" s="5">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="B292" s="10"/>
       <c r="C292" s="7" t="s">
         <v>293</v>
       </c>
       <c r="D292" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E292" s="13">
         <v>149</v>
       </c>
     </row>
     <row r="293" spans="1:5">
       <c r="A293" s="5">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="B293" s="10"/>
       <c r="C293" s="7" t="s">
         <v>294</v>
       </c>
       <c r="D293" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E293" s="13">
-        <v>287</v>
+        <v>149</v>
       </c>
     </row>
     <row r="294" spans="1:5">
       <c r="A294" s="5">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="B294" s="10"/>
       <c r="C294" s="7" t="s">
         <v>295</v>
       </c>
       <c r="D294" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E294" s="13">
-        <v>119</v>
+        <v>287</v>
       </c>
     </row>
     <row r="295" spans="1:5">
       <c r="A295" s="5">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="B295" s="10"/>
       <c r="C295" s="7" t="s">
         <v>296</v>
       </c>
       <c r="D295" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E295" s="13">
         <v>287</v>
       </c>
     </row>
     <row r="296" spans="1:5">
       <c r="A296" s="5">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="B296" s="10"/>
       <c r="C296" s="7" t="s">
         <v>297</v>
       </c>
       <c r="D296" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E296" s="13">
         <v>175</v>
       </c>
     </row>
     <row r="297" spans="1:5">
       <c r="A297" s="5">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="B297" s="10"/>
       <c r="C297" s="7" t="s">
         <v>298</v>
       </c>
       <c r="D297" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E297" s="13">
         <v>125</v>
       </c>
     </row>
     <row r="298" spans="1:5">
       <c r="A298" s="5">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="B298" s="10"/>
       <c r="C298" s="7" t="s">
         <v>299</v>
       </c>
       <c r="D298" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E298" s="13">
         <v>211</v>
       </c>
     </row>
     <row r="299" spans="1:5">
       <c r="A299" s="5">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="B299" s="10"/>
       <c r="C299" s="7" t="s">
         <v>300</v>
       </c>
       <c r="D299" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E299" s="13">
         <v>188</v>
       </c>
     </row>
     <row r="300" spans="1:5">
       <c r="A300" s="5">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="B300" s="10"/>
       <c r="C300" s="7" t="s">
         <v>301</v>
       </c>
       <c r="D300" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E300" s="13">
         <v>322</v>
       </c>
     </row>
     <row r="301" spans="1:5">
       <c r="A301" s="5">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="B301" s="10"/>
       <c r="C301" s="7" t="s">
         <v>302</v>
       </c>
       <c r="D301" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E301" s="13">
         <v>421</v>
       </c>
     </row>
     <row r="302" spans="1:5">
       <c r="A302" s="5">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="B302" s="10"/>
       <c r="C302" s="7" t="s">
         <v>303</v>
       </c>
       <c r="D302" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E302" s="13">
-        <v>245</v>
+        <v>109</v>
       </c>
     </row>
     <row r="303" spans="1:5">
       <c r="A303" s="5">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="B303" s="10"/>
       <c r="C303" s="7" t="s">
         <v>304</v>
       </c>
       <c r="D303" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E303" s="13">
-        <v>109</v>
+        <v>225</v>
       </c>
     </row>
     <row r="304" spans="1:5">
       <c r="A304" s="5">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="B304" s="10"/>
       <c r="C304" s="7" t="s">
         <v>305</v>
       </c>
       <c r="D304" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E304" s="13">
-        <v>225</v>
+        <v>61</v>
       </c>
     </row>
     <row r="305" spans="1:5">
       <c r="A305" s="5">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="B305" s="10"/>
       <c r="C305" s="7" t="s">
         <v>306</v>
       </c>
       <c r="D305" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E305" s="13">
-        <v>61</v>
+        <v>784</v>
       </c>
     </row>
     <row r="306" spans="1:5">
       <c r="A306" s="5">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="B306" s="10"/>
       <c r="C306" s="7" t="s">
         <v>307</v>
       </c>
       <c r="D306" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E306" s="13">
-        <v>784</v>
+        <v>388</v>
       </c>
     </row>
     <row r="307" spans="1:5">
       <c r="A307" s="5">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="B307" s="10"/>
       <c r="C307" s="7" t="s">
         <v>308</v>
       </c>
       <c r="D307" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E307" s="13">
-        <v>388</v>
+        <v>390</v>
       </c>
     </row>
     <row r="308" spans="1:5">
       <c r="A308" s="5">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B308" s="10"/>
       <c r="C308" s="7" t="s">
         <v>309</v>
       </c>
       <c r="D308" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E308" s="13">
-        <v>390</v>
+        <v>177</v>
       </c>
     </row>
     <row r="309" spans="1:5">
       <c r="A309" s="5">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="B309" s="10"/>
       <c r="C309" s="7" t="s">
         <v>310</v>
       </c>
       <c r="D309" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E309" s="13">
-        <v>177</v>
+        <v>237</v>
       </c>
     </row>
     <row r="310" spans="1:5">
       <c r="A310" s="5">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="B310" s="10"/>
       <c r="C310" s="7" t="s">
         <v>311</v>
       </c>
       <c r="D310" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E310" s="13">
-        <v>237</v>
+        <v>246</v>
       </c>
     </row>
     <row r="311" spans="1:5">
       <c r="A311" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="B311" s="10"/>
       <c r="C311" s="7" t="s">
         <v>312</v>
       </c>
       <c r="D311" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E311" s="13">
-        <v>246</v>
+        <v>664</v>
       </c>
     </row>
     <row r="312" spans="1:5">
       <c r="A312" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="B312" s="10"/>
       <c r="C312" s="7" t="s">
         <v>313</v>
       </c>
       <c r="D312" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E312" s="13">
-        <v>664</v>
+        <v>2846</v>
       </c>
     </row>
     <row r="313" spans="1:5">
       <c r="A313" s="5">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="B313" s="10"/>
       <c r="C313" s="7" t="s">
         <v>314</v>
       </c>
       <c r="D313" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E313" s="13">
-        <v>2846</v>
+        <v>304</v>
       </c>
     </row>
     <row r="314" spans="1:5">
       <c r="A314" s="5">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="B314" s="10"/>
       <c r="C314" s="7" t="s">
         <v>315</v>
       </c>
       <c r="D314" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E314" s="13">
-        <v>304</v>
+        <v>237</v>
       </c>
     </row>
     <row r="315" spans="1:5">
       <c r="A315" s="5">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="B315" s="10"/>
       <c r="C315" s="7" t="s">
         <v>316</v>
       </c>
       <c r="D315" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E315" s="13">
-        <v>237</v>
+        <v>3747</v>
       </c>
     </row>
     <row r="316" spans="1:5">
       <c r="A316" s="5">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="B316" s="10"/>
       <c r="C316" s="7" t="s">
         <v>317</v>
       </c>
       <c r="D316" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E316" s="13">
-        <v>3747</v>
+        <v>297</v>
       </c>
     </row>
     <row r="317" spans="1:5">
       <c r="A317" s="5">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="B317" s="10"/>
       <c r="C317" s="7" t="s">
         <v>318</v>
       </c>
       <c r="D317" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E317" s="13">
         <v>297</v>
       </c>
     </row>
     <row r="318" spans="1:5">
-      <c r="A318" s="5">
-[...3 lines deleted...]
-      <c r="C318" s="7" t="s">
+      <c r="A318" s="3" t="s">
         <v>319</v>
       </c>
-      <c r="D318" s="6" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B318" s="6"/>
+      <c r="C318" s="7"/>
+      <c r="D318" s="6"/>
+      <c r="E318" s="13"/>
     </row>
     <row r="319" spans="1:5">
-      <c r="A319" s="3" t="s">
+      <c r="A319" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B319" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C319" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="D319" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E319" s="14" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5">
+      <c r="A320" s="5">
+        <v>1</v>
+      </c>
+      <c r="B320" s="10"/>
+      <c r="C320" s="7" t="s">
         <v>320</v>
       </c>
-      <c r="B319" s="6"/>
-[...18 lines deleted...]
-        <v>7</v>
+      <c r="D320" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E320" s="13">
+        <v>1267</v>
       </c>
     </row>
     <row r="321" spans="1:5">
       <c r="A321" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B321" s="10"/>
       <c r="C321" s="7" t="s">
         <v>321</v>
       </c>
       <c r="D321" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E321" s="13">
-        <v>1267</v>
+        <v>2339</v>
       </c>
     </row>
     <row r="322" spans="1:5">
       <c r="A322" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B322" s="10"/>
       <c r="C322" s="7" t="s">
         <v>322</v>
       </c>
       <c r="D322" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E322" s="13">
-        <v>2339</v>
+        <v>1316</v>
       </c>
     </row>
     <row r="323" spans="1:5">
       <c r="A323" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B323" s="10"/>
       <c r="C323" s="7" t="s">
         <v>323</v>
       </c>
       <c r="D323" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E323" s="13">
-        <v>1316</v>
+        <v>1378</v>
       </c>
     </row>
     <row r="324" spans="1:5">
       <c r="A324" s="5">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B324" s="10"/>
       <c r="C324" s="7" t="s">
         <v>324</v>
       </c>
       <c r="D324" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E324" s="13">
-        <v>1378</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="325" spans="1:5">
       <c r="A325" s="5">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B325" s="10"/>
       <c r="C325" s="7" t="s">
         <v>325</v>
       </c>
       <c r="D325" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E325" s="13">
-        <v>1094</v>
+        <v>3165</v>
       </c>
     </row>
     <row r="326" spans="1:5">
       <c r="A326" s="5">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B326" s="10"/>
       <c r="C326" s="7" t="s">
         <v>326</v>
       </c>
       <c r="D326" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E326" s="13">
-        <v>3165</v>
+        <v>1370</v>
       </c>
     </row>
     <row r="327" spans="1:5">
       <c r="A327" s="5">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B327" s="10"/>
       <c r="C327" s="7" t="s">
         <v>327</v>
       </c>
       <c r="D327" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E327" s="13">
-        <v>1370</v>
+        <v>1270</v>
       </c>
     </row>
     <row r="328" spans="1:5">
       <c r="A328" s="5">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B328" s="10"/>
       <c r="C328" s="7" t="s">
         <v>328</v>
       </c>
       <c r="D328" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E328" s="13">
-        <v>1270</v>
+        <v>3123</v>
       </c>
     </row>
     <row r="329" spans="1:5">
       <c r="A329" s="5">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B329" s="10"/>
       <c r="C329" s="7" t="s">
         <v>329</v>
       </c>
       <c r="D329" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E329" s="13">
-        <v>3123</v>
-[...13 lines deleted...]
-      <c r="E330" s="13">
         <v>2361</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A5:E5"/>
-    <mergeCell ref="A254:E254"/>
-    <mergeCell ref="A319:E319"/>
+    <mergeCell ref="A256:E256"/>
+    <mergeCell ref="A318:E318"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>