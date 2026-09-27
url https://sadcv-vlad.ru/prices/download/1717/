--- v2 (2026-08-13)
+++ v3 (2026-09-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="330">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="324">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Отдых</t>
   </si>
   <si>
     <t>Туризм</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
@@ -326,53 +326,50 @@
   <si>
     <t>Щепа для Копчения Абрикос 1лит BOYSCOUT (1уп/25шт)</t>
   </si>
   <si>
     <t>Аэрозоль от комаров ДЭТА Аква 150мл (1уп/18шт) от комаров 1 ЭТАЖ</t>
   </si>
   <si>
     <t>Щепа для Копчения Слива 1лит BOYSCOUT (1уп/25шт) min 1шт</t>
   </si>
   <si>
     <t>Конверт для запекания антипригарный 220*270мм Арт-9285209</t>
   </si>
   <si>
     <t>Канистра складная 8лит пластмассовая BOYSCOUT 1 ЭТАЖ</t>
   </si>
   <si>
     <t>Ласты для плавания р.42-44 Арт-9105557</t>
   </si>
   <si>
     <t>Аэрозоль от комаров Чистый Дом 100мл (1уп/24шт) 1 ЭТАЖ</t>
   </si>
   <si>
     <t>УЦЕНКА Спрей от клещей Комарофф Антиклещ 125мл</t>
   </si>
   <si>
-    <t>Спирали КомароФФ Быстро 10шт (1уп/60шт) 1 ЭТАЖ</t>
-[...1 lines deleted...]
-  <si>
     <t>УЦЕНКА Спирали Комарикофф Бережно Мини 10шт (1уп/60шт)</t>
   </si>
   <si>
     <t>Спрей-Лосьон от клещей Чистый Дом 100мл 1 ЭТАЖ</t>
   </si>
   <si>
     <t>Спирали КомароФФ Длительно 10шт (1уп/60шт) 1 ЭТАЖ</t>
   </si>
   <si>
     <t>Набор для барбекю 3 предмета Maclay Арт-134213</t>
   </si>
   <si>
     <t>Блюдо пластиковое для Шашлыка с соусницей Микс</t>
   </si>
   <si>
     <t>Коврик Туристический двухслойный 1800*600*10мм 784939 1 ЭТАЖ</t>
   </si>
   <si>
     <t>Коврик Туристический 10мм 600*1800мм</t>
   </si>
   <si>
     <t>Щётка для чистки Гриля Арт-694857</t>
   </si>
   <si>
     <t>Свеча Антимоскитная в Стакане Зелёный Чай А-190</t>
@@ -515,77 +512,71 @@
   <si>
     <t>Ласты Pool Color Long р-р 34-35 Turquoise M074605216W</t>
   </si>
   <si>
     <t>Тарелка пластиковая Лимон (БАШ) Арт-М-6039 D-25см</t>
   </si>
   <si>
     <t>Очки для плавания + беруши Морской мир 4736483</t>
   </si>
   <si>
     <t>Ласты Pool Color Long р-р 36-37 Orange M074605307W</t>
   </si>
   <si>
     <t>Решётка гриль Средняя для мяса 22*34*55см 120119 1 ЭТАЖ</t>
   </si>
   <si>
     <t>Доска для плавания 470х280х350мм Микс Арт-4276828</t>
   </si>
   <si>
     <t>Круг для плавания Очки 76 см (от 3-6лет) 36057</t>
   </si>
   <si>
     <t>Тарелка пластиковая Грейпфрут (БАШ) Арт-М-6040 D-25см</t>
   </si>
   <si>
-    <t>Набор для плавания Русалка (шапка, очки, беруши, зажим для носа) 4478124</t>
-[...1 lines deleted...]
-  <si>
     <t>Кружка туристическая Мэйли (нержавеющая сталь) Арт-2467855 550мл</t>
   </si>
   <si>
     <t>Тарелка пластиковая Горошек Бело-Красная (БАШ) Арт-М-6234 D-26см</t>
   </si>
   <si>
     <t>Круг для плавания со шнуром 119см (от 12лет) 2809187 ЗАЛ УПАКОВКА</t>
   </si>
   <si>
     <t>Круг для плавания Поп-арт 119см 36125 (от 12лет) 4015176</t>
   </si>
   <si>
     <t>Сани для Рыбаков №-5/2 850*450*220мм</t>
   </si>
   <si>
     <t>Тарелка пластиковая Горошек Бело-Синяя (БАШ) Арт-М-6235 D-26см</t>
   </si>
   <si>
     <t>Казан Походный 5,5лит с Крышкой алюминиевый Арт-3296046</t>
   </si>
   <si>
-    <t>Казан Походный 7лит с Крышкой алюминиевый Арт-3296047</t>
-[...1 lines deleted...]
-  <si>
     <t>Термос полевой 12лит</t>
   </si>
   <si>
     <t>Термос полевой 6лит</t>
   </si>
   <si>
     <t>Круг для плавания Детский микс 55см 7450125</t>
   </si>
   <si>
     <t>Нарукавники для плавания Spider-Man 23*15см 98001 (от 3-6 лет) 694260 ЗАЛ УПАКОВКА</t>
   </si>
   <si>
     <t>Ласты Elous для бассейна ES35 р-р 30-32 зеленый 7446604</t>
   </si>
   <si>
     <t>Круг для плавания Детский микс 55см 7450133</t>
   </si>
   <si>
     <t>Круг для плавания Детский микс 55см 7450129</t>
   </si>
   <si>
     <t>Нарукавники для плавания Микки Маус 23*15см 91002 (от 3-6 лет) 824848 ЗАЛ УПАКОВКА</t>
   </si>
   <si>
     <t>Набор шампуров Деревянных Доляна 40см*25шт Арт-1418979</t>
@@ -707,51 +698,51 @@
   <si>
     <t>Свеча гильза Ароматизир Антимоскитная Набор 8шт*9гр</t>
   </si>
   <si>
     <t>Аэрозоль от Клещей Чистый Дом 150мл (1уп/24шт) min 1шт</t>
   </si>
   <si>
     <t>Спирали Nadzor 10шт (1уп/60шт) 1 ЭТАЖ</t>
   </si>
   <si>
     <t>Мангал Пикничок 51х33х50см (толщина металла 2мм)</t>
   </si>
   <si>
     <t>Аэрозоль от комаров Nadzor 100мл (1уп/15шт) 1 ЭТАЖ</t>
   </si>
   <si>
     <t>Печка Газовая Чемодан 1 ЭТАЖ</t>
   </si>
   <si>
     <t>Мангал Разборный 540*350*250мм</t>
   </si>
   <si>
     <t>Спирали SAFEX 10шт (1уп/24шт)</t>
   </si>
   <si>
-    <t>Щепа для Копчения Яблоня 1,5лит Домашний сундук (1уп/20шт) min 1шт</t>
+    <t>Аэрозоль от комаров Чистый Дом 150мл (1уп/24шт) min 1шт</t>
   </si>
   <si>
     <t>Аэрозоль от комаров Extreme 7в1 100мл (1уп/15шт) клещей/мошки/мокрецов/блох 1 ЭТАЖ</t>
   </si>
   <si>
     <t>Щепа для Копчения Черешневая 1лит СитиФорест (1уп/45шт) min 1шт</t>
   </si>
   <si>
     <t>Молочко от комаров Nadzor 35мл (1уп/50шт) 1 ЭТАЖ</t>
   </si>
   <si>
     <t>Печка Газовая компактная с Защитой от ветра 1 ЭТАЖ</t>
   </si>
   <si>
     <t>Свеча уличная Антимоскитная Цитрусовая Набор 2шт D-105мм</t>
   </si>
   <si>
     <t>Щепа для Копчения Персиковая 1лит GRILL WOOD (1уп/45шт) min 1шт</t>
   </si>
   <si>
     <t>Набор шампуров Спиц 12шт*21см с Ножом Арт-101030989</t>
   </si>
   <si>
     <t>Крем SAFEX 30мл (1уп/60шт) от комаров</t>
   </si>
@@ -791,53 +782,50 @@
   <si>
     <t>Щепа для Копчения Ольховая с Чёрной смородиной 1лит СитиФорест (1уп/45шт) min 1шт</t>
   </si>
   <si>
     <t>Миска из нержавеющей стали Доляна Dark Арт-6249698 3лит D-24см</t>
   </si>
   <si>
     <t>Миска из нержавеющей стали Доляна Dark Арт-6249700 5лит D-28см</t>
   </si>
   <si>
     <t>Крышка-сетка для Продуктов 35см Арт-834935</t>
   </si>
   <si>
     <t>Крышка-сетка для Продуктов 28см Арт-148363</t>
   </si>
   <si>
     <t>Миска из нержавеющей стали Доляна Dark Арт-6249696 1,8лит D-20см</t>
   </si>
   <si>
     <t>Миска из нержавеющей стали Доляна для чипсов и соуса Арт-6249720 D-28,5см</t>
   </si>
   <si>
     <t>Баня</t>
   </si>
   <si>
-    <t>Шапка для Бани и Сауны Лучший Рыбак Арт-5312249</t>
-[...1 lines deleted...]
-  <si>
     <t>Шапка для Бани и Сауны детская Попугай Арт-41212</t>
   </si>
   <si>
     <t>Набор эфирных масел Добропаровъ 2шт*17мл Пихта+Сосна Арт-3803516</t>
   </si>
   <si>
     <t>Шапка для Бани и Сауны Идеальная во всём Арт-4364848</t>
   </si>
   <si>
     <t>Шапка для Бани и Сауны детская Мишка Арт-41213</t>
   </si>
   <si>
     <t>Шапка для Бани и Сауны СССР Арт-10178995</t>
   </si>
   <si>
     <t>Шапка для Бани и Сауны Бескозырка Комби Hot Pot</t>
   </si>
   <si>
     <t>Коврик для Бани и Сауны Белый Hot Pot</t>
   </si>
   <si>
     <t>Рукавица для Бани и Сауны Войлок Hot Pot</t>
   </si>
   <si>
     <t>Шапка для Бани и Сауны Эволюция Hot Pot</t>
@@ -848,53 +836,50 @@
   <si>
     <t>Шапка для Бани и Сауны Розочки Арт-9293797</t>
   </si>
   <si>
     <t>Шапка для Бани и Сауны Папаха ГенералЪ Арт-9293803</t>
   </si>
   <si>
     <t>Губка банная Радуга Свежесть 672745 (2 этаж)</t>
   </si>
   <si>
     <t>Мочалка Косичка Багет супер прочная CL-8064</t>
   </si>
   <si>
     <t>Мочалка Розочка круглая ZB-137</t>
   </si>
   <si>
     <t>Набор Соляной брикет 1,35кг и эфирные масла Эвкалипт Мята по 15мл Арт-10569833</t>
   </si>
   <si>
     <t>Мочалка Косичка для тела ZB-160</t>
   </si>
   <si>
     <t>Набор эфирных масел Ароматы леса 2шт*100мл (СКИДКА - 20%)</t>
   </si>
   <si>
-    <t>Набор эфирных масел Лечебная сила 2шт*100мл (СКИДКА - 20%)</t>
-[...1 lines deleted...]
-  <si>
     <t>Набор Соляной брикет 1,35кг и эфирные масла Пачули Иланг-Иланг по 15мл Арт-10569832</t>
   </si>
   <si>
     <t>Набор Соляной брикет 1,35кг и эфирные масла Лаванда Эвкалипт по 15мл Арт-10569831</t>
   </si>
   <si>
     <t>Гималайская Красная соль 2-5мм 100гр Добропаровъ 2929725</t>
   </si>
   <si>
     <t>Ведро Дубовое 10лит</t>
   </si>
   <si>
     <t>Шайка Дубовая 10лит</t>
   </si>
   <si>
     <t>Щетка Банная Белая 390*80*16мм (215 пучков) Искусственная щетина</t>
   </si>
   <si>
     <t>УЦЕНКА Бурлящие кристаллы Добропаров 100гр Гималайская соль+Кофе (Скидка - 20%)</t>
   </si>
   <si>
     <t>УЦЕНКА Бурлящие кристаллы Добропаров 100гр Гималайская соль+Банан (Скидка - 20%)</t>
   </si>
   <si>
     <t>УЦЕНКА Бурлящие кристаллы Добропаров 100гр Гималайская соль+Клубника (Скидка - 20%)</t>
@@ -972,53 +957,50 @@
     <t>Шапка для Бани и Сауны Отшлёпай меня веником Арт-9224516</t>
   </si>
   <si>
     <t>Шапка для Бани и Сауны Викинг Арт-1398385</t>
   </si>
   <si>
     <t>Банный набор Пиво Арт-10204828</t>
   </si>
   <si>
     <t>Набор Соляной брикет 4шт*200гр Можжевельник/Чабрец/Кедр/Пихта Арт-9225915</t>
   </si>
   <si>
     <t>Шапка для Бани и Сауны детская Заяц Арт-9293786</t>
   </si>
   <si>
     <t>Набор Банный подарочный Арт-7356625</t>
   </si>
   <si>
     <t>Набор эфирных масел Добропаровъ 2шт*15мл Пихта+Кедр Арт-1320303</t>
   </si>
   <si>
     <t>Набор эфирных масел Добропаровъ 2шт*17мл Лаванда+Чайное дерево Арт-9911398</t>
   </si>
   <si>
     <t>СРЕДСТВА САМОЗАЩИТЫ</t>
-  </si>
-[...1 lines deleted...]
-    <t>Средство самообороны Контроль-УМ 75мл (газовый/перцовый баллончик)</t>
   </si>
   <si>
     <t>Шумовой баллончик Контроль-АС 25 мл с клипсой (компактная сирена “Anti dog”)</t>
   </si>
   <si>
     <t>Средство самообороны Нокаут 65мл (перцовый баллончик) струйно-аэрозольный</t>
   </si>
   <si>
     <t>Запасной баллончик Шумовой 25мл (компактная сирена “Anti dog”)</t>
   </si>
   <si>
     <t>Средство самообороны Контроль-УМ 25мл (газовый/перцовый баллончик)</t>
   </si>
   <si>
     <t>Пистолет аэрозольный ПА-2 + баллон Контроль-УМ</t>
   </si>
   <si>
     <t>Средство самообороны Нокаут 75мл (перцовый баллончик) струйно-аэрозольный</t>
   </si>
   <si>
     <t>Запасной баллон Контроль-УМ к Пистолету аэрозольному ПА-2</t>
   </si>
   <si>
     <t>Звуковое сигнальное устройство РЕВУН + баллон 210мл</t>
   </si>
@@ -1436,54 +1418,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E329"/>
+  <dimension ref="A1:E323"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E329" sqref="E329"/>
+      <selection activeCell="E323" sqref="E323"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="6"/>
@@ -2932,171 +2914,171 @@
         <v>95</v>
       </c>
       <c r="B101" s="10"/>
       <c r="C101" s="7" t="s">
         <v>103</v>
       </c>
       <c r="D101" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E101" s="13">
         <v>118</v>
       </c>
     </row>
     <row r="102" spans="1:5">
       <c r="A102" s="5">
         <v>96</v>
       </c>
       <c r="B102" s="10"/>
       <c r="C102" s="7" t="s">
         <v>104</v>
       </c>
       <c r="D102" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E102" s="13">
-        <v>170</v>
+        <v>74</v>
       </c>
     </row>
     <row r="103" spans="1:5">
       <c r="A103" s="5">
         <v>97</v>
       </c>
       <c r="B103" s="10"/>
       <c r="C103" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D103" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E103" s="13">
-        <v>74</v>
+        <v>135</v>
       </c>
     </row>
     <row r="104" spans="1:5">
       <c r="A104" s="5">
         <v>98</v>
       </c>
       <c r="B104" s="10"/>
       <c r="C104" s="7" t="s">
         <v>106</v>
       </c>
       <c r="D104" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E104" s="13">
-        <v>135</v>
+        <v>142</v>
       </c>
     </row>
     <row r="105" spans="1:5">
       <c r="A105" s="5">
         <v>99</v>
       </c>
       <c r="B105" s="10"/>
       <c r="C105" s="7" t="s">
         <v>107</v>
       </c>
       <c r="D105" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E105" s="13">
-        <v>142</v>
+        <v>1455</v>
       </c>
     </row>
     <row r="106" spans="1:5">
       <c r="A106" s="5">
         <v>100</v>
       </c>
       <c r="B106" s="10"/>
       <c r="C106" s="7" t="s">
         <v>108</v>
       </c>
       <c r="D106" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E106" s="13">
-        <v>1455</v>
+        <v>146</v>
       </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107" s="5">
         <v>101</v>
       </c>
       <c r="B107" s="10"/>
       <c r="C107" s="7" t="s">
         <v>109</v>
       </c>
       <c r="D107" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E107" s="13">
-        <v>146</v>
+        <v>396</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="A108" s="5">
         <v>102</v>
       </c>
       <c r="B108" s="10"/>
       <c r="C108" s="7" t="s">
         <v>110</v>
       </c>
       <c r="D108" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E108" s="13">
-        <v>396</v>
+        <v>1212</v>
       </c>
     </row>
     <row r="109" spans="1:5">
       <c r="A109" s="5">
         <v>103</v>
       </c>
       <c r="B109" s="10"/>
       <c r="C109" s="7" t="s">
         <v>111</v>
       </c>
       <c r="D109" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E109" s="13">
-        <v>1212</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:5">
       <c r="A110" s="5">
         <v>104</v>
       </c>
       <c r="B110" s="10"/>
       <c r="C110" s="7" t="s">
         <v>112</v>
       </c>
       <c r="D110" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E110" s="13">
-        <v>314</v>
+        <v>351</v>
       </c>
     </row>
     <row r="111" spans="1:5">
       <c r="A111" s="5">
         <v>105</v>
       </c>
       <c r="B111" s="10"/>
       <c r="C111" s="7" t="s">
         <v>113</v>
       </c>
       <c r="D111" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E111" s="13">
         <v>351</v>
       </c>
     </row>
     <row r="112" spans="1:5">
       <c r="A112" s="5">
         <v>106</v>
       </c>
       <c r="B112" s="10"/>
       <c r="C112" s="7" t="s">
         <v>114</v>
       </c>
@@ -3112,3278 +3094,3188 @@
         <v>107</v>
       </c>
       <c r="B113" s="10"/>
       <c r="C113" s="7" t="s">
         <v>115</v>
       </c>
       <c r="D113" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E113" s="13">
         <v>351</v>
       </c>
     </row>
     <row r="114" spans="1:5">
       <c r="A114" s="5">
         <v>108</v>
       </c>
       <c r="B114" s="10"/>
       <c r="C114" s="7" t="s">
         <v>116</v>
       </c>
       <c r="D114" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E114" s="13">
-        <v>351</v>
+        <v>204</v>
       </c>
     </row>
     <row r="115" spans="1:5">
       <c r="A115" s="5">
         <v>109</v>
       </c>
       <c r="B115" s="10"/>
       <c r="C115" s="7" t="s">
         <v>117</v>
       </c>
       <c r="D115" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E115" s="13">
-        <v>204</v>
+        <v>10308</v>
       </c>
     </row>
     <row r="116" spans="1:5">
       <c r="A116" s="5">
         <v>110</v>
       </c>
       <c r="B116" s="10"/>
       <c r="C116" s="7" t="s">
         <v>118</v>
       </c>
       <c r="D116" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E116" s="13">
-        <v>10308</v>
+        <v>230</v>
       </c>
     </row>
     <row r="117" spans="1:5">
       <c r="A117" s="5">
         <v>111</v>
       </c>
       <c r="B117" s="10"/>
       <c r="C117" s="7" t="s">
         <v>119</v>
       </c>
       <c r="D117" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E117" s="13">
-        <v>230</v>
+        <v>980</v>
       </c>
     </row>
     <row r="118" spans="1:5">
       <c r="A118" s="5">
         <v>112</v>
       </c>
       <c r="B118" s="10"/>
       <c r="C118" s="7" t="s">
         <v>120</v>
       </c>
       <c r="D118" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E118" s="13">
-        <v>980</v>
+        <v>193</v>
       </c>
     </row>
     <row r="119" spans="1:5">
       <c r="A119" s="5">
         <v>113</v>
       </c>
       <c r="B119" s="10"/>
       <c r="C119" s="7" t="s">
         <v>121</v>
       </c>
       <c r="D119" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E119" s="13">
-        <v>193</v>
+        <v>56</v>
       </c>
     </row>
     <row r="120" spans="1:5">
       <c r="A120" s="5">
         <v>114</v>
       </c>
       <c r="B120" s="10"/>
       <c r="C120" s="7" t="s">
         <v>122</v>
       </c>
       <c r="D120" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E120" s="13">
-        <v>56</v>
+        <v>140</v>
       </c>
     </row>
     <row r="121" spans="1:5">
       <c r="A121" s="5">
         <v>115</v>
       </c>
       <c r="B121" s="10"/>
       <c r="C121" s="7" t="s">
         <v>123</v>
       </c>
       <c r="D121" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E121" s="13">
-        <v>140</v>
+        <v>364</v>
       </c>
     </row>
     <row r="122" spans="1:5">
       <c r="A122" s="5">
         <v>116</v>
       </c>
       <c r="B122" s="10"/>
       <c r="C122" s="7" t="s">
         <v>124</v>
       </c>
       <c r="D122" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E122" s="13">
-        <v>364</v>
+        <v>337</v>
       </c>
     </row>
     <row r="123" spans="1:5">
       <c r="A123" s="5">
         <v>117</v>
       </c>
       <c r="B123" s="10"/>
       <c r="C123" s="7" t="s">
         <v>125</v>
       </c>
       <c r="D123" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E123" s="13">
-        <v>337</v>
+        <v>1939</v>
       </c>
     </row>
     <row r="124" spans="1:5">
       <c r="A124" s="5">
         <v>118</v>
       </c>
       <c r="B124" s="10"/>
       <c r="C124" s="7" t="s">
         <v>126</v>
       </c>
       <c r="D124" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E124" s="13">
-        <v>1939</v>
+        <v>277</v>
       </c>
     </row>
     <row r="125" spans="1:5">
       <c r="A125" s="5">
         <v>119</v>
       </c>
       <c r="B125" s="10"/>
       <c r="C125" s="7" t="s">
         <v>127</v>
       </c>
       <c r="D125" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E125" s="13">
-        <v>277</v>
+        <v>1348</v>
       </c>
     </row>
     <row r="126" spans="1:5">
       <c r="A126" s="5">
         <v>120</v>
       </c>
       <c r="B126" s="10"/>
       <c r="C126" s="7" t="s">
         <v>128</v>
       </c>
       <c r="D126" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E126" s="13">
-        <v>1348</v>
+        <v>2376</v>
       </c>
     </row>
     <row r="127" spans="1:5">
       <c r="A127" s="5">
         <v>121</v>
       </c>
       <c r="B127" s="10"/>
       <c r="C127" s="7" t="s">
         <v>129</v>
       </c>
       <c r="D127" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E127" s="13">
-        <v>2376</v>
+        <v>742</v>
       </c>
     </row>
     <row r="128" spans="1:5">
       <c r="A128" s="5">
         <v>122</v>
       </c>
       <c r="B128" s="10"/>
       <c r="C128" s="7" t="s">
         <v>130</v>
       </c>
       <c r="D128" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E128" s="13">
-        <v>742</v>
+        <v>282</v>
       </c>
     </row>
     <row r="129" spans="1:5">
       <c r="A129" s="5">
         <v>123</v>
       </c>
       <c r="B129" s="10"/>
       <c r="C129" s="7" t="s">
         <v>131</v>
       </c>
       <c r="D129" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E129" s="13">
-        <v>282</v>
+        <v>1325</v>
       </c>
     </row>
     <row r="130" spans="1:5">
       <c r="A130" s="5">
         <v>124</v>
       </c>
       <c r="B130" s="10"/>
       <c r="C130" s="7" t="s">
         <v>132</v>
       </c>
       <c r="D130" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E130" s="13">
-        <v>1325</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="131" spans="1:5">
       <c r="A131" s="5">
         <v>125</v>
       </c>
       <c r="B131" s="10"/>
       <c r="C131" s="7" t="s">
         <v>133</v>
       </c>
       <c r="D131" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E131" s="13">
-        <v>1051</v>
+        <v>783</v>
       </c>
     </row>
     <row r="132" spans="1:5">
       <c r="A132" s="5">
         <v>126</v>
       </c>
       <c r="B132" s="10"/>
       <c r="C132" s="7" t="s">
         <v>134</v>
       </c>
       <c r="D132" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E132" s="13">
-        <v>783</v>
+        <v>2582</v>
       </c>
     </row>
     <row r="133" spans="1:5">
       <c r="A133" s="5">
         <v>127</v>
       </c>
       <c r="B133" s="10"/>
       <c r="C133" s="7" t="s">
         <v>135</v>
       </c>
       <c r="D133" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E133" s="13">
-        <v>2582</v>
+        <v>3813</v>
       </c>
     </row>
     <row r="134" spans="1:5">
       <c r="A134" s="5">
         <v>128</v>
       </c>
       <c r="B134" s="10"/>
       <c r="C134" s="7" t="s">
         <v>136</v>
       </c>
       <c r="D134" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E134" s="13">
         <v>3813</v>
       </c>
     </row>
     <row r="135" spans="1:5">
       <c r="A135" s="5">
         <v>129</v>
       </c>
       <c r="B135" s="10"/>
       <c r="C135" s="7" t="s">
         <v>137</v>
       </c>
       <c r="D135" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E135" s="13">
-        <v>3813</v>
+        <v>2417</v>
       </c>
     </row>
     <row r="136" spans="1:5">
       <c r="A136" s="5">
         <v>130</v>
       </c>
       <c r="B136" s="10"/>
       <c r="C136" s="7" t="s">
         <v>138</v>
       </c>
       <c r="D136" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E136" s="13">
-        <v>2417</v>
+        <v>274</v>
       </c>
     </row>
     <row r="137" spans="1:5">
       <c r="A137" s="5">
         <v>131</v>
       </c>
       <c r="B137" s="10"/>
       <c r="C137" s="7" t="s">
         <v>139</v>
       </c>
       <c r="D137" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E137" s="13">
-        <v>274</v>
+        <v>1656</v>
       </c>
     </row>
     <row r="138" spans="1:5">
       <c r="A138" s="5">
         <v>132</v>
       </c>
       <c r="B138" s="10"/>
       <c r="C138" s="7" t="s">
         <v>140</v>
       </c>
       <c r="D138" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E138" s="13">
-        <v>1656</v>
+        <v>523</v>
       </c>
     </row>
     <row r="139" spans="1:5">
       <c r="A139" s="5">
         <v>133</v>
       </c>
       <c r="B139" s="10"/>
       <c r="C139" s="7" t="s">
         <v>141</v>
       </c>
       <c r="D139" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E139" s="13">
-        <v>523</v>
+        <v>989</v>
       </c>
     </row>
     <row r="140" spans="1:5">
       <c r="A140" s="5">
         <v>134</v>
       </c>
       <c r="B140" s="10"/>
       <c r="C140" s="7" t="s">
         <v>142</v>
       </c>
       <c r="D140" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E140" s="13">
-        <v>989</v>
+        <v>1952</v>
       </c>
     </row>
     <row r="141" spans="1:5">
       <c r="A141" s="5">
         <v>135</v>
       </c>
       <c r="B141" s="10"/>
       <c r="C141" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D141" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E141" s="13">
-        <v>1952</v>
+        <v>125</v>
       </c>
     </row>
     <row r="142" spans="1:5">
       <c r="A142" s="5">
         <v>136</v>
       </c>
       <c r="B142" s="10"/>
       <c r="C142" s="7" t="s">
         <v>144</v>
       </c>
       <c r="D142" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E142" s="13">
-        <v>125</v>
+        <v>2052</v>
       </c>
     </row>
     <row r="143" spans="1:5">
       <c r="A143" s="5">
         <v>137</v>
       </c>
       <c r="B143" s="10"/>
       <c r="C143" s="7" t="s">
         <v>145</v>
       </c>
       <c r="D143" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E143" s="13">
-        <v>2052</v>
+        <v>1293</v>
       </c>
     </row>
     <row r="144" spans="1:5">
       <c r="A144" s="5">
         <v>138</v>
       </c>
       <c r="B144" s="10"/>
       <c r="C144" s="7" t="s">
         <v>146</v>
       </c>
       <c r="D144" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E144" s="13">
-        <v>1293</v>
+        <v>1569</v>
       </c>
     </row>
     <row r="145" spans="1:5">
       <c r="A145" s="5">
         <v>139</v>
       </c>
       <c r="B145" s="10"/>
       <c r="C145" s="7" t="s">
         <v>147</v>
       </c>
       <c r="D145" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E145" s="13">
-        <v>1569</v>
+        <v>5031</v>
       </c>
     </row>
     <row r="146" spans="1:5">
       <c r="A146" s="5">
         <v>140</v>
       </c>
       <c r="B146" s="10"/>
       <c r="C146" s="7" t="s">
         <v>148</v>
       </c>
       <c r="D146" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E146" s="13">
-        <v>5031</v>
+        <v>7721</v>
       </c>
     </row>
     <row r="147" spans="1:5">
       <c r="A147" s="5">
         <v>141</v>
       </c>
       <c r="B147" s="10"/>
       <c r="C147" s="7" t="s">
         <v>149</v>
       </c>
       <c r="D147" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E147" s="13">
-        <v>7721</v>
+        <v>2225</v>
       </c>
     </row>
     <row r="148" spans="1:5">
       <c r="A148" s="5">
         <v>142</v>
       </c>
       <c r="B148" s="10"/>
       <c r="C148" s="7" t="s">
         <v>150</v>
       </c>
       <c r="D148" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E148" s="13">
-        <v>2225</v>
+        <v>2387</v>
       </c>
     </row>
     <row r="149" spans="1:5">
       <c r="A149" s="5">
         <v>143</v>
       </c>
       <c r="B149" s="10"/>
       <c r="C149" s="7" t="s">
         <v>151</v>
       </c>
       <c r="D149" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E149" s="13">
-        <v>2387</v>
+        <v>1293</v>
       </c>
     </row>
     <row r="150" spans="1:5">
       <c r="A150" s="5">
         <v>144</v>
       </c>
       <c r="B150" s="10"/>
       <c r="C150" s="7" t="s">
         <v>152</v>
       </c>
       <c r="D150" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E150" s="13">
-        <v>1293</v>
+        <v>921</v>
       </c>
     </row>
     <row r="151" spans="1:5">
       <c r="A151" s="5">
         <v>145</v>
       </c>
       <c r="B151" s="10"/>
       <c r="C151" s="7" t="s">
         <v>153</v>
       </c>
       <c r="D151" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E151" s="13">
-        <v>921</v>
+        <v>1478</v>
       </c>
     </row>
     <row r="152" spans="1:5">
       <c r="A152" s="5">
         <v>146</v>
       </c>
       <c r="B152" s="10"/>
       <c r="C152" s="7" t="s">
         <v>154</v>
       </c>
       <c r="D152" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E152" s="13">
-        <v>1478</v>
+        <v>1401</v>
       </c>
     </row>
     <row r="153" spans="1:5">
       <c r="A153" s="5">
         <v>147</v>
       </c>
       <c r="B153" s="10"/>
       <c r="C153" s="7" t="s">
         <v>155</v>
       </c>
       <c r="D153" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E153" s="13">
-        <v>1401</v>
+        <v>160</v>
       </c>
     </row>
     <row r="154" spans="1:5">
       <c r="A154" s="5">
         <v>148</v>
       </c>
       <c r="B154" s="10"/>
       <c r="C154" s="7" t="s">
         <v>156</v>
       </c>
       <c r="D154" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E154" s="13">
-        <v>160</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="155" spans="1:5">
       <c r="A155" s="5">
         <v>149</v>
       </c>
       <c r="B155" s="10"/>
       <c r="C155" s="7" t="s">
         <v>157</v>
       </c>
       <c r="D155" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E155" s="13">
-        <v>1165</v>
+        <v>5031</v>
       </c>
     </row>
     <row r="156" spans="1:5">
       <c r="A156" s="5">
         <v>150</v>
       </c>
       <c r="B156" s="10"/>
       <c r="C156" s="7" t="s">
         <v>158</v>
       </c>
       <c r="D156" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E156" s="13">
-        <v>5031</v>
+        <v>4985</v>
       </c>
     </row>
     <row r="157" spans="1:5">
       <c r="A157" s="5">
         <v>151</v>
       </c>
       <c r="B157" s="10"/>
       <c r="C157" s="7" t="s">
         <v>159</v>
       </c>
       <c r="D157" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E157" s="13">
-        <v>4985</v>
+        <v>125</v>
       </c>
     </row>
     <row r="158" spans="1:5">
       <c r="A158" s="5">
         <v>152</v>
       </c>
       <c r="B158" s="10"/>
       <c r="C158" s="7" t="s">
         <v>160</v>
       </c>
       <c r="D158" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E158" s="13">
-        <v>125</v>
+        <v>402</v>
       </c>
     </row>
     <row r="159" spans="1:5">
       <c r="A159" s="5">
         <v>153</v>
       </c>
       <c r="B159" s="10"/>
       <c r="C159" s="7" t="s">
         <v>161</v>
       </c>
       <c r="D159" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E159" s="13">
-        <v>402</v>
+        <v>4985</v>
       </c>
     </row>
     <row r="160" spans="1:5">
       <c r="A160" s="5">
         <v>154</v>
       </c>
       <c r="B160" s="10"/>
       <c r="C160" s="7" t="s">
         <v>162</v>
       </c>
       <c r="D160" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E160" s="13">
-        <v>4985</v>
+        <v>783</v>
       </c>
     </row>
     <row r="161" spans="1:5">
       <c r="A161" s="5">
         <v>155</v>
       </c>
       <c r="B161" s="10"/>
       <c r="C161" s="7" t="s">
         <v>163</v>
       </c>
       <c r="D161" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E161" s="13">
-        <v>783</v>
+        <v>1102</v>
       </c>
     </row>
     <row r="162" spans="1:5">
       <c r="A162" s="5">
         <v>156</v>
       </c>
       <c r="B162" s="10"/>
       <c r="C162" s="7" t="s">
         <v>164</v>
       </c>
       <c r="D162" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E162" s="13">
-        <v>1102</v>
+        <v>462</v>
       </c>
     </row>
     <row r="163" spans="1:5">
       <c r="A163" s="5">
         <v>157</v>
       </c>
       <c r="B163" s="10"/>
       <c r="C163" s="7" t="s">
         <v>165</v>
       </c>
       <c r="D163" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E163" s="13">
-        <v>462</v>
+        <v>125</v>
       </c>
     </row>
     <row r="164" spans="1:5">
       <c r="A164" s="5">
         <v>158</v>
       </c>
       <c r="B164" s="10"/>
       <c r="C164" s="7" t="s">
         <v>166</v>
       </c>
       <c r="D164" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E164" s="13">
-        <v>125</v>
+        <v>230</v>
       </c>
     </row>
     <row r="165" spans="1:5">
       <c r="A165" s="5">
         <v>159</v>
       </c>
       <c r="B165" s="10"/>
       <c r="C165" s="7" t="s">
         <v>167</v>
       </c>
       <c r="D165" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E165" s="13">
-        <v>921</v>
+        <v>160</v>
       </c>
     </row>
     <row r="166" spans="1:5">
       <c r="A166" s="5">
         <v>160</v>
       </c>
       <c r="B166" s="10"/>
       <c r="C166" s="7" t="s">
         <v>168</v>
       </c>
       <c r="D166" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E166" s="13">
-        <v>230</v>
+        <v>1778</v>
       </c>
     </row>
     <row r="167" spans="1:5">
       <c r="A167" s="5">
         <v>161</v>
       </c>
       <c r="B167" s="10"/>
       <c r="C167" s="7" t="s">
         <v>169</v>
       </c>
       <c r="D167" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E167" s="13">
-        <v>160</v>
+        <v>1719</v>
       </c>
     </row>
     <row r="168" spans="1:5">
       <c r="A168" s="5">
         <v>162</v>
       </c>
       <c r="B168" s="10"/>
       <c r="C168" s="7" t="s">
         <v>170</v>
       </c>
       <c r="D168" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E168" s="13">
-        <v>1778</v>
+        <v>1436</v>
       </c>
     </row>
     <row r="169" spans="1:5">
       <c r="A169" s="5">
         <v>163</v>
       </c>
       <c r="B169" s="10"/>
       <c r="C169" s="7" t="s">
         <v>171</v>
       </c>
       <c r="D169" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E169" s="13">
-        <v>1719</v>
+        <v>160</v>
       </c>
     </row>
     <row r="170" spans="1:5">
       <c r="A170" s="5">
         <v>164</v>
       </c>
       <c r="B170" s="10"/>
       <c r="C170" s="7" t="s">
         <v>172</v>
       </c>
       <c r="D170" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E170" s="13">
-        <v>1436</v>
+        <v>3164</v>
       </c>
     </row>
     <row r="171" spans="1:5">
       <c r="A171" s="5">
         <v>165</v>
       </c>
       <c r="B171" s="10"/>
       <c r="C171" s="7" t="s">
         <v>173</v>
       </c>
       <c r="D171" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E171" s="13">
-        <v>160</v>
+        <v>17811</v>
       </c>
     </row>
     <row r="172" spans="1:5">
       <c r="A172" s="5">
         <v>166</v>
       </c>
       <c r="B172" s="10"/>
       <c r="C172" s="7" t="s">
         <v>174</v>
       </c>
       <c r="D172" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E172" s="13">
-        <v>3164</v>
+        <v>14082</v>
       </c>
     </row>
     <row r="173" spans="1:5">
       <c r="A173" s="5">
         <v>167</v>
       </c>
       <c r="B173" s="10"/>
       <c r="C173" s="7" t="s">
         <v>175</v>
       </c>
       <c r="D173" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E173" s="13">
-        <v>3277</v>
+        <v>505</v>
       </c>
     </row>
     <row r="174" spans="1:5">
       <c r="A174" s="5">
         <v>168</v>
       </c>
       <c r="B174" s="10"/>
       <c r="C174" s="7" t="s">
         <v>176</v>
       </c>
       <c r="D174" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E174" s="13">
-        <v>17811</v>
+        <v>393</v>
       </c>
     </row>
     <row r="175" spans="1:5">
       <c r="A175" s="5">
         <v>169</v>
       </c>
       <c r="B175" s="10"/>
       <c r="C175" s="7" t="s">
         <v>177</v>
       </c>
       <c r="D175" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E175" s="13">
-        <v>14082</v>
+        <v>2691</v>
       </c>
     </row>
     <row r="176" spans="1:5">
       <c r="A176" s="5">
         <v>170</v>
       </c>
       <c r="B176" s="10"/>
       <c r="C176" s="7" t="s">
         <v>178</v>
       </c>
       <c r="D176" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E176" s="13">
-        <v>505</v>
+        <v>412</v>
       </c>
     </row>
     <row r="177" spans="1:5">
       <c r="A177" s="5">
         <v>171</v>
       </c>
       <c r="B177" s="10"/>
       <c r="C177" s="7" t="s">
         <v>179</v>
       </c>
       <c r="D177" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E177" s="13">
-        <v>393</v>
+        <v>412</v>
       </c>
     </row>
     <row r="178" spans="1:5">
       <c r="A178" s="5">
         <v>172</v>
       </c>
       <c r="B178" s="10"/>
       <c r="C178" s="7" t="s">
         <v>180</v>
       </c>
       <c r="D178" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E178" s="13">
-        <v>2691</v>
+        <v>437</v>
       </c>
     </row>
     <row r="179" spans="1:5">
       <c r="A179" s="5">
         <v>173</v>
       </c>
       <c r="B179" s="10"/>
       <c r="C179" s="7" t="s">
         <v>181</v>
       </c>
       <c r="D179" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E179" s="13">
-        <v>412</v>
+        <v>236</v>
       </c>
     </row>
     <row r="180" spans="1:5">
       <c r="A180" s="5">
         <v>174</v>
       </c>
       <c r="B180" s="10"/>
       <c r="C180" s="7" t="s">
         <v>182</v>
       </c>
       <c r="D180" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E180" s="13">
-        <v>412</v>
+        <v>57</v>
       </c>
     </row>
     <row r="181" spans="1:5">
       <c r="A181" s="5">
         <v>175</v>
       </c>
       <c r="B181" s="10"/>
       <c r="C181" s="7" t="s">
         <v>183</v>
       </c>
       <c r="D181" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E181" s="13">
-        <v>437</v>
+        <v>1296</v>
       </c>
     </row>
     <row r="182" spans="1:5">
       <c r="A182" s="5">
         <v>176</v>
       </c>
       <c r="B182" s="10"/>
       <c r="C182" s="7" t="s">
         <v>184</v>
       </c>
       <c r="D182" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E182" s="13">
-        <v>236</v>
+        <v>149</v>
       </c>
     </row>
     <row r="183" spans="1:5">
       <c r="A183" s="5">
         <v>177</v>
       </c>
       <c r="B183" s="10"/>
       <c r="C183" s="7" t="s">
         <v>185</v>
       </c>
       <c r="D183" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E183" s="13">
-        <v>57</v>
+        <v>2037</v>
       </c>
     </row>
     <row r="184" spans="1:5">
       <c r="A184" s="5">
         <v>178</v>
       </c>
       <c r="B184" s="10"/>
       <c r="C184" s="7" t="s">
         <v>186</v>
       </c>
       <c r="D184" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E184" s="13">
-        <v>1296</v>
+        <v>484</v>
       </c>
     </row>
     <row r="185" spans="1:5">
       <c r="A185" s="5">
         <v>179</v>
       </c>
       <c r="B185" s="10"/>
       <c r="C185" s="7" t="s">
         <v>187</v>
       </c>
       <c r="D185" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E185" s="13">
-        <v>149</v>
+        <v>985</v>
       </c>
     </row>
     <row r="186" spans="1:5">
       <c r="A186" s="5">
         <v>180</v>
       </c>
       <c r="B186" s="10"/>
       <c r="C186" s="7" t="s">
         <v>188</v>
       </c>
       <c r="D186" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E186" s="13">
-        <v>2037</v>
+        <v>1696</v>
       </c>
     </row>
     <row r="187" spans="1:5">
       <c r="A187" s="5">
         <v>181</v>
       </c>
       <c r="B187" s="10"/>
       <c r="C187" s="7" t="s">
         <v>189</v>
       </c>
       <c r="D187" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E187" s="13">
-        <v>484</v>
+        <v>634</v>
       </c>
     </row>
     <row r="188" spans="1:5">
       <c r="A188" s="5">
         <v>182</v>
       </c>
       <c r="B188" s="10"/>
       <c r="C188" s="7" t="s">
         <v>190</v>
       </c>
       <c r="D188" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E188" s="13">
-        <v>985</v>
+        <v>871</v>
       </c>
     </row>
     <row r="189" spans="1:5">
       <c r="A189" s="5">
         <v>183</v>
       </c>
       <c r="B189" s="10"/>
       <c r="C189" s="7" t="s">
         <v>191</v>
       </c>
       <c r="D189" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E189" s="13">
-        <v>1696</v>
+        <v>968</v>
       </c>
     </row>
     <row r="190" spans="1:5">
       <c r="A190" s="5">
         <v>184</v>
       </c>
       <c r="B190" s="10"/>
       <c r="C190" s="7" t="s">
         <v>192</v>
       </c>
       <c r="D190" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E190" s="13">
-        <v>634</v>
+        <v>251</v>
       </c>
     </row>
     <row r="191" spans="1:5">
       <c r="A191" s="5">
         <v>185</v>
       </c>
       <c r="B191" s="10"/>
       <c r="C191" s="7" t="s">
         <v>193</v>
       </c>
       <c r="D191" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E191" s="13">
-        <v>871</v>
+        <v>748</v>
       </c>
     </row>
     <row r="192" spans="1:5">
       <c r="A192" s="5">
         <v>186</v>
       </c>
       <c r="B192" s="10"/>
       <c r="C192" s="7" t="s">
         <v>194</v>
       </c>
       <c r="D192" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E192" s="13">
-        <v>968</v>
+        <v>856</v>
       </c>
     </row>
     <row r="193" spans="1:5">
       <c r="A193" s="5">
         <v>187</v>
       </c>
       <c r="B193" s="10"/>
       <c r="C193" s="7" t="s">
         <v>195</v>
       </c>
       <c r="D193" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E193" s="13">
-        <v>251</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="194" spans="1:5">
       <c r="A194" s="5">
         <v>188</v>
       </c>
       <c r="B194" s="10"/>
       <c r="C194" s="7" t="s">
         <v>196</v>
       </c>
       <c r="D194" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E194" s="13">
-        <v>748</v>
+        <v>489</v>
       </c>
     </row>
     <row r="195" spans="1:5">
       <c r="A195" s="5">
         <v>189</v>
       </c>
       <c r="B195" s="10"/>
       <c r="C195" s="7" t="s">
         <v>197</v>
       </c>
       <c r="D195" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E195" s="13">
-        <v>856</v>
+        <v>12</v>
       </c>
     </row>
     <row r="196" spans="1:5">
       <c r="A196" s="5">
         <v>190</v>
       </c>
       <c r="B196" s="10"/>
       <c r="C196" s="7" t="s">
         <v>198</v>
       </c>
       <c r="D196" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E196" s="13">
-        <v>1395</v>
+        <v>101</v>
       </c>
     </row>
     <row r="197" spans="1:5">
       <c r="A197" s="5">
         <v>191</v>
       </c>
       <c r="B197" s="10"/>
       <c r="C197" s="7" t="s">
         <v>199</v>
       </c>
       <c r="D197" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E197" s="13">
-        <v>489</v>
+        <v>432</v>
       </c>
     </row>
     <row r="198" spans="1:5">
       <c r="A198" s="5">
         <v>192</v>
       </c>
       <c r="B198" s="10"/>
       <c r="C198" s="7" t="s">
         <v>200</v>
       </c>
       <c r="D198" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E198" s="13">
-        <v>12</v>
+        <v>125</v>
       </c>
     </row>
     <row r="199" spans="1:5">
       <c r="A199" s="5">
         <v>193</v>
       </c>
       <c r="B199" s="10"/>
       <c r="C199" s="7" t="s">
         <v>201</v>
       </c>
       <c r="D199" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E199" s="13">
-        <v>101</v>
+        <v>104</v>
       </c>
     </row>
     <row r="200" spans="1:5">
       <c r="A200" s="5">
         <v>194</v>
       </c>
       <c r="B200" s="10"/>
       <c r="C200" s="7" t="s">
         <v>202</v>
       </c>
       <c r="D200" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E200" s="13">
-        <v>432</v>
+        <v>109</v>
       </c>
     </row>
     <row r="201" spans="1:5">
       <c r="A201" s="5">
         <v>195</v>
       </c>
       <c r="B201" s="10"/>
       <c r="C201" s="7" t="s">
         <v>203</v>
       </c>
       <c r="D201" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E201" s="13">
         <v>125</v>
       </c>
     </row>
     <row r="202" spans="1:5">
       <c r="A202" s="5">
         <v>196</v>
       </c>
       <c r="B202" s="10"/>
       <c r="C202" s="7" t="s">
         <v>204</v>
       </c>
       <c r="D202" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E202" s="13">
-        <v>104</v>
+        <v>109</v>
       </c>
     </row>
     <row r="203" spans="1:5">
       <c r="A203" s="5">
         <v>197</v>
       </c>
       <c r="B203" s="10"/>
       <c r="C203" s="7" t="s">
         <v>205</v>
       </c>
       <c r="D203" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E203" s="13">
-        <v>109</v>
+        <v>102</v>
       </c>
     </row>
     <row r="204" spans="1:5">
       <c r="A204" s="5">
         <v>198</v>
       </c>
       <c r="B204" s="10"/>
       <c r="C204" s="7" t="s">
         <v>206</v>
       </c>
       <c r="D204" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E204" s="13">
-        <v>125</v>
+        <v>109</v>
       </c>
     </row>
     <row r="205" spans="1:5">
       <c r="A205" s="5">
         <v>199</v>
       </c>
       <c r="B205" s="10"/>
       <c r="C205" s="7" t="s">
         <v>207</v>
       </c>
       <c r="D205" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E205" s="13">
-        <v>109</v>
+        <v>39</v>
       </c>
     </row>
     <row r="206" spans="1:5">
       <c r="A206" s="5">
         <v>200</v>
       </c>
       <c r="B206" s="10"/>
       <c r="C206" s="7" t="s">
         <v>208</v>
       </c>
       <c r="D206" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E206" s="13">
-        <v>102</v>
+        <v>828</v>
       </c>
     </row>
     <row r="207" spans="1:5">
       <c r="A207" s="5">
         <v>201</v>
       </c>
       <c r="B207" s="10"/>
       <c r="C207" s="7" t="s">
         <v>209</v>
       </c>
       <c r="D207" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E207" s="13">
-        <v>109</v>
+        <v>124</v>
       </c>
     </row>
     <row r="208" spans="1:5">
       <c r="A208" s="5">
         <v>202</v>
       </c>
       <c r="B208" s="10"/>
       <c r="C208" s="7" t="s">
         <v>210</v>
       </c>
       <c r="D208" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E208" s="13">
-        <v>39</v>
+        <v>213</v>
       </c>
     </row>
     <row r="209" spans="1:5">
       <c r="A209" s="5">
         <v>203</v>
       </c>
       <c r="B209" s="10"/>
       <c r="C209" s="7" t="s">
         <v>211</v>
       </c>
       <c r="D209" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E209" s="13">
-        <v>828</v>
+        <v>158</v>
       </c>
     </row>
     <row r="210" spans="1:5">
       <c r="A210" s="5">
         <v>204</v>
       </c>
       <c r="B210" s="10"/>
       <c r="C210" s="7" t="s">
         <v>212</v>
       </c>
       <c r="D210" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E210" s="13">
-        <v>124</v>
+        <v>190</v>
       </c>
     </row>
     <row r="211" spans="1:5">
       <c r="A211" s="5">
         <v>205</v>
       </c>
       <c r="B211" s="10"/>
       <c r="C211" s="7" t="s">
         <v>213</v>
       </c>
       <c r="D211" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E211" s="13">
-        <v>213</v>
+        <v>230</v>
       </c>
     </row>
     <row r="212" spans="1:5">
       <c r="A212" s="5">
         <v>206</v>
       </c>
       <c r="B212" s="10"/>
       <c r="C212" s="7" t="s">
         <v>214</v>
       </c>
       <c r="D212" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E212" s="13">
-        <v>158</v>
+        <v>723</v>
       </c>
     </row>
     <row r="213" spans="1:5">
       <c r="A213" s="5">
         <v>207</v>
       </c>
       <c r="B213" s="10"/>
       <c r="C213" s="7" t="s">
         <v>215</v>
       </c>
       <c r="D213" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E213" s="13">
-        <v>190</v>
+        <v>125</v>
       </c>
     </row>
     <row r="214" spans="1:5">
       <c r="A214" s="5">
         <v>208</v>
       </c>
       <c r="B214" s="10"/>
       <c r="C214" s="7" t="s">
         <v>216</v>
       </c>
       <c r="D214" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E214" s="13">
-        <v>230</v>
+        <v>102</v>
       </c>
     </row>
     <row r="215" spans="1:5">
       <c r="A215" s="5">
         <v>209</v>
       </c>
       <c r="B215" s="10"/>
       <c r="C215" s="7" t="s">
         <v>217</v>
       </c>
       <c r="D215" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E215" s="13">
-        <v>723</v>
+        <v>2350</v>
       </c>
     </row>
     <row r="216" spans="1:5">
       <c r="A216" s="5">
         <v>210</v>
       </c>
       <c r="B216" s="10"/>
       <c r="C216" s="7" t="s">
         <v>218</v>
       </c>
       <c r="D216" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E216" s="13">
-        <v>125</v>
+        <v>106</v>
       </c>
     </row>
     <row r="217" spans="1:5">
       <c r="A217" s="5">
         <v>211</v>
       </c>
       <c r="B217" s="10"/>
       <c r="C217" s="7" t="s">
         <v>219</v>
       </c>
       <c r="D217" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E217" s="13">
-        <v>102</v>
+        <v>70</v>
       </c>
     </row>
     <row r="218" spans="1:5">
       <c r="A218" s="5">
         <v>212</v>
       </c>
       <c r="B218" s="10"/>
       <c r="C218" s="7" t="s">
         <v>220</v>
       </c>
       <c r="D218" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E218" s="13">
-        <v>2350</v>
+        <v>148</v>
       </c>
     </row>
     <row r="219" spans="1:5">
       <c r="A219" s="5">
         <v>213</v>
       </c>
       <c r="B219" s="10"/>
       <c r="C219" s="7" t="s">
         <v>221</v>
       </c>
       <c r="D219" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E219" s="13">
-        <v>106</v>
+        <v>341</v>
       </c>
     </row>
     <row r="220" spans="1:5">
       <c r="A220" s="5">
         <v>214</v>
       </c>
       <c r="B220" s="10"/>
       <c r="C220" s="7" t="s">
         <v>222</v>
       </c>
       <c r="D220" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E220" s="13">
-        <v>70</v>
+        <v>136</v>
       </c>
     </row>
     <row r="221" spans="1:5">
       <c r="A221" s="5">
         <v>215</v>
       </c>
       <c r="B221" s="10"/>
       <c r="C221" s="7" t="s">
         <v>223</v>
       </c>
       <c r="D221" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E221" s="13">
-        <v>148</v>
+        <v>12482</v>
       </c>
     </row>
     <row r="222" spans="1:5">
       <c r="A222" s="5">
         <v>216</v>
       </c>
       <c r="B222" s="10"/>
       <c r="C222" s="7" t="s">
         <v>224</v>
       </c>
       <c r="D222" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E222" s="13">
-        <v>341</v>
+        <v>291</v>
       </c>
     </row>
     <row r="223" spans="1:5">
       <c r="A223" s="5">
         <v>217</v>
       </c>
       <c r="B223" s="10"/>
       <c r="C223" s="7" t="s">
         <v>225</v>
       </c>
       <c r="D223" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E223" s="13">
-        <v>136</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="224" spans="1:5">
       <c r="A224" s="5">
         <v>218</v>
       </c>
       <c r="B224" s="10"/>
       <c r="C224" s="7" t="s">
         <v>226</v>
       </c>
       <c r="D224" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E224" s="13">
-        <v>12482</v>
+        <v>6395</v>
       </c>
     </row>
     <row r="225" spans="1:5">
       <c r="A225" s="5">
         <v>219</v>
       </c>
       <c r="B225" s="10"/>
       <c r="C225" s="7" t="s">
         <v>227</v>
       </c>
       <c r="D225" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E225" s="13">
-        <v>291</v>
+        <v>156</v>
       </c>
     </row>
     <row r="226" spans="1:5">
       <c r="A226" s="5">
         <v>220</v>
       </c>
       <c r="B226" s="10"/>
       <c r="C226" s="7" t="s">
         <v>228</v>
       </c>
       <c r="D226" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E226" s="13">
-        <v>1140</v>
+        <v>242</v>
       </c>
     </row>
     <row r="227" spans="1:5">
       <c r="A227" s="5">
         <v>221</v>
       </c>
       <c r="B227" s="10"/>
       <c r="C227" s="7" t="s">
         <v>229</v>
       </c>
       <c r="D227" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E227" s="13">
-        <v>6395</v>
+        <v>376</v>
       </c>
     </row>
     <row r="228" spans="1:5">
       <c r="A228" s="5">
         <v>222</v>
       </c>
       <c r="B228" s="10"/>
       <c r="C228" s="7" t="s">
         <v>230</v>
       </c>
       <c r="D228" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E228" s="13">
-        <v>156</v>
+        <v>125</v>
       </c>
     </row>
     <row r="229" spans="1:5">
       <c r="A229" s="5">
         <v>223</v>
       </c>
       <c r="B229" s="10"/>
       <c r="C229" s="7" t="s">
         <v>231</v>
       </c>
       <c r="D229" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E229" s="13">
-        <v>125</v>
+        <v>88</v>
       </c>
     </row>
     <row r="230" spans="1:5">
       <c r="A230" s="5">
         <v>224</v>
       </c>
       <c r="B230" s="10"/>
       <c r="C230" s="7" t="s">
         <v>232</v>
       </c>
       <c r="D230" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E230" s="13">
-        <v>376</v>
+        <v>792</v>
       </c>
     </row>
     <row r="231" spans="1:5">
       <c r="A231" s="5">
         <v>225</v>
       </c>
       <c r="B231" s="10"/>
       <c r="C231" s="7" t="s">
         <v>233</v>
       </c>
       <c r="D231" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E231" s="13">
-        <v>125</v>
+        <v>277</v>
       </c>
     </row>
     <row r="232" spans="1:5">
       <c r="A232" s="5">
         <v>226</v>
       </c>
       <c r="B232" s="10"/>
       <c r="C232" s="7" t="s">
         <v>234</v>
       </c>
       <c r="D232" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E232" s="13">
-        <v>88</v>
+        <v>125</v>
       </c>
     </row>
     <row r="233" spans="1:5">
       <c r="A233" s="5">
         <v>227</v>
       </c>
       <c r="B233" s="10"/>
       <c r="C233" s="7" t="s">
         <v>235</v>
       </c>
       <c r="D233" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E233" s="13">
-        <v>792</v>
+        <v>610</v>
       </c>
     </row>
     <row r="234" spans="1:5">
       <c r="A234" s="5">
         <v>228</v>
       </c>
       <c r="B234" s="10"/>
       <c r="C234" s="7" t="s">
         <v>236</v>
       </c>
       <c r="D234" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E234" s="13">
-        <v>277</v>
+        <v>120</v>
       </c>
     </row>
     <row r="235" spans="1:5">
       <c r="A235" s="5">
         <v>229</v>
       </c>
       <c r="B235" s="10"/>
       <c r="C235" s="7" t="s">
         <v>237</v>
       </c>
       <c r="D235" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E235" s="13">
-        <v>125</v>
+        <v>147</v>
       </c>
     </row>
     <row r="236" spans="1:5">
       <c r="A236" s="5">
         <v>230</v>
       </c>
       <c r="B236" s="10"/>
       <c r="C236" s="7" t="s">
         <v>238</v>
       </c>
       <c r="D236" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E236" s="13">
-        <v>610</v>
+        <v>276</v>
       </c>
     </row>
     <row r="237" spans="1:5">
       <c r="A237" s="5">
         <v>231</v>
       </c>
       <c r="B237" s="10"/>
       <c r="C237" s="7" t="s">
         <v>239</v>
       </c>
       <c r="D237" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E237" s="13">
-        <v>120</v>
+        <v>109</v>
       </c>
     </row>
     <row r="238" spans="1:5">
       <c r="A238" s="5">
         <v>232</v>
       </c>
       <c r="B238" s="10"/>
       <c r="C238" s="7" t="s">
         <v>240</v>
       </c>
       <c r="D238" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E238" s="13">
-        <v>147</v>
+        <v>192</v>
       </c>
     </row>
     <row r="239" spans="1:5">
       <c r="A239" s="5">
         <v>233</v>
       </c>
       <c r="B239" s="10"/>
       <c r="C239" s="7" t="s">
         <v>241</v>
       </c>
       <c r="D239" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E239" s="13">
-        <v>276</v>
+        <v>529</v>
       </c>
     </row>
     <row r="240" spans="1:5">
       <c r="A240" s="5">
         <v>234</v>
       </c>
       <c r="B240" s="10"/>
       <c r="C240" s="7" t="s">
         <v>242</v>
       </c>
       <c r="D240" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E240" s="13">
-        <v>109</v>
+        <v>28</v>
       </c>
     </row>
     <row r="241" spans="1:5">
       <c r="A241" s="5">
         <v>235</v>
       </c>
       <c r="B241" s="10"/>
       <c r="C241" s="7" t="s">
         <v>243</v>
       </c>
       <c r="D241" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E241" s="13">
-        <v>192</v>
+        <v>32</v>
       </c>
     </row>
     <row r="242" spans="1:5">
       <c r="A242" s="5">
         <v>236</v>
       </c>
       <c r="B242" s="10"/>
       <c r="C242" s="7" t="s">
         <v>244</v>
       </c>
       <c r="D242" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E242" s="13">
-        <v>529</v>
+        <v>29</v>
       </c>
     </row>
     <row r="243" spans="1:5">
       <c r="A243" s="5">
         <v>237</v>
       </c>
       <c r="B243" s="10"/>
       <c r="C243" s="7" t="s">
         <v>245</v>
       </c>
       <c r="D243" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E243" s="13">
-        <v>28</v>
+        <v>329</v>
       </c>
     </row>
     <row r="244" spans="1:5">
       <c r="A244" s="5">
         <v>238</v>
       </c>
       <c r="B244" s="10"/>
       <c r="C244" s="7" t="s">
         <v>246</v>
       </c>
       <c r="D244" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E244" s="13">
-        <v>32</v>
+        <v>104</v>
       </c>
     </row>
     <row r="245" spans="1:5">
       <c r="A245" s="5">
         <v>239</v>
       </c>
       <c r="B245" s="10"/>
       <c r="C245" s="7" t="s">
         <v>247</v>
       </c>
       <c r="D245" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E245" s="13">
-        <v>29</v>
+        <v>109</v>
       </c>
     </row>
     <row r="246" spans="1:5">
       <c r="A246" s="5">
         <v>240</v>
       </c>
       <c r="B246" s="10"/>
       <c r="C246" s="7" t="s">
         <v>248</v>
       </c>
       <c r="D246" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E246" s="13">
-        <v>329</v>
+        <v>125</v>
       </c>
     </row>
     <row r="247" spans="1:5">
       <c r="A247" s="5">
         <v>241</v>
       </c>
       <c r="B247" s="10"/>
       <c r="C247" s="7" t="s">
         <v>249</v>
       </c>
       <c r="D247" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E247" s="13">
-        <v>104</v>
+        <v>767</v>
       </c>
     </row>
     <row r="248" spans="1:5">
       <c r="A248" s="5">
         <v>242</v>
       </c>
       <c r="B248" s="10"/>
       <c r="C248" s="7" t="s">
         <v>250</v>
       </c>
       <c r="D248" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E248" s="13">
-        <v>109</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="249" spans="1:5">
       <c r="A249" s="5">
         <v>243</v>
       </c>
       <c r="B249" s="10"/>
       <c r="C249" s="7" t="s">
         <v>251</v>
       </c>
       <c r="D249" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E249" s="13">
-        <v>125</v>
+        <v>466</v>
       </c>
     </row>
     <row r="250" spans="1:5">
       <c r="A250" s="5">
         <v>244</v>
       </c>
       <c r="B250" s="10"/>
       <c r="C250" s="7" t="s">
         <v>252</v>
       </c>
       <c r="D250" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E250" s="13">
-        <v>767</v>
+        <v>255</v>
       </c>
     </row>
     <row r="251" spans="1:5">
       <c r="A251" s="5">
         <v>245</v>
       </c>
       <c r="B251" s="10"/>
       <c r="C251" s="7" t="s">
         <v>253</v>
       </c>
       <c r="D251" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E251" s="13">
-        <v>1052</v>
+        <v>482</v>
       </c>
     </row>
     <row r="252" spans="1:5">
       <c r="A252" s="5">
         <v>246</v>
       </c>
       <c r="B252" s="10"/>
       <c r="C252" s="7" t="s">
         <v>254</v>
       </c>
       <c r="D252" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E252" s="13">
-        <v>466</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="253" spans="1:5">
-      <c r="A253" s="5">
-[...3 lines deleted...]
-      <c r="C253" s="7" t="s">
+      <c r="A253" s="3" t="s">
         <v>255</v>
       </c>
-      <c r="D253" s="6" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B253" s="6"/>
+      <c r="C253" s="7"/>
+      <c r="D253" s="6"/>
+      <c r="E253" s="13"/>
     </row>
     <row r="254" spans="1:5">
-      <c r="A254" s="5">
-[...10 lines deleted...]
-        <v>482</v>
+      <c r="A254" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B254" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C254" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="D254" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E254" s="14" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="255" spans="1:5">
       <c r="A255" s="5">
-        <v>249</v>
+        <v>1</v>
       </c>
       <c r="B255" s="10"/>
       <c r="C255" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="D255" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E255" s="13">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5">
+      <c r="A256" s="5">
+        <v>2</v>
+      </c>
+      <c r="B256" s="10"/>
+      <c r="C256" s="7" t="s">
         <v>257</v>
       </c>
-      <c r="D255" s="6" t="s">
-[...7 lines deleted...]
-      <c r="A256" s="3" t="s">
+      <c r="D256" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E256" s="13">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5">
+      <c r="A257" s="5">
+        <v>3</v>
+      </c>
+      <c r="B257" s="10"/>
+      <c r="C257" s="7" t="s">
         <v>258</v>
       </c>
-      <c r="B256" s="6"/>
-[...18 lines deleted...]
-        <v>7</v>
+      <c r="D257" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E257" s="13">
+        <v>203</v>
       </c>
     </row>
     <row r="258" spans="1:5">
       <c r="A258" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B258" s="10"/>
       <c r="C258" s="7" t="s">
         <v>259</v>
       </c>
       <c r="D258" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E258" s="13">
-        <v>248</v>
+        <v>233</v>
       </c>
     </row>
     <row r="259" spans="1:5">
       <c r="A259" s="5">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B259" s="10"/>
       <c r="C259" s="7" t="s">
         <v>260</v>
       </c>
       <c r="D259" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E259" s="13">
-        <v>233</v>
+        <v>324</v>
       </c>
     </row>
     <row r="260" spans="1:5">
       <c r="A260" s="5">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B260" s="10"/>
       <c r="C260" s="7" t="s">
         <v>261</v>
       </c>
       <c r="D260" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E260" s="13">
-        <v>297</v>
+        <v>298</v>
       </c>
     </row>
     <row r="261" spans="1:5">
       <c r="A261" s="5">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B261" s="10"/>
       <c r="C261" s="7" t="s">
         <v>262</v>
       </c>
       <c r="D261" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E261" s="13">
-        <v>203</v>
+        <v>92</v>
       </c>
     </row>
     <row r="262" spans="1:5">
       <c r="A262" s="5">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="B262" s="10"/>
       <c r="C262" s="7" t="s">
         <v>263</v>
       </c>
       <c r="D262" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E262" s="13">
-        <v>233</v>
+        <v>119</v>
       </c>
     </row>
     <row r="263" spans="1:5">
       <c r="A263" s="5">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="B263" s="10"/>
       <c r="C263" s="7" t="s">
         <v>264</v>
       </c>
       <c r="D263" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E263" s="13">
-        <v>324</v>
+        <v>149</v>
       </c>
     </row>
     <row r="264" spans="1:5">
       <c r="A264" s="5">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="B264" s="10"/>
       <c r="C264" s="7" t="s">
         <v>265</v>
       </c>
       <c r="D264" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E264" s="13">
-        <v>298</v>
+        <v>261</v>
       </c>
     </row>
     <row r="265" spans="1:5">
       <c r="A265" s="5">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B265" s="10"/>
       <c r="C265" s="7" t="s">
         <v>266</v>
       </c>
       <c r="D265" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E265" s="13">
-        <v>92</v>
+        <v>390</v>
       </c>
     </row>
     <row r="266" spans="1:5">
       <c r="A266" s="5">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="B266" s="10"/>
       <c r="C266" s="7" t="s">
         <v>267</v>
       </c>
       <c r="D266" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E266" s="13">
-        <v>119</v>
+        <v>314</v>
       </c>
     </row>
     <row r="267" spans="1:5">
       <c r="A267" s="5">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="B267" s="10"/>
       <c r="C267" s="7" t="s">
         <v>268</v>
       </c>
       <c r="D267" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E267" s="13">
-        <v>149</v>
+        <v>35</v>
       </c>
     </row>
     <row r="268" spans="1:5">
       <c r="A268" s="5">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="B268" s="10"/>
       <c r="C268" s="7" t="s">
         <v>269</v>
       </c>
       <c r="D268" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E268" s="13">
-        <v>261</v>
+        <v>168</v>
       </c>
     </row>
     <row r="269" spans="1:5">
       <c r="A269" s="5">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="B269" s="10"/>
       <c r="C269" s="7" t="s">
         <v>270</v>
       </c>
       <c r="D269" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E269" s="13">
-        <v>390</v>
+        <v>40</v>
       </c>
     </row>
     <row r="270" spans="1:5">
       <c r="A270" s="5">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="B270" s="10"/>
       <c r="C270" s="7" t="s">
         <v>271</v>
       </c>
       <c r="D270" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E270" s="13">
-        <v>314</v>
+        <v>445</v>
       </c>
     </row>
     <row r="271" spans="1:5">
       <c r="A271" s="5">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="B271" s="10"/>
       <c r="C271" s="7" t="s">
         <v>272</v>
       </c>
       <c r="D271" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E271" s="13">
-        <v>35</v>
+        <v>54</v>
       </c>
     </row>
     <row r="272" spans="1:5">
       <c r="A272" s="5">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="B272" s="10"/>
       <c r="C272" s="7" t="s">
         <v>273</v>
       </c>
       <c r="D272" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E272" s="13">
-        <v>168</v>
+        <v>352</v>
       </c>
     </row>
     <row r="273" spans="1:5">
       <c r="A273" s="5">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="B273" s="10"/>
       <c r="C273" s="7" t="s">
         <v>274</v>
       </c>
       <c r="D273" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E273" s="13">
-        <v>40</v>
+        <v>445</v>
       </c>
     </row>
     <row r="274" spans="1:5">
       <c r="A274" s="5">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="B274" s="10"/>
       <c r="C274" s="7" t="s">
         <v>275</v>
       </c>
       <c r="D274" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E274" s="13">
         <v>445</v>
       </c>
     </row>
     <row r="275" spans="1:5">
       <c r="A275" s="5">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B275" s="10"/>
       <c r="C275" s="7" t="s">
         <v>276</v>
       </c>
       <c r="D275" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E275" s="13">
-        <v>54</v>
+        <v>137</v>
       </c>
     </row>
     <row r="276" spans="1:5">
       <c r="A276" s="5">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="B276" s="10"/>
       <c r="C276" s="7" t="s">
         <v>277</v>
       </c>
       <c r="D276" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E276" s="13">
-        <v>352</v>
+        <v>5277</v>
       </c>
     </row>
     <row r="277" spans="1:5">
       <c r="A277" s="5">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="B277" s="10"/>
       <c r="C277" s="7" t="s">
         <v>278</v>
       </c>
       <c r="D277" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E277" s="13">
-        <v>352</v>
+        <v>5650</v>
       </c>
     </row>
     <row r="278" spans="1:5">
       <c r="A278" s="5">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="B278" s="10"/>
       <c r="C278" s="7" t="s">
         <v>279</v>
       </c>
       <c r="D278" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E278" s="13">
-        <v>445</v>
+        <v>606</v>
       </c>
     </row>
     <row r="279" spans="1:5">
       <c r="A279" s="5">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="B279" s="10"/>
       <c r="C279" s="7" t="s">
         <v>280</v>
       </c>
       <c r="D279" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E279" s="13">
-        <v>445</v>
+        <v>150</v>
       </c>
     </row>
     <row r="280" spans="1:5">
       <c r="A280" s="5">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="B280" s="10"/>
       <c r="C280" s="7" t="s">
         <v>281</v>
       </c>
       <c r="D280" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E280" s="13">
-        <v>137</v>
+        <v>150</v>
       </c>
     </row>
     <row r="281" spans="1:5">
       <c r="A281" s="5">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="B281" s="10"/>
       <c r="C281" s="7" t="s">
         <v>282</v>
       </c>
       <c r="D281" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E281" s="13">
-        <v>5277</v>
+        <v>150</v>
       </c>
     </row>
     <row r="282" spans="1:5">
       <c r="A282" s="5">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="B282" s="10"/>
       <c r="C282" s="7" t="s">
         <v>283</v>
       </c>
       <c r="D282" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E282" s="13">
-        <v>5650</v>
+        <v>150</v>
       </c>
     </row>
     <row r="283" spans="1:5">
       <c r="A283" s="5">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="B283" s="10"/>
       <c r="C283" s="7" t="s">
         <v>284</v>
       </c>
       <c r="D283" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E283" s="13">
-        <v>606</v>
+        <v>200</v>
       </c>
     </row>
     <row r="284" spans="1:5">
       <c r="A284" s="5">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="B284" s="10"/>
       <c r="C284" s="7" t="s">
         <v>285</v>
       </c>
       <c r="D284" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E284" s="13">
-        <v>150</v>
+        <v>215</v>
       </c>
     </row>
     <row r="285" spans="1:5">
       <c r="A285" s="5">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B285" s="10"/>
       <c r="C285" s="7" t="s">
         <v>286</v>
       </c>
       <c r="D285" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E285" s="13">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="286" spans="1:5">
       <c r="A286" s="5">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B286" s="10"/>
       <c r="C286" s="7" t="s">
         <v>287</v>
       </c>
       <c r="D286" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E286" s="13">
-        <v>150</v>
+        <v>390</v>
       </c>
     </row>
     <row r="287" spans="1:5">
       <c r="A287" s="5">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="B287" s="10"/>
       <c r="C287" s="7" t="s">
         <v>288</v>
       </c>
       <c r="D287" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E287" s="13">
-        <v>150</v>
+        <v>149</v>
       </c>
     </row>
     <row r="288" spans="1:5">
       <c r="A288" s="5">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="B288" s="10"/>
       <c r="C288" s="7" t="s">
         <v>289</v>
       </c>
       <c r="D288" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E288" s="13">
-        <v>200</v>
+        <v>149</v>
       </c>
     </row>
     <row r="289" spans="1:5">
       <c r="A289" s="5">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="B289" s="10"/>
       <c r="C289" s="7" t="s">
         <v>290</v>
       </c>
       <c r="D289" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E289" s="13">
-        <v>215</v>
+        <v>287</v>
       </c>
     </row>
     <row r="290" spans="1:5">
       <c r="A290" s="5">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B290" s="10"/>
       <c r="C290" s="7" t="s">
         <v>291</v>
       </c>
       <c r="D290" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E290" s="13">
-        <v>200</v>
+        <v>287</v>
       </c>
     </row>
     <row r="291" spans="1:5">
       <c r="A291" s="5">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="B291" s="10"/>
       <c r="C291" s="7" t="s">
         <v>292</v>
       </c>
       <c r="D291" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E291" s="13">
-        <v>390</v>
+        <v>175</v>
       </c>
     </row>
     <row r="292" spans="1:5">
       <c r="A292" s="5">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="B292" s="10"/>
       <c r="C292" s="7" t="s">
         <v>293</v>
       </c>
       <c r="D292" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E292" s="13">
-        <v>149</v>
+        <v>125</v>
       </c>
     </row>
     <row r="293" spans="1:5">
       <c r="A293" s="5">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B293" s="10"/>
       <c r="C293" s="7" t="s">
         <v>294</v>
       </c>
       <c r="D293" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E293" s="13">
-        <v>149</v>
+        <v>211</v>
       </c>
     </row>
     <row r="294" spans="1:5">
       <c r="A294" s="5">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="B294" s="10"/>
       <c r="C294" s="7" t="s">
         <v>295</v>
       </c>
       <c r="D294" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E294" s="13">
-        <v>287</v>
+        <v>188</v>
       </c>
     </row>
     <row r="295" spans="1:5">
       <c r="A295" s="5">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="B295" s="10"/>
       <c r="C295" s="7" t="s">
         <v>296</v>
       </c>
       <c r="D295" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E295" s="13">
-        <v>287</v>
+        <v>322</v>
       </c>
     </row>
     <row r="296" spans="1:5">
       <c r="A296" s="5">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="B296" s="10"/>
       <c r="C296" s="7" t="s">
         <v>297</v>
       </c>
       <c r="D296" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E296" s="13">
-        <v>175</v>
+        <v>421</v>
       </c>
     </row>
     <row r="297" spans="1:5">
       <c r="A297" s="5">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="B297" s="10"/>
       <c r="C297" s="7" t="s">
         <v>298</v>
       </c>
       <c r="D297" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E297" s="13">
-        <v>125</v>
+        <v>109</v>
       </c>
     </row>
     <row r="298" spans="1:5">
       <c r="A298" s="5">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="B298" s="10"/>
       <c r="C298" s="7" t="s">
         <v>299</v>
       </c>
       <c r="D298" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E298" s="13">
-        <v>211</v>
+        <v>225</v>
       </c>
     </row>
     <row r="299" spans="1:5">
       <c r="A299" s="5">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="B299" s="10"/>
       <c r="C299" s="7" t="s">
         <v>300</v>
       </c>
       <c r="D299" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E299" s="13">
-        <v>188</v>
+        <v>61</v>
       </c>
     </row>
     <row r="300" spans="1:5">
       <c r="A300" s="5">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="B300" s="10"/>
       <c r="C300" s="7" t="s">
         <v>301</v>
       </c>
       <c r="D300" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E300" s="13">
-        <v>322</v>
+        <v>784</v>
       </c>
     </row>
     <row r="301" spans="1:5">
       <c r="A301" s="5">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B301" s="10"/>
       <c r="C301" s="7" t="s">
         <v>302</v>
       </c>
       <c r="D301" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E301" s="13">
-        <v>421</v>
+        <v>388</v>
       </c>
     </row>
     <row r="302" spans="1:5">
       <c r="A302" s="5">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="B302" s="10"/>
       <c r="C302" s="7" t="s">
         <v>303</v>
       </c>
       <c r="D302" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E302" s="13">
-        <v>109</v>
+        <v>390</v>
       </c>
     </row>
     <row r="303" spans="1:5">
       <c r="A303" s="5">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="B303" s="10"/>
       <c r="C303" s="7" t="s">
         <v>304</v>
       </c>
       <c r="D303" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E303" s="13">
-        <v>225</v>
+        <v>177</v>
       </c>
     </row>
     <row r="304" spans="1:5">
       <c r="A304" s="5">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="B304" s="10"/>
       <c r="C304" s="7" t="s">
         <v>305</v>
       </c>
       <c r="D304" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E304" s="13">
-        <v>61</v>
+        <v>237</v>
       </c>
     </row>
     <row r="305" spans="1:5">
       <c r="A305" s="5">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="B305" s="10"/>
       <c r="C305" s="7" t="s">
         <v>306</v>
       </c>
       <c r="D305" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E305" s="13">
-        <v>784</v>
+        <v>246</v>
       </c>
     </row>
     <row r="306" spans="1:5">
       <c r="A306" s="5">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="B306" s="10"/>
       <c r="C306" s="7" t="s">
         <v>307</v>
       </c>
       <c r="D306" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E306" s="13">
-        <v>388</v>
+        <v>664</v>
       </c>
     </row>
     <row r="307" spans="1:5">
       <c r="A307" s="5">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="B307" s="10"/>
       <c r="C307" s="7" t="s">
         <v>308</v>
       </c>
       <c r="D307" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E307" s="13">
-        <v>390</v>
+        <v>2846</v>
       </c>
     </row>
     <row r="308" spans="1:5">
       <c r="A308" s="5">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="B308" s="10"/>
       <c r="C308" s="7" t="s">
         <v>309</v>
       </c>
       <c r="D308" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E308" s="13">
-        <v>177</v>
+        <v>304</v>
       </c>
     </row>
     <row r="309" spans="1:5">
       <c r="A309" s="5">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B309" s="10"/>
       <c r="C309" s="7" t="s">
         <v>310</v>
       </c>
       <c r="D309" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E309" s="13">
         <v>237</v>
       </c>
     </row>
     <row r="310" spans="1:5">
       <c r="A310" s="5">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="B310" s="10"/>
       <c r="C310" s="7" t="s">
         <v>311</v>
       </c>
       <c r="D310" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E310" s="13">
-        <v>246</v>
+        <v>3747</v>
       </c>
     </row>
     <row r="311" spans="1:5">
       <c r="A311" s="5">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="B311" s="10"/>
       <c r="C311" s="7" t="s">
         <v>312</v>
       </c>
       <c r="D311" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E311" s="13">
-        <v>664</v>
+        <v>297</v>
       </c>
     </row>
     <row r="312" spans="1:5">
       <c r="A312" s="5">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="B312" s="10"/>
       <c r="C312" s="7" t="s">
         <v>313</v>
       </c>
       <c r="D312" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E312" s="13">
-        <v>2846</v>
+        <v>297</v>
       </c>
     </row>
     <row r="313" spans="1:5">
-      <c r="A313" s="5">
-[...3 lines deleted...]
-      <c r="C313" s="7" t="s">
+      <c r="A313" s="3" t="s">
         <v>314</v>
       </c>
-      <c r="D313" s="6" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B313" s="6"/>
+      <c r="C313" s="7"/>
+      <c r="D313" s="6"/>
+      <c r="E313" s="13"/>
     </row>
     <row r="314" spans="1:5">
-      <c r="A314" s="5">
-[...10 lines deleted...]
-        <v>237</v>
+      <c r="A314" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B314" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C314" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="D314" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E314" s="14" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="315" spans="1:5">
       <c r="A315" s="5">
-        <v>58</v>
+        <v>1</v>
       </c>
       <c r="B315" s="10"/>
       <c r="C315" s="7" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="D315" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E315" s="13">
-        <v>3747</v>
+        <v>2339</v>
       </c>
     </row>
     <row r="316" spans="1:5">
       <c r="A316" s="5">
-        <v>59</v>
+        <v>2</v>
       </c>
       <c r="B316" s="10"/>
       <c r="C316" s="7" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="D316" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E316" s="13">
-        <v>297</v>
+        <v>1316</v>
       </c>
     </row>
     <row r="317" spans="1:5">
       <c r="A317" s="5">
-        <v>60</v>
+        <v>3</v>
       </c>
       <c r="B317" s="10"/>
       <c r="C317" s="7" t="s">
+        <v>317</v>
+      </c>
+      <c r="D317" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E317" s="13">
+        <v>1378</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5">
+      <c r="A318" s="5">
+        <v>4</v>
+      </c>
+      <c r="B318" s="10"/>
+      <c r="C318" s="7" t="s">
         <v>318</v>
       </c>
-      <c r="D317" s="6" t="s">
-[...7 lines deleted...]
-      <c r="A318" s="3" t="s">
+      <c r="D318" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E318" s="13">
+        <v>1094</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5">
+      <c r="A319" s="5">
+        <v>5</v>
+      </c>
+      <c r="B319" s="10"/>
+      <c r="C319" s="7" t="s">
         <v>319</v>
       </c>
-      <c r="B318" s="6"/>
-[...18 lines deleted...]
-        <v>7</v>
+      <c r="D319" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E319" s="13">
+        <v>3165</v>
       </c>
     </row>
     <row r="320" spans="1:5">
       <c r="A320" s="5">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B320" s="10"/>
       <c r="C320" s="7" t="s">
         <v>320</v>
       </c>
       <c r="D320" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E320" s="13">
-        <v>1267</v>
+        <v>1370</v>
       </c>
     </row>
     <row r="321" spans="1:5">
       <c r="A321" s="5">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B321" s="10"/>
       <c r="C321" s="7" t="s">
         <v>321</v>
       </c>
       <c r="D321" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E321" s="13">
-        <v>2339</v>
+        <v>1270</v>
       </c>
     </row>
     <row r="322" spans="1:5">
       <c r="A322" s="5">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B322" s="10"/>
       <c r="C322" s="7" t="s">
         <v>322</v>
       </c>
       <c r="D322" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E322" s="13">
-        <v>1316</v>
+        <v>3123</v>
       </c>
     </row>
     <row r="323" spans="1:5">
       <c r="A323" s="5">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="B323" s="10"/>
       <c r="C323" s="7" t="s">
         <v>323</v>
       </c>
       <c r="D323" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E323" s="13">
-        <v>1378</v>
-[...88 lines deleted...]
-      <c r="E329" s="13">
         <v>2361</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A5:E5"/>
-    <mergeCell ref="A256:E256"/>
-    <mergeCell ref="A318:E318"/>
+    <mergeCell ref="A253:E253"/>
+    <mergeCell ref="A313:E313"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>