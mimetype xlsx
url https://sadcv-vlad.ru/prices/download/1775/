--- v0 (2026-05-14)
+++ v1 (2026-06-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1244">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1252">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Ландшафтный дизайн</t>
   </si>
   <si>
     <t>Заборчики, ограждения</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
@@ -134,53 +134,50 @@
   <si>
     <t>Заборчик пластиковый Фаберже Лимонный 400*280мм (7секций)</t>
   </si>
   <si>
     <t>Заборчик пластиковый Палисадник Светло-Коричневый 24/32*3м (8секций)</t>
   </si>
   <si>
     <t>Заборчик пластиковый Фаберже Жёлтый 400*280мм (7секций)</t>
   </si>
   <si>
     <t>Заборчик пластиковый Версаль 1 секция 48*36см LISTOK Арт-01014</t>
   </si>
   <si>
     <t>Заборчик металлический Нолик 3,45м (5секций)</t>
   </si>
   <si>
     <t>Заборчик пластиковый Кирпичики L-180см НТ-802 18*23см (СКИДКА - 20%)</t>
   </si>
   <si>
     <t>Заборчик Кованный 56-111 100*62см</t>
   </si>
   <si>
     <t>Ограждение Ромашка Тёмно-Зелён М-4801/ БАШ</t>
   </si>
   <si>
-    <t>Заборчик пластиковый Палисадник Жёлтый 24/32*3м (8секций)</t>
-[...1 lines deleted...]
-  <si>
     <t>Заборная решётка Сетка Н-2м*10м Greengo Зелёная (ячея 1,5*1,5см) Арт-3299396</t>
   </si>
   <si>
     <t>Заборная решётка Сетка Н-2м*20м Зелёная ПРОЧНАЯ (ячея 4,5*4,5см) Арт-3Р-45/2/20</t>
   </si>
   <si>
     <t>Заборчик пластиковый Бабочка 3мет*9 секций 46*40см</t>
   </si>
   <si>
     <t>Заборчик пластиковый Лилия 3мет*9 секций 33*30см</t>
   </si>
   <si>
     <t>Заборчик пластиковый Ивушка Бежевый 37,5*25см (8секций)</t>
   </si>
   <si>
     <t>Заборчик металлический Лесенка 5м (5секций) высота 55см</t>
   </si>
   <si>
     <t>Заборчик металлический Гриб 30*30см Арт-30557 (СКИДКА - 20%)</t>
   </si>
   <si>
     <t>Заборчик пластиковый Ивушка Золотой 37,5*25см (8секций)</t>
   </si>
   <si>
     <t>Заборчик пластиковый Штурвал Белый 430*320мм (7секций)</t>
@@ -386,806 +383,884 @@
   <si>
     <t>Лампа на солнечной батарее Сеть 2м*1,5м 2режима Жёлтая 4137037</t>
   </si>
   <si>
     <t>Лампа на солнечной батарее Роса 10м Синяя 2режима Арт-4137020</t>
   </si>
   <si>
     <t>Лампа на солнечной батарее Лампочка Красная на прищепке 2997287 8*14*8см</t>
   </si>
   <si>
     <t>Лампа на солнечной батарее Нить Шарик 4,5м 2режима Зелёная 4137042</t>
   </si>
   <si>
     <t>Лампа на солнечной батарее Лампочка Жёлтая на прищепке 2997290 8×14×8см</t>
   </si>
   <si>
     <t>Лампа на солнечной батарее Сеть 2м*1,5м 2режима Зелёная 4137035</t>
   </si>
   <si>
     <t>Лампа на солнечной батарее Нить Бабочка 4,5м 4137045</t>
   </si>
   <si>
     <t>Лампа на солнечной батарее Трапеция Красная 2997282 4,5*30*4,5см</t>
   </si>
   <si>
-    <t>Лампа на солнечной батарее Лампочка Прозрачная (Набор 3шт) стекло Арт-4592640 7*9*7см</t>
-[...1 lines deleted...]
-  <si>
     <t>Фигурки, мебель, декор для сада</t>
   </si>
   <si>
     <t>Флюгер Петух Ку-ка-ре-ку 15*25см 3723438</t>
   </si>
   <si>
-    <t>Фигурка Белки на дереве навесная Арт-39.06 59см</t>
+    <t>Фигурка Белки на дереве навесная 59см Арт-39.06</t>
   </si>
   <si>
     <t>Искрогаситель D-800мм</t>
   </si>
   <si>
-    <t>Фигурка Корова весёлая Арт-16.06 23*23см</t>
-[...5 lines deleted...]
-    <t>Фигурка Телёнок Пасущийся Арт-17.40 140см*40см*95см</t>
+    <t>Фигурка Корова весёлая 23см Арт-16.06</t>
+  </si>
+  <si>
+    <t>Фигурка Трактор 35*60см Арт-Ф022</t>
+  </si>
+  <si>
+    <t>Фигурка Телёнок Пасущийся 140*95см Арт-17.40</t>
   </si>
   <si>
     <t>Кашпо Сумка Арт-GB-27737 (Н-24см D-34см)</t>
   </si>
   <si>
-    <t>Фигурка Крышка люка Домик Арт-33.05 47*77см</t>
-[...8 lines deleted...]
-    <t>Фигурка Дракончик Шика серебро Арт-Ф266с 48см</t>
+    <t>Фигурка Крышка люка Домик 47*77см Арт-33.05</t>
+  </si>
+  <si>
+    <t>Фигурка Собака Милька 25см Арт-JNG-190</t>
+  </si>
+  <si>
+    <t>Фигурка Динозавр 53*85см Арт-6173</t>
+  </si>
+  <si>
+    <t>Фигурка Дракончик Шика серебро 48см Арт-Ф266с</t>
   </si>
   <si>
     <t>Уличный Камин Пирамида листья</t>
   </si>
   <si>
-    <t>Фигурка Поросёнок Арт-JNG-142 40см</t>
-[...11 lines deleted...]
-    <t>Фигурка Лось Арт-17.53 140*120см</t>
+    <t>Фигурка Поросёнок 40см Арт-JNG-142</t>
+  </si>
+  <si>
+    <t>Фигурка Заяйко 14см Арт-Ф141</t>
+  </si>
+  <si>
+    <t>Фигурка Гриб Белый 20см Арт-7.29</t>
+  </si>
+  <si>
+    <t>Фигурка Дракончик Шика бежевый 48см Арт-Ф266</t>
+  </si>
+  <si>
+    <t>Фигурка Лось 140*120см Арт-17.53</t>
   </si>
   <si>
     <t>Флюгер Гномик малый 15*25см 3723427</t>
   </si>
   <si>
-    <t>Фигурка Помидор Арт-22.10 60см</t>
-[...2 lines deleted...]
-    <t>Фигурка Два гриба Арт-7.06 40см</t>
+    <t>Фигурка Помидор 60см Арт-22.10</t>
+  </si>
+  <si>
+    <t>Фигурка Два гриба 40см Арт-7.06</t>
   </si>
   <si>
     <t>Модульное покрытие VORTEX 10мм Коричневое</t>
   </si>
   <si>
     <t>Покрытие пластиковое VORTEX Зелёное 1м2*9 плиток</t>
   </si>
   <si>
-    <t>Фигурка Зайчик Пирожок 37см</t>
+    <t>Фигурка Зайчик Пирожок 37см Арт-Ф279з</t>
   </si>
   <si>
     <t>Скамейка с козырьком КОВАН 860-73</t>
   </si>
   <si>
-    <t>Фигурка Дракончик Шика терра-красный Арт-Ф266 48см</t>
-[...2 lines deleted...]
-    <t>Фигурка Верблюд А12/1 садовая 72*85см</t>
+    <t>Фигурка Дракончик Шика терра-красный 48см Арт-Ф266</t>
+  </si>
+  <si>
+    <t>Фигурка Верблюд садовая 72*85см Арт-А12/1</t>
   </si>
   <si>
     <t>Форма для отливки садовых дорожек Веер 55см*33см*5см</t>
   </si>
   <si>
-    <t>Фигурка Крольчиха М-171(лежит) 45*57см</t>
-[...26 lines deleted...]
-    <t>Фигурка Пугало Огородное Заяц/Тыква Арт- 5185564 50см</t>
+    <t>Фигурка Крольчиха (лежит) 45*57см Арт-М-171</t>
+  </si>
+  <si>
+    <t>Фигурка Зайчик Кевин на качелях золото 28см Арт-Ф265з</t>
+  </si>
+  <si>
+    <t>Фигурка Дракончик Шика бронза 48см Арт-Ф266с</t>
+  </si>
+  <si>
+    <t>Фигурка Заяц Людвиг серебро 13*36см Арт-Ф258с</t>
+  </si>
+  <si>
+    <t>Фигурка Медведь 176см*98см Арт-17.22</t>
+  </si>
+  <si>
+    <t>Фигурка Кот Адик Серый 16*40см Арт-Ф316</t>
+  </si>
+  <si>
+    <t>Фигурка Повар 175см Арт-FP-40183</t>
+  </si>
+  <si>
+    <t>Фигурка Кошка 16*28см Арт-5787D</t>
+  </si>
+  <si>
+    <t>Фигурка Медведь Боксер Арт-Ф136ц 24см*18см*33см</t>
+  </si>
+  <si>
+    <t>Фигурка Пугало Огородное Заяц/Тыква 50см Арт- 5185564</t>
   </si>
   <si>
     <t>Чаша Костровая Сфера Волки D-1000мм</t>
   </si>
   <si>
-    <t>Фигурка Кот Кол Ба Сан 30см</t>
-[...29 lines deleted...]
-    <t>Фигурка Заяц Батончик 25*50см</t>
+    <t>Фигурка Медведь 100см*170см Арт-17.57</t>
+  </si>
+  <si>
+    <t>Фигурка Дракончик Шика 48см Арт-Ф266</t>
+  </si>
+  <si>
+    <t>Фигурка Пират 45см Арт-FR-36597</t>
+  </si>
+  <si>
+    <t>Фигурка Собака Думка 37см Арт-Ф270</t>
+  </si>
+  <si>
+    <t>Фигурка Свинка 25см Арт-14.07</t>
+  </si>
+  <si>
+    <t>Фигурка Пенёк 50*50см Арт-42.17</t>
+  </si>
+  <si>
+    <t>Фигурка Рыба Осётр 25*50см Арт-42.21</t>
+  </si>
+  <si>
+    <t>Фигурка Динозавр 102*88см Арт-6192</t>
+  </si>
+  <si>
+    <t>Фигурка Овца большая 87см Арт-М-35</t>
+  </si>
+  <si>
+    <t>Фигурка Заяц Батончик 25*50см Арт-Ф294</t>
   </si>
   <si>
     <t>Стол пластиковый Верона Прямоугольн 1200*850*750мм Бежев М-3092</t>
   </si>
   <si>
-    <t>Фигурка Пугало Огородное Заяц Арт-5185575 75см</t>
+    <t>Фигурка Пугало Огородное Заяц 75см Арт-5185575</t>
   </si>
   <si>
     <t>СТОЛ садовый G435В (116*63*65см)</t>
   </si>
   <si>
-    <t>Фигурка Дракончик Шика коричневый Арт-Ф266 48см</t>
-[...5 lines deleted...]
-    <t>Фигурка Три гриба Подосиновика Арт-7.36 26см</t>
+    <t>Фигурка Дракончик Шика коричневый 48см Арт-Ф266</t>
+  </si>
+  <si>
+    <t>Фигурка Охотник 75см Арт-F03148</t>
+  </si>
+  <si>
+    <t>Фигурка Три гриба Подосиновика 26см Арт-7.36</t>
   </si>
   <si>
     <t>Фигурка Крышка люка Круг 1*55см</t>
   </si>
   <si>
-    <t>Фигурка Кукуруза Арт-22.08 52см</t>
+    <t>Фигурка Кукуруза 52см Арт-22.08</t>
   </si>
   <si>
     <t>Уличный Камин Пирамида Ромбы</t>
   </si>
   <si>
-    <t>Фигурка Львица Арт-17.25 170см*62см*70см</t>
-[...5 lines deleted...]
-    <t>Фигурка Белоснежка Арт-NF28460 81см</t>
+    <t>Фигурка Львица 170см*70см Арт-17.25</t>
+  </si>
+  <si>
+    <t>Фигурка-Кашпо Башмак 19см Арт-GB-11001</t>
+  </si>
+  <si>
+    <t>Фигурка Белоснежка 81см Арт-NF28460</t>
   </si>
   <si>
     <t>Чаша Костровая Самолёты D-600мм</t>
   </si>
   <si>
     <t>Чаша Костровая Олени Закат в Горах D-800мм</t>
   </si>
   <si>
-    <t>Фигурка Крышка люка Леший Арт-33.09 88*69см</t>
-[...11 lines deleted...]
-    <t>Фигурка Повар Арт-FP-34425 130см</t>
+    <t>Фигурка Крышка люка Леший 88*69см Арт-33.09</t>
+  </si>
+  <si>
+    <t>Фигурка Пушка 74см*150см Арт-17.64</t>
+  </si>
+  <si>
+    <t>Фигурка Хозяйка с капустой 85см Арт-2.11</t>
+  </si>
+  <si>
+    <t>Фигурка Заяц Модест золото 20*27см Арт-Ф257з</t>
+  </si>
+  <si>
+    <t>Фигурка Повар 130см Арт-FP-34425</t>
   </si>
   <si>
     <t>Фигурка Кролик Пупочка 19*18см</t>
   </si>
   <si>
-    <t>Фигурка Ослик Арт-А-1139 Н-130</t>
-[...2 lines deleted...]
-    <t>Фигурка Заяц Людвиг золото Арт-Ф258з 13*36см</t>
+    <t>Фигурка Ослик 130см Арт-А-1139</t>
+  </si>
+  <si>
+    <t>Фигурка Заяц Людвиг золото 13*36см Арт-Ф258з</t>
+  </si>
+  <si>
+    <t>Фигурка Ква-ки с мороженым 27см Арт-Ф-228</t>
   </si>
   <si>
     <t>Чаша Костровая Листья D-600мм</t>
   </si>
   <si>
-    <t>Фигурка Лягушка Кваряг Арт-Ф111 42см</t>
-[...14 lines deleted...]
-    <t>Фигурка Птица Утка Арт-12.62 37*54см</t>
+    <t>Фигурка Лягушка Кваряг 42см Арт-Ф111</t>
+  </si>
+  <si>
+    <t>Фигурка Собаки 38см Арт-FS-3708</t>
+  </si>
+  <si>
+    <t>Фигурка Птица Страус 180см Арт-17.43</t>
+  </si>
+  <si>
+    <t>Фигурка Кошка 38см Арт-6268-D</t>
+  </si>
+  <si>
+    <t>Фигурка Инопланетянин Дюша фиолетовый 40см Арт-Ф112ф</t>
+  </si>
+  <si>
+    <t>Фигурка Птица Утка 54см Арт-12.62</t>
   </si>
   <si>
     <t>Модульное покрытие VORTEX 10мм Зелёное</t>
   </si>
   <si>
-    <t>Фигурка Конь VR-12010 98см</t>
-[...56 lines deleted...]
-    <t>Фигурка Птица Утка Арт-12.31 45см*25см</t>
+    <t>Фигурка Конь 98см Арт-VR-12010</t>
+  </si>
+  <si>
+    <t>Фигурка Ганс Хенде Хох 37см Арт-Ф183</t>
+  </si>
+  <si>
+    <t>Фигурка Инопланетянин Дюша зеленый 40см Арт-Ф112з</t>
+  </si>
+  <si>
+    <t>Фигурка Алёша Клопович 43см Арт-Ф109</t>
+  </si>
+  <si>
+    <t>Фигурка Конь 133см Арт-FS-48819</t>
+  </si>
+  <si>
+    <t>Фигурка Клумба Камни 770*580*400мм Арт-42.11</t>
+  </si>
+  <si>
+    <t>Фигурка Барашек 17см Арт-Ф108</t>
+  </si>
+  <si>
+    <t>Фигурка Птица Селезень 43см Арт-JNG-083</t>
+  </si>
+  <si>
+    <t>Фигурка Овечка 32*43см Арт-3565</t>
+  </si>
+  <si>
+    <t>Фигурка Заяц Людвиг 13*36см Арт-Ф258</t>
+  </si>
+  <si>
+    <t>Фигурка Кролик лежачий 45*57см Арт-М-170</t>
+  </si>
+  <si>
+    <t>Фигурка Корова Бело-Коричнев 154*183см Арт-17.01-А</t>
+  </si>
+  <si>
+    <t>Фигурка Граф де Сад 38см Арт-Ф121</t>
+  </si>
+  <si>
+    <t>Фигурка Повар 77см Арт-FP-40175</t>
+  </si>
+  <si>
+    <t>Фигурка Повар 85см Арт-FP-34424</t>
+  </si>
+  <si>
+    <t>Фигурка Огурец 55см Арт-22.07</t>
+  </si>
+  <si>
+    <t>Фигурка Повар 80см Арт-F03082</t>
+  </si>
+  <si>
+    <t>Фигурка Твой милый Пёсик 23см Арт-Ф096</t>
+  </si>
+  <si>
+    <t>Фигурка Принц Роз 72см Арт-АФ0117</t>
+  </si>
+  <si>
+    <t>Фигурка Птица Утка 45см*25см Арт-12.31</t>
   </si>
   <si>
     <t>Чаша Костровая Рыцари D-600мм</t>
   </si>
   <si>
     <t>Чаша Костровая Лев D-800мм</t>
   </si>
   <si>
-    <t>Фигурка Кошка Арт-FS-28204 16*28см</t>
-[...14 lines deleted...]
-    <t>Фигурка Птица Утка Арт-JNG-133 24*40см</t>
+    <t>Фигурка Кошка 16*28см Арт-FS-28204</t>
+  </si>
+  <si>
+    <t>Фигурка Крыс Мажор 19см Арт-Ф130</t>
+  </si>
+  <si>
+    <t>Фигурка Птица Индюшка 83см Арт-12.30</t>
+  </si>
+  <si>
+    <t>Фигурка Птица Лебедь№-2 40см Арт-JNG-210-2</t>
+  </si>
+  <si>
+    <t>Фигурка Ваза 147см Арт-FP-36592</t>
+  </si>
+  <si>
+    <t>Фигурка Птица Утка 24*40см Арт-JNG-133</t>
   </si>
   <si>
     <t>Декор садовый Забор (30*3*38см) CL-3575 металл</t>
   </si>
   <si>
-    <t>Фигурка Птица Аист в гнезде с лягушкой 12.11 Н-70см (СКЛАД)</t>
-[...11 lines deleted...]
-    <t>Фигурка-Кашпо Бревно Арт-42.02 70см*40см*34см</t>
+    <t>Фигурка Повар 108см Арт-FP-40180</t>
+  </si>
+  <si>
+    <t>Фигурка Динозавр 85см Арт-6177</t>
+  </si>
+  <si>
+    <t>Фигурка Кролик Пузырик 26см Арт-Ф328</t>
   </si>
   <si>
     <t>Декор Лопата 13*31см Арт-HF-2913</t>
   </si>
   <si>
-    <t>Фигурка Парикмахер Арт-7.48 73см*60см*180см</t>
-[...8 lines deleted...]
-    <t>Фигурка Лошадка Арт-JNG-975 40*45см</t>
+    <t>Фигурка Парикмахер 180см Арт-7.48</t>
+  </si>
+  <si>
+    <t>Фигурка Лошадка 40*45см Арт-JNG-975</t>
   </si>
   <si>
     <t>Качеля КОВАН с деревом 860-12</t>
   </si>
   <si>
     <t>Фигурка-Кашпо Помидор Арт-№-W136-В 46см</t>
   </si>
   <si>
-    <t>Фигурка Кот с рогаткой Арт-Ф042 20см</t>
-[...2 lines deleted...]
-    <t>Фигурка Повар Арт-FP-40172 62см</t>
+    <t>Фигурка Кот с рогаткой 20см Арт-Ф042</t>
+  </si>
+  <si>
+    <t>Фигурка Повар 62см Арт-FP-40172</t>
   </si>
   <si>
     <t>Фигурка Птица Утка с утёнком 31см Арт-11244</t>
   </si>
   <si>
-    <t>Фигурка Овечка арт-Ф026 16*23см</t>
-[...14 lines deleted...]
-    <t>Фигурка Свинка с коромыслом арт-14.22 35см</t>
+    <t>Фигурка Овечка 16*23см Арт-Ф026</t>
+  </si>
+  <si>
+    <t>Фигурка Дракончик Шика золото 48см Арт-Ф266з</t>
+  </si>
+  <si>
+    <t>Фигурка Плутишка 20см Арт-Ф131</t>
+  </si>
+  <si>
+    <t>Фигурка Кролик Пуся 24см Арт-Ф329</t>
+  </si>
+  <si>
+    <t>Фигурка Ёж Адамчик 35см Арт-Ф-254</t>
+  </si>
+  <si>
+    <t>Фигурка Ваза 132см Арт-FP-40191</t>
+  </si>
+  <si>
+    <t>Фигурка Свинка с коромыслом 35см Арт-14.22</t>
   </si>
   <si>
     <t>Фигурка Птица Индюк 45см</t>
   </si>
   <si>
-    <t>Фигурка Лошадь Большая Арт-17.02-А 210*185см</t>
-[...11 lines deleted...]
-    <t>Фигурка Лягушка Арт-VF-10483 32см</t>
+    <t>Фигурка Лошадь Большая 210*185см Арт-17.02-А</t>
+  </si>
+  <si>
+    <t>Фигурка Кошка 16*28см Арт-FS-28205</t>
+  </si>
+  <si>
+    <t>Фигурка Птица Гусь Средний 45см Арт-JNG-022</t>
+  </si>
+  <si>
+    <t>Фигурка Заяц Людвиг бронза 13*36см Арт-Ф258б</t>
+  </si>
+  <si>
+    <t>Фигурка Лягушка 32см Арт-VF-10483</t>
   </si>
   <si>
     <t>Стол Деревянный 123*64*78см (Ш/Г/В) Б/У САМОВЫВОЗ</t>
   </si>
   <si>
-    <t>Фигурка Пёс Бася Арт-Ф253 28см</t>
-[...17 lines deleted...]
-    <t>Фигурка Джек Собачка Арт-Ф101 24см</t>
+    <t>Фигурка Рыбак зимой 64см Арт-F03143</t>
+  </si>
+  <si>
+    <t>Фигурка Лягушки на Лавке 26*29см Арт-N92009-В</t>
+  </si>
+  <si>
+    <t>Фигурка Динозавр 154*267см Арт-17.04</t>
+  </si>
+  <si>
+    <t>Фигурка Пугало Огородное Тыква 80см Арт-5185577</t>
+  </si>
+  <si>
+    <t>Фигурка Джек Собачка 24см Арт-Ф101</t>
   </si>
   <si>
     <t>Фигурка-кашпо GВ-3745 Башмак Гномы с грибами 17см</t>
   </si>
   <si>
-    <t>Фигурка Птица Филин НАСТЕНН Арт-JNG-155 57см</t>
-[...8 lines deleted...]
-    <t>Фигурка Пенёк Стол Арт-42.15 83см*66см*74см</t>
+    <t>Фигурка Птица Филин НАСТЕННАЯ 57см Арт-JNG-155</t>
+  </si>
+  <si>
+    <t>Фигурка Хрюн 37см Арт-Ф067</t>
+  </si>
+  <si>
+    <t>Фигурка Кенгуру с кенгурёнком 150см Арт-17.14</t>
   </si>
   <si>
     <t>Флюгер День/ночь малый 15*25см 3680453</t>
   </si>
   <si>
     <t>Чаша Костровая Сфера Всадник D-800мм</t>
   </si>
   <si>
-    <t>Фигурка Жираф Арт-17.03 185*65см</t>
-[...11 lines deleted...]
-    <t>Фигурка Тыква в шляпе Арт-Ф160 27см</t>
+    <t>Фигурка Жираф 185*65см Арт-17.03</t>
+  </si>
+  <si>
+    <t>Фигурка Зебра 55см*52см Арт-6240</t>
+  </si>
+  <si>
+    <t>Фигурка Овечка 24см Арт-15.03</t>
+  </si>
+  <si>
+    <t>Фигурка-кашпо Гномы 24*32см Арт-GB-11106</t>
+  </si>
+  <si>
+    <t>Фигурка Тыква в шляпе 27см Арт-Ф160</t>
+  </si>
+  <si>
+    <t>Фигурка Лягушки на лодке 30см Арт-Ф-185</t>
   </si>
   <si>
     <t>Стол пластиковый Флоренция Кругл 900*900*750мм М-2872</t>
   </si>
   <si>
-    <t>Фигурка Собака Арт-FS-28203 10*32см</t>
+    <t>Фигурка Собака 10*32см Арт-FS-28203</t>
   </si>
   <si>
     <t>Форма для отливки садовых дорожек Классика 38см*38см*5см</t>
   </si>
   <si>
     <t>Форма для отливки садовых дорожек Дорожка 46см*42см*5см</t>
   </si>
   <si>
     <t>Форма для отливки садовых дорожек Сота 48см*40см*5см</t>
   </si>
   <si>
     <t>Форма для отливки садовых дорожек Таллинская 43см*43см*4см</t>
   </si>
   <si>
-    <t>Фигурка Доцент Арт-2.57 55*40см</t>
-[...5 lines deleted...]
-    <t>Фигурка Дед мороз Арт-30.25 50см</t>
+    <t>Фигурка Доцент 55см Арт-2.57</t>
+  </si>
+  <si>
+    <t>Фигурка Дед мороз 40см Арт-30.26</t>
+  </si>
+  <si>
+    <t>Фигурка Дед мороз 50см Арт-30.25</t>
   </si>
   <si>
     <t>Форма для отливки садовых дорожек Петербургская 45см*45см*6см</t>
   </si>
   <si>
     <t>Форма для отливки садовых дорожек Камень 820мм*820мм*5см</t>
   </si>
   <si>
-    <t>Фигурка Ангел Белый Арт-3.09 61см</t>
-[...20 lines deleted...]
-    <t>Фигурка Птица Орёл на пне Н-56см Арт-ФП-324</t>
+    <t>Фигурка Ангел Белый 61см Арт-3.09</t>
+  </si>
+  <si>
+    <t>Фигурка Ангел Белый 66см Арт-3.03</t>
+  </si>
+  <si>
+    <t>Фигурка Собака 60см Арт-DC-42095</t>
+  </si>
+  <si>
+    <t>Фигурка Шеф повар 60см Арт-F03163</t>
+  </si>
+  <si>
+    <t>Фигурка Собака Йоркширский терьер 13*27см Арт-FS-28201</t>
+  </si>
+  <si>
+    <t>Кашпо плетёное Башмак Н-27см РВ-38173</t>
+  </si>
+  <si>
+    <t>Кашпо плетёное Морковь L-46см РВ-2151</t>
+  </si>
+  <si>
+    <t>Фигурка Гриб Грибыч 46см Арт-Ф-118</t>
+  </si>
+  <si>
+    <t>Фигурка Энт Лотос 50см Арт-Ф-188</t>
+  </si>
+  <si>
+    <t>Фигурка Птица Орёл на пне 56см Арт-ФП-324</t>
+  </si>
+  <si>
+    <t>Фигурка Черепаха с гномами 14см Арт-10929171</t>
   </si>
   <si>
     <t>Фигурка Заяц с морковкой 31см Арт-F-1287</t>
   </si>
   <si>
-    <t>Фигурка Заяц Арчибальд золото 49*23*31см Ф217з</t>
+    <t>Фигурка Заяц Арчибальд золото 49*31см Арт-Ф217з</t>
+  </si>
+  <si>
+    <t>Фигурка Баба-Яга с козлёнком 67см Арт-Ф-401</t>
+  </si>
+  <si>
+    <t>Фигурка Гном Санни 31см Арт-Ф-261</t>
   </si>
   <si>
     <t>Фигурка Грибы боровики 23см Арт-3С30</t>
   </si>
   <si>
-    <t>Фигурка Заяц Арчибальд Арт-Ф217 49см*23см*31см</t>
+    <t>Фигурка Заяц Арчибальд 49см*31см Арт-Ф217</t>
+  </si>
+  <si>
+    <t>Фигурка Крокодил Тосик 54см Арт-Ф212</t>
+  </si>
+  <si>
+    <t>Фигурка Тролльга 58см Арт-Ф-215</t>
+  </si>
+  <si>
+    <t>Фигурка Кот Адик Терракотово-Красный 16*40см</t>
+  </si>
+  <si>
+    <t>Фигурка Гном Эл на тыкве 37см Арт-Ф-238</t>
+  </si>
+  <si>
+    <t>Фигурка Ёж Яблочный 42см Арт-Ф-331</t>
   </si>
   <si>
     <t>Фигурка Птица Два голубя 25см Арт-3622948</t>
   </si>
   <si>
     <t>Фигурка Крот в шляпе 45см Арт-11826</t>
   </si>
   <si>
-    <t>Фигурка Бегемотик Илюша Арт-Ф199 39см</t>
+    <t>Фигурка Баба-Яга с пеньком 75см Арт-Ф093</t>
+  </si>
+  <si>
+    <t>Фигурка Зайчик Федя 40см Арт-10976263</t>
+  </si>
+  <si>
+    <t>Фигурка Шашлычник 2.0 57см Арт-Ф-021Н</t>
+  </si>
+  <si>
+    <t>Фигурка Лягушечка Ижабелла Ягодка 29см Арт-Ф-345</t>
   </si>
   <si>
     <t>Фигурка Белочка с орешками на пне 25см Арт-10510</t>
   </si>
   <si>
-    <t>Фигурка Крот с цветочком Арт-Ф050 15см</t>
-[...8 lines deleted...]
-    <t>Фигурка Два Гнома 19,5см Арт-3866572</t>
+    <t>Фигурка Крот с цветочком 15см Арт-Ф050</t>
+  </si>
+  <si>
+    <t>Фигурка Гном Арбузный Фарли 23см Арт-Ф-234</t>
+  </si>
+  <si>
+    <t>Фигурка Енотик Шаманя Арт-Ф357 32см</t>
   </si>
   <si>
     <t>Фигурка Семья сурикатов 48см Арт-1126921</t>
   </si>
   <si>
-    <t>Фигурка Зайка Октавия Бронза Арт-Ф305Б 49см</t>
+    <t>Фигурка Лепрекон Фергюс 46см Арт-Ф-394</t>
+  </si>
+  <si>
+    <t>Фигурка Зайка Октавия Бронза 49см Арт-Ф305Б</t>
   </si>
   <si>
     <t>Фигурка Грибы подосиновики 24см Арт-10803</t>
   </si>
   <si>
-    <t>Фигурка Птица Утка Мандаринка Арт-Ф169 27см</t>
+    <t>Фигурка Коала спящая 16см Арт-9438638</t>
+  </si>
+  <si>
+    <t>Фигурка Гном Цветочный Лютик 41см Арт-Ф-330</t>
+  </si>
+  <si>
+    <t>Фигурка Зайка Копайка песочный 33см Арт-Ф351</t>
+  </si>
+  <si>
+    <t>Фигурка Птица Утка Мандаринка 27см Арт-Ф169</t>
   </si>
   <si>
     <t>Фигурка Сурикат 22см Арт-9438642</t>
   </si>
   <si>
-    <t>Фигурка Гусеница семья Н-24см Арт-1259514</t>
+    <t>Фигурка Кот Орацио Чёрный 36см Арт-Ф385</t>
   </si>
   <si>
     <t>Фигурка Гриб с улиткой 32см Арт-10824</t>
   </si>
   <si>
+    <t>Фигурка-кашпо Добромонстрик Чвяка Коричневый 35см Арт-Ф-354</t>
+  </si>
+  <si>
+    <t>Фигурка Гушка Лягушка 29см Арт-Ф-363</t>
+  </si>
+  <si>
+    <t>Фигурка Гном Тим с газонокосилкой 31см Арт-Ф-244</t>
+  </si>
+  <si>
     <t>Фигурка Лягушка с бабочкой 39см Арт-1134674</t>
   </si>
   <si>
-    <t>Фигурка Зайка ДЗЕН серебро 24*18*44см Ф239с</t>
-[...5 lines deleted...]
-    <t>Фигурка Зайка ДЗЕН бронза 24*18*44 см Ф239б</t>
+    <t>Фигурка Зайка ДЗЕН серебро 44см Арт-Ф239с</t>
+  </si>
+  <si>
+    <t>Фигурка Энт Философ 50см Арт-Ф-197</t>
+  </si>
+  <si>
+    <t>Фигурка Зайка ДЗЕН бронза 44см Арт-Ф239б</t>
   </si>
   <si>
     <t>Фигурка Зайка на бревне 45см Арт-4977817</t>
   </si>
   <si>
-    <t>Фигурка Грибы мухоморы 28см Арт-3С10</t>
-[...2 lines deleted...]
-    <t>Фигурка Заяц Борис Арт-Ф340 24см</t>
+    <t>Фигурка Заяц Борис 24см Арт-Ф340</t>
+  </si>
+  <si>
+    <t>Фигурка Крокодил Бонопарт 50см Арт-Ф-332</t>
+  </si>
+  <si>
+    <t>Фигурка Гном Ули на улитке 37см Арт-Ф-260</t>
+  </si>
+  <si>
+    <t>Фигурка-кашпо Добромонстрик Казюзя Бетон 22см Арт-Ф-344</t>
+  </si>
+  <si>
+    <t>Фигурка Зайка Копайка Коричневый 33см Арт-Ф351</t>
   </si>
   <si>
     <t>Фигурка Лягушки "Самбики Сару" 30см Арт-11615</t>
   </si>
   <si>
-    <t>Фигурка Змея Барышня Змеюля Арт-Ф349 15см</t>
-[...2 lines deleted...]
-    <t>Фигурка Заяц Арчибальд серебро 49*23*31см Ф217с</t>
+    <t>Фигурка Избушка 51см Арт-Ф-070</t>
+  </si>
+  <si>
+    <t>Фигурка Птица Гусыня 42см Арт-10975395</t>
+  </si>
+  <si>
+    <t>Фигурка Кот Орацио Трюфельный 36см Арт-Ф385</t>
+  </si>
+  <si>
+    <t>Фигурка Гриб Белый 17см Арт-4074869</t>
+  </si>
+  <si>
+    <t>Фигурка Змея Барышня Змеюля 15см Арт-Ф349</t>
+  </si>
+  <si>
+    <t>Фигурка Заяц Арчибальд серебро 49*31см Арт-Ф217с</t>
+  </si>
+  <si>
+    <t>Фигурка Заяц Косой 54см Арт-Ф072н</t>
   </si>
   <si>
     <t>Фигурка Грибы боровики 15см Арт-3С17</t>
   </si>
   <si>
-    <t>Фигурка Белка с орехами 20см Арт-Ф140</t>
-[...11 lines deleted...]
-    <t>Фигурка Заяц Арчибальд бронза Ф217б 28см</t>
+    <t>Фигурка Сестрички Лисички 35см Арт-Ф-313</t>
+  </si>
+  <si>
+    <t>Фигурка Белка с орехами 20см арт- Арт-Ф140</t>
+  </si>
+  <si>
+    <t>Фигурка Крокопапа 60см Арт-Ф137</t>
+  </si>
+  <si>
+    <t>Фигурка Мишка на боку H-17см L-29cм Арт-4160843</t>
+  </si>
+  <si>
+    <t>Фигурка Поросёнок Хрюкс 38см Арт-Ф-263</t>
+  </si>
+  <si>
+    <t>Фигурка Заяц Борис Бронза 24см Арт-Ф340Б</t>
+  </si>
+  <si>
+    <t>Фигурка Дед с репкой 47см Арт-Ф-153</t>
+  </si>
+  <si>
+    <t>Фигурка Ёж Хмыся 36см Арт-Ф-291</t>
+  </si>
+  <si>
+    <t>Фигурка Зайка ДЗЕН золото 44см Арт-Ф239з</t>
+  </si>
+  <si>
+    <t>Фигурка Троллик 44см Арт-Ф-216</t>
+  </si>
+  <si>
+    <t>Фигурка Заяц Арчибальд бронза 49*31см Арт-Ф217б</t>
+  </si>
+  <si>
+    <t>Фигурка-кашпо Добромонстрик Казюзя Песочный 22см Арт-Ф-344</t>
   </si>
   <si>
     <t>Фигурка Улитка 28см Арт-4С64</t>
   </si>
   <si>
     <t>Фигурка Лягушка на камне 22см Арт-9487950</t>
   </si>
   <si>
+    <t>Фигурка Баба-Яга с кашпо 72см Арт-Ф-063н</t>
+  </si>
+  <si>
     <t>Фигурка Бабушка с пшеницей 60см Арт-1090059</t>
   </si>
   <si>
+    <t>Фигурка Баба-Яга на ступе с котом 70см Арт-Ф-011</t>
+  </si>
+  <si>
+    <t>Фигурка Коза с баяном 40см Арт-Ф-073</t>
+  </si>
+  <si>
     <t>Фигурка Семья сурикатов 36,5см Арт-3242412</t>
   </si>
   <si>
-    <t>Фигурка Собака Арт-FS-46517 25см</t>
-[...41 lines deleted...]
-    <t>Фигурка Твой милый Пёсик Арт-Кп014 23см</t>
+    <t>Фигурка Собака 25см Арт-FS-46517</t>
+  </si>
+  <si>
+    <t>Фигурка птица Гуси 29см Арт-VF-3611</t>
+  </si>
+  <si>
+    <t>Фигурка Сапожник 22см Арт-FS-6809</t>
+  </si>
+  <si>
+    <t>Фигурка Собака 16*26см Арт-FS-6804</t>
+  </si>
+  <si>
+    <t>Фигурка Сидящий человек 20см Арт-FS-6808</t>
+  </si>
+  <si>
+    <t>Фигурка Собака 29см Арт-FS-46522</t>
+  </si>
+  <si>
+    <t>Фигурка Пантера 41см Арт-FS-2580</t>
+  </si>
+  <si>
+    <t>Фигурка Негритянка 30см Арт-FS-2521</t>
+  </si>
+  <si>
+    <t>Фигурка Пантера 43см Арт-FS-2582</t>
+  </si>
+  <si>
+    <t>Фигурка копилка Викинг с флягой вуньо цветной 35см Арт-Кп009</t>
+  </si>
+  <si>
+    <t>Фигурка копилка Викинг с рогом одал 35см Арт-Кп011</t>
+  </si>
+  <si>
+    <t>Фигурка копилка Викинг с кружкой феху 35см Арт-Кп010</t>
+  </si>
+  <si>
+    <t>Фигурка копилка Викинг с флягой вуньо однотонный 35см Арт-Кп012</t>
+  </si>
+  <si>
+    <t>Фигурка Бобры и Выдры на камне 42*61см Арт-FB-10744</t>
+  </si>
+  <si>
+    <t>Фигурка Твой милый Пёсик 23см Арт-Кп014</t>
   </si>
   <si>
     <t>Фигурка Тележка с кадушками 84*44*56см DW-96016</t>
   </si>
   <si>
     <t>Фигурка водоплавающая Птица Лебедь Чёрный Арт-А-064-А 38*17*28см 1этаж</t>
   </si>
   <si>
     <t>Пруд садовый 80лит Зелёный D-80см / H-30см</t>
   </si>
   <si>
     <t>Пруд садовый 640лит Зелёный 245*128*60см</t>
   </si>
   <si>
     <t>Фигурка водоплавающая Утка Арт-А045 44*18*19см</t>
   </si>
   <si>
     <t>Помпа Арт 399 (1000л/ч/16w/170см) J1098/кабель 1,5м для ВОДОЁМОВ</t>
   </si>
   <si>
     <t>Декор Цветы 44*75см DN-4841</t>
   </si>
   <si>
     <t>Фигурка водоплавающая Цветы D-20см Арт-HY33</t>
   </si>
   <si>
-    <t>Пруд садовый 380лит Чёрный 165*103*45см</t>
-[...1 lines deleted...]
-  <si>
     <t>Пруд садовый 380лит Синий 165*103*45см</t>
   </si>
   <si>
-    <t>Фигурка водоплавающая Утка Арт-А047 44*18*19см</t>
-[...1 lines deleted...]
-  <si>
     <t>Пруд садовый 140лит Синий 124*96*40см</t>
   </si>
   <si>
-    <t>Пруд садовый 900лит Синий 241*153*60см</t>
-[...1 lines deleted...]
-  <si>
     <t>Пруд садовый 135лит Чёрный 116*91*40см</t>
   </si>
   <si>
     <t>Фигурка водоплавающая Утка Арт-А043 44*18*19см</t>
   </si>
   <si>
     <t>Фигурка водоплавающая Цветок D-4см Арт-РН-27744</t>
   </si>
   <si>
-    <t>Фигурка водоплавающая Цветок D-20см</t>
-[...1 lines deleted...]
-  <si>
     <t>Пруд садовый 640лит Синий 245*128*60см</t>
   </si>
   <si>
     <t>Пруд садовый 700лит Зелёный 184*157*62см</t>
   </si>
   <si>
     <t>ЧИСТОПРУД 100мл (1уп/24шт)</t>
   </si>
   <si>
     <t>Пруд садовый 190лит Синий 136*104*45см</t>
   </si>
   <si>
-    <t>Фигурка водоплавающая Цветок D-10см</t>
-[...1 lines deleted...]
-  <si>
     <t>Пруд садовый 140лит Чёрный 124*96*40см</t>
   </si>
   <si>
     <t>Пруд садовый 700лит Чёрный 184*157*62см</t>
   </si>
   <si>
     <t>Помпа JGP 25000 (25000л/ч/500w/800см) J1135 кабель 10м для ВОДОЁМОВ</t>
   </si>
   <si>
     <t>Фигурка водоплавающая Цветок D-17см</t>
   </si>
   <si>
     <t>Фигурка водоплавающая Утка Арт-А024 41*16*19см</t>
   </si>
   <si>
     <t>Пруд Зеленое сечение 50гр (1уп/30шт) для осветления воды в водоемах</t>
   </si>
   <si>
     <t>Фигурка водоплавающая Птица Лебедь Белый Арт-А-064 38*17*28см 1 этаж</t>
   </si>
   <si>
     <t>Пруд садовый 190лит Чёрный 136*104*45см</t>
   </si>
   <si>
     <t>Пруд садовый 140лит Зелёный 124*96*40см</t>
@@ -1460,158 +1535,149 @@
   <si>
     <t>Трава искусственная 50*50см/MZCGZ-06112 Клён Зелёный</t>
   </si>
   <si>
     <t>Трава искусственная 50*50см/MZ-188003-F Самшит Зелёно-СИНИЙ</t>
   </si>
   <si>
     <t>Трава искусственная 50*50см/MZCGZ-06002 виноград</t>
   </si>
   <si>
     <t>Трава искусственная 50*50см/MZCGZ-06035 Можжевельник Зелёный</t>
   </si>
   <si>
     <t>Трава искусственная Рулон Пластик основа 1*3 метра MZ183008-А</t>
   </si>
   <si>
     <t>Трава искусственная 50*50см/MZ-188003-Н (MZCGZ-06048) Самшит Зелёно-Белый</t>
   </si>
   <si>
     <t>Трава искусственная 100*100см/MZ-189001-А с красными Цветами</t>
   </si>
   <si>
     <t>Трава искусственная Рулон БАМБУК основа 1*2 метра MZ186003-А Клен зелен</t>
   </si>
   <si>
-    <t>Трава искусственная Рулон БАМБУК основа 1*2 метра MZ186009-А</t>
-[...1 lines deleted...]
-  <si>
     <t>Трава искусственная 50*50см/MZCGZ-06128 с резным листом</t>
   </si>
   <si>
     <t>Трава искусственная 50*50см/MZCGZ-06122 с красными ягодами</t>
   </si>
   <si>
     <t>Трава искусственная 100*100см MZ-189018-А</t>
   </si>
   <si>
     <t>Горшки и вазы пластиковые</t>
   </si>
   <si>
     <t>Горшок Крокус миска D-250мм Голубой с поддоном высота 12см</t>
   </si>
   <si>
     <t>Горшок Корад D-210мм Бронзовый с поддоном высота 20см</t>
   </si>
   <si>
     <t>Горшок Байкал 1лит Белый с поддоном D-12см</t>
   </si>
   <si>
     <t>Горшок Тюльпан D-230мм Цветной</t>
   </si>
   <si>
-    <t>Цветник Антик 3 горшка Белый D-13см</t>
-[...1 lines deleted...]
-  <si>
     <t>Горшок Соло RUBY 3лит D-15см Лаванда Арт-6452 с прикорневым поливом</t>
   </si>
   <si>
     <t>Горшок Байкал 2лит Розовый с поддоном D-17см</t>
   </si>
   <si>
     <t>Горшок Горошек 2лит Красн-Белый с поддоном М-2754 D-13см</t>
   </si>
   <si>
-    <t>Горшок Крокус восьмигр D-250мм Терракот с поддоном высота 17см</t>
-[...1 lines deleted...]
-  <si>
     <t>Горшок Эффект 2,5лит Персик с прикорневым поливом D-16см</t>
   </si>
   <si>
     <t>Горшок Селенга 3лит Терракот с поддоном D-19см</t>
   </si>
   <si>
     <t>Горшок Верона 160мм 2,3лит Белый Ротанг с поддоном М-3096 D-15см</t>
   </si>
   <si>
     <t>Горшок Эффект 4,5лит Слоновая кость с прикорневым поливом D-20см</t>
   </si>
   <si>
     <t>Горшок Байкал 4лит Белый с поддоном D-21см</t>
   </si>
   <si>
     <t>Горшок Тоскана 1,45лит D-15см Лайм с поддоном</t>
   </si>
   <si>
     <t>Горшок Баргузин 4,5лит Голубой с поддоном D-21см</t>
   </si>
   <si>
     <t>Горшок Афродита восьмигр 80мм Голубой D-7см</t>
   </si>
   <si>
     <t>Горшок Байкал 6лит Терракот с поддоном D-24см</t>
   </si>
   <si>
     <t>Горшок Тренд 0,8лит D-12см Лаванда Арт-4157 с прикорневым поливом</t>
   </si>
   <si>
     <t>Горшок На перила Vip Set 7,5лит Антрацит</t>
   </si>
   <si>
-    <t>Горшок Баргузин 1,5лит Терракот с поддоном D-14см</t>
-[...1 lines deleted...]
-  <si>
     <t>Горшок Горошек 2лит Бело-Синий с поддоном М-2729 D-13см</t>
   </si>
   <si>
     <t>Горшок Афродита восьмигр 80мм Розовый D-7см</t>
   </si>
   <si>
     <t>Горшок Камни 1,4лит Коричн Ротанг с поддоном М-3172 D-14см</t>
   </si>
   <si>
     <t>Горшок Крокус миска D-250мм Медный с поддоном высота 12см</t>
   </si>
   <si>
     <t>Горшок Виноград 2,25лит D-22см Антрацит с поддоном</t>
   </si>
   <si>
     <t>Горшок Рифлённый D-210мм Серый с поддоном афродита 170 высота 17см</t>
   </si>
   <si>
     <t>Горшок Виноград 6лит D-29см Мята с поддоном</t>
   </si>
   <si>
     <t>Горшок Лозанна 40лит Белый с поддоном/ М-1616/ БАШ (D-50см)</t>
   </si>
   <si>
     <t>Горшок Корад D-120мм Желтый с поддоном высота 11см</t>
   </si>
   <si>
     <t>Горшок миска Ирис 6,2лит Зелёный (D-315мм)</t>
   </si>
   <si>
+    <t>Горшок Соло RUBY 3лит D-15см Пудровый Арт-6455 с прикорневым поливом</t>
+  </si>
+  <si>
     <t>Горшок Ангара 4,5лит Голубой с поддоном D-23см</t>
   </si>
   <si>
     <t>Горшок Корад D-180мм Бронза с поддоном 2,5лит высота 17см</t>
   </si>
   <si>
     <t>Горшок Бонсай 2лит Терракот с поддоном VM-03 D-19см</t>
   </si>
   <si>
     <t>Горшок Протея 0,7лит Лайм 11,5*10см с поддоном</t>
   </si>
   <si>
     <t>Горшок Корад D-120мм Голубой с поддоном высота 11см</t>
   </si>
   <si>
     <t>Горшок Корад D-210мм Розовый с поддоном высота 20см</t>
   </si>
   <si>
     <t>Горшок Горошек 3лит Бело-Красный с поддоном М-4025 D-16см</t>
   </si>
   <si>
     <t>Горшок Сити 0,6лит Лавандовый 11,5*10см с поддоном</t>
   </si>
   <si>
     <t>Горшок Тоскана 1,45лит D-15см Сирень с поддоном</t>
@@ -1658,53 +1724,50 @@
   <si>
     <t>Горшок Горошек 1лит Красн-Белый с поддоном М-2752 D-12см</t>
   </si>
   <si>
     <t>Горшок Корад D-210мм Белый с поддоном высота 20см</t>
   </si>
   <si>
     <t>Горшок Миска Парма 300мм*6,0лит Фисташка</t>
   </si>
   <si>
     <t>Горшок Ажур 185мм Салатовый БЕЗ поддонов М-3093 D- 18см</t>
   </si>
   <si>
     <t>Горшок Байкал 4лит Мятный с поддоном D-21см</t>
   </si>
   <si>
     <t>Горшок Виноград 1лит D-16см Зелёный с поддоном</t>
   </si>
   <si>
     <t>Горшок Баргузин 6,5лит Голубой с поддоном D-23см</t>
   </si>
   <si>
     <t>Горшок Сити 0,6лит Бирюзовый 11,5*10см</t>
   </si>
   <si>
-    <t>Горшок Верона 400мм высота 57см Морозостойкий D-35см</t>
-[...1 lines deleted...]
-  <si>
     <t>Горшок Баргузин 9,5лит Голубой с поддоном D-27см</t>
   </si>
   <si>
     <t>Горшок Корад D-180мм Сиреневый с поддоном 2,5лит высота 17см</t>
   </si>
   <si>
     <t>Горшок Каролина 1лит Салат-Зелён с поддоном М-4583 D-12см</t>
   </si>
   <si>
     <t>Горшок Миска Парма 300мм*6,0лит Фраппе</t>
   </si>
   <si>
     <t>Горшок Гамма 4,2лит D-25см Пудра с поддоном</t>
   </si>
   <si>
     <t>Горшок Афина 3лит Белый с поддоном М-6541 D-19см</t>
   </si>
   <si>
     <t>Горшок Виноград 1,6лит D-19см Зелёный с поддоном</t>
   </si>
   <si>
     <t>Горшок Корад D-240мм Розовый с поддоном 6лит высота 23см</t>
   </si>
   <si>
     <t>Горшок Ангара 0,3лит Терракот с поддоном D-9см</t>
@@ -1796,71 +1859,65 @@
   <si>
     <t>Горшок Каро 170мм с поддоном афродита 170мм</t>
   </si>
   <si>
     <t>Горшок Крокус классик D-120мм Салатов с поддоном высота 10см</t>
   </si>
   <si>
     <t>Горшок Афродита восьмигр 80мм Золото D-7см</t>
   </si>
   <si>
     <t>Горшок Каро 200мм с Поддоном 190мм</t>
   </si>
   <si>
     <t>Горшок Ливия D-160мм Мрамор 1,4лит с поддоном М-3010</t>
   </si>
   <si>
     <t>Горшок Ангара 0,3лит Голубой с поддоном D-9см</t>
   </si>
   <si>
     <t>Горшок Миска Парма 225мм*2,7лит Терракот</t>
   </si>
   <si>
     <t>Горшок Твистер 220мм Бежевый</t>
   </si>
   <si>
-    <t>Горшок Виноград Терракот с поддоном высота 20см D-24см</t>
-[...1 lines deleted...]
-  <si>
     <t>Горшок Корад D-150мм Бронза с поддоном высота 14см</t>
   </si>
   <si>
     <t>Горшок Крокус классик D-200мм Голубой с поддоном высота 14см</t>
   </si>
   <si>
     <t>Горшок Крокус восьмигр D-250мм Белый с поддоном высота 17см</t>
   </si>
   <si>
     <t>Горшок Байкал 2лит Терракот с поддоном D-17см</t>
   </si>
   <si>
     <t>Горшок Байкал 8лит Розовый с поддоном D-26см</t>
   </si>
   <si>
-    <t>Горшок Коуби D-23см Жёлтый</t>
-[...1 lines deleted...]
-  <si>
     <t>Горшок Милано 3,2лит D-22см Красный с поддоном</t>
   </si>
   <si>
     <t>Горшок Ангара 2,5лит Розовый с поддоном D-19см</t>
   </si>
   <si>
     <t>Горшок Протея 0,7лит Терракот 11,5*10см с поддоном</t>
   </si>
   <si>
     <t>Горшок Баргузин 1,5лит Голубой с поддоном D-14см</t>
   </si>
   <si>
     <t>Горшок Байкал 6лит Мятный с поддоном D-24см</t>
   </si>
   <si>
     <t>Горшок Афродита восьмигр 80мм Желтый D-7см</t>
   </si>
   <si>
     <t>Горшок Виноград 2,25лит D-22см Крем с поддоном</t>
   </si>
   <si>
     <t>Горшок Кападоки 1,4лит Персик с поддоном D-14см</t>
   </si>
   <si>
     <t>Горшок Ливия D-160мм Терракот 1,4лит с поддоном М-3010</t>
@@ -1874,65 +1931,59 @@
   <si>
     <t>Горшок Афродита восьмигр 80мм Салатовый D-7см</t>
   </si>
   <si>
     <t>Горшок Твистер 220мм Оранжевый</t>
   </si>
   <si>
     <t>Горшок Твистер 190мм Жёлтый</t>
   </si>
   <si>
     <t>Горшок Ангара 2,5лит Терракот с Поддоном D-19см</t>
   </si>
   <si>
     <t>Горшок Байкал 4лит Голубой с поддоном D-21см</t>
   </si>
   <si>
     <t>Горшок Виноград 4лит D-26см Мята с поддоном</t>
   </si>
   <si>
     <t>Горшок Крокус классик D-200мм Терракот с поддоном высота 14см</t>
   </si>
   <si>
     <t>Горшок Горошек 2лит Бело-Красн с поддоном М-2681 D-13см</t>
   </si>
   <si>
-    <t>Горшок Блюз 1,5лит Пунш Арт-8632 с прикорневым поливом D-13см</t>
-[...1 lines deleted...]
-  <si>
     <t>Горшок Тоскана 2,25лит D-17см Лайм с поддоном</t>
   </si>
   <si>
     <t>Горшок Баргузин 0,5лит Белый с поддоном D-10см</t>
   </si>
   <si>
     <t>Горшок на ножках Алессия 1,8лит Светло-Зелёный М-8266 D-14см</t>
   </si>
   <si>
-    <t>Горшок Цилиндр Эко 3лит D-17см Горчичн</t>
-[...1 lines deleted...]
-  <si>
     <t>Горшок Горошек 3лит Бело-Синий с поддоном М-4024 D-16см</t>
   </si>
   <si>
     <t>Горшок Виноград 6лит D-29см Крем с поддоном</t>
   </si>
   <si>
     <t>Горшок Твистер 220мм Жёлтый</t>
   </si>
   <si>
     <t>Горшок Деко 2,4лит Тюльпан с поддоном М-3106 (М-пл) D-16см</t>
   </si>
   <si>
     <t>Горшок Крокус миска D-250мм Розовый с поддоном высота 12см</t>
   </si>
   <si>
     <t>Горшок Каро 230мм Без поддона</t>
   </si>
   <si>
     <t>Горшок Миска Парма 170мм*1,3лит Терракот</t>
   </si>
   <si>
     <t>Горшок Вязание 1,9лит Белый Ротанг с поддоном М-3120 D-15см</t>
   </si>
   <si>
     <t>Горшок Камни 8лит Чайная роза с поддоном М-3171 D-25см</t>
@@ -2105,134 +2156,125 @@
   <si>
     <t>Горшок Корад D-240мм Терра с поддоном 6лит высота 23см</t>
   </si>
   <si>
     <t>Горшок Фестона 2,1лит D-19см Красный с поддоном</t>
   </si>
   <si>
     <t>Горшок Ангара 7лит Голубой с поддоном D-27см</t>
   </si>
   <si>
     <t>Горшок Корад D-240мм Голубой с поддоном 6лит высота 23см</t>
   </si>
   <si>
     <t>Горшок Виноград 1,6лит D-19см Антрацит с поддоном</t>
   </si>
   <si>
     <t>Горшок Крокус восьмигр D-250мм Сиренев с поддоном высота 17см</t>
   </si>
   <si>
     <t>Горшок Виноград 6лит D-29см Антрацит с поддоном</t>
   </si>
   <si>
     <t>Горшок Корад D-120мм Белый с поддоном высота 11см</t>
   </si>
   <si>
-    <t>Горшок Мирабель 2,5лит Коричнев М-5923 БАШ с прикорневым поливом D-21см</t>
-[...1 lines deleted...]
-  <si>
     <t>Горшок Баргузин 9,5лит Терракот с поддоном D-27см</t>
   </si>
   <si>
     <t>Горшок Афродита восьмигр 170мм цветной высота 14см D-17см</t>
   </si>
   <si>
     <t>Горшок Крокус классик D-170мм Желтый с поддоном высота 13см</t>
   </si>
   <si>
     <t>Горшок Эффект 2,5лит Белый с прикорневым поливом D-16см</t>
   </si>
   <si>
     <t>Горшок Терра 2,3лит Зелёный с поддоном D-16см</t>
   </si>
   <si>
     <t>Горшок Крокус миска D-250мм Желтый с поддоном высота 12см</t>
   </si>
   <si>
     <t>Горшок Вязание 180мм 2,8лит Чайная Роза с поддоном М-3121 (М-пл)</t>
   </si>
   <si>
     <t>Горшок Ангара 9лит Розовый с поддоном D-30см</t>
   </si>
   <si>
     <t>Горшок Ангара 7лит Белый с поддоном D-27см</t>
   </si>
   <si>
     <t>Цветник Антик 3 горшка Фраппе D-13см</t>
   </si>
   <si>
-    <t>Горшок Коуби D-23см Зелёный</t>
-[...1 lines deleted...]
-  <si>
     <t>Горшок Миска Джерси 240мм Золотой Металлик</t>
   </si>
   <si>
     <t>Горшок Горошек Овальное 5лит Бело-Синий с поддоном М-4067/ БАШ</t>
   </si>
   <si>
     <t>Горшок Корад D-240мм Черный с поддоном 6лит высота 23см</t>
   </si>
   <si>
     <t>Горшок Ангара 1,5лит Голубой с поддоном D-16см</t>
   </si>
   <si>
     <t>Горшок Горошек 1лит Бело-Красн с поддоном М-2680 D-12см</t>
   </si>
   <si>
     <t>Горшок Камни 4,8лит Коричн Ротанг с поддоном М-3174 D-21см</t>
   </si>
   <si>
     <t>Горшок Эффект 2,5лит Какао с прикорневым поливом D-16см</t>
   </si>
   <si>
     <t>Горшок Твистер 170мм Бежевый</t>
   </si>
   <si>
     <t>Горшок Миска Парма 260мм*4,1лит Белая</t>
   </si>
   <si>
     <t>Горшок Байкал 1лит Голубой с поддоном D-12см</t>
   </si>
   <si>
     <t>Горшок Корад D-260мм Желтый с поддоном 8лит высота 25см</t>
   </si>
   <si>
     <t>Горшок Афродита восьмигр 80мм Сиреневый D-7см</t>
   </si>
   <si>
     <t>Горшок Корад D-260мм Чёрный с поддоном 8лит высота 25см</t>
   </si>
   <si>
     <t>Горшок Каро 150мм с поддоном афродита 150мм</t>
   </si>
   <si>
     <t>Горшок Афина 2,2лит Белый с поддоном М-6521 D-16см</t>
   </si>
   <si>
-    <t>Горшок Рябина D-130мм 0,8лит Латте с поддоном М-3052 (М-пл)</t>
-[...1 lines deleted...]
-  <si>
     <t>Горшок Миска Парма 200мм*2лит Терракот</t>
   </si>
   <si>
     <t>Горшок Камни 8лит Коричн Ротанг с поддоном М-3171 D-25см</t>
   </si>
   <si>
     <t>Горшок Корад D-260мм Розовый с поддоном 8лит высота 25см</t>
   </si>
   <si>
     <t>Горшок Ангара 1,5лит Терракот с поддоном D-16см</t>
   </si>
   <si>
     <t>Горшок Баргузин 4,5лит Мятный с поддоном D-21см</t>
   </si>
   <si>
     <t>Горшок Ангара 9лит Терракот с поддоном D-30см</t>
   </si>
   <si>
     <t>Горшок Крокус восьмигр D-250мм Желтый с поддоном высота 17 см</t>
   </si>
   <si>
     <t>Горшок Каро 130мм с поддоном афродита 130мм</t>
   </si>
   <si>
     <t>Горшок Крокус миска D-210мм Желтый с поддоном высота 10см</t>
@@ -2240,51 +2282,51 @@
   <si>
     <t>Горшок Байкал 6лит Розовый с поддоном D-24см</t>
   </si>
   <si>
     <t>Горшок Корад D-240мм Золото с поддоном 6лит высота 23см</t>
   </si>
   <si>
     <t>Горшок Афина 5,5лит Белый с поддоном М-6543 D-22см</t>
   </si>
   <si>
     <t>Горшок Верона 180мм 3лит Белый Ротанг с поддоном М-3097 D-17см</t>
   </si>
   <si>
     <t>Горшок Крокус классик D-170мм Сиренев с поддоном высота 13см</t>
   </si>
   <si>
     <t>Горшок Крокус классик D-150мм Желтый с поддоном высота 12см</t>
   </si>
   <si>
     <t>Горшок Вязание 4,5лит Чайная роза с поддоном М-3122 D-21см</t>
   </si>
   <si>
     <t>Горшок Ангара 0,3лит Розовый с поддоном D-9см</t>
   </si>
   <si>
-    <t>Горшок Виноград Сиреневый с поддоном высота 20см D-24см</t>
+    <t>Горшок Виноград 240мм Сиреневый с поддоном высота 20см D-24см</t>
   </si>
   <si>
     <t>Горшок Миска Парма 200мм*2лит Белый</t>
   </si>
   <si>
     <t>Горшок Братек D-22см</t>
   </si>
   <si>
     <t>Горшок Крокус классик D-150мм Бронза с поддоном высота 12см</t>
   </si>
   <si>
     <t>Горшок Лотос Эко 2,5лит D-18,5см Гранит</t>
   </si>
   <si>
     <t>Горшок Миска Парма 200мм*2лит Серый муссон</t>
   </si>
   <si>
     <t>Горшок Байкал 8лит Белый с поддоном D-26см</t>
   </si>
   <si>
     <t>Горшок Корад D-240мм Желтый с поддоном 6лит высота 23см</t>
   </si>
   <si>
     <t>Горшок Сланец 280мм 9,5лит Графитов М-3200 с вкладышем (D-24см)</t>
   </si>
@@ -2297,101 +2339,95 @@
   <si>
     <t>Горшок Хит 9лит Мокко с поддоном D-26см</t>
   </si>
   <si>
     <t>Горшок Соло RUBY 3лит D-15см Жёлтый Арт-9208 с прикорневым поливом</t>
   </si>
   <si>
     <t>Горшок Байкал 8лит Мятный с поддоном D-26см</t>
   </si>
   <si>
     <t>Горшок Милано 4,5лит D-25см Красный с поддоном</t>
   </si>
   <si>
     <t>Горшок Баргузин 2,5лит Мятный с поддоном D-17см</t>
   </si>
   <si>
     <t>Горшок Миска Парма 225мм*2,7лит Серый муссон</t>
   </si>
   <si>
     <t>Горшок Виноград 4лит D-26см Терракот с поддоном</t>
   </si>
   <si>
     <t>Горшок Миска Парма 300мм*6,0лит Терракот</t>
   </si>
   <si>
-    <t>Горшок Мирабель 1,5лит Коричнев М-5922 БАШ с прикорневым поливом D-18см</t>
-[...1 lines deleted...]
-  <si>
     <t>Горшок Ангара 4,5литТерракот с поддоном D-23см</t>
   </si>
   <si>
     <t>Горшок Корад D-180мм Терра с поддоном 2,5лит высота 17см</t>
   </si>
   <si>
     <t>Горшок Миска Парма 300мм*6,0лит Белая</t>
   </si>
   <si>
     <t>Горшок Корад D-120мм Черный с поддоном высота 11см</t>
   </si>
   <si>
     <t>Горшок на ножках Алессия 1,8лит Розовый М-8265 D-14см</t>
   </si>
   <si>
     <t>Горшок Терра 4лит Зелёный с поддоном</t>
   </si>
   <si>
     <t>Горшок Байкал 1лит Мятный с поддоном D-12см</t>
   </si>
   <si>
     <t>Горшок Миска Ливия D-300мм Мрамор М-3193</t>
   </si>
   <si>
     <t>Горшок Баргузин 6,5лит Розовый с поддоном D-23см</t>
   </si>
   <si>
     <t>Цветник Антик 3 горшка Фисташковый D-13см</t>
   </si>
   <si>
     <t>Горшок Крокус восьмигр D-210мм Розовый 4лит с поддоном высота 15см</t>
   </si>
   <si>
     <t>Горшок Крокус миска D-250мм Бронза с поддоном высота 12см</t>
   </si>
   <si>
     <t>Горшок Гамма 4,2лит D-25см Малахит с поддоном</t>
   </si>
   <si>
     <t>Горшок Байкал 6лит Голубой с поддоном D-24см</t>
   </si>
   <si>
     <t>Горшок Кападоки 2,5лит Болотный с поддоном D-17см</t>
   </si>
   <si>
-    <t>Горшок Сланец 280мм 9,5лит Белый М-3200 с вкладышем (D-24см)</t>
-[...1 lines deleted...]
-  <si>
     <t>Горшок Миска Парма 225мм*2,7лит Фисташка</t>
   </si>
   <si>
     <t>Горшок Афродита восьмигр 80мм Светло-Жёлтый D-7см</t>
   </si>
   <si>
     <t>Горшок Байкал 6лит Белый с поддоном D-24см</t>
   </si>
   <si>
     <t>Горшок Протея 0,7лит Красный 11,5*10см с поддоном</t>
   </si>
   <si>
     <t>Горшок Лозанна 40лит Коричневый с поддоном/ М-7423 D-50см</t>
   </si>
   <si>
     <t>Горшок Крокус классик D-170мм Медный с поддоном высота 13см</t>
   </si>
   <si>
     <t>Горшок Крокус классик D-170мм Салатов с поддоном высота 13см</t>
   </si>
   <si>
     <t>Горшок Фестона 2,1лит D-19см Зелёный с поддоном</t>
   </si>
   <si>
     <t>Горшок Цветник 5лит овальный с поддоном М-2635 (БАШ)</t>
@@ -2462,51 +2498,51 @@
   <si>
     <t>Горшок Миска Парма 340мм*9,0лит Белая</t>
   </si>
   <si>
     <t>Горшок Византия 3лит Карамельный БЕЗ поддона D-20см</t>
   </si>
   <si>
     <t>Горшок Крокус классик D-170мм Розовый с поддоном высота 13см</t>
   </si>
   <si>
     <t>Горшок Вязание 180мм 2,8лит Фисташковый с поддоном М-3121 (М-пл)</t>
   </si>
   <si>
     <t>Горшок Эффект 2,5лит Слоновая кость с прикорневым поливом D-16см</t>
   </si>
   <si>
     <t>Горшок Крокус миска D-250мм Салатов с поддоном высота 12см</t>
   </si>
   <si>
     <t>Горшок Горошек Овальное 5лит Красно-Белый с поддоном М-4064/ БАШ</t>
   </si>
   <si>
     <t>Горшок Тренд 0,8лит D-12см Пунш Арт-4103 с прикорневым поливом</t>
   </si>
   <si>
-    <t>Горшок Валенсия 3,4лит Медно-Беж с поддоном М-4595 (БАШ)</t>
+    <t>Горшок Лозанна 17лит Белый с поддоном/ М-1612/ БАШ</t>
   </si>
   <si>
     <t>Горшок Миска Парма 260мм*4,1лит Серый муссон</t>
   </si>
   <si>
     <t>Горшок Santino Лилия 4лит Синий с поддоном D-21см</t>
   </si>
   <si>
     <t>Цветник Антик 3 горшка Шоколад D-13см</t>
   </si>
   <si>
     <t>Горшок Крокус восьмигр D-210мм Голубой 4лит с поддоном высота 15см</t>
   </si>
   <si>
     <t>Горшок Миска Парма 260мм*4,1лит Фраппе</t>
   </si>
   <si>
     <t>Горшок Байкал 2лит Голубой с поддоном D-17см</t>
   </si>
   <si>
     <t>Горшок Корад D-210мм Терра с поддоном высота 20см</t>
   </si>
   <si>
     <t>Горшок Корад D-260мм Бронза с поддоном 8лит высота 25см</t>
   </si>
@@ -2549,110 +2585,101 @@
   <si>
     <t>Горшок Крокус классик D-170мм Голубой с поддоном высота 13см</t>
   </si>
   <si>
     <t>Горшок Ангара 7лит Терракот с поддоном D-27см</t>
   </si>
   <si>
     <t>Горшок Лаура 9лит Антрацит 27*24см (с дренажной системой)</t>
   </si>
   <si>
     <t>Горшок Тоскана 2,25лит D-17см Сирень с поддоном</t>
   </si>
   <si>
     <t>Горшок 3811 Розовый с поддоном (D-11см)</t>
   </si>
   <si>
     <t>Горшок Корад D-120мм Золото с поддоном высота 11см</t>
   </si>
   <si>
     <t>Горшок Горошек Овальное 5лит Бело-Красн с поддоном М-4068/ БАШ</t>
   </si>
   <si>
     <t>Горшок Крокус классик D-200мм Сиренев с поддоном высота 14см</t>
   </si>
   <si>
-    <t>Горшок Камни 1,4лит Чайная роза с поддоном М-3172 D-14см</t>
-[...1 lines deleted...]
-  <si>
     <t>Горшок Вязание 1,9лит Фисташковый с поддоном М-3120 D-15см</t>
   </si>
   <si>
     <t>Горшок Соло RUBY 3лит D-15см Мята Арт-6462 с прикорневым поливом</t>
   </si>
   <si>
     <t>Горшок Лаура 0,7лит Лайм 11,5*10см</t>
   </si>
   <si>
     <t>Горшок Терра 4лит Золотой с поддоном</t>
   </si>
   <si>
     <t>Горшок Виноград 4лит D-26см Белый с поддоном</t>
   </si>
   <si>
     <t>Горшок Корад D-120мм Серебро с поддоном высота 11см</t>
   </si>
   <si>
-    <t>Горшок Миска Терра D-300мм (4) высота 12см</t>
-[...1 lines deleted...]
-  <si>
     <t>Горшок Терра 2,3лит Золотой с поддоном D-16см</t>
   </si>
   <si>
     <t>Горшок Каро 150мм без поддона</t>
   </si>
   <si>
     <t>Горшок Миска Парма 200мм*2лит Фраппе</t>
   </si>
   <si>
     <t>Горшок Корад D-150мм Сиреневый с поддоном высота 14см</t>
   </si>
   <si>
-    <t>Горшок Рифлённый 90мм Зеленый 200мл</t>
+    <t>Горшок Рифлённый D-90мм Зеленый 200мл</t>
   </si>
   <si>
     <t>Горшок Сити 0,6лит Терракот 11,5*10см с поддоном</t>
   </si>
   <si>
     <t>Горшок Баргузин 2,5лит Розовый с поддоном D-17см</t>
   </si>
   <si>
     <t>Горшок Соло RUBY 3лит D-15см Мокко Арт-6460 с прикорневым поливом</t>
   </si>
   <si>
     <t>Горшок Ливия D-280мм Терракот 7,4лит с поддоном М-3021</t>
   </si>
   <si>
     <t>Горшок Селенга 1лит Терракот с поддоном D-13см</t>
   </si>
   <si>
     <t>Горшок Крокус классик D-200мм Белый с поддоном высота 14см</t>
   </si>
   <si>
-    <t>Горшок Баргузин 0,5лит Розовый с поддоном D-10см</t>
-[...1 lines deleted...]
-  <si>
     <t>Горшок Ангара 7лит Мятный с поддоном D-27см</t>
   </si>
   <si>
     <t>Горшок Толедо 7лит D-27см Лаванда с поддоном</t>
   </si>
   <si>
     <t>Горшок Миска Парма 300мм*6,0лит Серый муссон</t>
   </si>
   <si>
     <t>Горшок Виноград 2,25лит D-22см Мята с поддоном</t>
   </si>
   <si>
     <t>Горшок Виноград 2,25лит D-22см Зелёный с поддоном</t>
   </si>
   <si>
     <t>Горшок Корад D-210мм Черный с поддоном высота 20см</t>
   </si>
   <si>
     <t>Горшок Миска Парма 170мм*1,3лит Белая</t>
   </si>
   <si>
     <t>Горшок Виноград Розовый с поддоном высота 20см D-24см</t>
   </si>
   <si>
     <t>Горшок Ливия D-280мм Мрамор 7,4лит с поддоном М-3021</t>
@@ -2711,131 +2738,131 @@
   <si>
     <t>Горшок Корад D-210мм Золото с поддоном высота 20см</t>
   </si>
   <si>
     <t>Горшок Верона 180мм 3лит Красный с поддоном М-3097 D-17см</t>
   </si>
   <si>
     <t>Горшок Каро 270мм с Поддоном 260мм</t>
   </si>
   <si>
     <t>Горшок Сити 0,6лит Белый 11,5*10см с поддоном</t>
   </si>
   <si>
     <t>Горшок Миска Парма 170мм*1,3лит Фраппе</t>
   </si>
   <si>
     <t>Горшок Тоскана 3,1лит D-19см Белый с поддоном</t>
   </si>
   <si>
     <t>Горшок Тоскана 3,1лит D-19см Сирень с поддоном</t>
   </si>
   <si>
     <t>Горшок Селенга 7лит Терракот с поддоном D-25см</t>
   </si>
   <si>
-    <t>Горшок Тоскана 3,1лит D-19см Терракот с поддоном</t>
-[...1 lines deleted...]
-  <si>
     <t>Горшок Горошек 1лит Бело-Синий с поддоном М-2728 D-12см</t>
   </si>
   <si>
     <t>Горшок Байкал 8лит Голубой с поддоном D-26см</t>
   </si>
   <si>
     <t>Горшок Крокус классик D-200мм Розовый с поддоном высота 14см</t>
   </si>
   <si>
     <t>Горшок Корад D-260мм Салатовый с поддоном 8лит высота 25см</t>
   </si>
   <si>
     <t>Горшок Вязание 2,8лит Белый Ротанг с поддоном М-3121 D-18см</t>
   </si>
   <si>
     <t>Горшок Хит 9лит Антрацит с поддоном D-26см</t>
   </si>
   <si>
     <t>Горшок Крокус восьмигр D-250мм Голубой с поддоном высота 17см</t>
   </si>
   <si>
     <t>Горшок Афина 3лит Коричневый с поддоном М-6542 D-19см</t>
   </si>
   <si>
     <t>Горшок Корад D-210мм Голубой с поддоном высота 20см</t>
   </si>
   <si>
     <t>Горшок Горошек 3лит Красно-Белый с поддоном М-4021 D-16см</t>
   </si>
   <si>
     <t>Горшок Ангара 7лит Розовый с поддоном D-27см</t>
   </si>
   <si>
     <t>Горшок Ажур 185мм Аквамарин БЕЗ поддонов М-3093 D-18см</t>
   </si>
   <si>
+    <t>Горшок Гармония 7лит Коричневый с поддоном М-1577 D-24см</t>
+  </si>
+  <si>
     <t>Горшок Корад D-260мм Сиреневый с поддоном 8лит высота 25см</t>
   </si>
   <si>
     <t>Горшок Каро 270мм Без поддона</t>
   </si>
   <si>
     <t>Горшок Афродита восьмигр 200мм Розовый D-20см</t>
   </si>
   <si>
     <t>Горшок Сити 0,6лит Жёлтый 11,5*10см с поддоном</t>
   </si>
   <si>
     <t>Горшок Ажур 150мм Аквамарин БЕЗ поддонов М-3092 D-14см</t>
   </si>
   <si>
     <t>Горшок Миска Парма 225мм*2,7лит Фраппе</t>
   </si>
   <si>
     <t>Горшок Баргузин 6,5лит Белый с поддоном D-23см</t>
   </si>
   <si>
     <t>Горшок Ливия D-120мм Мрамор 0,6лит с поддоном М-3009</t>
   </si>
   <si>
     <t>Горшок Шато D-250мм 8лит Белый Ротанг М-3039</t>
   </si>
   <si>
-    <t>Горшок Крокус восьмигр D-210мм Медный 4лит с поддоном высота 15см</t>
-[...1 lines deleted...]
-  <si>
     <t>Горшок Крокус классик D-120мм Золото с поддоном высота 10см</t>
   </si>
   <si>
     <t>Горшок Фестона 2,1лит D-19см Белый с поддоном</t>
   </si>
   <si>
     <t>Горшок Терра 2,3лит Белый с поддоном D-16см</t>
   </si>
   <si>
     <t>Горшок Толедо 7лит D-27см Фраппе с поддоном</t>
   </si>
   <si>
+    <t>Горшок Флис 0,7лит D-11cм Какао М-8427 с прикорневым поливом</t>
+  </si>
+  <si>
     <t>Горшок Глэдис 1,2лит Фуксия с поддоном D-12см</t>
   </si>
   <si>
     <t>Горшок Фестона 4,6лит D-25см Белый с поддоном</t>
   </si>
   <si>
     <t>Горшок Корсика 2,4лит Ваниль D-19см с поддоном</t>
   </si>
   <si>
     <t>Горшок Мистер Крутой 0,6лит Белый D-9см</t>
   </si>
   <si>
     <t>Горшок Дионис 3,6лит Коричневый с поддоном М-8248 D-17см</t>
   </si>
   <si>
     <t>Горшок Корсика 2,4лит Серый муссон D-19см с поддоном</t>
   </si>
   <si>
     <t>Горшок Глэдис 1,2лит Сиреневый с поддоном D-12см</t>
   </si>
   <si>
     <t>Горшок Дивный сад 4лит Графит (с прикорневым поливом) 265×265×230</t>
   </si>
   <si>
     <t>Горшок Толедо 4,5лит D-24см Терракот с поддоном</t>
@@ -2879,53 +2906,50 @@
   <si>
     <t>Горшок Флокс 4,2лит Салатовый с поддоном (D-225мм)</t>
   </si>
   <si>
     <t>Горшок Антик 4,9лит D-25см Белый с поддоном</t>
   </si>
   <si>
     <t>Горшок Тренд 0,8лит D-12см Серый жемчуг Арт-4101 с прикорневым поливом</t>
   </si>
   <si>
     <t>Горшок Виола 10лит Белый с поддоном М-1347 D-17см</t>
   </si>
   <si>
     <t>Горшок Флора 4лит Папоротник D-23см с поддоном</t>
   </si>
   <si>
     <t>Горшок Тренд 0,8лит D-12см Фраппе Арт-4099 с прикорневым поливом</t>
   </si>
   <si>
     <t>Горшок Толедо 7лит D-27см Терракот с поддоном</t>
   </si>
   <si>
     <t>Горшок Гамма 2лит D-19см Терракот с поддоном</t>
   </si>
   <si>
-    <t>Горшок Антик 7,2лит D-28см Крем с поддоном</t>
-[...1 lines deleted...]
-  <si>
     <t>Горшок Виноград 0,5лит D-13см Антрацит с поддоном</t>
   </si>
   <si>
     <t>Горшок миска Ирис 3,7лит Салатовый (D-267мм)</t>
   </si>
   <si>
     <t>Горшок Фестона 2,1лит D-19см Лаванда с поддоном</t>
   </si>
   <si>
     <t>Горшок Торин 3,3лит Белый D-17,5см</t>
   </si>
   <si>
     <t>Горшок Глэдис 1,2лит Жасмин с поддоном D-12см</t>
   </si>
   <si>
     <t>Горшок Антик 2,6лит D-19см Терракот с поддоном</t>
   </si>
   <si>
     <t>Горшок Верона 0,75лит D-11см Лаванда с поддоном (фиалочница)</t>
   </si>
   <si>
     <t>Горшок Камея 1,4лит Белый с поддоном (D-138мм)</t>
   </si>
   <si>
     <t>Горшок Торин 5,2лит Терракот D-20,5см</t>
@@ -2936,300 +2960,306 @@
   <si>
     <t>Горшок Диамант 0,5лит Серый жемчуг D-9см</t>
   </si>
   <si>
     <t>Горшок Камея 3,2лит Жёлтый с поддоном (D-182мм)</t>
   </si>
   <si>
     <t>Горшок Толедо 2лит D-17см Фраппе с поддоном</t>
   </si>
   <si>
     <t>Горшок Камея 1,4лит Розовый с поддоном (D-138мм)</t>
   </si>
   <si>
     <t>Горшок Мистер Крутой 0,6лит Оливковый D-9см</t>
   </si>
   <si>
     <t>Горшок Антик 3,6лит D-22см Терракот с поддоном</t>
   </si>
   <si>
     <t>Горшок Флора 0,45лит Белый (D-130мм)</t>
   </si>
   <si>
     <t>Горшок Гамма 2,9лит D-22см Пудра с поддоном</t>
   </si>
   <si>
-    <t>Горшок Венеция 0,75лит D-12см Фраппе с поддоном (фиалочница)</t>
-[...1 lines deleted...]
-  <si>
     <t>Горшок Гамма 1,6лит D-17см Белый с поддоном</t>
   </si>
   <si>
     <t>Горшок Толедо 4,5лит D-24см Белый с поддоном</t>
   </si>
   <si>
     <t>Горшок Терра 9,3лит Золотой с поддоном D-26см</t>
   </si>
   <si>
     <t>Горшок Толедо 3лит D-20см Крем с поддоном</t>
   </si>
   <si>
     <t>Горшок Гранд 3лит Серый D-17см с прикорневым поливом</t>
   </si>
   <si>
     <t>Горшок Антик 2,6лит D-19см Фраппе с поддоном</t>
   </si>
   <si>
     <t>Горшок Мистер Крутой 0,6лит Пудровый D-9см</t>
   </si>
   <si>
     <t>Горшок Камея 1,4лит Зелёный с поддоном (D-138мм)</t>
   </si>
   <si>
     <t>Горшок Тюльпан D-13см Белый с поддоном</t>
   </si>
   <si>
     <t>Горшок Терра 1лит Золотой с поддоном D-12см</t>
   </si>
   <si>
-    <t>Горшок Толедо 2лит D-17см Терракот с поддоном</t>
-[...1 lines deleted...]
-  <si>
     <t>Горшок Флокс 5,5лит Салатовый с поддоном (D-240мм)</t>
   </si>
   <si>
-    <t>Горшок Антик 10лит D-32см Фраппе с поддоном</t>
+    <t>Горшок Афина 11лит Белый с поддоном М-6545 (БАШ)</t>
   </si>
   <si>
     <t>Горшок Соло RUBY 3лит D-15см Фраппе Арт-9649 с прикорневым поливом</t>
   </si>
   <si>
     <t>Горшок Фестона 3,3лит D-22см Красный с поддоном</t>
   </si>
   <si>
     <t>Горшок Милано 1,6лит D-17см Красный с поддоном</t>
   </si>
   <si>
+    <t>Горшок Гармония 7лит Белый с поддоном М-1412 (БАШ)</t>
+  </si>
+  <si>
     <t>Горшок Гамма Плюс 2,9лит D-22см Белый с поддоном</t>
   </si>
   <si>
     <t>Горшок Розалия 3,2лит Белый с поддоном М-1523 D-19см</t>
   </si>
   <si>
     <t>Горшок Диамант 1,5лит Серый жемчуг D-13см</t>
   </si>
   <si>
     <t>Горшок Терра 1лит Терракот с поддоном D-12см</t>
   </si>
   <si>
     <t>Горшок Толедо 4,5лит D-24см Фраппе с поддоном</t>
   </si>
   <si>
+    <t>Горшок на перила 20лит 585х280х200мм Белый М-8923</t>
+  </si>
+  <si>
     <t>Горшок Флокс 1,5лит Салатовый с поддоном (D-160мм)</t>
   </si>
   <si>
     <t>Горшок Гамма 1,6лит D-17см Терракот с поддоном</t>
   </si>
   <si>
     <t>Горшок Сити 0,6лит Бирюза 11,5*10см с поддоном</t>
   </si>
   <si>
     <t>Горшок вазон Бекер 8,6лит Белый D-25см</t>
   </si>
   <si>
     <t>Горшок Виола 5лит Коричневый с поддоном М-1535 D-22см</t>
   </si>
   <si>
     <t>Горшок Приз 0,6лит Терра с поддоном (D-135мм)</t>
   </si>
   <si>
     <t>Горшок Тоскана 1,45лит D-15см Антрацит с поддоном</t>
   </si>
   <si>
     <t>Горшок Камея 1,4лит Фуксия с поддоном (D-138мм)</t>
   </si>
   <si>
     <t>Горшок Дионис 3,6лит Серый с поддоном М-8525 D-17см</t>
   </si>
   <si>
     <t>Горшок Ирис Золото (6) высота 19см D-22см</t>
   </si>
   <si>
     <t>Горшок миска Ирис 6,2лит Сиреневый (D-315мм)</t>
   </si>
   <si>
+    <t>Горшок на перила 20лит 585х280х200мм Графитовый М-9039</t>
+  </si>
+  <si>
     <t>Горшок Флокс 4,2лит Сиреневый с поддоном (D-225мм)</t>
   </si>
   <si>
     <t>Горшок вазон Бекер 8,6лит Терракот D-25см</t>
   </si>
   <si>
     <t>Горшок Милано 3,2лит D-22см Пудра с поддоном</t>
   </si>
   <si>
+    <t>Горшок Флис 2лит D-15cм Какао М-8442 с прикорневым поливом</t>
+  </si>
+  <si>
+    <t>Горшок Флис 0,7лит D-11cм Белый М-8426 с прикорневым поливом</t>
+  </si>
+  <si>
     <t>Горшок Мистер Грин 0,6лит Пудровый D-9см</t>
   </si>
   <si>
     <t>Горшок Толедо 3лит D-20см Белый с поддоном</t>
   </si>
   <si>
     <t>Горшок Толедо 7лит D-27см Крем с поддоном</t>
   </si>
   <si>
     <t>Горшок Терра 9,3лит Терракот с поддоном D-26см</t>
   </si>
   <si>
     <t>Горшок Мистер Крутой 0,6лит Антрацит D-9см</t>
   </si>
   <si>
     <t>Горшок Подсолнухи 11,7лит РЕПКА Арт-L-001 D-30см</t>
   </si>
   <si>
     <t>Горшок Селенга 3лит Белый с поддоном D-19см</t>
   </si>
   <si>
     <t>Горшок Гамма Плюс 1,6лит D-17см Белый с поддоном</t>
   </si>
   <si>
     <t>Горшок Лозанна 1,5лит Белый с поддоном/ М-1610 D-17см</t>
   </si>
   <si>
     <t>Горшок Гамма 2,9лит D-22см Малахит с поддоном</t>
   </si>
   <si>
     <t>Горшок Милано 1,6лит D-17см Пудра с поддоном</t>
   </si>
   <si>
     <t>Горшок Венеция 0,75лит D-12см Крем с поддоном (фиалочница)</t>
   </si>
   <si>
     <t>Горшок Тоскана 3,1лит D-19см Ваниль с поддоном</t>
   </si>
   <si>
     <t>Горшок Ливия D-200мм Терракот 2,8лит с поддоном М-3019</t>
   </si>
   <si>
     <t>Горшок Венеция 4лит Белый D-24см с прикорневым поливом</t>
   </si>
   <si>
     <t>Горшок Фестона 3,3лит D-22см Белый с поддоном</t>
   </si>
   <si>
+    <t>Горшок Афина 1,1лит Белый с поддоном М-6478 D-13см</t>
+  </si>
+  <si>
     <t>Горшок Мистер Грин 0,6лит Фисташковый D-9см</t>
   </si>
   <si>
     <t>Горшок Флокс 4,2лит Терра с поддоном (D-225мм)</t>
   </si>
   <si>
     <t>Горшок Камея 3,2лит Салатовый с поддоном (D-182мм)</t>
   </si>
   <si>
     <t>Горшок На перила RESPANA TWINS Серый D-20мм*2,5лит (ПОЛЬША)</t>
   </si>
   <si>
     <t>Горшок Флокс 5,5лит Белый с поддоном (D-240мм)</t>
   </si>
   <si>
-    <t>Горшок Гранд 5,2лит Белый D-20см с прикорневым поливом</t>
-[...1 lines deleted...]
-  <si>
     <t>Горшок Миска Ливия D-300мм Терракот М-3193</t>
   </si>
   <si>
     <t>Горшок Виноград 0,5лит D-13см Папоротник с поддоном</t>
   </si>
   <si>
     <t>Горшок Гамма 2,9лит D-22см Белый с поддоном</t>
   </si>
   <si>
     <t>Горшок Венеция 4лит Терра D-24см с прикорневым поливом</t>
   </si>
   <si>
     <t>Горшок Флокс 1,5лит Белый с поддоном (D-160мм)</t>
   </si>
   <si>
     <t>Горшок Гамма 2лит D-19см Белый с поддоном</t>
   </si>
   <si>
     <t>Горшок Селенга 1лит Белый с поддоном D-13см</t>
   </si>
   <si>
     <t>Горшок Диамант 1,5лит Мокачино D-13см</t>
   </si>
   <si>
-    <t>Горшок Верона 0,75лит D-11см Белый с поддоном (фиалочница)</t>
-[...1 lines deleted...]
-  <si>
     <t>Горшок Фестона 2,1лит D-19см Терракот с поддоном</t>
   </si>
   <si>
     <t>Горшок Виноград 0,5лит D-13см Терракот с поддоном</t>
   </si>
   <si>
     <t>Горшок Камея 3,2лит Зелёный с поддоном (D-182мм)</t>
   </si>
   <si>
     <t>Горшок Толедо 4,5лит D-24см Лаванда с поддоном</t>
   </si>
   <si>
     <t>Горшок Милано 2лит D-19см Терракот с поддоном</t>
   </si>
   <si>
     <t>Горшок Мистер Крутой 0,6лит Теплая хвоя D-9см</t>
   </si>
   <si>
     <t>Горшок Дионис 3,6лит Бежевый с поддоном М-8524 D-19см</t>
   </si>
   <si>
     <t>Горшок Корсика 1,8лит Серый муссон D-17см с поддоном</t>
   </si>
   <si>
     <t>Горшок Толедо 3лит D-20см Лаванда с поддоном</t>
   </si>
   <si>
     <t>Горшок Камея 3,2лит Розовый с поддоном (D-182мм)</t>
   </si>
   <si>
     <t>Горшок миска Ирис 6,2лит Салатовый (D-315мм)</t>
   </si>
   <si>
     <t>Горшок Толедо 2лит D-17см Белый с поддоном</t>
   </si>
   <si>
     <t>Горшок Камея 1,4лит Жёлтый с поддоном (D-138мм)</t>
   </si>
   <si>
     <t>Горшок Тоскана 2,25лит D-17см Ваниль с поддоном</t>
   </si>
   <si>
     <t>Горшок Толедо 2лит D-17см Крем с поддоном</t>
   </si>
   <si>
     <t>Горшок Толедо 2лит D-17см Мята с поддоном</t>
   </si>
   <si>
-    <t>Горшок Верона 0,75лит D-11см Крем с поддоном (фиалочница)</t>
+    <t>Горшок Лозанна 25лит Коричневый с поддоном/ М-7422 D-41см</t>
   </si>
   <si>
     <t>Горшок Фестона 3,3лит D-22см Терракот с поддоном</t>
   </si>
   <si>
     <t>Горшок Виноград 1лит D-16см Белый с поддоном</t>
   </si>
   <si>
     <t>Горшок Камея 3,2лит Бирюзовый с поддоном (D-182мм)</t>
   </si>
   <si>
     <t>Горшок Гамма 2лит D-19см Пудра с поддоном</t>
   </si>
   <si>
     <t>Горшок Фестона 1,6лит D-17см Лаванда с поддоном</t>
   </si>
   <si>
     <t>Горшок Милано 2лит D-19см Красный с поддоном</t>
   </si>
   <si>
     <t>Горшок Милано 4,5лит D-25см Терракот с поддоном</t>
   </si>
   <si>
     <t>Горшок Фестона 4,6лит D-25см Красный с поддоном</t>
   </si>
@@ -3245,534 +3275,528 @@
   <si>
     <t>Горшок Алиция 180мм 2лит Белая глина с поддоном М-3066 D-15см</t>
   </si>
   <si>
     <t>Горшок Виола 2лит Белый с поддоном М-1335 D-16см</t>
   </si>
   <si>
     <t>Горшок Антик 4,9лит D-25см Крем с поддоном</t>
   </si>
   <si>
     <t>Горшок Тренд 0,8лит D-12см Пыльная роза Арт-4102 с прикорневым поливом</t>
   </si>
   <si>
     <t>Горшок Селенга 7лит Белый с поддоном D-25см</t>
   </si>
   <si>
     <t>Горшок Дивный сад 4лит Белый (с прикорневым поливом) 265×265×230</t>
   </si>
   <si>
     <t>Горшок Венеция 2лит Белый D-18см с прикорневым поливом</t>
   </si>
   <si>
     <t>Горшок Виноград 1лит D-16см Терракот с поддоном</t>
   </si>
   <si>
+    <t>Горшок на перила 20лит 585х280х200мм Бежевый М-8922</t>
+  </si>
+  <si>
     <t>Горшок Виноград 0,5лит D-13см Белый с поддоном</t>
   </si>
   <si>
     <t>Горшок Флокс 1,5лит Сиреневый с поддоном (D-160мм)</t>
   </si>
   <si>
     <t>Горшок Ливия D-240мм Мрамор 4,6лит с поддоном М-3020</t>
   </si>
   <si>
     <t>Горшок Селенга 2лит Белый с поддоном D-16см</t>
   </si>
   <si>
     <t>Горшок Гамма Плюс 4,2лит D-25см Белый с поддоном</t>
   </si>
   <si>
     <t>Горшок ATENA 2,2лит Серый D-16,5см</t>
   </si>
   <si>
-    <t>Горшок Торин 5,2лит Белый D-20,5см</t>
-[...1 lines deleted...]
-  <si>
     <t>Горшок Гамма 1,6лит D-17см Малахит с поддоном</t>
   </si>
   <si>
     <t>Горшок Антик 1,6лит D-17см Белый с поддоном</t>
   </si>
   <si>
     <t>Горшок Корсика 2,4лит Фисташка D-19см с поддоном</t>
   </si>
   <si>
     <t>Горшок Мистер Грин 0,6лит Пралине D-9см</t>
   </si>
   <si>
     <t>Горшок Терра 4лит Белый с поддоном D-19см</t>
   </si>
   <si>
     <t>Горшок Милано 4,5лит D-25см Пудра с поддоном</t>
   </si>
   <si>
-    <t>Горшок Антик 16,6лит D-36см Белый с поддоном</t>
-[...1 lines deleted...]
-  <si>
     <t>Горшок Венеция 0,75лит D-12см Лаванда с поддоном (фиалочница)</t>
   </si>
   <si>
+    <t>Горшок Гармония 2,5лит Белый с поддоном М-1410 (БАШ)</t>
+  </si>
+  <si>
     <t>Горшок Толедо 3лит D-20см Терракот с поддоном</t>
   </si>
   <si>
-    <t>Горшок Антик 16,6лит D-36см Терракот с поддоном</t>
-[...1 lines deleted...]
-  <si>
     <t>Горшок Камея 1,4лит Салатовый с поддоном (D-138мм)</t>
   </si>
   <si>
     <t>Горшок Милано 1,6лит D-17см Терракот с поддоном</t>
   </si>
   <si>
     <t>Горшок ATENA 2,2лит Чёрный D-16,5см</t>
   </si>
   <si>
-    <t>Горшок Гранд 10,5лит Белый D-25см с прикорневым поливом</t>
-[...1 lines deleted...]
-  <si>
     <t>Горшок На перила RESPANA TWINS Терра D-20мм*2,5лит (ПОЛЬША)</t>
   </si>
   <si>
     <t>Горшок Мистер Грин 0,6лит Пунш D-9см</t>
   </si>
   <si>
-    <t>Горшок Толедо 17,4лит D-36см Фраппе с поддоном</t>
-[...1 lines deleted...]
-  <si>
     <t>Горшок Толедо 7лит D-27см Мята с поддоном</t>
   </si>
   <si>
     <t>Горшок Виноград 0,5лит D-13см Зелёный с поддоном</t>
   </si>
   <si>
     <t>Горшок Антик 7,2лит D-28см Малахит с поддоном</t>
   </si>
   <si>
     <t>Горшок вазон Бекер 4,6лит Белый D-20,5см</t>
   </si>
   <si>
     <t>Горшок Терра 6лит Терракот с поддоном D-22см</t>
   </si>
   <si>
     <t>Горшок Антик 4,9лит D-25см Антрацит с поддоном</t>
   </si>
   <si>
+    <t>Горшок Гармония 1,5лит Коричневый с поддоном М-1574 (БАШ)</t>
+  </si>
+  <si>
     <t>Горшок Флис 3лит D-18cм Какао М-8466 с прикорневым поливом</t>
   </si>
   <si>
     <t>Горшок Антик 0,75лит D-13см Бирюза с поддоном (фиалочница)</t>
   </si>
   <si>
     <t>Горшок Корсика 2,4лит Папоротник D-19см с поддоном</t>
   </si>
   <si>
     <t>Горшок Милано 3,2лит D-22см Терракот с поддоном</t>
   </si>
   <si>
     <t>Горшок миска Ирис 3,7лит Терра (D-267мм)</t>
   </si>
   <si>
     <t>Горшок Фестона 4,6лит D-25см Зелёный с поддоном</t>
   </si>
   <si>
+    <t>Горшок Флис 3лит D-18cм Белый М-8443 с прикорневым поливом</t>
+  </si>
+  <si>
     <t>Горшок Розалия 1,2лит Белый с поддоном М-1424 D-14см</t>
   </si>
   <si>
     <t>Горшок Тюльпан D-8см Терра с поддоном</t>
   </si>
   <si>
     <t>Горшок миска Ирис 6,2лит Терра (D-315мм)</t>
   </si>
   <si>
     <t>Горшок Дионис 1,6лит Белый с поддоном М-8243 D-14см</t>
   </si>
   <si>
     <t>Горшок миска Ирис 6,2лит Белый (D-315мм)</t>
   </si>
   <si>
     <t>Горшок Диамант 0,5лит Мокачино D-9см</t>
   </si>
   <si>
     <t>Горшок Гамма 2,9лит D-22см Терракот с поддоном</t>
   </si>
   <si>
     <t>Горшок Виола 5лит Белый с поддоном М-1343 D-22см</t>
   </si>
   <si>
     <t>Горшок Милано 1,6лит D-17см Белый с поддоном</t>
   </si>
   <si>
-    <t>Горшок Антик 0,75лит D-13см Белый с поддоном (фиалочница)</t>
-[...1 lines deleted...]
-  <si>
     <t>Горшок Глэдис 1,2лит Травяной с поддоном D-12см</t>
   </si>
   <si>
     <t>Горшок Глэдис 1,2лит Жёлтый с поддоном D-12см</t>
   </si>
   <si>
     <t>Горшок Виола 2лит Коричневый с поддоном М-1531 D-16см</t>
   </si>
   <si>
     <t>Горшок Камея 3,2лит Голубой с поддоном (D-182мм)</t>
   </si>
   <si>
     <t>Горшок Терра 1лит Белый с поддоном D-12см</t>
   </si>
   <si>
     <t>Горшок Капля 37лит Зеленый с поддоном D-42см</t>
   </si>
   <si>
     <t>Горшок Эффект 4,5лит Белый с прикорневым поливом D-20см</t>
   </si>
   <si>
     <t>Горшок Фестона 1,6лит D-17см Зелёный с поддоном</t>
   </si>
   <si>
-    <t>Горшок Гранд 10,5лит Серый D-25см с прикорневым поливом</t>
-[...4 lines deleted...]
-  <si>
     <t>Горшок Афина 1,1лит Коричневый с поддоном М-6488 D-11см</t>
   </si>
   <si>
-    <t>Горшок Венеция 0,75лит D-12см Бирюза с поддоном (фиалочница)</t>
-[...1 lines deleted...]
-  <si>
     <t>Горшок Тоскана 1,45лит D-15см Ваниль с поддоном</t>
   </si>
   <si>
     <t>Горшок Гамма 4,2лит D-25см Белый с поддоном</t>
   </si>
   <si>
     <t>Горшок Верона 0,75лит D-11см Бирюза с поддоном (фиалочница)</t>
   </si>
   <si>
+    <t>Горшок Виола 10лит Коричневый с поддоном М-1537 D-17см</t>
+  </si>
+  <si>
     <t>Горшок Корад D-150мм Терра с поддоном высота 14см</t>
   </si>
   <si>
+    <t>Горшок Гармония 0,7лит Коричневый с поддоном М-1573 (БАШ)</t>
+  </si>
+  <si>
     <t>Горшок Толедо 4,5лит D-24см Крем с поддоном</t>
   </si>
   <si>
     <t>Горшок Камея 3,2лит Фуксия с поддоном (D-182мм)</t>
   </si>
   <si>
     <t>Горшок Камея 1,4лит Голубой с поддоном (D-138мм)</t>
   </si>
   <si>
     <t>Горшок Тоскана 3,1лит D-19см Антрацит с поддоном</t>
   </si>
   <si>
     <t>Горшок Дионис 3,6лит Белый с поддоном М-8247 D-17см</t>
   </si>
   <si>
     <t>Горшок Эффект 4,5лит Персик с прикорневым поливом D-20см</t>
   </si>
   <si>
     <t>Горшок Гамма Плюс 2лит D-19см Белый с поддоном</t>
   </si>
   <si>
     <t>Горшок Камея 1,4лит Мята с поддоном (D-138мм)</t>
   </si>
   <si>
+    <t>Горшок Флис 2лит D-15cм Белый М-8441 с прикорневым поливом</t>
+  </si>
+  <si>
+    <t>Горшок Гармония 4лит Белый с поддоном М-1411 (БАШ)</t>
+  </si>
+  <si>
     <t>Горшок Соло RUBY 3лит D-15см Кремовый Арт-9207 с прикорневым поливом</t>
   </si>
   <si>
     <t>Горшок Ирис Чёрный (6)высота 19 см D-22см</t>
   </si>
   <si>
-    <t>Горшок Антик 7,2лит D-28см Белый с поддоном</t>
-[...1 lines deleted...]
-  <si>
     <t>Горшок Приз 0,6лит Белый с поддоном (D-135мм)</t>
   </si>
   <si>
-    <t>Горшок Антик 2,6лит D-19см Белый с поддоном</t>
-[...1 lines deleted...]
-  <si>
     <t>Горшок Гречинка 2лит Терра D-20см на ножке</t>
   </si>
   <si>
     <t>Горшок Фестона 4,6лит D-25см Терракот с поддоном</t>
   </si>
   <si>
     <t>Горшок Камея 3,2лит Лаванда с поддоном (D-182мм)</t>
   </si>
   <si>
     <t>Горшок Виноград 2,25лит D-22см Белый с поддоном</t>
   </si>
   <si>
     <t>Горшок Алиция 160мм 1,4лит Белая глина с поддоном М-3065 D-13см</t>
   </si>
   <si>
     <t>Горшок Толедо 3лит D-20см Фраппе с поддоном</t>
   </si>
   <si>
     <t>Горшок Виноград 0,5лит D-13см Мятный с поддоном</t>
   </si>
   <si>
     <t>Горшок Камея 3,2лит Белый с поддоном (D-182мм)</t>
   </si>
   <si>
-    <t>Горшок Гранд 5,2лит Мята D-20см с прикорневым поливом</t>
-[...1 lines deleted...]
-  <si>
     <t>Горшок Тюльпан D-11см Белый с поддоном</t>
   </si>
   <si>
     <t>Горшок Антик 3,6лит D-22см Фраппе с поддоном</t>
   </si>
   <si>
     <t>Горшок Мистер Крутой 0,6лит Фисташковый D-9см</t>
   </si>
   <si>
     <t>Горшок Глэдис 1,2лит Крокус с поддоном D-12см</t>
   </si>
   <si>
     <t>Горшок Толедо 2лит D-17см Лаванда с поддоном</t>
   </si>
   <si>
     <t>Горшок Фестона 1,6лит D-17см Белый с поддоном</t>
   </si>
   <si>
     <t>Горшок Лиана 1,7лит Цветные с поддоном D-14см</t>
   </si>
   <si>
     <t>Горшок Венеция 1лит Белый D-15см с прикорневым поливом</t>
   </si>
   <si>
     <t>Горшок Глэдис 1,2лит Веранда с поддоном D-12см</t>
   </si>
   <si>
     <t>Горшок Алиция 180мм 2лит Терракот с поддоном М-3066 D-15см</t>
   </si>
   <si>
     <t>Горшок Виола 3,5лит Коричневый с поддоном М-1533 D-19см</t>
   </si>
   <si>
     <t>Горшок Торин 9,5лит Терракот D-25см</t>
   </si>
   <si>
     <t>Горшок Антик 3,6лит D-22см Крем с поддоном</t>
   </si>
   <si>
     <t>Горшок Антик 4,9лит D-25см Малахит с поддоном</t>
   </si>
   <si>
+    <t>Горшок Гармония 0,7лит Белый с поддоном М-1408 (БАШ)</t>
+  </si>
+  <si>
     <t>Горшок Терра 9,3лит Белый с поддоном D-26см</t>
   </si>
   <si>
-    <t>Горшок вазон Бекер 4,6лит Терракот D-20,5см</t>
-[...1 lines deleted...]
-  <si>
     <t>Горшок Твистер 170мм Амарантовый</t>
   </si>
   <si>
     <t>Горшок Антик 2,6лит D-19см Малахит с поддоном</t>
   </si>
   <si>
     <t>Горшок Тюльпан D-8см Белый с поддоном</t>
   </si>
   <si>
     <t>Горшок Флокс 4,2лит Белый с поддоном (D-225мм)</t>
   </si>
   <si>
     <t>Горшок Тоскана 1,45лит D-15см Белый с поддоном</t>
   </si>
   <si>
     <t>Горшок Торин 3,3лит Терракот D-17,5см</t>
   </si>
   <si>
     <t>Горшок Торин 5,2лит Папоротник D-20,5см</t>
   </si>
   <si>
     <t>Горшок Толедо 17,4лит D-36см Белый с поддоном</t>
   </si>
   <si>
+    <t>Горшок Гармония 2,5лит Коричневый с поддоном М-1575 (БАШ)</t>
+  </si>
+  <si>
     <t>Горшок Антик 7,2лит D-28см Антрацит с поддоном</t>
   </si>
   <si>
     <t>Горшок Камея 3,2лит Терра с поддоном (D-182мм)</t>
   </si>
   <si>
     <t>Горшок Тюльпан D-13см Терракот с поддоном</t>
   </si>
   <si>
     <t>Горшок Антик 3,6лит D-22см Малахит с поддоном</t>
   </si>
   <si>
     <t>Горшок Гранд 5,2лит Серый D-20см с прикорневым поливом</t>
   </si>
   <si>
+    <t>Горшок Афина 11лит Коричневый с поддоном М-6546 (БАШ)</t>
+  </si>
+  <si>
     <t>Горшок Алиция 200мм 2,6лит Белая глина с поддоном М-3067 D-27см</t>
   </si>
   <si>
     <t>Горшок Фиори 0,45лит (9см*9см) Звёздное небо (с дренажной системой)</t>
   </si>
   <si>
     <t>Горшок Флокс 1,5лит Терра с поддоном (D-160мм)</t>
   </si>
   <si>
     <t>Горшок Фестона 3,3лит D-22см Зелёный с поддоном</t>
   </si>
   <si>
     <t>Горшок Антик 1,6лит D-17см Антрацит с поддоном</t>
   </si>
   <si>
     <t>Горшок Толедо 7лит D-27см Белый с поддоном</t>
   </si>
   <si>
     <t>Горшок Тренд 0,8лит D-12см Мята Арт-4156 с прикорневым поливом</t>
   </si>
   <si>
     <t>Горшок Фестона 1,6лит D-17см Терракот с поддоном</t>
   </si>
   <si>
     <t>Горшок Лозанна 25лит Белый с поддоном М-1613 D-41см</t>
   </si>
   <si>
     <t>Горшок Венеция 2лит Терра D-18см с прикорневым поливом</t>
   </si>
   <si>
-    <t>Горшок Антик 0,75лит D-13см Крем с поддоном (фиалочница)</t>
+    <t>Горшок Виола 16лит Белый с поддоном М-1348 (БАШ)</t>
   </si>
   <si>
     <t>Горшок Мистер Грин 0,6лит Оливковый D-9см</t>
   </si>
   <si>
     <t>Горшок Антик 4,9лит D-25см Терракот с поддоном</t>
   </si>
   <si>
+    <t>Горшок Виола 1лит Коричневый с поддоном М-1331 D-13см</t>
+  </si>
+  <si>
     <t>Горшок Гамма 1,6лит D-17см Пудра с поддоном</t>
   </si>
   <si>
     <t>Горшок Милано 2лит D-19см Пудра с поддоном</t>
   </si>
   <si>
     <t>Горшок Диамант 0,5лит Антрацит D-9см</t>
   </si>
   <si>
     <t>Горшок Ливия D-240мм Терракот 4,6лит с поддоном М-3020</t>
   </si>
   <si>
     <t>Горшок Мистер Грин 0,6лит Теплая хвоя D-9см</t>
   </si>
   <si>
     <t>Горшок Милано 3,2лит D-22см Белый с поддоном</t>
   </si>
   <si>
     <t>Горшок Флис 1,2лит D-12cм Белый М-8437 с прикорневым поливом</t>
   </si>
   <si>
-    <t>Горшок Корсика 1,8лит Фраппе D-17см с поддоном</t>
-[...1 lines deleted...]
-  <si>
     <t>Горшок Гамма 2лит D-19см Малахит с поддоном</t>
   </si>
   <si>
     <t>Горшок Виола 3,5лит Белый с поддоном М-1339 D-19см</t>
   </si>
   <si>
     <t>Горшок Дионис 2,6лит Белый с поддоном М-8245 D-17см</t>
   </si>
   <si>
     <t>Горшок Гречинка 2лит Белый D-20см на ножке</t>
   </si>
   <si>
     <t>Горшок Глэдис 1,2лит Белый с поддоном D-12см</t>
   </si>
   <si>
     <t>Горшок Терра 2,3лит Терракот с поддоном D-16см</t>
   </si>
   <si>
-    <t>Горшок Антик 7,2лит D-28см Терракот с поддоном</t>
-[...1 lines deleted...]
-  <si>
     <t>Горшок Антик 10лит D-32см Малахит с поддоном</t>
   </si>
   <si>
     <t>Горшок Торин 3,3лит Серый муссон D-17,5см</t>
   </si>
   <si>
-    <t>Горшок Камелия 1,5лит Красный с поддоном М-2206 (БАШ)</t>
+    <t>Горшок Гармония 1,5лит Белый с поддоном М-1409 (БАШ)</t>
+  </si>
+  <si>
+    <t>Горшок Виола 16лит Коричневый с поддоном М-1538 (БАШ)</t>
   </si>
   <si>
     <t>Горшок Антик 1,6лит D-17см Фраппе с поддоном</t>
   </si>
   <si>
     <t>Горшок Терра 6лит Белый с поддоном D-22см</t>
   </si>
   <si>
     <t>Горшок Флокс 5,5лит Сиреневый с поддоном (D-240мм)</t>
   </si>
   <si>
     <t>Горшок Флокс 5,5лит Терра с поддоном (D-240мм)</t>
   </si>
   <si>
     <t>Горшок Дионис 1,6лит Бежевый с поддоном М-8520 D-14см</t>
   </si>
   <si>
-    <t>Горшок Торин 9,5лит Белый D-25см</t>
+    <t>Горшок Флис 1,2лит Какао М-8438 с прикорневым поливом</t>
   </si>
   <si>
     <t>Горшок Торин 9,5лит Серый муссон D-25см</t>
   </si>
   <si>
     <t>Горшок Мистер Крутой 0,6лит Пралине D-9см</t>
   </si>
   <si>
+    <t>Горшок Гармония 4лит Коричневый с поддоном М-1576 (БАШ)</t>
+  </si>
+  <si>
     <t>Горшок Дивный сад 4лит Серый (с прикорневым поливом) 265×265×230</t>
   </si>
   <si>
     <t>Горшок Венеция 1лит Терра D-15см с прикорневым поливом</t>
   </si>
   <si>
     <t>Горшок Баргузин 2,5лит Белый с поддоном D-17см</t>
   </si>
   <si>
     <t>Горшок миска Ирис 3,7лит Белый (D-267мм)</t>
   </si>
   <si>
     <t>Горшок Тюльпан D-11см Терра с поддоном</t>
   </si>
   <si>
     <t>Горшок Антик 10лит D-32см Белый с поддоном</t>
   </si>
   <si>
     <t>Горшок ATENA 2,2лит Белый D-16,5см</t>
   </si>
   <si>
     <t>Горшок Толедо 4,5лит D-24см Мята с поддоном</t>
   </si>
   <si>
     <t>Горшок Мистер Крутой 0,6лит Пунш D-9см</t>
-  </si>
-[...1 lines deleted...]
-    <t>Горшок Гранд 3лит Мята D-17см с прикорневым поливом</t>
   </si>
   <si>
     <t>Горшок Антик 2,6лит D-19см Крем с поддоном</t>
   </si>
   <si>
     <t>Горшок Эффект 4,5лит Светло-Серый с прикорневым поливом D-20см</t>
   </si>
   <si>
     <t>Горшок Флора 2,6лит Папоротник D-20см с поддоном</t>
   </si>
   <si>
     <t>Горшок Каро 230мм прозрачный Без поддона</t>
   </si>
   <si>
     <t>Горшок Корад D-260мм Белый с поддоном 8лит высота 25см</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="3">
@@ -4178,54 +4202,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E1246"/>
+  <dimension ref="A1:E1254"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E1246" sqref="E1246"/>
+      <selection activeCell="E1254" sqref="E1254"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="6"/>
@@ -4699,786 +4723,786 @@
         <v>30</v>
       </c>
       <c r="B36" s="10"/>
       <c r="C36" s="7" t="s">
         <v>38</v>
       </c>
       <c r="D36" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E36" s="13">
         <v>2441</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="5">
         <v>31</v>
       </c>
       <c r="B37" s="10"/>
       <c r="C37" s="7" t="s">
         <v>39</v>
       </c>
       <c r="D37" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E37" s="13">
-        <v>2434</v>
+        <v>2940</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="5">
         <v>32</v>
       </c>
       <c r="B38" s="10"/>
       <c r="C38" s="7" t="s">
         <v>40</v>
       </c>
       <c r="D38" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E38" s="13">
-        <v>674</v>
+        <v>5109</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="5">
         <v>33</v>
       </c>
       <c r="B39" s="10"/>
       <c r="C39" s="7" t="s">
         <v>41</v>
       </c>
       <c r="D39" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E39" s="13">
-        <v>5109</v>
+        <v>9697</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" s="5">
         <v>34</v>
       </c>
       <c r="B40" s="10"/>
       <c r="C40" s="7" t="s">
         <v>42</v>
       </c>
       <c r="D40" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E40" s="13">
-        <v>9697</v>
+        <v>540</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" s="5">
         <v>35</v>
       </c>
       <c r="B41" s="10"/>
       <c r="C41" s="7" t="s">
         <v>43</v>
       </c>
       <c r="D41" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E41" s="13">
         <v>540</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" s="5">
         <v>36</v>
       </c>
       <c r="B42" s="10"/>
       <c r="C42" s="7" t="s">
         <v>44</v>
       </c>
       <c r="D42" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E42" s="13">
-        <v>540</v>
+        <v>767</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" s="5">
         <v>37</v>
       </c>
       <c r="B43" s="10"/>
       <c r="C43" s="7" t="s">
         <v>45</v>
       </c>
       <c r="D43" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E43" s="13">
-        <v>767</v>
+        <v>3080</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="5">
         <v>38</v>
       </c>
       <c r="B44" s="10"/>
       <c r="C44" s="7" t="s">
         <v>46</v>
       </c>
       <c r="D44" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E44" s="13">
-        <v>3080</v>
+        <v>225</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" s="5">
         <v>39</v>
       </c>
       <c r="B45" s="10"/>
       <c r="C45" s="7" t="s">
         <v>47</v>
       </c>
       <c r="D45" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E45" s="13">
-        <v>225</v>
+        <v>767</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" s="5">
         <v>40</v>
       </c>
       <c r="B46" s="10"/>
       <c r="C46" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D46" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E46" s="13">
-        <v>767</v>
+        <v>659</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="5">
         <v>41</v>
       </c>
       <c r="B47" s="10"/>
       <c r="C47" s="7" t="s">
         <v>49</v>
       </c>
       <c r="D47" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E47" s="13">
-        <v>659</v>
+        <v>767</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" s="5">
         <v>42</v>
       </c>
       <c r="B48" s="10"/>
       <c r="C48" s="7" t="s">
         <v>50</v>
       </c>
       <c r="D48" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E48" s="13">
-        <v>767</v>
+        <v>3203</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" s="5">
         <v>43</v>
       </c>
       <c r="B49" s="10"/>
       <c r="C49" s="7" t="s">
         <v>51</v>
       </c>
       <c r="D49" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E49" s="13">
-        <v>3203</v>
+        <v>691</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" s="5">
         <v>44</v>
       </c>
       <c r="B50" s="10"/>
       <c r="C50" s="7" t="s">
         <v>52</v>
       </c>
       <c r="D50" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E50" s="13">
-        <v>691</v>
+        <v>9847</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" s="5">
         <v>45</v>
       </c>
       <c r="B51" s="10"/>
       <c r="C51" s="7" t="s">
         <v>53</v>
       </c>
       <c r="D51" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E51" s="13">
-        <v>9847</v>
+        <v>2820</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" s="5">
         <v>46</v>
       </c>
       <c r="B52" s="10"/>
       <c r="C52" s="7" t="s">
         <v>54</v>
       </c>
       <c r="D52" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E52" s="13">
-        <v>2820</v>
+        <v>3203</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" s="5">
         <v>47</v>
       </c>
       <c r="B53" s="10"/>
       <c r="C53" s="7" t="s">
         <v>55</v>
       </c>
       <c r="D53" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E53" s="13">
-        <v>3203</v>
+        <v>674</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" s="5">
         <v>48</v>
       </c>
       <c r="B54" s="10"/>
       <c r="C54" s="7" t="s">
         <v>56</v>
       </c>
       <c r="D54" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E54" s="13">
-        <v>674</v>
+        <v>2305</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" s="5">
         <v>49</v>
       </c>
       <c r="B55" s="10"/>
       <c r="C55" s="7" t="s">
         <v>57</v>
       </c>
       <c r="D55" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E55" s="13">
-        <v>2305</v>
+        <v>3203</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" s="5">
         <v>50</v>
       </c>
       <c r="B56" s="10"/>
       <c r="C56" s="7" t="s">
         <v>58</v>
       </c>
       <c r="D56" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E56" s="13">
-        <v>3203</v>
+        <v>700</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" s="5">
         <v>51</v>
       </c>
       <c r="B57" s="10"/>
       <c r="C57" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D57" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E57" s="13">
-        <v>700</v>
+        <v>674</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" s="5">
         <v>52</v>
       </c>
       <c r="B58" s="10"/>
       <c r="C58" s="7" t="s">
         <v>60</v>
       </c>
       <c r="D58" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E58" s="13">
-        <v>674</v>
+        <v>659</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" s="5">
         <v>53</v>
       </c>
       <c r="B59" s="10"/>
       <c r="C59" s="7" t="s">
         <v>61</v>
       </c>
       <c r="D59" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E59" s="13">
-        <v>659</v>
+        <v>950</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" s="5">
         <v>54</v>
       </c>
       <c r="B60" s="10"/>
       <c r="C60" s="7" t="s">
         <v>62</v>
       </c>
       <c r="D60" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E60" s="13">
-        <v>950</v>
+        <v>809</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" s="5">
         <v>55</v>
       </c>
       <c r="B61" s="10"/>
       <c r="C61" s="7" t="s">
         <v>63</v>
       </c>
       <c r="D61" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E61" s="13">
-        <v>809</v>
+        <v>540</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" s="5">
         <v>56</v>
       </c>
       <c r="B62" s="10"/>
       <c r="C62" s="7" t="s">
         <v>64</v>
       </c>
       <c r="D62" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E62" s="13">
-        <v>540</v>
+        <v>897</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" s="5">
         <v>57</v>
       </c>
       <c r="B63" s="10"/>
       <c r="C63" s="7" t="s">
         <v>65</v>
       </c>
       <c r="D63" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E63" s="13">
-        <v>897</v>
+        <v>674</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" s="5">
         <v>58</v>
       </c>
       <c r="B64" s="10"/>
       <c r="C64" s="7" t="s">
         <v>66</v>
       </c>
       <c r="D64" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E64" s="13">
-        <v>674</v>
+        <v>9697</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" s="5">
         <v>59</v>
       </c>
       <c r="B65" s="10"/>
       <c r="C65" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D65" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E65" s="13">
-        <v>9697</v>
+        <v>412</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" s="5">
         <v>60</v>
       </c>
       <c r="B66" s="10"/>
       <c r="C66" s="7" t="s">
         <v>68</v>
       </c>
       <c r="D66" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E66" s="13">
         <v>412</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" s="5">
         <v>61</v>
       </c>
       <c r="B67" s="10"/>
       <c r="C67" s="7" t="s">
         <v>69</v>
       </c>
       <c r="D67" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E67" s="13">
         <v>412</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" s="5">
         <v>62</v>
       </c>
       <c r="B68" s="10"/>
       <c r="C68" s="7" t="s">
         <v>70</v>
       </c>
       <c r="D68" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E68" s="13">
-        <v>412</v>
+        <v>6538</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" s="5">
         <v>63</v>
       </c>
       <c r="B69" s="10"/>
       <c r="C69" s="7" t="s">
         <v>71</v>
       </c>
       <c r="D69" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E69" s="13">
-        <v>6538</v>
+        <v>767</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" s="5">
         <v>64</v>
       </c>
       <c r="B70" s="10"/>
       <c r="C70" s="7" t="s">
         <v>72</v>
       </c>
       <c r="D70" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E70" s="13">
-        <v>767</v>
+        <v>739</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" s="5">
         <v>65</v>
       </c>
       <c r="B71" s="10"/>
       <c r="C71" s="7" t="s">
         <v>73</v>
       </c>
       <c r="D71" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E71" s="13">
-        <v>739</v>
+        <v>3384</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72" s="5">
         <v>66</v>
       </c>
       <c r="B72" s="10"/>
       <c r="C72" s="7" t="s">
         <v>74</v>
       </c>
       <c r="D72" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E72" s="13">
-        <v>3384</v>
+        <v>3955</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" s="5">
         <v>67</v>
       </c>
       <c r="B73" s="10"/>
       <c r="C73" s="7" t="s">
         <v>75</v>
       </c>
       <c r="D73" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E73" s="13">
-        <v>3955</v>
+        <v>6103</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" s="5">
         <v>68</v>
       </c>
       <c r="B74" s="10"/>
       <c r="C74" s="7" t="s">
         <v>76</v>
       </c>
       <c r="D74" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E74" s="13">
         <v>6103</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" s="5">
         <v>69</v>
       </c>
       <c r="B75" s="10"/>
       <c r="C75" s="7" t="s">
         <v>77</v>
       </c>
       <c r="D75" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E75" s="13">
-        <v>6103</v>
+        <v>739</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" s="5">
         <v>70</v>
       </c>
       <c r="B76" s="10"/>
       <c r="C76" s="7" t="s">
         <v>78</v>
       </c>
       <c r="D76" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E76" s="13">
-        <v>739</v>
+        <v>3203</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" s="5">
         <v>71</v>
       </c>
       <c r="B77" s="10"/>
       <c r="C77" s="7" t="s">
         <v>79</v>
       </c>
       <c r="D77" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E77" s="13">
-        <v>3203</v>
+        <v>739</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" s="5">
         <v>72</v>
       </c>
       <c r="B78" s="10"/>
       <c r="C78" s="7" t="s">
         <v>80</v>
       </c>
       <c r="D78" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E78" s="13">
-        <v>739</v>
+        <v>4060</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" s="5">
         <v>73</v>
       </c>
       <c r="B79" s="10"/>
       <c r="C79" s="7" t="s">
         <v>81</v>
       </c>
       <c r="D79" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E79" s="13">
-        <v>4060</v>
+        <v>767</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" s="5">
         <v>74</v>
       </c>
       <c r="B80" s="10"/>
       <c r="C80" s="7" t="s">
         <v>82</v>
       </c>
       <c r="D80" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E80" s="13">
-        <v>767</v>
+        <v>739</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" s="5">
         <v>75</v>
       </c>
       <c r="B81" s="10"/>
       <c r="C81" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D81" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E81" s="13">
-        <v>739</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82" s="5">
         <v>76</v>
       </c>
       <c r="B82" s="10"/>
       <c r="C82" s="7" t="s">
         <v>84</v>
       </c>
       <c r="D82" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E82" s="13">
-        <v>4500</v>
+        <v>3203</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" s="5">
         <v>77</v>
       </c>
       <c r="B83" s="10"/>
       <c r="C83" s="7" t="s">
         <v>85</v>
       </c>
       <c r="D83" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E83" s="13">
-        <v>3203</v>
+        <v>2365</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84" s="5">
         <v>78</v>
       </c>
       <c r="B84" s="10"/>
       <c r="C84" s="7" t="s">
         <v>86</v>
       </c>
       <c r="D84" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E84" s="13">
-        <v>2365</v>
+        <v>897</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" s="5">
         <v>79</v>
       </c>
       <c r="B85" s="10"/>
       <c r="C85" s="7" t="s">
         <v>87</v>
       </c>
       <c r="D85" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E85" s="13">
-        <v>897</v>
+        <v>4412</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" s="5">
         <v>80</v>
       </c>
       <c r="B86" s="10"/>
       <c r="C86" s="7" t="s">
         <v>88</v>
       </c>
       <c r="D86" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E86" s="13">
-        <v>4412</v>
+        <v>739</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" s="5">
         <v>81</v>
       </c>
       <c r="B87" s="10"/>
       <c r="C87" s="7" t="s">
         <v>89</v>
       </c>
       <c r="D87" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E87" s="13">
         <v>739</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" s="5">
         <v>82</v>
       </c>
       <c r="B88" s="10"/>
       <c r="C88" s="7" t="s">
         <v>90</v>
       </c>
@@ -5494,66 +5518,66 @@
         <v>83</v>
       </c>
       <c r="B89" s="10"/>
       <c r="C89" s="7" t="s">
         <v>91</v>
       </c>
       <c r="D89" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E89" s="13">
         <v>739</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" s="5">
         <v>84</v>
       </c>
       <c r="B90" s="10"/>
       <c r="C90" s="7" t="s">
         <v>92</v>
       </c>
       <c r="D90" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E90" s="13">
-        <v>739</v>
+        <v>767</v>
       </c>
     </row>
     <row r="91" spans="1:5">
       <c r="A91" s="5">
         <v>85</v>
       </c>
       <c r="B91" s="10"/>
       <c r="C91" s="7" t="s">
         <v>93</v>
       </c>
       <c r="D91" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E91" s="13">
-        <v>767</v>
+        <v>739</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" s="5">
         <v>86</v>
       </c>
       <c r="B92" s="10"/>
       <c r="C92" s="7" t="s">
         <v>94</v>
       </c>
       <c r="D92" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E92" s="13">
         <v>739</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" s="5">
         <v>87</v>
       </c>
       <c r="B93" s="10"/>
       <c r="C93" s="7" t="s">
         <v>95</v>
       </c>
@@ -5569,17309 +5593,17429 @@
         <v>88</v>
       </c>
       <c r="B94" s="10"/>
       <c r="C94" s="7" t="s">
         <v>96</v>
       </c>
       <c r="D94" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E94" s="13">
         <v>739</v>
       </c>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" s="5">
         <v>89</v>
       </c>
       <c r="B95" s="10"/>
       <c r="C95" s="7" t="s">
         <v>97</v>
       </c>
       <c r="D95" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E95" s="13">
-        <v>739</v>
+        <v>740</v>
       </c>
     </row>
     <row r="96" spans="1:5">
-      <c r="A96" s="5">
-[...3 lines deleted...]
-      <c r="C96" s="7" t="s">
+      <c r="A96" s="3" t="s">
         <v>98</v>
       </c>
-      <c r="D96" s="6" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B96" s="6"/>
+      <c r="C96" s="7"/>
+      <c r="D96" s="6"/>
+      <c r="E96" s="13"/>
     </row>
     <row r="97" spans="1:5">
-      <c r="A97" s="3" t="s">
+      <c r="A97" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B97" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C97" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="D97" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E97" s="14" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5">
+      <c r="A98" s="5">
+        <v>1</v>
+      </c>
+      <c r="B98" s="10"/>
+      <c r="C98" s="7" t="s">
         <v>99</v>
       </c>
-      <c r="B97" s="6"/>
-[...18 lines deleted...]
-        <v>7</v>
+      <c r="D98" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E98" s="13">
+        <v>1800</v>
       </c>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B99" s="10"/>
       <c r="C99" s="7" t="s">
         <v>100</v>
       </c>
       <c r="D99" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E99" s="13">
-        <v>1800</v>
+        <v>1151</v>
       </c>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B100" s="10"/>
       <c r="C100" s="7" t="s">
         <v>101</v>
       </c>
       <c r="D100" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E100" s="13">
-        <v>1151</v>
+        <v>290</v>
       </c>
     </row>
     <row r="101" spans="1:5">
       <c r="A101" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B101" s="10"/>
       <c r="C101" s="7" t="s">
         <v>102</v>
       </c>
       <c r="D101" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E101" s="13">
-        <v>290</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="102" spans="1:5">
       <c r="A102" s="5">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B102" s="10"/>
       <c r="C102" s="7" t="s">
         <v>103</v>
       </c>
       <c r="D102" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E102" s="13">
-        <v>1200</v>
+        <v>465</v>
       </c>
     </row>
     <row r="103" spans="1:5">
       <c r="A103" s="5">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B103" s="10"/>
       <c r="C103" s="7" t="s">
         <v>104</v>
       </c>
       <c r="D103" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E103" s="13">
-        <v>465</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="104" spans="1:5">
       <c r="A104" s="5">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B104" s="10"/>
       <c r="C104" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D104" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E104" s="13">
-        <v>1053</v>
+        <v>2200</v>
       </c>
     </row>
     <row r="105" spans="1:5">
       <c r="A105" s="5">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B105" s="10"/>
       <c r="C105" s="7" t="s">
         <v>106</v>
       </c>
       <c r="D105" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E105" s="13">
-        <v>2200</v>
+        <v>2401</v>
       </c>
     </row>
     <row r="106" spans="1:5">
       <c r="A106" s="5">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B106" s="10"/>
       <c r="C106" s="7" t="s">
         <v>107</v>
       </c>
       <c r="D106" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E106" s="13">
-        <v>2401</v>
+        <v>1471</v>
       </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107" s="5">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B107" s="10"/>
       <c r="C107" s="7" t="s">
         <v>108</v>
       </c>
       <c r="D107" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E107" s="13">
-        <v>1471</v>
+        <v>170</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="A108" s="5">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B108" s="10"/>
       <c r="C108" s="7" t="s">
         <v>109</v>
       </c>
       <c r="D108" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E108" s="13">
-        <v>170</v>
+        <v>156</v>
       </c>
     </row>
     <row r="109" spans="1:5">
       <c r="A109" s="5">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B109" s="10"/>
       <c r="C109" s="7" t="s">
         <v>110</v>
       </c>
       <c r="D109" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E109" s="13">
-        <v>156</v>
+        <v>170</v>
       </c>
     </row>
     <row r="110" spans="1:5">
       <c r="A110" s="5">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B110" s="10"/>
       <c r="C110" s="7" t="s">
         <v>111</v>
       </c>
       <c r="D110" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E110" s="13">
-        <v>170</v>
+        <v>950</v>
       </c>
     </row>
     <row r="111" spans="1:5">
       <c r="A111" s="5">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B111" s="10"/>
       <c r="C111" s="7" t="s">
         <v>112</v>
       </c>
       <c r="D111" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E111" s="13">
-        <v>950</v>
+        <v>600</v>
       </c>
     </row>
     <row r="112" spans="1:5">
       <c r="A112" s="5">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B112" s="10"/>
       <c r="C112" s="7" t="s">
         <v>113</v>
       </c>
       <c r="D112" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E112" s="13">
-        <v>600</v>
+        <v>2401</v>
       </c>
     </row>
     <row r="113" spans="1:5">
       <c r="A113" s="5">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B113" s="10"/>
       <c r="C113" s="7" t="s">
         <v>114</v>
       </c>
       <c r="D113" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E113" s="13">
-        <v>2401</v>
+        <v>2201</v>
       </c>
     </row>
     <row r="114" spans="1:5">
       <c r="A114" s="5">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B114" s="10"/>
       <c r="C114" s="7" t="s">
         <v>115</v>
       </c>
       <c r="D114" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E114" s="13">
         <v>2201</v>
       </c>
     </row>
     <row r="115" spans="1:5">
       <c r="A115" s="5">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B115" s="10"/>
       <c r="C115" s="7" t="s">
         <v>116</v>
       </c>
       <c r="D115" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E115" s="13">
-        <v>2201</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="116" spans="1:5">
       <c r="A116" s="5">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B116" s="10"/>
       <c r="C116" s="7" t="s">
         <v>117</v>
       </c>
       <c r="D116" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E116" s="13">
-        <v>1053</v>
+        <v>290</v>
       </c>
     </row>
     <row r="117" spans="1:5">
       <c r="A117" s="5">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B117" s="10"/>
       <c r="C117" s="7" t="s">
         <v>118</v>
       </c>
       <c r="D117" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E117" s="13">
-        <v>290</v>
+        <v>1471</v>
       </c>
     </row>
     <row r="118" spans="1:5">
       <c r="A118" s="5">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B118" s="10"/>
       <c r="C118" s="7" t="s">
         <v>119</v>
       </c>
       <c r="D118" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E118" s="13">
-        <v>1471</v>
+        <v>290</v>
       </c>
     </row>
     <row r="119" spans="1:5">
       <c r="A119" s="5">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B119" s="10"/>
       <c r="C119" s="7" t="s">
         <v>120</v>
       </c>
       <c r="D119" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E119" s="13">
-        <v>290</v>
+        <v>2201</v>
       </c>
     </row>
     <row r="120" spans="1:5">
       <c r="A120" s="5">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B120" s="10"/>
       <c r="C120" s="7" t="s">
         <v>121</v>
       </c>
       <c r="D120" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E120" s="13">
-        <v>2201</v>
+        <v>1826</v>
       </c>
     </row>
     <row r="121" spans="1:5">
       <c r="A121" s="5">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B121" s="10"/>
       <c r="C121" s="7" t="s">
         <v>122</v>
       </c>
       <c r="D121" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E121" s="13">
-        <v>1826</v>
+        <v>170</v>
       </c>
     </row>
     <row r="122" spans="1:5">
-      <c r="A122" s="5">
-[...3 lines deleted...]
-      <c r="C122" s="7" t="s">
+      <c r="A122" s="3" t="s">
         <v>123</v>
       </c>
-      <c r="D122" s="6" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B122" s="6"/>
+      <c r="C122" s="7"/>
+      <c r="D122" s="6"/>
+      <c r="E122" s="13"/>
     </row>
     <row r="123" spans="1:5">
-      <c r="A123" s="5">
-[...3 lines deleted...]
-      <c r="C123" s="7" t="s">
+      <c r="A123" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B123" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C123" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="D123" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E123" s="14" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5">
+      <c r="A124" s="5">
+        <v>1</v>
+      </c>
+      <c r="B124" s="10"/>
+      <c r="C124" s="7" t="s">
         <v>124</v>
       </c>
-      <c r="D123" s="6" t="s">
-[...7 lines deleted...]
-      <c r="A124" s="3" t="s">
+      <c r="D124" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E124" s="13">
+        <v>1730</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5">
+      <c r="A125" s="5">
+        <v>2</v>
+      </c>
+      <c r="B125" s="10"/>
+      <c r="C125" s="7" t="s">
         <v>125</v>
       </c>
-      <c r="B124" s="6"/>
-[...18 lines deleted...]
-        <v>7</v>
+      <c r="D125" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E125" s="13">
+        <v>5446</v>
       </c>
     </row>
     <row r="126" spans="1:5">
       <c r="A126" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B126" s="10"/>
       <c r="C126" s="7" t="s">
         <v>126</v>
       </c>
       <c r="D126" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E126" s="13">
-        <v>1730</v>
+        <v>13365</v>
       </c>
     </row>
     <row r="127" spans="1:5">
       <c r="A127" s="5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B127" s="10"/>
       <c r="C127" s="7" t="s">
         <v>127</v>
       </c>
       <c r="D127" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E127" s="13">
-        <v>5446</v>
+        <v>1555</v>
       </c>
     </row>
     <row r="128" spans="1:5">
       <c r="A128" s="5">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B128" s="10"/>
       <c r="C128" s="7" t="s">
         <v>128</v>
       </c>
       <c r="D128" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E128" s="13">
-        <v>13365</v>
+        <v>9611</v>
       </c>
     </row>
     <row r="129" spans="1:5">
       <c r="A129" s="5">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B129" s="10"/>
       <c r="C129" s="7" t="s">
         <v>129</v>
       </c>
       <c r="D129" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E129" s="13">
-        <v>1555</v>
+        <v>18000</v>
       </c>
     </row>
     <row r="130" spans="1:5">
       <c r="A130" s="5">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B130" s="10"/>
       <c r="C130" s="7" t="s">
         <v>130</v>
       </c>
       <c r="D130" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E130" s="13">
-        <v>9611</v>
+        <v>1950</v>
       </c>
     </row>
     <row r="131" spans="1:5">
       <c r="A131" s="5">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B131" s="10"/>
       <c r="C131" s="7" t="s">
         <v>131</v>
       </c>
       <c r="D131" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E131" s="13">
-        <v>18000</v>
+        <v>14390</v>
       </c>
     </row>
     <row r="132" spans="1:5">
       <c r="A132" s="5">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B132" s="10"/>
       <c r="C132" s="7" t="s">
         <v>132</v>
       </c>
       <c r="D132" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E132" s="13">
-        <v>1950</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="133" spans="1:5">
       <c r="A133" s="5">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B133" s="10"/>
       <c r="C133" s="7" t="s">
         <v>133</v>
       </c>
       <c r="D133" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E133" s="13">
-        <v>14390</v>
+        <v>5611</v>
       </c>
     </row>
     <row r="134" spans="1:5">
       <c r="A134" s="5">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B134" s="10"/>
       <c r="C134" s="7" t="s">
         <v>134</v>
       </c>
       <c r="D134" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E134" s="13">
-        <v>1400</v>
+        <v>7001</v>
       </c>
     </row>
     <row r="135" spans="1:5">
       <c r="A135" s="5">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B135" s="10"/>
       <c r="C135" s="7" t="s">
         <v>135</v>
       </c>
       <c r="D135" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E135" s="13">
-        <v>5611</v>
+        <v>49005</v>
       </c>
     </row>
     <row r="136" spans="1:5">
       <c r="A136" s="5">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B136" s="10"/>
       <c r="C136" s="7" t="s">
         <v>136</v>
       </c>
       <c r="D136" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E136" s="13">
-        <v>7001</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="137" spans="1:5">
       <c r="A137" s="5">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B137" s="10"/>
       <c r="C137" s="7" t="s">
         <v>137</v>
       </c>
       <c r="D137" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E137" s="13">
-        <v>49005</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="138" spans="1:5">
       <c r="A138" s="5">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B138" s="10"/>
       <c r="C138" s="7" t="s">
         <v>138</v>
       </c>
       <c r="D138" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E138" s="13">
-        <v>1100</v>
+        <v>1172</v>
       </c>
     </row>
     <row r="139" spans="1:5">
       <c r="A139" s="5">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B139" s="10"/>
       <c r="C139" s="7" t="s">
         <v>139</v>
       </c>
       <c r="D139" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E139" s="13">
-        <v>1026</v>
+        <v>7001</v>
       </c>
     </row>
     <row r="140" spans="1:5">
       <c r="A140" s="5">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B140" s="10"/>
       <c r="C140" s="7" t="s">
         <v>140</v>
       </c>
       <c r="D140" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E140" s="13">
-        <v>1172</v>
+        <v>20000</v>
       </c>
     </row>
     <row r="141" spans="1:5">
       <c r="A141" s="5">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B141" s="10"/>
       <c r="C141" s="7" t="s">
         <v>141</v>
       </c>
       <c r="D141" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E141" s="13">
-        <v>7001</v>
+        <v>1661</v>
       </c>
     </row>
     <row r="142" spans="1:5">
       <c r="A142" s="5">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B142" s="10"/>
       <c r="C142" s="7" t="s">
         <v>142</v>
       </c>
       <c r="D142" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E142" s="13">
-        <v>20000</v>
+        <v>5933</v>
       </c>
     </row>
     <row r="143" spans="1:5">
       <c r="A143" s="5">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B143" s="10"/>
       <c r="C143" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D143" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E143" s="13">
-        <v>1661</v>
+        <v>3238</v>
       </c>
     </row>
     <row r="144" spans="1:5">
       <c r="A144" s="5">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="B144" s="10"/>
       <c r="C144" s="7" t="s">
         <v>144</v>
       </c>
       <c r="D144" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E144" s="13">
-        <v>5933</v>
+        <v>730</v>
       </c>
     </row>
     <row r="145" spans="1:5">
       <c r="A145" s="5">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B145" s="10"/>
       <c r="C145" s="7" t="s">
         <v>145</v>
       </c>
       <c r="D145" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E145" s="13">
-        <v>3238</v>
+        <v>1268</v>
       </c>
     </row>
     <row r="146" spans="1:5">
       <c r="A146" s="5">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B146" s="10"/>
       <c r="C146" s="7" t="s">
         <v>146</v>
       </c>
       <c r="D146" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E146" s="13">
-        <v>753</v>
+        <v>2788</v>
       </c>
     </row>
     <row r="147" spans="1:5">
       <c r="A147" s="5">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="B147" s="10"/>
       <c r="C147" s="7" t="s">
         <v>147</v>
       </c>
       <c r="D147" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E147" s="13">
-        <v>1268</v>
+        <v>19000</v>
       </c>
     </row>
     <row r="148" spans="1:5">
       <c r="A148" s="5">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B148" s="10"/>
       <c r="C148" s="7" t="s">
         <v>148</v>
       </c>
       <c r="D148" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E148" s="13">
-        <v>2788</v>
+        <v>7001</v>
       </c>
     </row>
     <row r="149" spans="1:5">
       <c r="A149" s="5">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="B149" s="10"/>
       <c r="C149" s="7" t="s">
         <v>149</v>
       </c>
       <c r="D149" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E149" s="13">
-        <v>19000</v>
+        <v>8300</v>
       </c>
     </row>
     <row r="150" spans="1:5">
       <c r="A150" s="5">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B150" s="10"/>
       <c r="C150" s="7" t="s">
         <v>150</v>
       </c>
       <c r="D150" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E150" s="13">
-        <v>7001</v>
+        <v>627</v>
       </c>
     </row>
     <row r="151" spans="1:5">
       <c r="A151" s="5">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B151" s="10"/>
       <c r="C151" s="7" t="s">
         <v>151</v>
       </c>
       <c r="D151" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E151" s="13">
-        <v>8300</v>
+        <v>5500</v>
       </c>
     </row>
     <row r="152" spans="1:5">
       <c r="A152" s="5">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B152" s="10"/>
       <c r="C152" s="7" t="s">
         <v>152</v>
       </c>
       <c r="D152" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E152" s="13">
-        <v>627</v>
+        <v>3717</v>
       </c>
     </row>
     <row r="153" spans="1:5">
       <c r="A153" s="5">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B153" s="10"/>
       <c r="C153" s="7" t="s">
         <v>153</v>
       </c>
       <c r="D153" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E153" s="13">
-        <v>5500</v>
+        <v>7001</v>
       </c>
     </row>
     <row r="154" spans="1:5">
       <c r="A154" s="5">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B154" s="10"/>
       <c r="C154" s="7" t="s">
         <v>154</v>
       </c>
       <c r="D154" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E154" s="13">
-        <v>3790</v>
+        <v>3216</v>
       </c>
     </row>
     <row r="155" spans="1:5">
       <c r="A155" s="5">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B155" s="10"/>
       <c r="C155" s="7" t="s">
         <v>155</v>
       </c>
       <c r="D155" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E155" s="13">
-        <v>3717</v>
+        <v>30000</v>
       </c>
     </row>
     <row r="156" spans="1:5">
       <c r="A156" s="5">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="B156" s="10"/>
       <c r="C156" s="7" t="s">
         <v>156</v>
       </c>
       <c r="D156" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E156" s="13">
-        <v>7001</v>
+        <v>4884</v>
       </c>
     </row>
     <row r="157" spans="1:5">
       <c r="A157" s="5">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B157" s="10"/>
       <c r="C157" s="7" t="s">
         <v>157</v>
       </c>
       <c r="D157" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E157" s="13">
-        <v>3216</v>
+        <v>23650</v>
       </c>
     </row>
     <row r="158" spans="1:5">
       <c r="A158" s="5">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B158" s="10"/>
       <c r="C158" s="7" t="s">
         <v>158</v>
       </c>
       <c r="D158" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E158" s="13">
-        <v>30000</v>
+        <v>1786</v>
       </c>
     </row>
     <row r="159" spans="1:5">
       <c r="A159" s="5">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B159" s="10"/>
       <c r="C159" s="7" t="s">
         <v>159</v>
       </c>
       <c r="D159" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E159" s="13">
-        <v>4337</v>
+        <v>4586</v>
       </c>
     </row>
     <row r="160" spans="1:5">
       <c r="A160" s="5">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="B160" s="10"/>
       <c r="C160" s="7" t="s">
         <v>160</v>
       </c>
       <c r="D160" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E160" s="13">
-        <v>23650</v>
+        <v>143</v>
       </c>
     </row>
     <row r="161" spans="1:5">
       <c r="A161" s="5">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B161" s="10"/>
       <c r="C161" s="7" t="s">
         <v>161</v>
       </c>
       <c r="D161" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E161" s="13">
-        <v>1786</v>
+        <v>109890</v>
       </c>
     </row>
     <row r="162" spans="1:5">
       <c r="A162" s="5">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B162" s="10"/>
       <c r="C162" s="7" t="s">
         <v>162</v>
       </c>
       <c r="D162" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E162" s="13">
-        <v>143</v>
+        <v>30000</v>
       </c>
     </row>
     <row r="163" spans="1:5">
       <c r="A163" s="5">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B163" s="10"/>
       <c r="C163" s="7" t="s">
         <v>163</v>
       </c>
       <c r="D163" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E163" s="13">
-        <v>109890</v>
+        <v>7001</v>
       </c>
     </row>
     <row r="164" spans="1:5">
       <c r="A164" s="5">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B164" s="10"/>
       <c r="C164" s="7" t="s">
         <v>164</v>
       </c>
       <c r="D164" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E164" s="13">
-        <v>3252</v>
+        <v>3700</v>
       </c>
     </row>
     <row r="165" spans="1:5">
       <c r="A165" s="5">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B165" s="10"/>
       <c r="C165" s="7" t="s">
         <v>165</v>
       </c>
       <c r="D165" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E165" s="13">
-        <v>30000</v>
+        <v>3719</v>
       </c>
     </row>
     <row r="166" spans="1:5">
       <c r="A166" s="5">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B166" s="10"/>
       <c r="C166" s="7" t="s">
         <v>166</v>
       </c>
       <c r="D166" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E166" s="13">
-        <v>7001</v>
+        <v>618</v>
       </c>
     </row>
     <row r="167" spans="1:5">
       <c r="A167" s="5">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B167" s="10"/>
       <c r="C167" s="7" t="s">
         <v>167</v>
       </c>
       <c r="D167" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E167" s="13">
-        <v>3700</v>
+        <v>10439</v>
       </c>
     </row>
     <row r="168" spans="1:5">
       <c r="A168" s="5">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B168" s="10"/>
       <c r="C168" s="7" t="s">
         <v>168</v>
       </c>
       <c r="D168" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E168" s="13">
-        <v>3719</v>
+        <v>2619</v>
       </c>
     </row>
     <row r="169" spans="1:5">
       <c r="A169" s="5">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B169" s="10"/>
       <c r="C169" s="7" t="s">
         <v>169</v>
       </c>
       <c r="D169" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E169" s="13">
-        <v>618</v>
+        <v>11288</v>
       </c>
     </row>
     <row r="170" spans="1:5">
       <c r="A170" s="5">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B170" s="10"/>
       <c r="C170" s="7" t="s">
         <v>170</v>
       </c>
       <c r="D170" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E170" s="13">
-        <v>10439</v>
+        <v>20000</v>
       </c>
     </row>
     <row r="171" spans="1:5">
       <c r="A171" s="5">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B171" s="10"/>
       <c r="C171" s="7" t="s">
         <v>171</v>
       </c>
       <c r="D171" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E171" s="13">
-        <v>2619</v>
+        <v>4337</v>
       </c>
     </row>
     <row r="172" spans="1:5">
       <c r="A172" s="5">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B172" s="10"/>
       <c r="C172" s="7" t="s">
         <v>172</v>
       </c>
       <c r="D172" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E172" s="13">
-        <v>11288</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="173" spans="1:5">
       <c r="A173" s="5">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B173" s="10"/>
       <c r="C173" s="7" t="s">
         <v>173</v>
       </c>
       <c r="D173" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E173" s="13">
-        <v>20000</v>
+        <v>462</v>
       </c>
     </row>
     <row r="174" spans="1:5">
       <c r="A174" s="5">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B174" s="10"/>
       <c r="C174" s="7" t="s">
         <v>174</v>
       </c>
       <c r="D174" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E174" s="13">
-        <v>4337</v>
+        <v>6250</v>
       </c>
     </row>
     <row r="175" spans="1:5">
       <c r="A175" s="5">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B175" s="10"/>
       <c r="C175" s="7" t="s">
         <v>175</v>
       </c>
       <c r="D175" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E175" s="13">
-        <v>4000</v>
+        <v>7001</v>
       </c>
     </row>
     <row r="176" spans="1:5">
       <c r="A176" s="5">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="B176" s="10"/>
       <c r="C176" s="7" t="s">
         <v>176</v>
       </c>
       <c r="D176" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E176" s="13">
-        <v>462</v>
+        <v>6008</v>
       </c>
     </row>
     <row r="177" spans="1:5">
       <c r="A177" s="5">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B177" s="10"/>
       <c r="C177" s="7" t="s">
         <v>177</v>
       </c>
       <c r="D177" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E177" s="13">
-        <v>6250</v>
+        <v>1658</v>
       </c>
     </row>
     <row r="178" spans="1:5">
       <c r="A178" s="5">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="B178" s="10"/>
       <c r="C178" s="7" t="s">
         <v>178</v>
       </c>
       <c r="D178" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E178" s="13">
-        <v>7001</v>
+        <v>3834</v>
       </c>
     </row>
     <row r="179" spans="1:5">
       <c r="A179" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B179" s="10"/>
       <c r="C179" s="7" t="s">
         <v>179</v>
       </c>
       <c r="D179" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E179" s="13">
-        <v>6008</v>
+        <v>3197</v>
       </c>
     </row>
     <row r="180" spans="1:5">
       <c r="A180" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B180" s="10"/>
       <c r="C180" s="7" t="s">
         <v>180</v>
       </c>
       <c r="D180" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E180" s="13">
-        <v>1658</v>
+        <v>49005</v>
       </c>
     </row>
     <row r="181" spans="1:5">
       <c r="A181" s="5">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B181" s="10"/>
       <c r="C181" s="7" t="s">
         <v>181</v>
       </c>
       <c r="D181" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E181" s="13">
-        <v>3834</v>
+        <v>29800</v>
       </c>
     </row>
     <row r="182" spans="1:5">
       <c r="A182" s="5">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B182" s="10"/>
       <c r="C182" s="7" t="s">
         <v>182</v>
       </c>
       <c r="D182" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E182" s="13">
-        <v>3197</v>
+        <v>1413</v>
       </c>
     </row>
     <row r="183" spans="1:5">
       <c r="A183" s="5">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B183" s="10"/>
       <c r="C183" s="7" t="s">
         <v>183</v>
       </c>
       <c r="D183" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E183" s="13">
-        <v>49005</v>
+        <v>10700</v>
       </c>
     </row>
     <row r="184" spans="1:5">
       <c r="A184" s="5">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B184" s="10"/>
       <c r="C184" s="7" t="s">
         <v>184</v>
       </c>
       <c r="D184" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E184" s="13">
-        <v>29800</v>
+        <v>28215</v>
       </c>
     </row>
     <row r="185" spans="1:5">
       <c r="A185" s="5">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B185" s="10"/>
       <c r="C185" s="7" t="s">
         <v>185</v>
       </c>
       <c r="D185" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E185" s="13">
-        <v>1413</v>
+        <v>39204</v>
       </c>
     </row>
     <row r="186" spans="1:5">
       <c r="A186" s="5">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B186" s="10"/>
       <c r="C186" s="7" t="s">
         <v>186</v>
       </c>
       <c r="D186" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E186" s="13">
-        <v>10700</v>
+        <v>16055</v>
       </c>
     </row>
     <row r="187" spans="1:5">
       <c r="A187" s="5">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="B187" s="10"/>
       <c r="C187" s="7" t="s">
         <v>187</v>
       </c>
       <c r="D187" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E187" s="13">
-        <v>28215</v>
+        <v>13000</v>
       </c>
     </row>
     <row r="188" spans="1:5">
       <c r="A188" s="5">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B188" s="10"/>
       <c r="C188" s="7" t="s">
         <v>188</v>
       </c>
       <c r="D188" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E188" s="13">
-        <v>39204</v>
+        <v>9245</v>
       </c>
     </row>
     <row r="189" spans="1:5">
       <c r="A189" s="5">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B189" s="10"/>
       <c r="C189" s="7" t="s">
         <v>189</v>
       </c>
       <c r="D189" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E189" s="13">
-        <v>16055</v>
+        <v>3216</v>
       </c>
     </row>
     <row r="190" spans="1:5">
       <c r="A190" s="5">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="B190" s="10"/>
       <c r="C190" s="7" t="s">
         <v>190</v>
       </c>
       <c r="D190" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E190" s="13">
-        <v>13000</v>
+        <v>20000</v>
       </c>
     </row>
     <row r="191" spans="1:5">
       <c r="A191" s="5">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B191" s="10"/>
       <c r="C191" s="7" t="s">
         <v>191</v>
       </c>
       <c r="D191" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E191" s="13">
-        <v>9245</v>
+        <v>1901</v>
       </c>
     </row>
     <row r="192" spans="1:5">
       <c r="A192" s="5">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="B192" s="10"/>
       <c r="C192" s="7" t="s">
         <v>192</v>
       </c>
       <c r="D192" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E192" s="13">
-        <v>3216</v>
+        <v>34500</v>
       </c>
     </row>
     <row r="193" spans="1:5">
       <c r="A193" s="5">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B193" s="10"/>
       <c r="C193" s="7" t="s">
         <v>193</v>
       </c>
       <c r="D193" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E193" s="13">
-        <v>20000</v>
+        <v>3216</v>
       </c>
     </row>
     <row r="194" spans="1:5">
       <c r="A194" s="5">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="B194" s="10"/>
       <c r="C194" s="7" t="s">
         <v>194</v>
       </c>
       <c r="D194" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E194" s="13">
-        <v>1901</v>
+        <v>2841</v>
       </c>
     </row>
     <row r="195" spans="1:5">
       <c r="A195" s="5">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B195" s="10"/>
       <c r="C195" s="7" t="s">
         <v>195</v>
       </c>
       <c r="D195" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E195" s="13">
-        <v>34500</v>
+        <v>37125</v>
       </c>
     </row>
     <row r="196" spans="1:5">
       <c r="A196" s="5">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="B196" s="10"/>
       <c r="C196" s="7" t="s">
         <v>196</v>
       </c>
       <c r="D196" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E196" s="13">
-        <v>3216</v>
+        <v>4781</v>
       </c>
     </row>
     <row r="197" spans="1:5">
       <c r="A197" s="5">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B197" s="10"/>
       <c r="C197" s="7" t="s">
         <v>197</v>
       </c>
       <c r="D197" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E197" s="13">
-        <v>37125</v>
+        <v>5826</v>
       </c>
     </row>
     <row r="198" spans="1:5">
       <c r="A198" s="5">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="B198" s="10"/>
       <c r="C198" s="7" t="s">
         <v>198</v>
       </c>
       <c r="D198" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E198" s="13">
-        <v>4781</v>
+        <v>20000</v>
       </c>
     </row>
     <row r="199" spans="1:5">
       <c r="A199" s="5">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B199" s="10"/>
       <c r="C199" s="7" t="s">
         <v>199</v>
       </c>
       <c r="D199" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E199" s="13">
-        <v>5826</v>
+        <v>2142</v>
       </c>
     </row>
     <row r="200" spans="1:5">
       <c r="A200" s="5">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B200" s="10"/>
       <c r="C200" s="7" t="s">
         <v>200</v>
       </c>
       <c r="D200" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E200" s="13">
-        <v>20000</v>
+        <v>4439</v>
       </c>
     </row>
     <row r="201" spans="1:5">
       <c r="A201" s="5">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="B201" s="10"/>
       <c r="C201" s="7" t="s">
         <v>201</v>
       </c>
       <c r="D201" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E201" s="13">
-        <v>2142</v>
+        <v>4937</v>
       </c>
     </row>
     <row r="202" spans="1:5">
       <c r="A202" s="5">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B202" s="10"/>
       <c r="C202" s="7" t="s">
         <v>202</v>
       </c>
       <c r="D202" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E202" s="13">
-        <v>4439</v>
+        <v>730</v>
       </c>
     </row>
     <row r="203" spans="1:5">
       <c r="A203" s="5">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B203" s="10"/>
       <c r="C203" s="7" t="s">
         <v>203</v>
       </c>
       <c r="D203" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E203" s="13">
-        <v>4937</v>
+        <v>11000</v>
       </c>
     </row>
     <row r="204" spans="1:5">
       <c r="A204" s="5">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B204" s="10"/>
       <c r="C204" s="7" t="s">
         <v>204</v>
       </c>
       <c r="D204" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E204" s="13">
-        <v>753</v>
+        <v>3585</v>
       </c>
     </row>
     <row r="205" spans="1:5">
       <c r="A205" s="5">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B205" s="10"/>
       <c r="C205" s="7" t="s">
         <v>205</v>
       </c>
       <c r="D205" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E205" s="13">
-        <v>11000</v>
+        <v>4439</v>
       </c>
     </row>
     <row r="206" spans="1:5">
       <c r="A206" s="5">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B206" s="10"/>
       <c r="C206" s="7" t="s">
         <v>206</v>
       </c>
       <c r="D206" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E206" s="13">
-        <v>3585</v>
+        <v>4758</v>
       </c>
     </row>
     <row r="207" spans="1:5">
       <c r="A207" s="5">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B207" s="10"/>
       <c r="C207" s="7" t="s">
         <v>207</v>
       </c>
       <c r="D207" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E207" s="13">
-        <v>4439</v>
+        <v>17667</v>
       </c>
     </row>
     <row r="208" spans="1:5">
       <c r="A208" s="5">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B208" s="10"/>
       <c r="C208" s="7" t="s">
         <v>208</v>
       </c>
       <c r="D208" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E208" s="13">
-        <v>4758</v>
+        <v>9407</v>
       </c>
     </row>
     <row r="209" spans="1:5">
       <c r="A209" s="5">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B209" s="10"/>
       <c r="C209" s="7" t="s">
         <v>209</v>
       </c>
       <c r="D209" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E209" s="13">
-        <v>17667</v>
+        <v>1928</v>
       </c>
     </row>
     <row r="210" spans="1:5">
       <c r="A210" s="5">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B210" s="10"/>
       <c r="C210" s="7" t="s">
         <v>210</v>
       </c>
       <c r="D210" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E210" s="13">
-        <v>9407</v>
+        <v>2330</v>
       </c>
     </row>
     <row r="211" spans="1:5">
       <c r="A211" s="5">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B211" s="10"/>
       <c r="C211" s="7" t="s">
         <v>211</v>
       </c>
       <c r="D211" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E211" s="13">
-        <v>1928</v>
+        <v>2173</v>
       </c>
     </row>
     <row r="212" spans="1:5">
       <c r="A212" s="5">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B212" s="10"/>
       <c r="C212" s="7" t="s">
         <v>212</v>
       </c>
       <c r="D212" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E212" s="13">
-        <v>2330</v>
+        <v>3216</v>
       </c>
     </row>
     <row r="213" spans="1:5">
       <c r="A213" s="5">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B213" s="10"/>
       <c r="C213" s="7" t="s">
         <v>213</v>
       </c>
       <c r="D213" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E213" s="13">
-        <v>2173</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="214" spans="1:5">
       <c r="A214" s="5">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B214" s="10"/>
       <c r="C214" s="7" t="s">
         <v>214</v>
       </c>
       <c r="D214" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E214" s="13">
-        <v>3216</v>
+        <v>39000</v>
       </c>
     </row>
     <row r="215" spans="1:5">
       <c r="A215" s="5">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B215" s="10"/>
       <c r="C215" s="7" t="s">
         <v>215</v>
       </c>
       <c r="D215" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E215" s="13">
-        <v>4500</v>
+        <v>5861</v>
       </c>
     </row>
     <row r="216" spans="1:5">
       <c r="A216" s="5">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B216" s="10"/>
       <c r="C216" s="7" t="s">
         <v>216</v>
       </c>
       <c r="D216" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E216" s="13">
-        <v>39000</v>
+        <v>9394</v>
       </c>
     </row>
     <row r="217" spans="1:5">
       <c r="A217" s="5">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B217" s="10"/>
       <c r="C217" s="7" t="s">
         <v>217</v>
       </c>
       <c r="D217" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E217" s="13">
-        <v>5861</v>
+        <v>8500</v>
       </c>
     </row>
     <row r="218" spans="1:5">
       <c r="A218" s="5">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B218" s="10"/>
       <c r="C218" s="7" t="s">
         <v>218</v>
       </c>
       <c r="D218" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E218" s="13">
-        <v>9394</v>
+        <v>4228</v>
       </c>
     </row>
     <row r="219" spans="1:5">
       <c r="A219" s="5">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B219" s="10"/>
       <c r="C219" s="7" t="s">
         <v>219</v>
       </c>
       <c r="D219" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E219" s="13">
-        <v>8500</v>
+        <v>6401</v>
       </c>
     </row>
     <row r="220" spans="1:5">
       <c r="A220" s="5">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B220" s="10"/>
       <c r="C220" s="7" t="s">
         <v>220</v>
       </c>
       <c r="D220" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E220" s="13">
-        <v>4228</v>
+        <v>2465</v>
       </c>
     </row>
     <row r="221" spans="1:5">
       <c r="A221" s="5">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B221" s="10"/>
       <c r="C221" s="7" t="s">
         <v>221</v>
       </c>
       <c r="D221" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E221" s="13">
-        <v>6401</v>
+        <v>5500</v>
       </c>
     </row>
     <row r="222" spans="1:5">
       <c r="A222" s="5">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B222" s="10"/>
       <c r="C222" s="7" t="s">
         <v>222</v>
       </c>
       <c r="D222" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E222" s="13">
-        <v>2465</v>
+        <v>2825</v>
       </c>
     </row>
     <row r="223" spans="1:5">
       <c r="A223" s="5">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B223" s="10"/>
       <c r="C223" s="7" t="s">
         <v>223</v>
       </c>
       <c r="D223" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E223" s="13">
-        <v>5500</v>
+        <v>22275</v>
       </c>
     </row>
     <row r="224" spans="1:5">
       <c r="A224" s="5">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B224" s="10"/>
       <c r="C224" s="7" t="s">
         <v>224</v>
       </c>
       <c r="D224" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E224" s="13">
-        <v>2825</v>
+        <v>43065</v>
       </c>
     </row>
     <row r="225" spans="1:5">
       <c r="A225" s="5">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B225" s="10"/>
       <c r="C225" s="7" t="s">
         <v>225</v>
       </c>
       <c r="D225" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E225" s="13">
-        <v>22275</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="226" spans="1:5">
       <c r="A226" s="5">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B226" s="10"/>
       <c r="C226" s="7" t="s">
         <v>226</v>
       </c>
       <c r="D226" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E226" s="13">
-        <v>43065</v>
+        <v>2252</v>
       </c>
     </row>
     <row r="227" spans="1:5">
       <c r="A227" s="5">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B227" s="10"/>
       <c r="C227" s="7" t="s">
         <v>227</v>
       </c>
       <c r="D227" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E227" s="13">
-        <v>1500</v>
+        <v>10849</v>
       </c>
     </row>
     <row r="228" spans="1:5">
       <c r="A228" s="5">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B228" s="10"/>
       <c r="C228" s="7" t="s">
         <v>228</v>
       </c>
       <c r="D228" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E228" s="13">
-        <v>2252</v>
+        <v>2103</v>
       </c>
     </row>
     <row r="229" spans="1:5">
       <c r="A229" s="5">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B229" s="10"/>
       <c r="C229" s="7" t="s">
         <v>229</v>
       </c>
       <c r="D229" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E229" s="13">
-        <v>10849</v>
+        <v>25000</v>
       </c>
     </row>
     <row r="230" spans="1:5">
       <c r="A230" s="5">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B230" s="10"/>
       <c r="C230" s="7" t="s">
         <v>230</v>
       </c>
       <c r="D230" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E230" s="13">
-        <v>2103</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="231" spans="1:5">
       <c r="A231" s="5">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B231" s="10"/>
       <c r="C231" s="7" t="s">
         <v>231</v>
       </c>
       <c r="D231" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E231" s="13">
-        <v>25000</v>
+        <v>636</v>
       </c>
     </row>
     <row r="232" spans="1:5">
       <c r="A232" s="5">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B232" s="10"/>
       <c r="C232" s="7" t="s">
         <v>232</v>
       </c>
       <c r="D232" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E232" s="13">
-        <v>1750</v>
+        <v>10000</v>
       </c>
     </row>
     <row r="233" spans="1:5">
       <c r="A233" s="5">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B233" s="10"/>
       <c r="C233" s="7" t="s">
         <v>233</v>
       </c>
       <c r="D233" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E233" s="13">
-        <v>636</v>
+        <v>5950</v>
       </c>
     </row>
     <row r="234" spans="1:5">
       <c r="A234" s="5">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B234" s="10"/>
       <c r="C234" s="7" t="s">
         <v>234</v>
       </c>
       <c r="D234" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E234" s="13">
-        <v>15294</v>
+        <v>1972</v>
       </c>
     </row>
     <row r="235" spans="1:5">
       <c r="A235" s="5">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B235" s="10"/>
       <c r="C235" s="7" t="s">
         <v>235</v>
       </c>
       <c r="D235" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E235" s="13">
-        <v>10000</v>
+        <v>1210</v>
       </c>
     </row>
     <row r="236" spans="1:5">
       <c r="A236" s="5">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B236" s="10"/>
       <c r="C236" s="7" t="s">
         <v>236</v>
       </c>
       <c r="D236" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E236" s="13">
-        <v>5950</v>
+        <v>20000</v>
       </c>
     </row>
     <row r="237" spans="1:5">
       <c r="A237" s="5">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B237" s="10"/>
       <c r="C237" s="7" t="s">
         <v>237</v>
       </c>
       <c r="D237" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E237" s="13">
-        <v>1972</v>
+        <v>2311</v>
       </c>
     </row>
     <row r="238" spans="1:5">
       <c r="A238" s="5">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B238" s="10"/>
       <c r="C238" s="7" t="s">
         <v>238</v>
       </c>
       <c r="D238" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E238" s="13">
-        <v>13853</v>
+        <v>19000</v>
       </c>
     </row>
     <row r="239" spans="1:5">
       <c r="A239" s="5">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B239" s="10"/>
       <c r="C239" s="7" t="s">
         <v>239</v>
       </c>
       <c r="D239" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E239" s="13">
-        <v>1210</v>
+        <v>8075</v>
       </c>
     </row>
     <row r="240" spans="1:5">
       <c r="A240" s="5">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B240" s="10"/>
       <c r="C240" s="7" t="s">
         <v>240</v>
       </c>
       <c r="D240" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E240" s="13">
-        <v>20000</v>
+        <v>2157</v>
       </c>
     </row>
     <row r="241" spans="1:5">
       <c r="A241" s="5">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B241" s="10"/>
       <c r="C241" s="7" t="s">
         <v>241</v>
       </c>
       <c r="D241" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E241" s="13">
-        <v>13569</v>
+        <v>8826</v>
       </c>
     </row>
     <row r="242" spans="1:5">
       <c r="A242" s="5">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B242" s="10"/>
       <c r="C242" s="7" t="s">
         <v>242</v>
       </c>
       <c r="D242" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E242" s="13">
-        <v>1880</v>
+        <v>2405</v>
       </c>
     </row>
     <row r="243" spans="1:5">
       <c r="A243" s="5">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B243" s="10"/>
       <c r="C243" s="7" t="s">
         <v>243</v>
       </c>
       <c r="D243" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E243" s="13">
-        <v>2311</v>
+        <v>1931</v>
       </c>
     </row>
     <row r="244" spans="1:5">
       <c r="A244" s="5">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B244" s="10"/>
       <c r="C244" s="7" t="s">
         <v>244</v>
       </c>
       <c r="D244" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E244" s="13">
-        <v>19000</v>
+        <v>7001</v>
       </c>
     </row>
     <row r="245" spans="1:5">
       <c r="A245" s="5">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B245" s="10"/>
       <c r="C245" s="7" t="s">
         <v>245</v>
       </c>
       <c r="D245" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E245" s="13">
-        <v>8075</v>
+        <v>2125</v>
       </c>
     </row>
     <row r="246" spans="1:5">
       <c r="A246" s="5">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B246" s="10"/>
       <c r="C246" s="7" t="s">
         <v>246</v>
       </c>
       <c r="D246" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E246" s="13">
-        <v>2157</v>
+        <v>1901</v>
       </c>
     </row>
     <row r="247" spans="1:5">
       <c r="A247" s="5">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B247" s="10"/>
       <c r="C247" s="7" t="s">
         <v>247</v>
       </c>
       <c r="D247" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E247" s="13">
-        <v>8826</v>
+        <v>4136</v>
       </c>
     </row>
     <row r="248" spans="1:5">
       <c r="A248" s="5">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B248" s="10"/>
       <c r="C248" s="7" t="s">
         <v>248</v>
       </c>
       <c r="D248" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E248" s="13">
-        <v>2405</v>
+        <v>15000</v>
       </c>
     </row>
     <row r="249" spans="1:5">
       <c r="A249" s="5">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B249" s="10"/>
       <c r="C249" s="7" t="s">
         <v>249</v>
       </c>
       <c r="D249" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E249" s="13">
-        <v>1931</v>
+        <v>2372</v>
       </c>
     </row>
     <row r="250" spans="1:5">
       <c r="A250" s="5">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B250" s="10"/>
       <c r="C250" s="7" t="s">
         <v>250</v>
       </c>
       <c r="D250" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E250" s="13">
-        <v>7001</v>
+        <v>7005</v>
       </c>
     </row>
     <row r="251" spans="1:5">
       <c r="A251" s="5">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B251" s="10"/>
       <c r="C251" s="7" t="s">
         <v>251</v>
       </c>
       <c r="D251" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E251" s="13">
-        <v>2125</v>
+        <v>42000</v>
       </c>
     </row>
     <row r="252" spans="1:5">
       <c r="A252" s="5">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B252" s="10"/>
       <c r="C252" s="7" t="s">
         <v>252</v>
       </c>
       <c r="D252" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E252" s="13">
-        <v>1901</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="253" spans="1:5">
       <c r="A253" s="5">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B253" s="10"/>
       <c r="C253" s="7" t="s">
         <v>253</v>
       </c>
       <c r="D253" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E253" s="13">
-        <v>15000</v>
+        <v>2330</v>
       </c>
     </row>
     <row r="254" spans="1:5">
       <c r="A254" s="5">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B254" s="10"/>
       <c r="C254" s="7" t="s">
         <v>254</v>
       </c>
       <c r="D254" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E254" s="13">
-        <v>2372</v>
+        <v>3216</v>
       </c>
     </row>
     <row r="255" spans="1:5">
       <c r="A255" s="5">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B255" s="10"/>
       <c r="C255" s="7" t="s">
         <v>255</v>
       </c>
       <c r="D255" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E255" s="13">
-        <v>7005</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="256" spans="1:5">
       <c r="A256" s="5">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B256" s="10"/>
       <c r="C256" s="7" t="s">
         <v>256</v>
       </c>
       <c r="D256" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E256" s="13">
-        <v>42000</v>
+        <v>2250</v>
       </c>
     </row>
     <row r="257" spans="1:5">
       <c r="A257" s="5">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B257" s="10"/>
       <c r="C257" s="7" t="s">
         <v>257</v>
       </c>
       <c r="D257" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E257" s="13">
-        <v>1450</v>
+        <v>5632</v>
       </c>
     </row>
     <row r="258" spans="1:5">
       <c r="A258" s="5">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B258" s="10"/>
       <c r="C258" s="7" t="s">
         <v>258</v>
       </c>
       <c r="D258" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E258" s="13">
-        <v>2330</v>
+        <v>3307</v>
       </c>
     </row>
     <row r="259" spans="1:5">
       <c r="A259" s="5">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B259" s="10"/>
       <c r="C259" s="7" t="s">
         <v>259</v>
       </c>
       <c r="D259" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E259" s="13">
-        <v>3216</v>
+        <v>45000</v>
       </c>
     </row>
     <row r="260" spans="1:5">
       <c r="A260" s="5">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B260" s="10"/>
       <c r="C260" s="7" t="s">
         <v>260</v>
       </c>
       <c r="D260" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E260" s="13">
-        <v>1600</v>
+        <v>519</v>
       </c>
     </row>
     <row r="261" spans="1:5">
       <c r="A261" s="5">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B261" s="10"/>
       <c r="C261" s="7" t="s">
         <v>261</v>
       </c>
       <c r="D261" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E261" s="13">
-        <v>2250</v>
+        <v>2105</v>
       </c>
     </row>
     <row r="262" spans="1:5">
       <c r="A262" s="5">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B262" s="10"/>
       <c r="C262" s="7" t="s">
         <v>262</v>
       </c>
       <c r="D262" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E262" s="13">
-        <v>2831</v>
+        <v>2213</v>
       </c>
     </row>
     <row r="263" spans="1:5">
       <c r="A263" s="5">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B263" s="10"/>
       <c r="C263" s="7" t="s">
         <v>263</v>
       </c>
       <c r="D263" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E263" s="13">
-        <v>5632</v>
+        <v>3755</v>
       </c>
     </row>
     <row r="264" spans="1:5">
       <c r="A264" s="5">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B264" s="10"/>
       <c r="C264" s="7" t="s">
         <v>264</v>
       </c>
       <c r="D264" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E264" s="13">
-        <v>3307</v>
+        <v>4812</v>
       </c>
     </row>
     <row r="265" spans="1:5">
       <c r="A265" s="5">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B265" s="10"/>
       <c r="C265" s="7" t="s">
         <v>265</v>
       </c>
       <c r="D265" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E265" s="13">
-        <v>2622</v>
+        <v>21000</v>
       </c>
     </row>
     <row r="266" spans="1:5">
       <c r="A266" s="5">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B266" s="10"/>
       <c r="C266" s="7" t="s">
         <v>266</v>
       </c>
       <c r="D266" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E266" s="13">
-        <v>45000</v>
+        <v>1713</v>
       </c>
     </row>
     <row r="267" spans="1:5">
       <c r="A267" s="5">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B267" s="10"/>
       <c r="C267" s="7" t="s">
         <v>267</v>
       </c>
       <c r="D267" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E267" s="13">
-        <v>519</v>
+        <v>80190</v>
       </c>
     </row>
     <row r="268" spans="1:5">
       <c r="A268" s="5">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B268" s="10"/>
       <c r="C268" s="7" t="s">
         <v>268</v>
       </c>
       <c r="D268" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E268" s="13">
-        <v>2105</v>
+        <v>22000</v>
       </c>
     </row>
     <row r="269" spans="1:5">
       <c r="A269" s="5">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B269" s="10"/>
       <c r="C269" s="7" t="s">
         <v>269</v>
       </c>
       <c r="D269" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E269" s="13">
-        <v>2213</v>
+        <v>3128</v>
       </c>
     </row>
     <row r="270" spans="1:5">
       <c r="A270" s="5">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B270" s="10"/>
       <c r="C270" s="7" t="s">
         <v>270</v>
       </c>
       <c r="D270" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E270" s="13">
-        <v>3755</v>
+        <v>2463</v>
       </c>
     </row>
     <row r="271" spans="1:5">
       <c r="A271" s="5">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B271" s="10"/>
       <c r="C271" s="7" t="s">
         <v>271</v>
       </c>
       <c r="D271" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E271" s="13">
-        <v>4812</v>
+        <v>3013</v>
       </c>
     </row>
     <row r="272" spans="1:5">
       <c r="A272" s="5">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B272" s="10"/>
       <c r="C272" s="7" t="s">
         <v>272</v>
       </c>
       <c r="D272" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E272" s="13">
-        <v>21000</v>
+        <v>4509</v>
       </c>
     </row>
     <row r="273" spans="1:5">
       <c r="A273" s="5">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B273" s="10"/>
       <c r="C273" s="7" t="s">
         <v>273</v>
       </c>
       <c r="D273" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E273" s="13">
-        <v>25955</v>
+        <v>3900</v>
       </c>
     </row>
     <row r="274" spans="1:5">
       <c r="A274" s="5">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B274" s="10"/>
       <c r="C274" s="7" t="s">
         <v>274</v>
       </c>
       <c r="D274" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E274" s="13">
-        <v>1713</v>
+        <v>2900</v>
       </c>
     </row>
     <row r="275" spans="1:5">
       <c r="A275" s="5">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B275" s="10"/>
       <c r="C275" s="7" t="s">
         <v>275</v>
       </c>
       <c r="D275" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E275" s="13">
-        <v>80190</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="276" spans="1:5">
       <c r="A276" s="5">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B276" s="10"/>
       <c r="C276" s="7" t="s">
         <v>276</v>
       </c>
       <c r="D276" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E276" s="13">
-        <v>22000</v>
+        <v>610</v>
       </c>
     </row>
     <row r="277" spans="1:5">
       <c r="A277" s="5">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B277" s="10"/>
       <c r="C277" s="7" t="s">
         <v>277</v>
       </c>
       <c r="D277" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E277" s="13">
-        <v>3128</v>
+        <v>718</v>
       </c>
     </row>
     <row r="278" spans="1:5">
       <c r="A278" s="5">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B278" s="10"/>
       <c r="C278" s="7" t="s">
         <v>278</v>
       </c>
       <c r="D278" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E278" s="13">
-        <v>2463</v>
+        <v>643</v>
       </c>
     </row>
     <row r="279" spans="1:5">
       <c r="A279" s="5">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B279" s="10"/>
       <c r="C279" s="7" t="s">
         <v>279</v>
       </c>
       <c r="D279" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E279" s="13">
-        <v>3013</v>
+        <v>643</v>
       </c>
     </row>
     <row r="280" spans="1:5">
       <c r="A280" s="5">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B280" s="10"/>
       <c r="C280" s="7" t="s">
         <v>280</v>
       </c>
       <c r="D280" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E280" s="13">
-        <v>4509</v>
+        <v>13321</v>
       </c>
     </row>
     <row r="281" spans="1:5">
       <c r="A281" s="5">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B281" s="10"/>
       <c r="C281" s="7" t="s">
         <v>281</v>
       </c>
       <c r="D281" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E281" s="13">
-        <v>2900</v>
+        <v>1596</v>
       </c>
     </row>
     <row r="282" spans="1:5">
       <c r="A282" s="5">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B282" s="10"/>
       <c r="C282" s="7" t="s">
         <v>282</v>
       </c>
       <c r="D282" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E282" s="13">
-        <v>1500</v>
+        <v>1583</v>
       </c>
     </row>
     <row r="283" spans="1:5">
       <c r="A283" s="5">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B283" s="10"/>
       <c r="C283" s="7" t="s">
         <v>283</v>
       </c>
       <c r="D283" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E283" s="13">
-        <v>610</v>
+        <v>704</v>
       </c>
     </row>
     <row r="284" spans="1:5">
       <c r="A284" s="5">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B284" s="10"/>
       <c r="C284" s="7" t="s">
         <v>284</v>
       </c>
       <c r="D284" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E284" s="13">
-        <v>718</v>
+        <v>2404</v>
       </c>
     </row>
     <row r="285" spans="1:5">
       <c r="A285" s="5">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B285" s="10"/>
       <c r="C285" s="7" t="s">
         <v>285</v>
       </c>
       <c r="D285" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E285" s="13">
-        <v>643</v>
+        <v>5971</v>
       </c>
     </row>
     <row r="286" spans="1:5">
       <c r="A286" s="5">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B286" s="10"/>
       <c r="C286" s="7" t="s">
         <v>286</v>
       </c>
       <c r="D286" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E286" s="13">
-        <v>643</v>
+        <v>6195</v>
       </c>
     </row>
     <row r="287" spans="1:5">
       <c r="A287" s="5">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B287" s="10"/>
       <c r="C287" s="7" t="s">
         <v>287</v>
       </c>
       <c r="D287" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E287" s="13">
-        <v>13321</v>
+        <v>13500</v>
       </c>
     </row>
     <row r="288" spans="1:5">
       <c r="A288" s="5">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B288" s="10"/>
       <c r="C288" s="7" t="s">
         <v>288</v>
       </c>
       <c r="D288" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E288" s="13">
-        <v>1596</v>
+        <v>3700</v>
       </c>
     </row>
     <row r="289" spans="1:5">
       <c r="A289" s="5">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B289" s="10"/>
       <c r="C289" s="7" t="s">
         <v>289</v>
       </c>
       <c r="D289" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E289" s="13">
-        <v>1583</v>
+        <v>2050</v>
       </c>
     </row>
     <row r="290" spans="1:5">
       <c r="A290" s="5">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B290" s="10"/>
       <c r="C290" s="7" t="s">
         <v>290</v>
       </c>
       <c r="D290" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E290" s="13">
-        <v>704</v>
+        <v>1908</v>
       </c>
     </row>
     <row r="291" spans="1:5">
       <c r="A291" s="5">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B291" s="10"/>
       <c r="C291" s="7" t="s">
         <v>291</v>
       </c>
       <c r="D291" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E291" s="13">
-        <v>2404</v>
+        <v>1128</v>
       </c>
     </row>
     <row r="292" spans="1:5">
       <c r="A292" s="5">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B292" s="10"/>
       <c r="C292" s="7" t="s">
         <v>292</v>
       </c>
       <c r="D292" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E292" s="13">
-        <v>5971</v>
+        <v>9308</v>
       </c>
     </row>
     <row r="293" spans="1:5">
       <c r="A293" s="5">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B293" s="10"/>
       <c r="C293" s="7" t="s">
         <v>293</v>
       </c>
       <c r="D293" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E293" s="13">
-        <v>6195</v>
+        <v>9353</v>
       </c>
     </row>
     <row r="294" spans="1:5">
       <c r="A294" s="5">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B294" s="10"/>
       <c r="C294" s="7" t="s">
         <v>294</v>
       </c>
       <c r="D294" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E294" s="13">
-        <v>13500</v>
+        <v>4431</v>
       </c>
     </row>
     <row r="295" spans="1:5">
       <c r="A295" s="5">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B295" s="10"/>
       <c r="C295" s="7" t="s">
         <v>295</v>
       </c>
       <c r="D295" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E295" s="13">
-        <v>3700</v>
+        <v>1950</v>
       </c>
     </row>
     <row r="296" spans="1:5">
       <c r="A296" s="5">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B296" s="10"/>
       <c r="C296" s="7" t="s">
         <v>296</v>
       </c>
       <c r="D296" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E296" s="13">
-        <v>2050</v>
+        <v>1961</v>
       </c>
     </row>
     <row r="297" spans="1:5">
       <c r="A297" s="5">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B297" s="10"/>
       <c r="C297" s="7" t="s">
         <v>297</v>
       </c>
       <c r="D297" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E297" s="13">
-        <v>1908</v>
+        <v>3790</v>
       </c>
     </row>
     <row r="298" spans="1:5">
       <c r="A298" s="5">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B298" s="10"/>
       <c r="C298" s="7" t="s">
         <v>298</v>
       </c>
       <c r="D298" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E298" s="13">
-        <v>1128</v>
+        <v>17130</v>
       </c>
     </row>
     <row r="299" spans="1:5">
       <c r="A299" s="5">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B299" s="10"/>
       <c r="C299" s="7" t="s">
         <v>299</v>
       </c>
       <c r="D299" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E299" s="13">
-        <v>4431</v>
+        <v>3997</v>
       </c>
     </row>
     <row r="300" spans="1:5">
       <c r="A300" s="5">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B300" s="10"/>
       <c r="C300" s="7" t="s">
         <v>300</v>
       </c>
       <c r="D300" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E300" s="13">
-        <v>1961</v>
+        <v>1412</v>
       </c>
     </row>
     <row r="301" spans="1:5">
       <c r="A301" s="5">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B301" s="10"/>
       <c r="C301" s="7" t="s">
         <v>301</v>
       </c>
       <c r="D301" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E301" s="13">
         <v>3790</v>
       </c>
     </row>
     <row r="302" spans="1:5">
       <c r="A302" s="5">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B302" s="10"/>
       <c r="C302" s="7" t="s">
         <v>302</v>
       </c>
       <c r="D302" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E302" s="13">
-        <v>1412</v>
+        <v>9467</v>
       </c>
     </row>
     <row r="303" spans="1:5">
       <c r="A303" s="5">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B303" s="10"/>
       <c r="C303" s="7" t="s">
         <v>303</v>
       </c>
       <c r="D303" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E303" s="13">
-        <v>3790</v>
+        <v>8175</v>
       </c>
     </row>
     <row r="304" spans="1:5">
       <c r="A304" s="5">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B304" s="10"/>
       <c r="C304" s="7" t="s">
         <v>304</v>
       </c>
       <c r="D304" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E304" s="13">
-        <v>1792</v>
+        <v>4885</v>
       </c>
     </row>
     <row r="305" spans="1:5">
       <c r="A305" s="5">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B305" s="10"/>
       <c r="C305" s="7" t="s">
         <v>305</v>
       </c>
       <c r="D305" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E305" s="13">
-        <v>4265</v>
+        <v>4156</v>
       </c>
     </row>
     <row r="306" spans="1:5">
       <c r="A306" s="5">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B306" s="10"/>
       <c r="C306" s="7" t="s">
         <v>306</v>
       </c>
       <c r="D306" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E306" s="13">
-        <v>5350</v>
+        <v>5226</v>
       </c>
     </row>
     <row r="307" spans="1:5">
       <c r="A307" s="5">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B307" s="10"/>
       <c r="C307" s="7" t="s">
         <v>307</v>
       </c>
       <c r="D307" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E307" s="13">
-        <v>2875</v>
+        <v>1792</v>
       </c>
     </row>
     <row r="308" spans="1:5">
       <c r="A308" s="5">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B308" s="10"/>
       <c r="C308" s="7" t="s">
         <v>308</v>
       </c>
       <c r="D308" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E308" s="13">
-        <v>1410</v>
+        <v>4265</v>
       </c>
     </row>
     <row r="309" spans="1:5">
       <c r="A309" s="5">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B309" s="10"/>
       <c r="C309" s="7" t="s">
         <v>309</v>
       </c>
       <c r="D309" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E309" s="13">
-        <v>1463</v>
+        <v>17129</v>
       </c>
     </row>
     <row r="310" spans="1:5">
       <c r="A310" s="5">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B310" s="10"/>
       <c r="C310" s="7" t="s">
         <v>310</v>
       </c>
       <c r="D310" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E310" s="13">
-        <v>2295</v>
+        <v>5477</v>
       </c>
     </row>
     <row r="311" spans="1:5">
       <c r="A311" s="5">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B311" s="10"/>
       <c r="C311" s="7" t="s">
         <v>311</v>
       </c>
       <c r="D311" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E311" s="13">
-        <v>1367</v>
+        <v>8553</v>
       </c>
     </row>
     <row r="312" spans="1:5">
       <c r="A312" s="5">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B312" s="10"/>
       <c r="C312" s="7" t="s">
         <v>312</v>
       </c>
       <c r="D312" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E312" s="13">
-        <v>5015</v>
+        <v>5349</v>
       </c>
     </row>
     <row r="313" spans="1:5">
       <c r="A313" s="5">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B313" s="10"/>
       <c r="C313" s="7" t="s">
         <v>313</v>
       </c>
       <c r="D313" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E313" s="13">
-        <v>4850</v>
+        <v>2875</v>
       </c>
     </row>
     <row r="314" spans="1:5">
       <c r="A314" s="5">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B314" s="10"/>
       <c r="C314" s="7" t="s">
         <v>314</v>
       </c>
       <c r="D314" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E314" s="13">
-        <v>1810</v>
+        <v>1410</v>
       </c>
     </row>
     <row r="315" spans="1:5">
       <c r="A315" s="5">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B315" s="10"/>
       <c r="C315" s="7" t="s">
         <v>315</v>
       </c>
       <c r="D315" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E315" s="13">
-        <v>2600</v>
+        <v>2505</v>
       </c>
     </row>
     <row r="316" spans="1:5">
       <c r="A316" s="5">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B316" s="10"/>
       <c r="C316" s="7" t="s">
         <v>316</v>
       </c>
       <c r="D316" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E316" s="13">
-        <v>1105</v>
+        <v>4009</v>
       </c>
     </row>
     <row r="317" spans="1:5">
       <c r="A317" s="5">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B317" s="10"/>
       <c r="C317" s="7" t="s">
         <v>317</v>
       </c>
       <c r="D317" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E317" s="13">
-        <v>2045</v>
+        <v>5015</v>
       </c>
     </row>
     <row r="318" spans="1:5">
       <c r="A318" s="5">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B318" s="10"/>
       <c r="C318" s="7" t="s">
         <v>318</v>
       </c>
       <c r="D318" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E318" s="13">
-        <v>3115</v>
+        <v>9652</v>
       </c>
     </row>
     <row r="319" spans="1:5">
       <c r="A319" s="5">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B319" s="10"/>
       <c r="C319" s="7" t="s">
         <v>319</v>
       </c>
       <c r="D319" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E319" s="13">
-        <v>1953</v>
+        <v>4850</v>
       </c>
     </row>
     <row r="320" spans="1:5">
       <c r="A320" s="5">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B320" s="10"/>
       <c r="C320" s="7" t="s">
         <v>320</v>
       </c>
       <c r="D320" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E320" s="13">
-        <v>3790</v>
+        <v>1810</v>
       </c>
     </row>
     <row r="321" spans="1:5">
       <c r="A321" s="5">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B321" s="10"/>
       <c r="C321" s="7" t="s">
         <v>321</v>
       </c>
       <c r="D321" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E321" s="13">
-        <v>3137</v>
+        <v>995</v>
       </c>
     </row>
     <row r="322" spans="1:5">
       <c r="A322" s="5">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B322" s="10"/>
       <c r="C322" s="7" t="s">
         <v>322</v>
       </c>
       <c r="D322" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E322" s="13">
-        <v>3790</v>
+        <v>5750</v>
       </c>
     </row>
     <row r="323" spans="1:5">
       <c r="A323" s="5">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B323" s="10"/>
       <c r="C323" s="7" t="s">
         <v>323</v>
       </c>
       <c r="D323" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E323" s="13">
-        <v>2055</v>
+        <v>4355</v>
       </c>
     </row>
     <row r="324" spans="1:5">
       <c r="A324" s="5">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B324" s="10"/>
       <c r="C324" s="7" t="s">
         <v>324</v>
       </c>
       <c r="D324" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E324" s="13">
-        <v>1405</v>
+        <v>2600</v>
       </c>
     </row>
     <row r="325" spans="1:5">
       <c r="A325" s="5">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B325" s="10"/>
       <c r="C325" s="7" t="s">
         <v>325</v>
       </c>
       <c r="D325" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E325" s="13">
-        <v>3350</v>
+        <v>1105</v>
       </c>
     </row>
     <row r="326" spans="1:5">
       <c r="A326" s="5">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B326" s="10"/>
       <c r="C326" s="7" t="s">
         <v>326</v>
       </c>
       <c r="D326" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E326" s="13">
-        <v>1982</v>
+        <v>3484</v>
       </c>
     </row>
     <row r="327" spans="1:5">
       <c r="A327" s="5">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B327" s="10"/>
       <c r="C327" s="7" t="s">
         <v>327</v>
       </c>
       <c r="D327" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E327" s="13">
-        <v>1505</v>
+        <v>3115</v>
       </c>
     </row>
     <row r="328" spans="1:5">
       <c r="A328" s="5">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B328" s="10"/>
       <c r="C328" s="7" t="s">
         <v>328</v>
       </c>
       <c r="D328" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E328" s="13">
-        <v>3790</v>
+        <v>5027</v>
       </c>
     </row>
     <row r="329" spans="1:5">
       <c r="A329" s="5">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B329" s="10"/>
       <c r="C329" s="7" t="s">
         <v>329</v>
       </c>
       <c r="D329" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E329" s="13">
-        <v>1265</v>
+        <v>4029</v>
       </c>
     </row>
     <row r="330" spans="1:5">
       <c r="A330" s="5">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B330" s="10"/>
       <c r="C330" s="7" t="s">
         <v>330</v>
       </c>
       <c r="D330" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E330" s="13">
-        <v>2190</v>
+        <v>3925</v>
       </c>
     </row>
     <row r="331" spans="1:5">
       <c r="A331" s="5">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B331" s="10"/>
       <c r="C331" s="7" t="s">
         <v>331</v>
       </c>
       <c r="D331" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E331" s="13">
-        <v>3350</v>
+        <v>1953</v>
       </c>
     </row>
     <row r="332" spans="1:5">
       <c r="A332" s="5">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B332" s="10"/>
       <c r="C332" s="7" t="s">
         <v>332</v>
       </c>
       <c r="D332" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E332" s="13">
-        <v>5398</v>
+        <v>3790</v>
       </c>
     </row>
     <row r="333" spans="1:5">
       <c r="A333" s="5">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B333" s="10"/>
       <c r="C333" s="7" t="s">
         <v>333</v>
       </c>
       <c r="D333" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E333" s="13">
-        <v>3790</v>
+        <v>9353</v>
       </c>
     </row>
     <row r="334" spans="1:5">
       <c r="A334" s="5">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B334" s="10"/>
       <c r="C334" s="7" t="s">
         <v>334</v>
       </c>
       <c r="D334" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E334" s="13">
         <v>3790</v>
       </c>
     </row>
     <row r="335" spans="1:5">
       <c r="A335" s="5">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B335" s="10"/>
       <c r="C335" s="7" t="s">
         <v>335</v>
       </c>
       <c r="D335" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E335" s="13">
-        <v>1170</v>
+        <v>2055</v>
       </c>
     </row>
     <row r="336" spans="1:5">
       <c r="A336" s="5">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B336" s="10"/>
       <c r="C336" s="7" t="s">
         <v>336</v>
       </c>
       <c r="D336" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E336" s="13">
-        <v>2268</v>
+        <v>3350</v>
       </c>
     </row>
     <row r="337" spans="1:5">
       <c r="A337" s="5">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B337" s="10"/>
       <c r="C337" s="7" t="s">
         <v>337</v>
       </c>
       <c r="D337" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E337" s="13">
-        <v>6297</v>
+        <v>8229</v>
       </c>
     </row>
     <row r="338" spans="1:5">
       <c r="A338" s="5">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B338" s="10"/>
       <c r="C338" s="7" t="s">
         <v>338</v>
       </c>
       <c r="D338" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E338" s="13">
-        <v>1847</v>
+        <v>5383</v>
       </c>
     </row>
     <row r="339" spans="1:5">
       <c r="A339" s="5">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B339" s="10"/>
       <c r="C339" s="7" t="s">
         <v>339</v>
       </c>
       <c r="D339" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E339" s="13">
-        <v>1350</v>
+        <v>4227</v>
       </c>
     </row>
     <row r="340" spans="1:5">
       <c r="A340" s="5">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B340" s="10"/>
       <c r="C340" s="7" t="s">
         <v>340</v>
       </c>
       <c r="D340" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E340" s="13">
-        <v>1300</v>
+        <v>4418</v>
       </c>
     </row>
     <row r="341" spans="1:5">
       <c r="A341" s="5">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B341" s="10"/>
       <c r="C341" s="7" t="s">
         <v>341</v>
       </c>
       <c r="D341" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E341" s="13">
-        <v>900</v>
+        <v>1982</v>
       </c>
     </row>
     <row r="342" spans="1:5">
       <c r="A342" s="5">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="B342" s="10"/>
       <c r="C342" s="7" t="s">
         <v>342</v>
       </c>
       <c r="D342" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E342" s="13">
-        <v>1400</v>
+        <v>11145</v>
       </c>
     </row>
     <row r="343" spans="1:5">
       <c r="A343" s="5">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="B343" s="10"/>
       <c r="C343" s="7" t="s">
         <v>343</v>
       </c>
       <c r="D343" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E343" s="13">
-        <v>839</v>
+        <v>5580</v>
       </c>
     </row>
     <row r="344" spans="1:5">
       <c r="A344" s="5">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="B344" s="10"/>
       <c r="C344" s="7" t="s">
         <v>344</v>
       </c>
       <c r="D344" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E344" s="13">
-        <v>1000</v>
+        <v>3484</v>
       </c>
     </row>
     <row r="345" spans="1:5">
       <c r="A345" s="5">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="B345" s="10"/>
       <c r="C345" s="7" t="s">
         <v>345</v>
       </c>
       <c r="D345" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E345" s="13">
-        <v>1800</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="346" spans="1:5">
       <c r="A346" s="5">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="B346" s="10"/>
       <c r="C346" s="7" t="s">
         <v>346</v>
       </c>
       <c r="D346" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E346" s="13">
-        <v>2700</v>
+        <v>1505</v>
       </c>
     </row>
     <row r="347" spans="1:5">
       <c r="A347" s="5">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="B347" s="10"/>
       <c r="C347" s="7" t="s">
         <v>347</v>
       </c>
       <c r="D347" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E347" s="13">
-        <v>3000</v>
+        <v>3790</v>
       </c>
     </row>
     <row r="348" spans="1:5">
       <c r="A348" s="5">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="B348" s="10"/>
       <c r="C348" s="7" t="s">
         <v>348</v>
       </c>
       <c r="D348" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E348" s="13">
-        <v>3534</v>
+        <v>3786</v>
       </c>
     </row>
     <row r="349" spans="1:5">
       <c r="A349" s="5">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="B349" s="10"/>
       <c r="C349" s="7" t="s">
         <v>349</v>
       </c>
       <c r="D349" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E349" s="13">
-        <v>3210</v>
+        <v>1265</v>
       </c>
     </row>
     <row r="350" spans="1:5">
       <c r="A350" s="5">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="B350" s="10"/>
       <c r="C350" s="7" t="s">
         <v>350</v>
       </c>
       <c r="D350" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E350" s="13">
-        <v>3210</v>
+        <v>5226</v>
       </c>
     </row>
     <row r="351" spans="1:5">
       <c r="A351" s="5">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="B351" s="10"/>
       <c r="C351" s="7" t="s">
         <v>351</v>
       </c>
       <c r="D351" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E351" s="13">
-        <v>3210</v>
+        <v>2190</v>
       </c>
     </row>
     <row r="352" spans="1:5">
       <c r="A352" s="5">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="B352" s="10"/>
       <c r="C352" s="7" t="s">
         <v>352</v>
       </c>
       <c r="D352" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E352" s="13">
-        <v>14062</v>
+        <v>8684</v>
       </c>
     </row>
     <row r="353" spans="1:5">
       <c r="A353" s="5">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="B353" s="10"/>
       <c r="C353" s="7" t="s">
         <v>353</v>
       </c>
       <c r="D353" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E353" s="13">
-        <v>2991</v>
+        <v>3976</v>
       </c>
     </row>
     <row r="354" spans="1:5">
       <c r="A354" s="5">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="B354" s="10"/>
       <c r="C354" s="7" t="s">
         <v>354</v>
       </c>
       <c r="D354" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E354" s="13">
-        <v>16006</v>
+        <v>4517</v>
       </c>
     </row>
     <row r="355" spans="1:5">
       <c r="A355" s="5">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="B355" s="10"/>
       <c r="C355" s="7" t="s">
         <v>355</v>
       </c>
       <c r="D355" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E355" s="13">
-        <v>998</v>
+        <v>3350</v>
       </c>
     </row>
     <row r="356" spans="1:5">
       <c r="A356" s="5">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="B356" s="10"/>
       <c r="C356" s="7" t="s">
         <v>356</v>
       </c>
       <c r="D356" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E356" s="13">
-        <v>4664</v>
+        <v>9248</v>
       </c>
     </row>
     <row r="357" spans="1:5">
       <c r="A357" s="5">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="B357" s="10"/>
       <c r="C357" s="7" t="s">
         <v>357</v>
       </c>
       <c r="D357" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E357" s="13">
-        <v>18340</v>
+        <v>6533</v>
       </c>
     </row>
     <row r="358" spans="1:5">
       <c r="A358" s="5">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="B358" s="10"/>
       <c r="C358" s="7" t="s">
         <v>358</v>
       </c>
       <c r="D358" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E358" s="13">
-        <v>500</v>
+        <v>3790</v>
       </c>
     </row>
     <row r="359" spans="1:5">
       <c r="A359" s="5">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="B359" s="10"/>
       <c r="C359" s="7" t="s">
         <v>359</v>
       </c>
       <c r="D359" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E359" s="13">
-        <v>1350</v>
+        <v>5997</v>
       </c>
     </row>
     <row r="360" spans="1:5">
       <c r="A360" s="5">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="B360" s="10"/>
       <c r="C360" s="7" t="s">
         <v>360</v>
       </c>
       <c r="D360" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E360" s="13">
-        <v>3900</v>
+        <v>3790</v>
       </c>
     </row>
     <row r="361" spans="1:5">
       <c r="A361" s="5">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="B361" s="10"/>
       <c r="C361" s="7" t="s">
         <v>361</v>
       </c>
       <c r="D361" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E361" s="13">
-        <v>296</v>
+        <v>4227</v>
       </c>
     </row>
     <row r="362" spans="1:5">
       <c r="A362" s="5">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="B362" s="10"/>
       <c r="C362" s="7" t="s">
         <v>362</v>
       </c>
       <c r="D362" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E362" s="13">
-        <v>12779</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="363" spans="1:5">
       <c r="A363" s="5">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="B363" s="10"/>
       <c r="C363" s="7" t="s">
         <v>363</v>
       </c>
       <c r="D363" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E363" s="13">
-        <v>14057</v>
+        <v>2268</v>
       </c>
     </row>
     <row r="364" spans="1:5">
       <c r="A364" s="5">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="B364" s="10"/>
       <c r="C364" s="7" t="s">
         <v>364</v>
       </c>
       <c r="D364" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E364" s="13">
-        <v>500</v>
+        <v>17129</v>
       </c>
     </row>
     <row r="365" spans="1:5">
       <c r="A365" s="5">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="B365" s="10"/>
       <c r="C365" s="7" t="s">
         <v>365</v>
       </c>
       <c r="D365" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E365" s="13">
-        <v>8811</v>
+        <v>6297</v>
       </c>
     </row>
     <row r="366" spans="1:5">
       <c r="A366" s="5">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="B366" s="10"/>
       <c r="C366" s="7" t="s">
         <v>366</v>
       </c>
       <c r="D366" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E366" s="13">
-        <v>24440</v>
+        <v>17129</v>
       </c>
     </row>
     <row r="367" spans="1:5">
       <c r="A367" s="5">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="B367" s="10"/>
       <c r="C367" s="7" t="s">
         <v>367</v>
       </c>
       <c r="D367" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E367" s="13">
-        <v>8008</v>
+        <v>5491</v>
       </c>
     </row>
     <row r="368" spans="1:5">
       <c r="A368" s="5">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="B368" s="10"/>
       <c r="C368" s="7" t="s">
         <v>368</v>
       </c>
       <c r="D368" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E368" s="13">
-        <v>500</v>
+        <v>1847</v>
       </c>
     </row>
     <row r="369" spans="1:5">
       <c r="A369" s="5">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="B369" s="10"/>
       <c r="C369" s="7" t="s">
         <v>369</v>
       </c>
       <c r="D369" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E369" s="13">
-        <v>105</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="370" spans="1:5">
       <c r="A370" s="5">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="B370" s="10"/>
       <c r="C370" s="7" t="s">
         <v>370</v>
       </c>
       <c r="D370" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E370" s="13">
-        <v>220</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="371" spans="1:5">
       <c r="A371" s="5">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="B371" s="10"/>
       <c r="C371" s="7" t="s">
         <v>371</v>
       </c>
       <c r="D371" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E371" s="13">
-        <v>18340</v>
+        <v>900</v>
       </c>
     </row>
     <row r="372" spans="1:5">
       <c r="A372" s="5">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="B372" s="10"/>
       <c r="C372" s="7" t="s">
         <v>372</v>
       </c>
       <c r="D372" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E372" s="13">
-        <v>20921</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="373" spans="1:5">
       <c r="A373" s="5">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="B373" s="10"/>
       <c r="C373" s="7" t="s">
         <v>373</v>
       </c>
       <c r="D373" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E373" s="13">
-        <v>190</v>
+        <v>839</v>
       </c>
     </row>
     <row r="374" spans="1:5">
       <c r="A374" s="5">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="B374" s="10"/>
       <c r="C374" s="7" t="s">
         <v>374</v>
       </c>
       <c r="D374" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E374" s="13">
-        <v>10491</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="375" spans="1:5">
       <c r="A375" s="5">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="B375" s="10"/>
       <c r="C375" s="7" t="s">
         <v>375</v>
       </c>
       <c r="D375" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E375" s="13">
-        <v>131</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="376" spans="1:5">
       <c r="A376" s="5">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="B376" s="10"/>
       <c r="C376" s="7" t="s">
         <v>376</v>
       </c>
       <c r="D376" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E376" s="13">
-        <v>8008</v>
+        <v>2700</v>
       </c>
     </row>
     <row r="377" spans="1:5">
       <c r="A377" s="5">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="B377" s="10"/>
       <c r="C377" s="7" t="s">
         <v>377</v>
       </c>
       <c r="D377" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E377" s="13">
-        <v>18878</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="378" spans="1:5">
       <c r="A378" s="5">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="B378" s="10"/>
       <c r="C378" s="7" t="s">
         <v>378</v>
       </c>
       <c r="D378" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E378" s="13">
-        <v>20600</v>
+        <v>3534</v>
       </c>
     </row>
     <row r="379" spans="1:5">
       <c r="A379" s="5">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="B379" s="10"/>
       <c r="C379" s="7" t="s">
         <v>379</v>
       </c>
       <c r="D379" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E379" s="13">
-        <v>152</v>
+        <v>3210</v>
       </c>
     </row>
     <row r="380" spans="1:5">
       <c r="A380" s="5">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="B380" s="10"/>
       <c r="C380" s="7" t="s">
         <v>380</v>
       </c>
       <c r="D380" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E380" s="13">
-        <v>495</v>
+        <v>3210</v>
       </c>
     </row>
     <row r="381" spans="1:5">
       <c r="A381" s="5">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="B381" s="10"/>
       <c r="C381" s="7" t="s">
         <v>381</v>
       </c>
       <c r="D381" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E381" s="13">
-        <v>101</v>
+        <v>3210</v>
       </c>
     </row>
     <row r="382" spans="1:5">
       <c r="A382" s="5">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="B382" s="10"/>
       <c r="C382" s="7" t="s">
         <v>382</v>
       </c>
       <c r="D382" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E382" s="13">
-        <v>998</v>
+        <v>14062</v>
       </c>
     </row>
     <row r="383" spans="1:5">
       <c r="A383" s="5">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="B383" s="10"/>
       <c r="C383" s="7" t="s">
         <v>383</v>
       </c>
       <c r="D383" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E383" s="13">
-        <v>9845</v>
+        <v>2991</v>
       </c>
     </row>
     <row r="384" spans="1:5">
       <c r="A384" s="5">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="B384" s="10"/>
       <c r="C384" s="7" t="s">
         <v>384</v>
       </c>
       <c r="D384" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E384" s="13">
-        <v>8811</v>
+        <v>16006</v>
       </c>
     </row>
     <row r="385" spans="1:5">
       <c r="A385" s="5">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="B385" s="10"/>
       <c r="C385" s="7" t="s">
         <v>385</v>
       </c>
       <c r="D385" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E385" s="13">
-        <v>14057</v>
+        <v>998</v>
       </c>
     </row>
     <row r="386" spans="1:5">
       <c r="A386" s="5">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="B386" s="10"/>
       <c r="C386" s="7" t="s">
         <v>386</v>
       </c>
       <c r="D386" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E386" s="13">
-        <v>561</v>
+        <v>4664</v>
       </c>
     </row>
     <row r="387" spans="1:5">
       <c r="A387" s="5">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="B387" s="10"/>
       <c r="C387" s="7" t="s">
         <v>387</v>
       </c>
       <c r="D387" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E387" s="13">
-        <v>20921</v>
+        <v>18340</v>
       </c>
     </row>
     <row r="388" spans="1:5">
       <c r="A388" s="5">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="B388" s="10"/>
       <c r="C388" s="7" t="s">
         <v>388</v>
       </c>
       <c r="D388" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E388" s="13">
-        <v>8811</v>
+        <v>500</v>
       </c>
     </row>
     <row r="389" spans="1:5">
       <c r="A389" s="5">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="B389" s="10"/>
       <c r="C389" s="7" t="s">
         <v>389</v>
       </c>
       <c r="D389" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E389" s="13">
-        <v>10491</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="390" spans="1:5">
       <c r="A390" s="5">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="B390" s="10"/>
       <c r="C390" s="7" t="s">
         <v>390</v>
       </c>
       <c r="D390" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E390" s="13">
-        <v>4081</v>
+        <v>3900</v>
       </c>
     </row>
     <row r="391" spans="1:5">
       <c r="A391" s="5">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="B391" s="10"/>
       <c r="C391" s="7" t="s">
         <v>391</v>
       </c>
       <c r="D391" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E391" s="13">
-        <v>340</v>
+        <v>296</v>
       </c>
     </row>
     <row r="392" spans="1:5">
       <c r="A392" s="5">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="B392" s="10"/>
       <c r="C392" s="7" t="s">
         <v>392</v>
       </c>
       <c r="D392" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E392" s="13">
-        <v>835</v>
+        <v>14057</v>
       </c>
     </row>
     <row r="393" spans="1:5">
       <c r="A393" s="5">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="B393" s="10"/>
       <c r="C393" s="7" t="s">
         <v>393</v>
       </c>
       <c r="D393" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E393" s="13">
-        <v>1002</v>
+        <v>8811</v>
       </c>
     </row>
     <row r="394" spans="1:5">
       <c r="A394" s="5">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="B394" s="10"/>
       <c r="C394" s="7" t="s">
         <v>394</v>
       </c>
       <c r="D394" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E394" s="13">
-        <v>841</v>
+        <v>8008</v>
       </c>
     </row>
     <row r="395" spans="1:5">
       <c r="A395" s="5">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="B395" s="10"/>
       <c r="C395" s="7" t="s">
         <v>395</v>
       </c>
       <c r="D395" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E395" s="13">
-        <v>340</v>
+        <v>500</v>
       </c>
     </row>
     <row r="396" spans="1:5">
       <c r="A396" s="5">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="B396" s="10"/>
       <c r="C396" s="7" t="s">
         <v>396</v>
       </c>
       <c r="D396" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E396" s="13">
-        <v>690</v>
+        <v>105</v>
       </c>
     </row>
     <row r="397" spans="1:5">
       <c r="A397" s="5">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="B397" s="10"/>
       <c r="C397" s="7" t="s">
         <v>397</v>
       </c>
       <c r="D397" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E397" s="13">
-        <v>452</v>
+        <v>18340</v>
       </c>
     </row>
     <row r="398" spans="1:5">
       <c r="A398" s="5">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="B398" s="10"/>
       <c r="C398" s="7" t="s">
         <v>398</v>
       </c>
       <c r="D398" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E398" s="13">
-        <v>2660</v>
+        <v>20921</v>
       </c>
     </row>
     <row r="399" spans="1:5">
       <c r="A399" s="5">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="B399" s="10"/>
       <c r="C399" s="7" t="s">
         <v>399</v>
       </c>
       <c r="D399" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E399" s="13">
-        <v>522</v>
+        <v>190</v>
       </c>
     </row>
     <row r="400" spans="1:5">
       <c r="A400" s="5">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="B400" s="10"/>
       <c r="C400" s="7" t="s">
         <v>400</v>
       </c>
       <c r="D400" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E400" s="13">
-        <v>776</v>
+        <v>10491</v>
       </c>
     </row>
     <row r="401" spans="1:5">
       <c r="A401" s="5">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="B401" s="10"/>
       <c r="C401" s="7" t="s">
         <v>401</v>
       </c>
       <c r="D401" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E401" s="13">
-        <v>491</v>
+        <v>8008</v>
       </c>
     </row>
     <row r="402" spans="1:5">
       <c r="A402" s="5">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="B402" s="10"/>
       <c r="C402" s="7" t="s">
         <v>402</v>
       </c>
       <c r="D402" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E402" s="13">
-        <v>919</v>
+        <v>18878</v>
       </c>
     </row>
     <row r="403" spans="1:5">
-      <c r="A403" s="3" t="s">
+      <c r="A403" s="5">
+        <v>280</v>
+      </c>
+      <c r="B403" s="10"/>
+      <c r="C403" s="7" t="s">
         <v>403</v>
       </c>
-      <c r="B403" s="6"/>
-[...2 lines deleted...]
-      <c r="E403" s="13"/>
+      <c r="D403" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E403" s="13">
+        <v>20600</v>
+      </c>
     </row>
     <row r="404" spans="1:5">
-      <c r="A404" s="4" t="s">
-[...12 lines deleted...]
-        <v>7</v>
+      <c r="A404" s="5">
+        <v>281</v>
+      </c>
+      <c r="B404" s="10"/>
+      <c r="C404" s="7" t="s">
+        <v>404</v>
+      </c>
+      <c r="D404" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E404" s="13">
+        <v>152</v>
       </c>
     </row>
     <row r="405" spans="1:5">
       <c r="A405" s="5">
-        <v>1</v>
+        <v>282</v>
       </c>
       <c r="B405" s="10"/>
       <c r="C405" s="7" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="D405" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E405" s="13">
-        <v>855</v>
+        <v>495</v>
       </c>
     </row>
     <row r="406" spans="1:5">
       <c r="A406" s="5">
-        <v>2</v>
+        <v>283</v>
       </c>
       <c r="B406" s="10"/>
       <c r="C406" s="7" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="D406" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E406" s="13">
-        <v>450</v>
+        <v>101</v>
       </c>
     </row>
     <row r="407" spans="1:5">
       <c r="A407" s="5">
-        <v>3</v>
+        <v>284</v>
       </c>
       <c r="B407" s="10"/>
       <c r="C407" s="7" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="D407" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E407" s="13">
-        <v>350</v>
+        <v>998</v>
       </c>
     </row>
     <row r="408" spans="1:5">
       <c r="A408" s="5">
-        <v>4</v>
+        <v>285</v>
       </c>
       <c r="B408" s="10"/>
       <c r="C408" s="7" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="D408" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E408" s="13">
-        <v>3500</v>
+        <v>9845</v>
       </c>
     </row>
     <row r="409" spans="1:5">
       <c r="A409" s="5">
-        <v>5</v>
+        <v>286</v>
       </c>
       <c r="B409" s="10"/>
       <c r="C409" s="7" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="D409" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E409" s="13">
-        <v>550</v>
+        <v>8811</v>
       </c>
     </row>
     <row r="410" spans="1:5">
       <c r="A410" s="5">
-        <v>6</v>
+        <v>287</v>
       </c>
       <c r="B410" s="10"/>
       <c r="C410" s="7" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="D410" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E410" s="13">
-        <v>450</v>
+        <v>14057</v>
       </c>
     </row>
     <row r="411" spans="1:5">
       <c r="A411" s="5">
-        <v>7</v>
+        <v>288</v>
       </c>
       <c r="B411" s="10"/>
       <c r="C411" s="7" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="D411" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E411" s="13">
-        <v>450</v>
+        <v>561</v>
       </c>
     </row>
     <row r="412" spans="1:5">
       <c r="A412" s="5">
-        <v>8</v>
+        <v>289</v>
       </c>
       <c r="B412" s="10"/>
       <c r="C412" s="7" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="D412" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E412" s="13">
-        <v>350</v>
+        <v>20921</v>
       </c>
     </row>
     <row r="413" spans="1:5">
       <c r="A413" s="5">
-        <v>9</v>
+        <v>290</v>
       </c>
       <c r="B413" s="10"/>
       <c r="C413" s="7" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="D413" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E413" s="13">
-        <v>500</v>
+        <v>8811</v>
       </c>
     </row>
     <row r="414" spans="1:5">
       <c r="A414" s="5">
-        <v>10</v>
+        <v>291</v>
       </c>
       <c r="B414" s="10"/>
       <c r="C414" s="7" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="D414" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E414" s="13">
-        <v>400</v>
+        <v>10491</v>
       </c>
     </row>
     <row r="415" spans="1:5">
       <c r="A415" s="5">
-        <v>11</v>
+        <v>292</v>
       </c>
       <c r="B415" s="10"/>
       <c r="C415" s="7" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="D415" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E415" s="13">
-        <v>550</v>
+        <v>4081</v>
       </c>
     </row>
     <row r="416" spans="1:5">
       <c r="A416" s="5">
-        <v>12</v>
+        <v>293</v>
       </c>
       <c r="B416" s="10"/>
       <c r="C416" s="7" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="D416" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E416" s="13">
-        <v>620</v>
+        <v>340</v>
       </c>
     </row>
     <row r="417" spans="1:5">
       <c r="A417" s="5">
-        <v>13</v>
+        <v>294</v>
       </c>
       <c r="B417" s="10"/>
       <c r="C417" s="7" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="D417" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E417" s="13">
-        <v>705</v>
+        <v>835</v>
       </c>
     </row>
     <row r="418" spans="1:5">
       <c r="A418" s="5">
-        <v>14</v>
+        <v>295</v>
       </c>
       <c r="B418" s="10"/>
       <c r="C418" s="7" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="D418" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E418" s="13">
-        <v>450</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="419" spans="1:5">
       <c r="A419" s="5">
-        <v>15</v>
+        <v>296</v>
       </c>
       <c r="B419" s="10"/>
       <c r="C419" s="7" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="D419" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E419" s="13">
-        <v>450</v>
+        <v>841</v>
       </c>
     </row>
     <row r="420" spans="1:5">
       <c r="A420" s="5">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="B420" s="10"/>
       <c r="C420" s="7" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="D420" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E420" s="13">
-        <v>570</v>
+        <v>340</v>
       </c>
     </row>
     <row r="421" spans="1:5">
       <c r="A421" s="5">
-        <v>17</v>
+        <v>298</v>
       </c>
       <c r="B421" s="10"/>
       <c r="C421" s="7" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="D421" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E421" s="13">
-        <v>400</v>
+        <v>690</v>
       </c>
     </row>
     <row r="422" spans="1:5">
       <c r="A422" s="5">
-        <v>18</v>
+        <v>299</v>
       </c>
       <c r="B422" s="10"/>
       <c r="C422" s="7" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="D422" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E422" s="13">
-        <v>500</v>
+        <v>452</v>
       </c>
     </row>
     <row r="423" spans="1:5">
       <c r="A423" s="5">
-        <v>19</v>
+        <v>300</v>
       </c>
       <c r="B423" s="10"/>
       <c r="C423" s="7" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="D423" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E423" s="13">
-        <v>3500</v>
+        <v>2660</v>
       </c>
     </row>
     <row r="424" spans="1:5">
       <c r="A424" s="5">
-        <v>20</v>
+        <v>301</v>
       </c>
       <c r="B424" s="10"/>
       <c r="C424" s="7" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D424" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E424" s="13">
-        <v>350</v>
+        <v>522</v>
       </c>
     </row>
     <row r="425" spans="1:5">
       <c r="A425" s="5">
-        <v>21</v>
+        <v>302</v>
       </c>
       <c r="B425" s="10"/>
       <c r="C425" s="7" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="D425" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E425" s="13">
-        <v>450</v>
+        <v>776</v>
       </c>
     </row>
     <row r="426" spans="1:5">
       <c r="A426" s="5">
-        <v>22</v>
+        <v>303</v>
       </c>
       <c r="B426" s="10"/>
       <c r="C426" s="7" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="D426" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E426" s="13">
-        <v>1700</v>
+        <v>491</v>
       </c>
     </row>
     <row r="427" spans="1:5">
       <c r="A427" s="5">
-        <v>23</v>
+        <v>304</v>
       </c>
       <c r="B427" s="10"/>
       <c r="C427" s="7" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="D427" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E427" s="13">
-        <v>3500</v>
+        <v>919</v>
       </c>
     </row>
     <row r="428" spans="1:5">
-      <c r="A428" s="5">
-[...11 lines deleted...]
-      </c>
+      <c r="A428" s="3" t="s">
+        <v>428</v>
+      </c>
+      <c r="B428" s="6"/>
+      <c r="C428" s="7"/>
+      <c r="D428" s="6"/>
+      <c r="E428" s="13"/>
     </row>
     <row r="429" spans="1:5">
-      <c r="A429" s="5">
-[...10 lines deleted...]
-        <v>3500</v>
+      <c r="A429" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B429" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C429" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="D429" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E429" s="14" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="430" spans="1:5">
       <c r="A430" s="5">
-        <v>26</v>
+        <v>1</v>
       </c>
       <c r="B430" s="10"/>
       <c r="C430" s="7" t="s">
         <v>429</v>
       </c>
       <c r="D430" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E430" s="13">
-        <v>400</v>
+        <v>855</v>
       </c>
     </row>
     <row r="431" spans="1:5">
       <c r="A431" s="5">
-        <v>27</v>
+        <v>2</v>
       </c>
       <c r="B431" s="10"/>
       <c r="C431" s="7" t="s">
         <v>430</v>
       </c>
       <c r="D431" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E431" s="13">
-        <v>1700</v>
+        <v>450</v>
       </c>
     </row>
     <row r="432" spans="1:5">
       <c r="A432" s="5">
-        <v>28</v>
+        <v>3</v>
       </c>
       <c r="B432" s="10"/>
       <c r="C432" s="7" t="s">
         <v>431</v>
       </c>
       <c r="D432" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E432" s="13">
-        <v>450</v>
+        <v>350</v>
       </c>
     </row>
     <row r="433" spans="1:5">
       <c r="A433" s="5">
-        <v>29</v>
+        <v>4</v>
       </c>
       <c r="B433" s="10"/>
       <c r="C433" s="7" t="s">
         <v>432</v>
       </c>
       <c r="D433" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E433" s="13">
-        <v>500</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="434" spans="1:5">
       <c r="A434" s="5">
-        <v>30</v>
+        <v>5</v>
       </c>
       <c r="B434" s="10"/>
       <c r="C434" s="7" t="s">
         <v>433</v>
       </c>
       <c r="D434" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E434" s="13">
         <v>550</v>
       </c>
     </row>
     <row r="435" spans="1:5">
       <c r="A435" s="5">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="B435" s="10"/>
       <c r="C435" s="7" t="s">
         <v>434</v>
       </c>
       <c r="D435" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E435" s="13">
-        <v>998</v>
+        <v>450</v>
       </c>
     </row>
     <row r="436" spans="1:5">
       <c r="A436" s="5">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="B436" s="10"/>
       <c r="C436" s="7" t="s">
         <v>435</v>
       </c>
       <c r="D436" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E436" s="13">
         <v>450</v>
       </c>
     </row>
     <row r="437" spans="1:5">
       <c r="A437" s="5">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="B437" s="10"/>
       <c r="C437" s="7" t="s">
         <v>436</v>
       </c>
       <c r="D437" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E437" s="13">
-        <v>450</v>
+        <v>350</v>
       </c>
     </row>
     <row r="438" spans="1:5">
       <c r="A438" s="5">
-        <v>34</v>
+        <v>9</v>
       </c>
       <c r="B438" s="10"/>
       <c r="C438" s="7" t="s">
         <v>437</v>
       </c>
       <c r="D438" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E438" s="13">
-        <v>590</v>
+        <v>500</v>
       </c>
     </row>
     <row r="439" spans="1:5">
       <c r="A439" s="5">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="B439" s="10"/>
       <c r="C439" s="7" t="s">
         <v>438</v>
       </c>
       <c r="D439" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E439" s="13">
-        <v>550</v>
+        <v>400</v>
       </c>
     </row>
     <row r="440" spans="1:5">
       <c r="A440" s="5">
-        <v>36</v>
+        <v>11</v>
       </c>
       <c r="B440" s="10"/>
       <c r="C440" s="7" t="s">
         <v>439</v>
       </c>
       <c r="D440" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E440" s="13">
-        <v>620</v>
+        <v>550</v>
       </c>
     </row>
     <row r="441" spans="1:5">
       <c r="A441" s="5">
-        <v>37</v>
+        <v>12</v>
       </c>
       <c r="B441" s="10"/>
       <c r="C441" s="7" t="s">
         <v>440</v>
       </c>
       <c r="D441" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E441" s="13">
-        <v>300</v>
+        <v>620</v>
       </c>
     </row>
     <row r="442" spans="1:5">
       <c r="A442" s="5">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="B442" s="10"/>
       <c r="C442" s="7" t="s">
         <v>441</v>
       </c>
       <c r="D442" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E442" s="13">
-        <v>450</v>
+        <v>705</v>
       </c>
     </row>
     <row r="443" spans="1:5">
       <c r="A443" s="5">
-        <v>39</v>
+        <v>14</v>
       </c>
       <c r="B443" s="10"/>
       <c r="C443" s="7" t="s">
         <v>442</v>
       </c>
       <c r="D443" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E443" s="13">
-        <v>400</v>
+        <v>450</v>
       </c>
     </row>
     <row r="444" spans="1:5">
       <c r="A444" s="5">
-        <v>40</v>
+        <v>15</v>
       </c>
       <c r="B444" s="10"/>
       <c r="C444" s="7" t="s">
         <v>443</v>
       </c>
       <c r="D444" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E444" s="13">
-        <v>550</v>
+        <v>450</v>
       </c>
     </row>
     <row r="445" spans="1:5">
       <c r="A445" s="5">
-        <v>41</v>
+        <v>16</v>
       </c>
       <c r="B445" s="10"/>
       <c r="C445" s="7" t="s">
         <v>444</v>
       </c>
       <c r="D445" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E445" s="13">
-        <v>550</v>
+        <v>570</v>
       </c>
     </row>
     <row r="446" spans="1:5">
       <c r="A446" s="5">
-        <v>42</v>
+        <v>17</v>
       </c>
       <c r="B446" s="10"/>
       <c r="C446" s="7" t="s">
         <v>445</v>
       </c>
       <c r="D446" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E446" s="13">
-        <v>450</v>
+        <v>400</v>
       </c>
     </row>
     <row r="447" spans="1:5">
       <c r="A447" s="5">
-        <v>43</v>
+        <v>18</v>
       </c>
       <c r="B447" s="10"/>
       <c r="C447" s="7" t="s">
         <v>446</v>
       </c>
       <c r="D447" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E447" s="13">
-        <v>570</v>
+        <v>500</v>
       </c>
     </row>
     <row r="448" spans="1:5">
       <c r="A448" s="5">
-        <v>44</v>
+        <v>19</v>
       </c>
       <c r="B448" s="10"/>
       <c r="C448" s="7" t="s">
         <v>447</v>
       </c>
       <c r="D448" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E448" s="13">
-        <v>620</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="449" spans="1:5">
       <c r="A449" s="5">
-        <v>45</v>
+        <v>20</v>
       </c>
       <c r="B449" s="10"/>
       <c r="C449" s="7" t="s">
         <v>448</v>
       </c>
       <c r="D449" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E449" s="13">
-        <v>500</v>
+        <v>350</v>
       </c>
     </row>
     <row r="450" spans="1:5">
       <c r="A450" s="5">
-        <v>46</v>
+        <v>21</v>
       </c>
       <c r="B450" s="10"/>
       <c r="C450" s="7" t="s">
         <v>449</v>
       </c>
       <c r="D450" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E450" s="13">
         <v>450</v>
       </c>
     </row>
     <row r="451" spans="1:5">
       <c r="A451" s="5">
-        <v>47</v>
+        <v>22</v>
       </c>
       <c r="B451" s="10"/>
       <c r="C451" s="7" t="s">
         <v>450</v>
       </c>
       <c r="D451" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E451" s="13">
-        <v>450</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="452" spans="1:5">
-      <c r="A452" s="3" t="s">
+      <c r="A452" s="5">
+        <v>23</v>
+      </c>
+      <c r="B452" s="10"/>
+      <c r="C452" s="7" t="s">
         <v>451</v>
       </c>
-      <c r="B452" s="6"/>
-[...2 lines deleted...]
-      <c r="E452" s="13"/>
+      <c r="D452" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E452" s="13">
+        <v>3500</v>
+      </c>
     </row>
     <row r="453" spans="1:5">
-      <c r="A453" s="4" t="s">
-[...12 lines deleted...]
-        <v>7</v>
+      <c r="A453" s="5">
+        <v>24</v>
+      </c>
+      <c r="B453" s="10"/>
+      <c r="C453" s="7" t="s">
+        <v>452</v>
+      </c>
+      <c r="D453" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E453" s="13">
+        <v>550</v>
       </c>
     </row>
     <row r="454" spans="1:5">
       <c r="A454" s="5">
-        <v>1</v>
+        <v>25</v>
       </c>
       <c r="B454" s="10"/>
       <c r="C454" s="7" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="D454" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E454" s="13">
-        <v>6300</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="455" spans="1:5">
       <c r="A455" s="5">
-        <v>2</v>
+        <v>26</v>
       </c>
       <c r="B455" s="10"/>
       <c r="C455" s="7" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="D455" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E455" s="13">
-        <v>5550</v>
+        <v>400</v>
       </c>
     </row>
     <row r="456" spans="1:5">
       <c r="A456" s="5">
-        <v>3</v>
+        <v>27</v>
       </c>
       <c r="B456" s="10"/>
       <c r="C456" s="7" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="D456" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E456" s="13">
-        <v>1365</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="457" spans="1:5">
       <c r="A457" s="5">
-        <v>4</v>
+        <v>28</v>
       </c>
       <c r="B457" s="10"/>
       <c r="C457" s="7" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="D457" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E457" s="13">
-        <v>1260</v>
+        <v>450</v>
       </c>
     </row>
     <row r="458" spans="1:5">
       <c r="A458" s="5">
-        <v>5</v>
+        <v>29</v>
       </c>
       <c r="B458" s="10"/>
       <c r="C458" s="7" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="D458" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E458" s="13">
-        <v>5550</v>
+        <v>500</v>
       </c>
     </row>
     <row r="459" spans="1:5">
       <c r="A459" s="5">
-        <v>6</v>
+        <v>30</v>
       </c>
       <c r="B459" s="10"/>
       <c r="C459" s="7" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="D459" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E459" s="13">
-        <v>1365</v>
+        <v>550</v>
       </c>
     </row>
     <row r="460" spans="1:5">
       <c r="A460" s="5">
-        <v>7</v>
+        <v>31</v>
       </c>
       <c r="B460" s="10"/>
       <c r="C460" s="7" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="D460" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E460" s="13">
-        <v>6300</v>
+        <v>998</v>
       </c>
     </row>
     <row r="461" spans="1:5">
       <c r="A461" s="5">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="B461" s="10"/>
       <c r="C461" s="7" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="D461" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E461" s="13">
-        <v>7350</v>
+        <v>450</v>
       </c>
     </row>
     <row r="462" spans="1:5">
       <c r="A462" s="5">
-        <v>9</v>
+        <v>33</v>
       </c>
       <c r="B462" s="10"/>
       <c r="C462" s="7" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="D462" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E462" s="13">
-        <v>200</v>
+        <v>450</v>
       </c>
     </row>
     <row r="463" spans="1:5">
       <c r="A463" s="5">
-        <v>10</v>
+        <v>34</v>
       </c>
       <c r="B463" s="10"/>
       <c r="C463" s="7" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="D463" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E463" s="13">
-        <v>1365</v>
+        <v>590</v>
       </c>
     </row>
     <row r="464" spans="1:5">
       <c r="A464" s="5">
-        <v>11</v>
+        <v>35</v>
       </c>
       <c r="B464" s="10"/>
       <c r="C464" s="7" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="D464" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E464" s="13">
-        <v>12600</v>
+        <v>550</v>
       </c>
     </row>
     <row r="465" spans="1:5">
       <c r="A465" s="5">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="B465" s="10"/>
       <c r="C465" s="7" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="D465" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E465" s="13">
-        <v>5250</v>
+        <v>620</v>
       </c>
     </row>
     <row r="466" spans="1:5">
       <c r="A466" s="5">
-        <v>13</v>
+        <v>37</v>
       </c>
       <c r="B466" s="10"/>
       <c r="C466" s="7" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="D466" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E466" s="13">
-        <v>1365</v>
+        <v>300</v>
       </c>
     </row>
     <row r="467" spans="1:5">
       <c r="A467" s="5">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="B467" s="10"/>
       <c r="C467" s="7" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="D467" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E467" s="13">
-        <v>5550</v>
+        <v>450</v>
       </c>
     </row>
     <row r="468" spans="1:5">
       <c r="A468" s="5">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="B468" s="10"/>
       <c r="C468" s="7" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="D468" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E468" s="13">
-        <v>5550</v>
+        <v>400</v>
       </c>
     </row>
     <row r="469" spans="1:5">
       <c r="A469" s="5">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="B469" s="10"/>
       <c r="C469" s="7" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="D469" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E469" s="13">
-        <v>3360</v>
+        <v>550</v>
       </c>
     </row>
     <row r="470" spans="1:5">
       <c r="A470" s="5">
-        <v>17</v>
+        <v>41</v>
       </c>
       <c r="B470" s="10"/>
       <c r="C470" s="7" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="D470" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E470" s="13">
-        <v>3723</v>
+        <v>550</v>
       </c>
     </row>
     <row r="471" spans="1:5">
       <c r="A471" s="5">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="B471" s="10"/>
       <c r="C471" s="7" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="D471" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E471" s="13">
-        <v>12600</v>
+        <v>450</v>
       </c>
     </row>
     <row r="472" spans="1:5">
       <c r="A472" s="5">
-        <v>19</v>
+        <v>43</v>
       </c>
       <c r="B472" s="10"/>
       <c r="C472" s="7" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="D472" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E472" s="13">
-        <v>5550</v>
+        <v>570</v>
       </c>
     </row>
     <row r="473" spans="1:5">
       <c r="A473" s="5">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="B473" s="10"/>
       <c r="C473" s="7" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="D473" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E473" s="13">
-        <v>1050</v>
+        <v>620</v>
       </c>
     </row>
     <row r="474" spans="1:5">
       <c r="A474" s="5">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="B474" s="10"/>
       <c r="C474" s="7" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="D474" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E474" s="13">
-        <v>5550</v>
+        <v>500</v>
       </c>
     </row>
     <row r="475" spans="1:5">
       <c r="A475" s="5">
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="B475" s="10"/>
       <c r="C475" s="7" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="D475" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E475" s="13">
-        <v>4830</v>
+        <v>450</v>
       </c>
     </row>
     <row r="476" spans="1:5">
       <c r="A476" s="5">
-        <v>23</v>
+        <v>47</v>
       </c>
       <c r="B476" s="10"/>
       <c r="C476" s="7" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="D476" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E476" s="13">
-        <v>1155</v>
+        <v>450</v>
       </c>
     </row>
     <row r="477" spans="1:5">
-      <c r="A477" s="5">
-[...11 lines deleted...]
-      </c>
+      <c r="A477" s="3" t="s">
+        <v>476</v>
+      </c>
+      <c r="B477" s="6"/>
+      <c r="C477" s="7"/>
+      <c r="D477" s="6"/>
+      <c r="E477" s="13"/>
     </row>
     <row r="478" spans="1:5">
-      <c r="A478" s="5">
-[...10 lines deleted...]
-        <v>1155</v>
+      <c r="A478" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B478" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C478" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="D478" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E478" s="14" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="479" spans="1:5">
       <c r="A479" s="5">
-        <v>26</v>
+        <v>1</v>
       </c>
       <c r="B479" s="10"/>
       <c r="C479" s="7" t="s">
         <v>477</v>
       </c>
       <c r="D479" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E479" s="13">
-        <v>1365</v>
+        <v>6300</v>
       </c>
     </row>
     <row r="480" spans="1:5">
       <c r="A480" s="5">
-        <v>27</v>
+        <v>2</v>
       </c>
       <c r="B480" s="10"/>
       <c r="C480" s="7" t="s">
         <v>478</v>
       </c>
       <c r="D480" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E480" s="13">
-        <v>4620</v>
+        <v>5550</v>
       </c>
     </row>
     <row r="481" spans="1:5">
       <c r="A481" s="5">
-        <v>28</v>
+        <v>3</v>
       </c>
       <c r="B481" s="10"/>
       <c r="C481" s="7" t="s">
         <v>479</v>
       </c>
       <c r="D481" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E481" s="13">
         <v>1365</v>
       </c>
     </row>
     <row r="482" spans="1:5">
       <c r="A482" s="5">
-        <v>29</v>
+        <v>4</v>
       </c>
       <c r="B482" s="10"/>
       <c r="C482" s="7" t="s">
         <v>480</v>
       </c>
       <c r="D482" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E482" s="13">
-        <v>12600</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="483" spans="1:5">
       <c r="A483" s="5">
-        <v>30</v>
+        <v>5</v>
       </c>
       <c r="B483" s="10"/>
       <c r="C483" s="7" t="s">
         <v>481</v>
       </c>
       <c r="D483" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E483" s="13">
-        <v>7350</v>
+        <v>5550</v>
       </c>
     </row>
     <row r="484" spans="1:5">
       <c r="A484" s="5">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="B484" s="10"/>
       <c r="C484" s="7" t="s">
         <v>482</v>
       </c>
       <c r="D484" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E484" s="13">
-        <v>6300</v>
+        <v>1365</v>
       </c>
     </row>
     <row r="485" spans="1:5">
       <c r="A485" s="5">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="B485" s="10"/>
       <c r="C485" s="7" t="s">
         <v>483</v>
       </c>
       <c r="D485" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E485" s="13">
-        <v>1155</v>
+        <v>6300</v>
       </c>
     </row>
     <row r="486" spans="1:5">
       <c r="A486" s="5">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="B486" s="10"/>
       <c r="C486" s="7" t="s">
         <v>484</v>
       </c>
       <c r="D486" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E486" s="13">
-        <v>1260</v>
+        <v>7350</v>
       </c>
     </row>
     <row r="487" spans="1:5">
       <c r="A487" s="5">
-        <v>34</v>
+        <v>9</v>
       </c>
       <c r="B487" s="10"/>
       <c r="C487" s="7" t="s">
         <v>485</v>
       </c>
       <c r="D487" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E487" s="13">
-        <v>13650</v>
+        <v>200</v>
       </c>
     </row>
     <row r="488" spans="1:5">
-      <c r="A488" s="3" t="s">
+      <c r="A488" s="5">
+        <v>10</v>
+      </c>
+      <c r="B488" s="10"/>
+      <c r="C488" s="7" t="s">
         <v>486</v>
       </c>
-      <c r="B488" s="6"/>
-[...2 lines deleted...]
-      <c r="E488" s="13"/>
+      <c r="D488" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E488" s="13">
+        <v>1365</v>
+      </c>
     </row>
     <row r="489" spans="1:5">
-      <c r="A489" s="4" t="s">
-[...12 lines deleted...]
-        <v>7</v>
+      <c r="A489" s="5">
+        <v>11</v>
+      </c>
+      <c r="B489" s="10"/>
+      <c r="C489" s="7" t="s">
+        <v>487</v>
+      </c>
+      <c r="D489" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E489" s="13">
+        <v>12600</v>
       </c>
     </row>
     <row r="490" spans="1:5">
       <c r="A490" s="5">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="B490" s="10"/>
       <c r="C490" s="7" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="D490" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E490" s="13">
-        <v>137</v>
+        <v>5250</v>
       </c>
     </row>
     <row r="491" spans="1:5">
       <c r="A491" s="5">
-        <v>2</v>
+        <v>13</v>
       </c>
       <c r="B491" s="10"/>
       <c r="C491" s="7" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="D491" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E491" s="13">
-        <v>407</v>
+        <v>1365</v>
       </c>
     </row>
     <row r="492" spans="1:5">
       <c r="A492" s="5">
-        <v>3</v>
+        <v>14</v>
       </c>
       <c r="B492" s="10"/>
       <c r="C492" s="7" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="D492" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E492" s="13">
-        <v>115</v>
+        <v>5550</v>
       </c>
     </row>
     <row r="493" spans="1:5">
       <c r="A493" s="5">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="B493" s="10"/>
       <c r="C493" s="7" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="D493" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E493" s="13">
-        <v>170</v>
+        <v>5550</v>
       </c>
     </row>
     <row r="494" spans="1:5">
       <c r="A494" s="5">
-        <v>5</v>
+        <v>16</v>
       </c>
       <c r="B494" s="10"/>
       <c r="C494" s="7" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="D494" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E494" s="13">
-        <v>452</v>
+        <v>3360</v>
       </c>
     </row>
     <row r="495" spans="1:5">
       <c r="A495" s="5">
-        <v>6</v>
+        <v>17</v>
       </c>
       <c r="B495" s="10"/>
       <c r="C495" s="7" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="D495" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E495" s="13">
-        <v>302</v>
+        <v>3723</v>
       </c>
     </row>
     <row r="496" spans="1:5">
       <c r="A496" s="5">
-        <v>7</v>
+        <v>18</v>
       </c>
       <c r="B496" s="10"/>
       <c r="C496" s="7" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="D496" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E496" s="13">
-        <v>147</v>
+        <v>12600</v>
       </c>
     </row>
     <row r="497" spans="1:5">
       <c r="A497" s="5">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="B497" s="10"/>
       <c r="C497" s="7" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="D497" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E497" s="13">
-        <v>164</v>
+        <v>5550</v>
       </c>
     </row>
     <row r="498" spans="1:5">
       <c r="A498" s="5">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="B498" s="10"/>
       <c r="C498" s="7" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="D498" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E498" s="13">
-        <v>236</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="499" spans="1:5">
       <c r="A499" s="5">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="B499" s="10"/>
       <c r="C499" s="7" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="D499" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E499" s="13">
-        <v>273</v>
+        <v>5550</v>
       </c>
     </row>
     <row r="500" spans="1:5">
       <c r="A500" s="5">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="B500" s="10"/>
       <c r="C500" s="7" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="D500" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E500" s="13">
-        <v>196</v>
+        <v>4830</v>
       </c>
     </row>
     <row r="501" spans="1:5">
       <c r="A501" s="5">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="B501" s="10"/>
       <c r="C501" s="7" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="D501" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E501" s="13">
-        <v>291</v>
+        <v>1155</v>
       </c>
     </row>
     <row r="502" spans="1:5">
       <c r="A502" s="5">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="B502" s="10"/>
       <c r="C502" s="7" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="D502" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E502" s="13">
-        <v>438</v>
+        <v>1365</v>
       </c>
     </row>
     <row r="503" spans="1:5">
       <c r="A503" s="5">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="B503" s="10"/>
       <c r="C503" s="7" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="D503" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E503" s="13">
-        <v>218</v>
+        <v>1155</v>
       </c>
     </row>
     <row r="504" spans="1:5">
       <c r="A504" s="5">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="B504" s="10"/>
       <c r="C504" s="7" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="D504" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E504" s="13">
-        <v>134</v>
+        <v>1365</v>
       </c>
     </row>
     <row r="505" spans="1:5">
       <c r="A505" s="5">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="B505" s="10"/>
       <c r="C505" s="7" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="D505" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E505" s="13">
-        <v>283</v>
+        <v>4620</v>
       </c>
     </row>
     <row r="506" spans="1:5">
       <c r="A506" s="5">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="B506" s="10"/>
       <c r="C506" s="7" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="D506" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E506" s="13">
-        <v>42</v>
+        <v>1365</v>
       </c>
     </row>
     <row r="507" spans="1:5">
       <c r="A507" s="5">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="B507" s="10"/>
       <c r="C507" s="7" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="D507" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E507" s="13">
-        <v>275</v>
+        <v>12600</v>
       </c>
     </row>
     <row r="508" spans="1:5">
       <c r="A508" s="5">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="B508" s="10"/>
       <c r="C508" s="7" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="D508" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E508" s="13">
-        <v>185</v>
+        <v>7350</v>
       </c>
     </row>
     <row r="509" spans="1:5">
       <c r="A509" s="5">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="B509" s="10"/>
       <c r="C509" s="7" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="D509" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E509" s="13">
-        <v>689</v>
+        <v>1155</v>
       </c>
     </row>
     <row r="510" spans="1:5">
       <c r="A510" s="5">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="B510" s="10"/>
       <c r="C510" s="7" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="D510" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E510" s="13">
-        <v>144</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="511" spans="1:5">
       <c r="A511" s="5">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="B511" s="10"/>
       <c r="C511" s="7" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="D511" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E511" s="13">
-        <v>164</v>
+        <v>13650</v>
       </c>
     </row>
     <row r="512" spans="1:5">
-      <c r="A512" s="5">
-[...11 lines deleted...]
-      </c>
+      <c r="A512" s="3" t="s">
+        <v>510</v>
+      </c>
+      <c r="B512" s="6"/>
+      <c r="C512" s="7"/>
+      <c r="D512" s="6"/>
+      <c r="E512" s="13"/>
     </row>
     <row r="513" spans="1:5">
-      <c r="A513" s="5">
-[...10 lines deleted...]
-        <v>320</v>
+      <c r="A513" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B513" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C513" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="D513" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E513" s="14" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="514" spans="1:5">
       <c r="A514" s="5">
-        <v>25</v>
+        <v>1</v>
       </c>
       <c r="B514" s="10"/>
       <c r="C514" s="7" t="s">
         <v>511</v>
       </c>
       <c r="D514" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E514" s="13">
         <v>137</v>
       </c>
     </row>
     <row r="515" spans="1:5">
       <c r="A515" s="5">
-        <v>26</v>
+        <v>2</v>
       </c>
       <c r="B515" s="10"/>
       <c r="C515" s="7" t="s">
         <v>512</v>
       </c>
       <c r="D515" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E515" s="13">
-        <v>206</v>
+        <v>407</v>
       </c>
     </row>
     <row r="516" spans="1:5">
       <c r="A516" s="5">
-        <v>27</v>
+        <v>3</v>
       </c>
       <c r="B516" s="10"/>
       <c r="C516" s="7" t="s">
         <v>513</v>
       </c>
       <c r="D516" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E516" s="13">
-        <v>110</v>
+        <v>115</v>
       </c>
     </row>
     <row r="517" spans="1:5">
       <c r="A517" s="5">
-        <v>28</v>
+        <v>4</v>
       </c>
       <c r="B517" s="10"/>
       <c r="C517" s="7" t="s">
         <v>514</v>
       </c>
       <c r="D517" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E517" s="13">
-        <v>389</v>
+        <v>170</v>
       </c>
     </row>
     <row r="518" spans="1:5">
       <c r="A518" s="5">
-        <v>29</v>
+        <v>5</v>
       </c>
       <c r="B518" s="10"/>
       <c r="C518" s="7" t="s">
         <v>515</v>
       </c>
       <c r="D518" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E518" s="13">
-        <v>1979</v>
+        <v>302</v>
       </c>
     </row>
     <row r="519" spans="1:5">
       <c r="A519" s="5">
-        <v>30</v>
+        <v>6</v>
       </c>
       <c r="B519" s="10"/>
       <c r="C519" s="7" t="s">
         <v>516</v>
       </c>
       <c r="D519" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E519" s="13">
-        <v>117</v>
+        <v>147</v>
       </c>
     </row>
     <row r="520" spans="1:5">
       <c r="A520" s="5">
-        <v>31</v>
+        <v>7</v>
       </c>
       <c r="B520" s="10"/>
       <c r="C520" s="7" t="s">
         <v>517</v>
       </c>
       <c r="D520" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E520" s="13">
-        <v>418</v>
+        <v>164</v>
       </c>
     </row>
     <row r="521" spans="1:5">
       <c r="A521" s="5">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="B521" s="10"/>
       <c r="C521" s="7" t="s">
         <v>518</v>
       </c>
       <c r="D521" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E521" s="13">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="522" spans="1:5">
       <c r="A522" s="5">
-        <v>33</v>
+        <v>9</v>
       </c>
       <c r="B522" s="10"/>
       <c r="C522" s="7" t="s">
         <v>519</v>
       </c>
       <c r="D522" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E522" s="13">
-        <v>301</v>
+        <v>196</v>
       </c>
     </row>
     <row r="523" spans="1:5">
       <c r="A523" s="5">
-        <v>34</v>
+        <v>10</v>
       </c>
       <c r="B523" s="10"/>
       <c r="C523" s="7" t="s">
         <v>520</v>
       </c>
       <c r="D523" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E523" s="13">
-        <v>197</v>
+        <v>291</v>
       </c>
     </row>
     <row r="524" spans="1:5">
       <c r="A524" s="5">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="B524" s="10"/>
       <c r="C524" s="7" t="s">
         <v>521</v>
       </c>
       <c r="D524" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E524" s="13">
-        <v>92</v>
+        <v>438</v>
       </c>
     </row>
     <row r="525" spans="1:5">
       <c r="A525" s="5">
-        <v>36</v>
+        <v>12</v>
       </c>
       <c r="B525" s="10"/>
       <c r="C525" s="7" t="s">
         <v>522</v>
       </c>
       <c r="D525" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E525" s="13">
-        <v>117</v>
+        <v>218</v>
       </c>
     </row>
     <row r="526" spans="1:5">
       <c r="A526" s="5">
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="B526" s="10"/>
       <c r="C526" s="7" t="s">
         <v>523</v>
       </c>
       <c r="D526" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E526" s="13">
-        <v>407</v>
+        <v>134</v>
       </c>
     </row>
     <row r="527" spans="1:5">
       <c r="A527" s="5">
-        <v>38</v>
+        <v>14</v>
       </c>
       <c r="B527" s="10"/>
       <c r="C527" s="7" t="s">
         <v>524</v>
       </c>
       <c r="D527" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E527" s="13">
-        <v>192</v>
+        <v>283</v>
       </c>
     </row>
     <row r="528" spans="1:5">
       <c r="A528" s="5">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="B528" s="10"/>
       <c r="C528" s="7" t="s">
         <v>525</v>
       </c>
       <c r="D528" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E528" s="13">
-        <v>92</v>
+        <v>42</v>
       </c>
     </row>
     <row r="529" spans="1:5">
       <c r="A529" s="5">
-        <v>40</v>
+        <v>16</v>
       </c>
       <c r="B529" s="10"/>
       <c r="C529" s="7" t="s">
         <v>526</v>
       </c>
       <c r="D529" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E529" s="13">
-        <v>134</v>
+        <v>275</v>
       </c>
     </row>
     <row r="530" spans="1:5">
       <c r="A530" s="5">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="B530" s="10"/>
       <c r="C530" s="7" t="s">
         <v>527</v>
       </c>
       <c r="D530" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E530" s="13">
-        <v>150</v>
+        <v>185</v>
       </c>
     </row>
     <row r="531" spans="1:5">
       <c r="A531" s="5">
-        <v>42</v>
+        <v>18</v>
       </c>
       <c r="B531" s="10"/>
       <c r="C531" s="7" t="s">
         <v>528</v>
       </c>
       <c r="D531" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E531" s="13">
-        <v>301</v>
+        <v>689</v>
       </c>
     </row>
     <row r="532" spans="1:5">
       <c r="A532" s="5">
-        <v>43</v>
+        <v>19</v>
       </c>
       <c r="B532" s="10"/>
       <c r="C532" s="7" t="s">
         <v>529</v>
       </c>
       <c r="D532" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E532" s="13">
-        <v>242</v>
+        <v>164</v>
       </c>
     </row>
     <row r="533" spans="1:5">
       <c r="A533" s="5">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="B533" s="10"/>
       <c r="C533" s="7" t="s">
         <v>530</v>
       </c>
       <c r="D533" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E533" s="13">
-        <v>116</v>
+        <v>42</v>
       </c>
     </row>
     <row r="534" spans="1:5">
       <c r="A534" s="5">
-        <v>45</v>
+        <v>21</v>
       </c>
       <c r="B534" s="10"/>
       <c r="C534" s="7" t="s">
         <v>531</v>
       </c>
       <c r="D534" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E534" s="13">
-        <v>275</v>
+        <v>320</v>
       </c>
     </row>
     <row r="535" spans="1:5">
       <c r="A535" s="5">
-        <v>46</v>
+        <v>22</v>
       </c>
       <c r="B535" s="10"/>
       <c r="C535" s="7" t="s">
         <v>532</v>
       </c>
       <c r="D535" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E535" s="13">
-        <v>70</v>
+        <v>137</v>
       </c>
     </row>
     <row r="536" spans="1:5">
       <c r="A536" s="5">
-        <v>47</v>
+        <v>23</v>
       </c>
       <c r="B536" s="10"/>
       <c r="C536" s="7" t="s">
         <v>533</v>
       </c>
       <c r="D536" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E536" s="13">
-        <v>568</v>
+        <v>206</v>
       </c>
     </row>
     <row r="537" spans="1:5">
       <c r="A537" s="5">
-        <v>48</v>
+        <v>24</v>
       </c>
       <c r="B537" s="10"/>
       <c r="C537" s="7" t="s">
         <v>534</v>
       </c>
       <c r="D537" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E537" s="13">
-        <v>147</v>
+        <v>110</v>
       </c>
     </row>
     <row r="538" spans="1:5">
       <c r="A538" s="5">
-        <v>49</v>
+        <v>25</v>
       </c>
       <c r="B538" s="10"/>
       <c r="C538" s="7" t="s">
         <v>535</v>
       </c>
       <c r="D538" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E538" s="13">
-        <v>157</v>
+        <v>389</v>
       </c>
     </row>
     <row r="539" spans="1:5">
       <c r="A539" s="5">
-        <v>50</v>
+        <v>26</v>
       </c>
       <c r="B539" s="10"/>
       <c r="C539" s="7" t="s">
         <v>536</v>
       </c>
       <c r="D539" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E539" s="13">
-        <v>157</v>
+        <v>1979</v>
       </c>
     </row>
     <row r="540" spans="1:5">
       <c r="A540" s="5">
-        <v>51</v>
+        <v>27</v>
       </c>
       <c r="B540" s="10"/>
       <c r="C540" s="7" t="s">
         <v>537</v>
       </c>
       <c r="D540" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E540" s="13">
-        <v>42</v>
+        <v>117</v>
       </c>
     </row>
     <row r="541" spans="1:5">
       <c r="A541" s="5">
-        <v>52</v>
+        <v>28</v>
       </c>
       <c r="B541" s="10"/>
       <c r="C541" s="7" t="s">
         <v>538</v>
       </c>
       <c r="D541" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E541" s="13">
-        <v>452</v>
+        <v>418</v>
       </c>
     </row>
     <row r="542" spans="1:5">
       <c r="A542" s="5">
-        <v>53</v>
+        <v>29</v>
       </c>
       <c r="B542" s="10"/>
       <c r="C542" s="7" t="s">
         <v>539</v>
       </c>
       <c r="D542" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E542" s="13">
-        <v>283</v>
+        <v>302</v>
       </c>
     </row>
     <row r="543" spans="1:5">
       <c r="A543" s="5">
-        <v>54</v>
+        <v>30</v>
       </c>
       <c r="B543" s="10"/>
       <c r="C543" s="7" t="s">
         <v>540</v>
       </c>
       <c r="D543" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E543" s="13">
-        <v>114</v>
+        <v>275</v>
       </c>
     </row>
     <row r="544" spans="1:5">
       <c r="A544" s="5">
-        <v>55</v>
+        <v>31</v>
       </c>
       <c r="B544" s="10"/>
       <c r="C544" s="7" t="s">
         <v>541</v>
       </c>
       <c r="D544" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E544" s="13">
-        <v>407</v>
+        <v>301</v>
       </c>
     </row>
     <row r="545" spans="1:5">
       <c r="A545" s="5">
-        <v>56</v>
+        <v>32</v>
       </c>
       <c r="B545" s="10"/>
       <c r="C545" s="7" t="s">
         <v>542</v>
       </c>
       <c r="D545" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E545" s="13">
-        <v>314</v>
+        <v>197</v>
       </c>
     </row>
     <row r="546" spans="1:5">
       <c r="A546" s="5">
-        <v>57</v>
+        <v>33</v>
       </c>
       <c r="B546" s="10"/>
       <c r="C546" s="7" t="s">
         <v>543</v>
       </c>
       <c r="D546" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E546" s="13">
-        <v>217</v>
+        <v>92</v>
       </c>
     </row>
     <row r="547" spans="1:5">
       <c r="A547" s="5">
-        <v>58</v>
+        <v>34</v>
       </c>
       <c r="B547" s="10"/>
       <c r="C547" s="7" t="s">
         <v>544</v>
       </c>
       <c r="D547" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E547" s="13">
-        <v>218</v>
+        <v>117</v>
       </c>
     </row>
     <row r="548" spans="1:5">
       <c r="A548" s="5">
-        <v>59</v>
+        <v>35</v>
       </c>
       <c r="B548" s="10"/>
       <c r="C548" s="7" t="s">
         <v>545</v>
       </c>
       <c r="D548" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E548" s="13">
-        <v>116</v>
+        <v>407</v>
       </c>
     </row>
     <row r="549" spans="1:5">
       <c r="A549" s="5">
-        <v>60</v>
+        <v>36</v>
       </c>
       <c r="B549" s="10"/>
       <c r="C549" s="7" t="s">
         <v>546</v>
       </c>
       <c r="D549" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E549" s="13">
-        <v>370</v>
+        <v>192</v>
       </c>
     </row>
     <row r="550" spans="1:5">
       <c r="A550" s="5">
-        <v>61</v>
+        <v>37</v>
       </c>
       <c r="B550" s="10"/>
       <c r="C550" s="7" t="s">
         <v>547</v>
       </c>
       <c r="D550" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E550" s="13">
         <v>92</v>
       </c>
     </row>
     <row r="551" spans="1:5">
       <c r="A551" s="5">
-        <v>62</v>
+        <v>38</v>
       </c>
       <c r="B551" s="10"/>
       <c r="C551" s="7" t="s">
         <v>548</v>
       </c>
       <c r="D551" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E551" s="13">
-        <v>2800</v>
+        <v>134</v>
       </c>
     </row>
     <row r="552" spans="1:5">
       <c r="A552" s="5">
-        <v>63</v>
+        <v>39</v>
       </c>
       <c r="B552" s="10"/>
       <c r="C552" s="7" t="s">
         <v>549</v>
       </c>
       <c r="D552" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E552" s="13">
-        <v>508</v>
+        <v>150</v>
       </c>
     </row>
     <row r="553" spans="1:5">
       <c r="A553" s="5">
-        <v>64</v>
+        <v>40</v>
       </c>
       <c r="B553" s="10"/>
       <c r="C553" s="7" t="s">
         <v>550</v>
       </c>
       <c r="D553" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E553" s="13">
         <v>301</v>
       </c>
     </row>
     <row r="554" spans="1:5">
       <c r="A554" s="5">
-        <v>65</v>
+        <v>41</v>
       </c>
       <c r="B554" s="10"/>
       <c r="C554" s="7" t="s">
         <v>551</v>
       </c>
       <c r="D554" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E554" s="13">
-        <v>116</v>
+        <v>242</v>
       </c>
     </row>
     <row r="555" spans="1:5">
       <c r="A555" s="5">
-        <v>66</v>
+        <v>42</v>
       </c>
       <c r="B555" s="10"/>
       <c r="C555" s="7" t="s">
         <v>552</v>
       </c>
       <c r="D555" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E555" s="13">
-        <v>314</v>
+        <v>116</v>
       </c>
     </row>
     <row r="556" spans="1:5">
       <c r="A556" s="5">
-        <v>67</v>
+        <v>43</v>
       </c>
       <c r="B556" s="10"/>
       <c r="C556" s="7" t="s">
         <v>553</v>
       </c>
       <c r="D556" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E556" s="13">
-        <v>219</v>
+        <v>275</v>
       </c>
     </row>
     <row r="557" spans="1:5">
       <c r="A557" s="5">
-        <v>68</v>
+        <v>44</v>
       </c>
       <c r="B557" s="10"/>
       <c r="C557" s="7" t="s">
         <v>554</v>
       </c>
       <c r="D557" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E557" s="13">
-        <v>228</v>
+        <v>70</v>
       </c>
     </row>
     <row r="558" spans="1:5">
       <c r="A558" s="5">
-        <v>69</v>
+        <v>45</v>
       </c>
       <c r="B558" s="10"/>
       <c r="C558" s="7" t="s">
         <v>555</v>
       </c>
       <c r="D558" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E558" s="13">
-        <v>147</v>
+        <v>568</v>
       </c>
     </row>
     <row r="559" spans="1:5">
       <c r="A559" s="5">
-        <v>70</v>
+        <v>46</v>
       </c>
       <c r="B559" s="10"/>
       <c r="C559" s="7" t="s">
         <v>556</v>
       </c>
       <c r="D559" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E559" s="13">
-        <v>568</v>
+        <v>147</v>
       </c>
     </row>
     <row r="560" spans="1:5">
       <c r="A560" s="5">
-        <v>71</v>
+        <v>47</v>
       </c>
       <c r="B560" s="10"/>
       <c r="C560" s="7" t="s">
         <v>557</v>
       </c>
       <c r="D560" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E560" s="13">
-        <v>80</v>
+        <v>157</v>
       </c>
     </row>
     <row r="561" spans="1:5">
       <c r="A561" s="5">
-        <v>72</v>
+        <v>48</v>
       </c>
       <c r="B561" s="10"/>
       <c r="C561" s="7" t="s">
         <v>558</v>
       </c>
       <c r="D561" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E561" s="13">
-        <v>198</v>
+        <v>157</v>
       </c>
     </row>
     <row r="562" spans="1:5">
       <c r="A562" s="5">
-        <v>73</v>
+        <v>49</v>
       </c>
       <c r="B562" s="10"/>
       <c r="C562" s="7" t="s">
         <v>559</v>
       </c>
       <c r="D562" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E562" s="13">
-        <v>346</v>
+        <v>42</v>
       </c>
     </row>
     <row r="563" spans="1:5">
       <c r="A563" s="5">
-        <v>74</v>
+        <v>50</v>
       </c>
       <c r="B563" s="10"/>
       <c r="C563" s="7" t="s">
         <v>560</v>
       </c>
       <c r="D563" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E563" s="13">
-        <v>157</v>
+        <v>452</v>
       </c>
     </row>
     <row r="564" spans="1:5">
       <c r="A564" s="5">
-        <v>75</v>
+        <v>51</v>
       </c>
       <c r="B564" s="10"/>
       <c r="C564" s="7" t="s">
         <v>561</v>
       </c>
       <c r="D564" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E564" s="13">
-        <v>92</v>
+        <v>283</v>
       </c>
     </row>
     <row r="565" spans="1:5">
       <c r="A565" s="5">
-        <v>76</v>
+        <v>52</v>
       </c>
       <c r="B565" s="10"/>
       <c r="C565" s="7" t="s">
         <v>562</v>
       </c>
       <c r="D565" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E565" s="13">
-        <v>413</v>
+        <v>114</v>
       </c>
     </row>
     <row r="566" spans="1:5">
       <c r="A566" s="5">
-        <v>77</v>
+        <v>53</v>
       </c>
       <c r="B566" s="10"/>
       <c r="C566" s="7" t="s">
         <v>563</v>
       </c>
       <c r="D566" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E566" s="13">
-        <v>198</v>
+        <v>407</v>
       </c>
     </row>
     <row r="567" spans="1:5">
       <c r="A567" s="5">
-        <v>78</v>
+        <v>54</v>
       </c>
       <c r="B567" s="10"/>
       <c r="C567" s="7" t="s">
         <v>564</v>
       </c>
       <c r="D567" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E567" s="13">
-        <v>201</v>
+        <v>314</v>
       </c>
     </row>
     <row r="568" spans="1:5">
       <c r="A568" s="5">
-        <v>79</v>
+        <v>55</v>
       </c>
       <c r="B568" s="10"/>
       <c r="C568" s="7" t="s">
         <v>565</v>
       </c>
       <c r="D568" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E568" s="13">
-        <v>234</v>
+        <v>217</v>
       </c>
     </row>
     <row r="569" spans="1:5">
       <c r="A569" s="5">
-        <v>80</v>
+        <v>56</v>
       </c>
       <c r="B569" s="10"/>
       <c r="C569" s="7" t="s">
         <v>566</v>
       </c>
       <c r="D569" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E569" s="13">
-        <v>407</v>
+        <v>218</v>
       </c>
     </row>
     <row r="570" spans="1:5">
       <c r="A570" s="5">
-        <v>81</v>
+        <v>57</v>
       </c>
       <c r="B570" s="10"/>
       <c r="C570" s="7" t="s">
         <v>567</v>
       </c>
       <c r="D570" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E570" s="13">
-        <v>776</v>
+        <v>116</v>
       </c>
     </row>
     <row r="571" spans="1:5">
       <c r="A571" s="5">
-        <v>82</v>
+        <v>58</v>
       </c>
       <c r="B571" s="10"/>
       <c r="C571" s="7" t="s">
         <v>568</v>
       </c>
       <c r="D571" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E571" s="13">
-        <v>260</v>
+        <v>370</v>
       </c>
     </row>
     <row r="572" spans="1:5">
       <c r="A572" s="5">
-        <v>83</v>
+        <v>59</v>
       </c>
       <c r="B572" s="10"/>
       <c r="C572" s="7" t="s">
         <v>569</v>
       </c>
       <c r="D572" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E572" s="13">
-        <v>137</v>
+        <v>92</v>
       </c>
     </row>
     <row r="573" spans="1:5">
       <c r="A573" s="5">
-        <v>84</v>
+        <v>60</v>
       </c>
       <c r="B573" s="10"/>
       <c r="C573" s="7" t="s">
         <v>570</v>
       </c>
       <c r="D573" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E573" s="13">
-        <v>137</v>
+        <v>508</v>
       </c>
     </row>
     <row r="574" spans="1:5">
       <c r="A574" s="5">
-        <v>85</v>
+        <v>61</v>
       </c>
       <c r="B574" s="10"/>
       <c r="C574" s="7" t="s">
         <v>571</v>
       </c>
       <c r="D574" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E574" s="13">
-        <v>157</v>
+        <v>301</v>
       </c>
     </row>
     <row r="575" spans="1:5">
       <c r="A575" s="5">
-        <v>86</v>
+        <v>62</v>
       </c>
       <c r="B575" s="10"/>
       <c r="C575" s="7" t="s">
         <v>572</v>
       </c>
       <c r="D575" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E575" s="13">
-        <v>292</v>
+        <v>116</v>
       </c>
     </row>
     <row r="576" spans="1:5">
       <c r="A576" s="5">
-        <v>87</v>
+        <v>63</v>
       </c>
       <c r="B576" s="10"/>
       <c r="C576" s="7" t="s">
         <v>573</v>
       </c>
       <c r="D576" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E576" s="13">
-        <v>275</v>
+        <v>314</v>
       </c>
     </row>
     <row r="577" spans="1:5">
       <c r="A577" s="5">
-        <v>88</v>
+        <v>64</v>
       </c>
       <c r="B577" s="10"/>
       <c r="C577" s="7" t="s">
         <v>574</v>
       </c>
       <c r="D577" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E577" s="13">
-        <v>144</v>
+        <v>219</v>
       </c>
     </row>
     <row r="578" spans="1:5">
       <c r="A578" s="5">
-        <v>89</v>
+        <v>65</v>
       </c>
       <c r="B578" s="10"/>
       <c r="C578" s="7" t="s">
         <v>575</v>
       </c>
       <c r="D578" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E578" s="13">
-        <v>162</v>
+        <v>228</v>
       </c>
     </row>
     <row r="579" spans="1:5">
       <c r="A579" s="5">
-        <v>90</v>
+        <v>66</v>
       </c>
       <c r="B579" s="10"/>
       <c r="C579" s="7" t="s">
         <v>576</v>
       </c>
       <c r="D579" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E579" s="13">
-        <v>291</v>
+        <v>147</v>
       </c>
     </row>
     <row r="580" spans="1:5">
       <c r="A580" s="5">
-        <v>91</v>
+        <v>67</v>
       </c>
       <c r="B580" s="10"/>
       <c r="C580" s="7" t="s">
         <v>577</v>
       </c>
       <c r="D580" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E580" s="13">
-        <v>70</v>
+        <v>568</v>
       </c>
     </row>
     <row r="581" spans="1:5">
       <c r="A581" s="5">
-        <v>92</v>
+        <v>68</v>
       </c>
       <c r="B581" s="10"/>
       <c r="C581" s="7" t="s">
         <v>578</v>
       </c>
       <c r="D581" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E581" s="13">
-        <v>147</v>
+        <v>80</v>
       </c>
     </row>
     <row r="582" spans="1:5">
       <c r="A582" s="5">
-        <v>93</v>
+        <v>69</v>
       </c>
       <c r="B582" s="10"/>
       <c r="C582" s="7" t="s">
         <v>579</v>
       </c>
       <c r="D582" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E582" s="13">
-        <v>185</v>
+        <v>198</v>
       </c>
     </row>
     <row r="583" spans="1:5">
       <c r="A583" s="5">
-        <v>94</v>
+        <v>70</v>
       </c>
       <c r="B583" s="10"/>
       <c r="C583" s="7" t="s">
         <v>580</v>
       </c>
       <c r="D583" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E583" s="13">
-        <v>242</v>
+        <v>346</v>
       </c>
     </row>
     <row r="584" spans="1:5">
       <c r="A584" s="5">
-        <v>95</v>
+        <v>71</v>
       </c>
       <c r="B584" s="10"/>
       <c r="C584" s="7" t="s">
         <v>581</v>
       </c>
       <c r="D584" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E584" s="13">
-        <v>164</v>
+        <v>157</v>
       </c>
     </row>
     <row r="585" spans="1:5">
       <c r="A585" s="5">
-        <v>96</v>
+        <v>72</v>
       </c>
       <c r="B585" s="10"/>
       <c r="C585" s="7" t="s">
         <v>582</v>
       </c>
       <c r="D585" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E585" s="13">
-        <v>157</v>
+        <v>92</v>
       </c>
     </row>
     <row r="586" spans="1:5">
       <c r="A586" s="5">
-        <v>97</v>
+        <v>73</v>
       </c>
       <c r="B586" s="10"/>
       <c r="C586" s="7" t="s">
         <v>583</v>
       </c>
       <c r="D586" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E586" s="13">
-        <v>2805</v>
+        <v>413</v>
       </c>
     </row>
     <row r="587" spans="1:5">
       <c r="A587" s="5">
-        <v>98</v>
+        <v>74</v>
       </c>
       <c r="B587" s="10"/>
       <c r="C587" s="7" t="s">
         <v>584</v>
       </c>
       <c r="D587" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E587" s="13">
-        <v>251</v>
+        <v>198</v>
       </c>
     </row>
     <row r="588" spans="1:5">
       <c r="A588" s="5">
-        <v>99</v>
+        <v>75</v>
       </c>
       <c r="B588" s="10"/>
       <c r="C588" s="7" t="s">
         <v>585</v>
       </c>
       <c r="D588" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E588" s="13">
-        <v>438</v>
+        <v>201</v>
       </c>
     </row>
     <row r="589" spans="1:5">
       <c r="A589" s="5">
-        <v>100</v>
+        <v>76</v>
       </c>
       <c r="B589" s="10"/>
       <c r="C589" s="7" t="s">
         <v>586</v>
       </c>
       <c r="D589" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E589" s="13">
-        <v>165</v>
+        <v>234</v>
       </c>
     </row>
     <row r="590" spans="1:5">
       <c r="A590" s="5">
-        <v>101</v>
+        <v>77</v>
       </c>
       <c r="B590" s="10"/>
       <c r="C590" s="7" t="s">
         <v>587</v>
       </c>
       <c r="D590" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E590" s="13">
-        <v>117</v>
+        <v>407</v>
       </c>
     </row>
     <row r="591" spans="1:5">
       <c r="A591" s="5">
-        <v>102</v>
+        <v>78</v>
       </c>
       <c r="B591" s="10"/>
       <c r="C591" s="7" t="s">
         <v>588</v>
       </c>
       <c r="D591" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E591" s="13">
-        <v>42</v>
+        <v>776</v>
       </c>
     </row>
     <row r="592" spans="1:5">
       <c r="A592" s="5">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="B592" s="10"/>
       <c r="C592" s="7" t="s">
         <v>589</v>
       </c>
       <c r="D592" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E592" s="13">
-        <v>275</v>
+        <v>260</v>
       </c>
     </row>
     <row r="593" spans="1:5">
       <c r="A593" s="5">
-        <v>104</v>
+        <v>80</v>
       </c>
       <c r="B593" s="10"/>
       <c r="C593" s="7" t="s">
         <v>590</v>
       </c>
       <c r="D593" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E593" s="13">
-        <v>141</v>
+        <v>137</v>
       </c>
     </row>
     <row r="594" spans="1:5">
       <c r="A594" s="5">
-        <v>105</v>
+        <v>81</v>
       </c>
       <c r="B594" s="10"/>
       <c r="C594" s="7" t="s">
         <v>591</v>
       </c>
       <c r="D594" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E594" s="13">
-        <v>80</v>
+        <v>137</v>
       </c>
     </row>
     <row r="595" spans="1:5">
       <c r="A595" s="5">
-        <v>106</v>
+        <v>82</v>
       </c>
       <c r="B595" s="10"/>
       <c r="C595" s="7" t="s">
         <v>592</v>
       </c>
       <c r="D595" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E595" s="13">
-        <v>215</v>
+        <v>157</v>
       </c>
     </row>
     <row r="596" spans="1:5">
       <c r="A596" s="5">
-        <v>107</v>
+        <v>83</v>
       </c>
       <c r="B596" s="10"/>
       <c r="C596" s="7" t="s">
         <v>593</v>
       </c>
       <c r="D596" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E596" s="13">
-        <v>285</v>
+        <v>292</v>
       </c>
     </row>
     <row r="597" spans="1:5">
       <c r="A597" s="5">
-        <v>108</v>
+        <v>84</v>
       </c>
       <c r="B597" s="10"/>
       <c r="C597" s="7" t="s">
         <v>594</v>
       </c>
       <c r="D597" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E597" s="13">
-        <v>185</v>
+        <v>275</v>
       </c>
     </row>
     <row r="598" spans="1:5">
       <c r="A598" s="5">
-        <v>109</v>
+        <v>85</v>
       </c>
       <c r="B598" s="10"/>
       <c r="C598" s="7" t="s">
         <v>595</v>
       </c>
       <c r="D598" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E598" s="13">
-        <v>198</v>
+        <v>144</v>
       </c>
     </row>
     <row r="599" spans="1:5">
       <c r="A599" s="5">
-        <v>110</v>
+        <v>86</v>
       </c>
       <c r="B599" s="10"/>
       <c r="C599" s="7" t="s">
         <v>596</v>
       </c>
       <c r="D599" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E599" s="13">
-        <v>270</v>
+        <v>162</v>
       </c>
     </row>
     <row r="600" spans="1:5">
       <c r="A600" s="5">
-        <v>111</v>
+        <v>87</v>
       </c>
       <c r="B600" s="10"/>
       <c r="C600" s="7" t="s">
         <v>597</v>
       </c>
       <c r="D600" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E600" s="13">
-        <v>236</v>
+        <v>291</v>
       </c>
     </row>
     <row r="601" spans="1:5">
       <c r="A601" s="5">
-        <v>112</v>
+        <v>88</v>
       </c>
       <c r="B601" s="10"/>
       <c r="C601" s="7" t="s">
         <v>598</v>
       </c>
       <c r="D601" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E601" s="13">
-        <v>147</v>
+        <v>70</v>
       </c>
     </row>
     <row r="602" spans="1:5">
       <c r="A602" s="5">
-        <v>113</v>
+        <v>89</v>
       </c>
       <c r="B602" s="10"/>
       <c r="C602" s="7" t="s">
         <v>599</v>
       </c>
       <c r="D602" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E602" s="13">
-        <v>379</v>
+        <v>147</v>
       </c>
     </row>
     <row r="603" spans="1:5">
       <c r="A603" s="5">
-        <v>114</v>
+        <v>90</v>
       </c>
       <c r="B603" s="10"/>
       <c r="C603" s="7" t="s">
         <v>600</v>
       </c>
       <c r="D603" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E603" s="13">
-        <v>425</v>
+        <v>185</v>
       </c>
     </row>
     <row r="604" spans="1:5">
       <c r="A604" s="5">
-        <v>115</v>
+        <v>91</v>
       </c>
       <c r="B604" s="10"/>
       <c r="C604" s="7" t="s">
         <v>601</v>
       </c>
       <c r="D604" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E604" s="13">
-        <v>188</v>
+        <v>242</v>
       </c>
     </row>
     <row r="605" spans="1:5">
       <c r="A605" s="5">
-        <v>116</v>
+        <v>92</v>
       </c>
       <c r="B605" s="10"/>
       <c r="C605" s="7" t="s">
         <v>602</v>
       </c>
       <c r="D605" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E605" s="13">
-        <v>183</v>
+        <v>164</v>
       </c>
     </row>
     <row r="606" spans="1:5">
       <c r="A606" s="5">
-        <v>117</v>
+        <v>93</v>
       </c>
       <c r="B606" s="10"/>
       <c r="C606" s="7" t="s">
         <v>603</v>
       </c>
       <c r="D606" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E606" s="13">
-        <v>92</v>
+        <v>157</v>
       </c>
     </row>
     <row r="607" spans="1:5">
       <c r="A607" s="5">
-        <v>118</v>
+        <v>94</v>
       </c>
       <c r="B607" s="10"/>
       <c r="C607" s="7" t="s">
         <v>604</v>
       </c>
       <c r="D607" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E607" s="13">
-        <v>144</v>
+        <v>2805</v>
       </c>
     </row>
     <row r="608" spans="1:5">
       <c r="A608" s="5">
-        <v>119</v>
+        <v>95</v>
       </c>
       <c r="B608" s="10"/>
       <c r="C608" s="7" t="s">
         <v>605</v>
       </c>
       <c r="D608" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E608" s="13">
-        <v>275</v>
+        <v>251</v>
       </c>
     </row>
     <row r="609" spans="1:5">
       <c r="A609" s="5">
-        <v>120</v>
+        <v>96</v>
       </c>
       <c r="B609" s="10"/>
       <c r="C609" s="7" t="s">
         <v>606</v>
       </c>
       <c r="D609" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E609" s="13">
-        <v>42</v>
+        <v>438</v>
       </c>
     </row>
     <row r="610" spans="1:5">
       <c r="A610" s="5">
-        <v>121</v>
+        <v>97</v>
       </c>
       <c r="B610" s="10"/>
       <c r="C610" s="7" t="s">
         <v>607</v>
       </c>
       <c r="D610" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E610" s="13">
-        <v>206</v>
+        <v>165</v>
       </c>
     </row>
     <row r="611" spans="1:5">
       <c r="A611" s="5">
-        <v>122</v>
+        <v>98</v>
       </c>
       <c r="B611" s="10"/>
       <c r="C611" s="7" t="s">
         <v>608</v>
       </c>
       <c r="D611" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E611" s="13">
-        <v>322</v>
+        <v>117</v>
       </c>
     </row>
     <row r="612" spans="1:5">
       <c r="A612" s="5">
-        <v>123</v>
+        <v>99</v>
       </c>
       <c r="B612" s="10"/>
       <c r="C612" s="7" t="s">
         <v>609</v>
       </c>
       <c r="D612" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E612" s="13">
-        <v>141</v>
+        <v>42</v>
       </c>
     </row>
     <row r="613" spans="1:5">
       <c r="A613" s="5">
-        <v>124</v>
+        <v>100</v>
       </c>
       <c r="B613" s="10"/>
       <c r="C613" s="7" t="s">
         <v>610</v>
       </c>
       <c r="D613" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E613" s="13">
-        <v>183</v>
+        <v>275</v>
       </c>
     </row>
     <row r="614" spans="1:5">
       <c r="A614" s="5">
-        <v>125</v>
+        <v>101</v>
       </c>
       <c r="B614" s="10"/>
       <c r="C614" s="7" t="s">
         <v>611</v>
       </c>
       <c r="D614" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E614" s="13">
-        <v>302</v>
+        <v>141</v>
       </c>
     </row>
     <row r="615" spans="1:5">
       <c r="A615" s="5">
-        <v>126</v>
+        <v>102</v>
       </c>
       <c r="B615" s="10"/>
       <c r="C615" s="7" t="s">
         <v>612</v>
       </c>
       <c r="D615" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E615" s="13">
-        <v>42</v>
+        <v>80</v>
       </c>
     </row>
     <row r="616" spans="1:5">
       <c r="A616" s="5">
-        <v>127</v>
+        <v>103</v>
       </c>
       <c r="B616" s="10"/>
       <c r="C616" s="7" t="s">
         <v>613</v>
       </c>
       <c r="D616" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E616" s="13">
-        <v>285</v>
+        <v>215</v>
       </c>
     </row>
     <row r="617" spans="1:5">
       <c r="A617" s="5">
-        <v>128</v>
+        <v>104</v>
       </c>
       <c r="B617" s="10"/>
       <c r="C617" s="7" t="s">
         <v>614</v>
       </c>
       <c r="D617" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E617" s="13">
-        <v>220</v>
+        <v>285</v>
       </c>
     </row>
     <row r="618" spans="1:5">
       <c r="A618" s="5">
-        <v>129</v>
+        <v>105</v>
       </c>
       <c r="B618" s="10"/>
       <c r="C618" s="7" t="s">
         <v>615</v>
       </c>
       <c r="D618" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E618" s="13">
-        <v>183</v>
+        <v>198</v>
       </c>
     </row>
     <row r="619" spans="1:5">
       <c r="A619" s="5">
-        <v>130</v>
+        <v>106</v>
       </c>
       <c r="B619" s="10"/>
       <c r="C619" s="7" t="s">
         <v>616</v>
       </c>
       <c r="D619" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E619" s="13">
-        <v>218</v>
+        <v>270</v>
       </c>
     </row>
     <row r="620" spans="1:5">
       <c r="A620" s="5">
-        <v>131</v>
+        <v>107</v>
       </c>
       <c r="B620" s="10"/>
       <c r="C620" s="7" t="s">
         <v>617</v>
       </c>
       <c r="D620" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E620" s="13">
-        <v>292</v>
+        <v>236</v>
       </c>
     </row>
     <row r="621" spans="1:5">
       <c r="A621" s="5">
-        <v>132</v>
+        <v>108</v>
       </c>
       <c r="B621" s="10"/>
       <c r="C621" s="7" t="s">
         <v>618</v>
       </c>
       <c r="D621" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E621" s="13">
-        <v>270</v>
+        <v>147</v>
       </c>
     </row>
     <row r="622" spans="1:5">
       <c r="A622" s="5">
-        <v>133</v>
+        <v>109</v>
       </c>
       <c r="B622" s="10"/>
       <c r="C622" s="7" t="s">
         <v>619</v>
       </c>
       <c r="D622" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E622" s="13">
-        <v>164</v>
+        <v>379</v>
       </c>
     </row>
     <row r="623" spans="1:5">
       <c r="A623" s="5">
-        <v>134</v>
+        <v>110</v>
       </c>
       <c r="B623" s="10"/>
       <c r="C623" s="7" t="s">
         <v>620</v>
       </c>
       <c r="D623" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E623" s="13">
-        <v>185</v>
+        <v>188</v>
       </c>
     </row>
     <row r="624" spans="1:5">
       <c r="A624" s="5">
-        <v>135</v>
+        <v>111</v>
       </c>
       <c r="B624" s="10"/>
       <c r="C624" s="7" t="s">
         <v>621</v>
       </c>
       <c r="D624" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E624" s="13">
-        <v>173</v>
+        <v>183</v>
       </c>
     </row>
     <row r="625" spans="1:5">
       <c r="A625" s="5">
-        <v>136</v>
+        <v>112</v>
       </c>
       <c r="B625" s="10"/>
       <c r="C625" s="7" t="s">
         <v>622</v>
       </c>
       <c r="D625" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E625" s="13">
-        <v>89</v>
+        <v>92</v>
       </c>
     </row>
     <row r="626" spans="1:5">
       <c r="A626" s="5">
-        <v>137</v>
+        <v>113</v>
       </c>
       <c r="B626" s="10"/>
       <c r="C626" s="7" t="s">
         <v>623</v>
       </c>
       <c r="D626" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E626" s="13">
-        <v>464</v>
+        <v>144</v>
       </c>
     </row>
     <row r="627" spans="1:5">
       <c r="A627" s="5">
-        <v>138</v>
+        <v>114</v>
       </c>
       <c r="B627" s="10"/>
       <c r="C627" s="7" t="s">
         <v>624</v>
       </c>
       <c r="D627" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E627" s="13">
-        <v>365</v>
+        <v>275</v>
       </c>
     </row>
     <row r="628" spans="1:5">
       <c r="A628" s="5">
-        <v>139</v>
+        <v>115</v>
       </c>
       <c r="B628" s="10"/>
       <c r="C628" s="7" t="s">
         <v>625</v>
       </c>
       <c r="D628" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E628" s="13">
-        <v>192</v>
+        <v>42</v>
       </c>
     </row>
     <row r="629" spans="1:5">
       <c r="A629" s="5">
-        <v>140</v>
+        <v>116</v>
       </c>
       <c r="B629" s="10"/>
       <c r="C629" s="7" t="s">
         <v>626</v>
       </c>
       <c r="D629" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E629" s="13">
-        <v>389</v>
+        <v>206</v>
       </c>
     </row>
     <row r="630" spans="1:5">
       <c r="A630" s="5">
-        <v>141</v>
+        <v>117</v>
       </c>
       <c r="B630" s="10"/>
       <c r="C630" s="7" t="s">
         <v>627</v>
       </c>
       <c r="D630" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E630" s="13">
-        <v>285</v>
+        <v>322</v>
       </c>
     </row>
     <row r="631" spans="1:5">
       <c r="A631" s="5">
-        <v>142</v>
+        <v>118</v>
       </c>
       <c r="B631" s="10"/>
       <c r="C631" s="7" t="s">
         <v>628</v>
       </c>
       <c r="D631" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E631" s="13">
-        <v>150</v>
+        <v>141</v>
       </c>
     </row>
     <row r="632" spans="1:5">
       <c r="A632" s="5">
-        <v>143</v>
+        <v>119</v>
       </c>
       <c r="B632" s="10"/>
       <c r="C632" s="7" t="s">
         <v>629</v>
       </c>
       <c r="D632" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E632" s="13">
-        <v>137</v>
+        <v>183</v>
       </c>
     </row>
     <row r="633" spans="1:5">
       <c r="A633" s="5">
-        <v>144</v>
+        <v>120</v>
       </c>
       <c r="B633" s="10"/>
       <c r="C633" s="7" t="s">
         <v>630</v>
       </c>
       <c r="D633" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E633" s="13">
-        <v>330</v>
+        <v>302</v>
       </c>
     </row>
     <row r="634" spans="1:5">
       <c r="A634" s="5">
-        <v>145</v>
+        <v>121</v>
       </c>
       <c r="B634" s="10"/>
       <c r="C634" s="7" t="s">
         <v>631</v>
       </c>
       <c r="D634" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E634" s="13">
-        <v>137</v>
+        <v>42</v>
       </c>
     </row>
     <row r="635" spans="1:5">
       <c r="A635" s="5">
-        <v>146</v>
+        <v>122</v>
       </c>
       <c r="B635" s="10"/>
       <c r="C635" s="7" t="s">
         <v>632</v>
       </c>
       <c r="D635" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E635" s="13">
-        <v>310</v>
+        <v>285</v>
       </c>
     </row>
     <row r="636" spans="1:5">
       <c r="A636" s="5">
-        <v>147</v>
+        <v>123</v>
       </c>
       <c r="B636" s="10"/>
       <c r="C636" s="7" t="s">
         <v>633</v>
       </c>
       <c r="D636" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E636" s="13">
-        <v>1018</v>
+        <v>220</v>
       </c>
     </row>
     <row r="637" spans="1:5">
       <c r="A637" s="5">
-        <v>148</v>
+        <v>124</v>
       </c>
       <c r="B637" s="10"/>
       <c r="C637" s="7" t="s">
         <v>634</v>
       </c>
       <c r="D637" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E637" s="13">
-        <v>423</v>
+        <v>183</v>
       </c>
     </row>
     <row r="638" spans="1:5">
       <c r="A638" s="5">
-        <v>149</v>
+        <v>125</v>
       </c>
       <c r="B638" s="10"/>
       <c r="C638" s="7" t="s">
         <v>635</v>
       </c>
       <c r="D638" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E638" s="13">
-        <v>137</v>
+        <v>218</v>
       </c>
     </row>
     <row r="639" spans="1:5">
       <c r="A639" s="5">
-        <v>150</v>
+        <v>126</v>
       </c>
       <c r="B639" s="10"/>
       <c r="C639" s="7" t="s">
         <v>636</v>
       </c>
       <c r="D639" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E639" s="13">
-        <v>301</v>
+        <v>292</v>
       </c>
     </row>
     <row r="640" spans="1:5">
       <c r="A640" s="5">
-        <v>151</v>
+        <v>127</v>
       </c>
       <c r="B640" s="10"/>
       <c r="C640" s="7" t="s">
         <v>637</v>
       </c>
       <c r="D640" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E640" s="13">
-        <v>117</v>
+        <v>270</v>
       </c>
     </row>
     <row r="641" spans="1:5">
       <c r="A641" s="5">
-        <v>152</v>
+        <v>128</v>
       </c>
       <c r="B641" s="10"/>
       <c r="C641" s="7" t="s">
         <v>638</v>
       </c>
       <c r="D641" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E641" s="13">
-        <v>322</v>
+        <v>164</v>
       </c>
     </row>
     <row r="642" spans="1:5">
       <c r="A642" s="5">
-        <v>153</v>
+        <v>129</v>
       </c>
       <c r="B642" s="10"/>
       <c r="C642" s="7" t="s">
         <v>639</v>
       </c>
       <c r="D642" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E642" s="13">
-        <v>242</v>
+        <v>173</v>
       </c>
     </row>
     <row r="643" spans="1:5">
       <c r="A643" s="5">
-        <v>154</v>
+        <v>130</v>
       </c>
       <c r="B643" s="10"/>
       <c r="C643" s="7" t="s">
         <v>640</v>
       </c>
       <c r="D643" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E643" s="13">
-        <v>423</v>
+        <v>89</v>
       </c>
     </row>
     <row r="644" spans="1:5">
       <c r="A644" s="5">
-        <v>155</v>
+        <v>131</v>
       </c>
       <c r="B644" s="10"/>
       <c r="C644" s="7" t="s">
         <v>641</v>
       </c>
       <c r="D644" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E644" s="13">
-        <v>89</v>
+        <v>464</v>
       </c>
     </row>
     <row r="645" spans="1:5">
       <c r="A645" s="5">
-        <v>156</v>
+        <v>132</v>
       </c>
       <c r="B645" s="10"/>
       <c r="C645" s="7" t="s">
         <v>642</v>
       </c>
       <c r="D645" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E645" s="13">
-        <v>89</v>
+        <v>192</v>
       </c>
     </row>
     <row r="646" spans="1:5">
       <c r="A646" s="5">
-        <v>157</v>
+        <v>133</v>
       </c>
       <c r="B646" s="10"/>
       <c r="C646" s="7" t="s">
         <v>643</v>
       </c>
       <c r="D646" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E646" s="13">
-        <v>85</v>
+        <v>389</v>
       </c>
     </row>
     <row r="647" spans="1:5">
       <c r="A647" s="5">
-        <v>158</v>
+        <v>134</v>
       </c>
       <c r="B647" s="10"/>
       <c r="C647" s="7" t="s">
         <v>644</v>
       </c>
       <c r="D647" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E647" s="13">
-        <v>260</v>
+        <v>285</v>
       </c>
     </row>
     <row r="648" spans="1:5">
       <c r="A648" s="5">
-        <v>159</v>
+        <v>135</v>
       </c>
       <c r="B648" s="10"/>
       <c r="C648" s="7" t="s">
         <v>645</v>
       </c>
       <c r="D648" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E648" s="13">
-        <v>157</v>
+        <v>150</v>
       </c>
     </row>
     <row r="649" spans="1:5">
       <c r="A649" s="5">
-        <v>160</v>
+        <v>136</v>
       </c>
       <c r="B649" s="10"/>
       <c r="C649" s="7" t="s">
         <v>646</v>
       </c>
       <c r="D649" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E649" s="13">
-        <v>92</v>
+        <v>137</v>
       </c>
     </row>
     <row r="650" spans="1:5">
       <c r="A650" s="5">
-        <v>161</v>
+        <v>137</v>
       </c>
       <c r="B650" s="10"/>
       <c r="C650" s="7" t="s">
         <v>647</v>
       </c>
       <c r="D650" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E650" s="13">
-        <v>215</v>
+        <v>330</v>
       </c>
     </row>
     <row r="651" spans="1:5">
       <c r="A651" s="5">
-        <v>162</v>
+        <v>138</v>
       </c>
       <c r="B651" s="10"/>
       <c r="C651" s="7" t="s">
         <v>648</v>
       </c>
       <c r="D651" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E651" s="13">
-        <v>80</v>
+        <v>137</v>
       </c>
     </row>
     <row r="652" spans="1:5">
       <c r="A652" s="5">
-        <v>163</v>
+        <v>139</v>
       </c>
       <c r="B652" s="10"/>
       <c r="C652" s="7" t="s">
         <v>649</v>
       </c>
       <c r="D652" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E652" s="13">
-        <v>147</v>
+        <v>310</v>
       </c>
     </row>
     <row r="653" spans="1:5">
       <c r="A653" s="5">
-        <v>164</v>
+        <v>140</v>
       </c>
       <c r="B653" s="10"/>
       <c r="C653" s="7" t="s">
         <v>650</v>
       </c>
       <c r="D653" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E653" s="13">
-        <v>776</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="654" spans="1:5">
       <c r="A654" s="5">
-        <v>165</v>
+        <v>141</v>
       </c>
       <c r="B654" s="10"/>
       <c r="C654" s="7" t="s">
         <v>651</v>
       </c>
       <c r="D654" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E654" s="13">
-        <v>131</v>
+        <v>423</v>
       </c>
     </row>
     <row r="655" spans="1:5">
       <c r="A655" s="5">
-        <v>166</v>
+        <v>142</v>
       </c>
       <c r="B655" s="10"/>
       <c r="C655" s="7" t="s">
         <v>652</v>
       </c>
       <c r="D655" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E655" s="13">
-        <v>452</v>
+        <v>137</v>
       </c>
     </row>
     <row r="656" spans="1:5">
       <c r="A656" s="5">
-        <v>167</v>
+        <v>143</v>
       </c>
       <c r="B656" s="10"/>
       <c r="C656" s="7" t="s">
         <v>653</v>
       </c>
       <c r="D656" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E656" s="13">
-        <v>125</v>
+        <v>301</v>
       </c>
     </row>
     <row r="657" spans="1:5">
       <c r="A657" s="5">
-        <v>168</v>
+        <v>144</v>
       </c>
       <c r="B657" s="10"/>
       <c r="C657" s="7" t="s">
         <v>654</v>
       </c>
       <c r="D657" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E657" s="13">
-        <v>402</v>
+        <v>117</v>
       </c>
     </row>
     <row r="658" spans="1:5">
       <c r="A658" s="5">
-        <v>169</v>
+        <v>145</v>
       </c>
       <c r="B658" s="10"/>
       <c r="C658" s="7" t="s">
         <v>655</v>
       </c>
       <c r="D658" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E658" s="13">
-        <v>131</v>
+        <v>322</v>
       </c>
     </row>
     <row r="659" spans="1:5">
       <c r="A659" s="5">
-        <v>170</v>
+        <v>146</v>
       </c>
       <c r="B659" s="10"/>
       <c r="C659" s="7" t="s">
         <v>656</v>
       </c>
       <c r="D659" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E659" s="13">
-        <v>523</v>
+        <v>242</v>
       </c>
     </row>
     <row r="660" spans="1:5">
       <c r="A660" s="5">
-        <v>171</v>
+        <v>147</v>
       </c>
       <c r="B660" s="10"/>
       <c r="C660" s="7" t="s">
         <v>657</v>
       </c>
       <c r="D660" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E660" s="13">
-        <v>40</v>
+        <v>423</v>
       </c>
     </row>
     <row r="661" spans="1:5">
       <c r="A661" s="5">
-        <v>172</v>
+        <v>148</v>
       </c>
       <c r="B661" s="10"/>
       <c r="C661" s="7" t="s">
         <v>658</v>
       </c>
       <c r="D661" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E661" s="13">
-        <v>283</v>
+        <v>89</v>
       </c>
     </row>
     <row r="662" spans="1:5">
       <c r="A662" s="5">
-        <v>173</v>
+        <v>149</v>
       </c>
       <c r="B662" s="10"/>
       <c r="C662" s="7" t="s">
         <v>659</v>
       </c>
       <c r="D662" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E662" s="13">
-        <v>668</v>
+        <v>89</v>
       </c>
     </row>
     <row r="663" spans="1:5">
       <c r="A663" s="5">
-        <v>174</v>
+        <v>150</v>
       </c>
       <c r="B663" s="10"/>
       <c r="C663" s="7" t="s">
         <v>660</v>
       </c>
       <c r="D663" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E663" s="13">
-        <v>295</v>
+        <v>85</v>
       </c>
     </row>
     <row r="664" spans="1:5">
       <c r="A664" s="5">
-        <v>175</v>
+        <v>151</v>
       </c>
       <c r="B664" s="10"/>
       <c r="C664" s="7" t="s">
         <v>661</v>
       </c>
       <c r="D664" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E664" s="13">
-        <v>80</v>
+        <v>260</v>
       </c>
     </row>
     <row r="665" spans="1:5">
       <c r="A665" s="5">
-        <v>176</v>
+        <v>152</v>
       </c>
       <c r="B665" s="10"/>
       <c r="C665" s="7" t="s">
         <v>662</v>
       </c>
       <c r="D665" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E665" s="13">
-        <v>162</v>
+        <v>157</v>
       </c>
     </row>
     <row r="666" spans="1:5">
       <c r="A666" s="5">
-        <v>177</v>
+        <v>153</v>
       </c>
       <c r="B666" s="10"/>
       <c r="C666" s="7" t="s">
         <v>663</v>
       </c>
       <c r="D666" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E666" s="13">
-        <v>200</v>
+        <v>92</v>
       </c>
     </row>
     <row r="667" spans="1:5">
       <c r="A667" s="5">
-        <v>178</v>
+        <v>154</v>
       </c>
       <c r="B667" s="10"/>
       <c r="C667" s="7" t="s">
         <v>664</v>
       </c>
       <c r="D667" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E667" s="13">
-        <v>218</v>
+        <v>215</v>
       </c>
     </row>
     <row r="668" spans="1:5">
       <c r="A668" s="5">
-        <v>179</v>
+        <v>155</v>
       </c>
       <c r="B668" s="10"/>
       <c r="C668" s="7" t="s">
         <v>665</v>
       </c>
       <c r="D668" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E668" s="13">
-        <v>449</v>
+        <v>80</v>
       </c>
     </row>
     <row r="669" spans="1:5">
       <c r="A669" s="5">
-        <v>180</v>
+        <v>156</v>
       </c>
       <c r="B669" s="10"/>
       <c r="C669" s="7" t="s">
         <v>666</v>
       </c>
       <c r="D669" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E669" s="13">
-        <v>285</v>
+        <v>147</v>
       </c>
     </row>
     <row r="670" spans="1:5">
       <c r="A670" s="5">
-        <v>181</v>
+        <v>157</v>
       </c>
       <c r="B670" s="10"/>
       <c r="C670" s="7" t="s">
         <v>667</v>
       </c>
       <c r="D670" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E670" s="13">
-        <v>218</v>
+        <v>776</v>
       </c>
     </row>
     <row r="671" spans="1:5">
       <c r="A671" s="5">
-        <v>182</v>
+        <v>158</v>
       </c>
       <c r="B671" s="10"/>
       <c r="C671" s="7" t="s">
         <v>668</v>
       </c>
       <c r="D671" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E671" s="13">
-        <v>116</v>
+        <v>131</v>
       </c>
     </row>
     <row r="672" spans="1:5">
       <c r="A672" s="5">
-        <v>183</v>
+        <v>159</v>
       </c>
       <c r="B672" s="10"/>
       <c r="C672" s="7" t="s">
         <v>669</v>
       </c>
       <c r="D672" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E672" s="13">
-        <v>273</v>
+        <v>452</v>
       </c>
     </row>
     <row r="673" spans="1:5">
       <c r="A673" s="5">
-        <v>184</v>
+        <v>160</v>
       </c>
       <c r="B673" s="10"/>
       <c r="C673" s="7" t="s">
         <v>670</v>
       </c>
       <c r="D673" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E673" s="13">
-        <v>341</v>
+        <v>125</v>
       </c>
     </row>
     <row r="674" spans="1:5">
       <c r="A674" s="5">
-        <v>185</v>
+        <v>161</v>
       </c>
       <c r="B674" s="10"/>
       <c r="C674" s="7" t="s">
         <v>671</v>
       </c>
       <c r="D674" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E674" s="13">
-        <v>92</v>
+        <v>402</v>
       </c>
     </row>
     <row r="675" spans="1:5">
       <c r="A675" s="5">
-        <v>186</v>
+        <v>162</v>
       </c>
       <c r="B675" s="10"/>
       <c r="C675" s="7" t="s">
         <v>672</v>
       </c>
       <c r="D675" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E675" s="13">
-        <v>110</v>
+        <v>131</v>
       </c>
     </row>
     <row r="676" spans="1:5">
       <c r="A676" s="5">
-        <v>187</v>
+        <v>163</v>
       </c>
       <c r="B676" s="10"/>
       <c r="C676" s="7" t="s">
         <v>673</v>
       </c>
       <c r="D676" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E676" s="13">
-        <v>301</v>
+        <v>523</v>
       </c>
     </row>
     <row r="677" spans="1:5">
       <c r="A677" s="5">
-        <v>188</v>
+        <v>164</v>
       </c>
       <c r="B677" s="10"/>
       <c r="C677" s="7" t="s">
         <v>674</v>
       </c>
       <c r="D677" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E677" s="13">
-        <v>612</v>
+        <v>40</v>
       </c>
     </row>
     <row r="678" spans="1:5">
       <c r="A678" s="5">
-        <v>189</v>
+        <v>165</v>
       </c>
       <c r="B678" s="10"/>
       <c r="C678" s="7" t="s">
         <v>675</v>
       </c>
       <c r="D678" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E678" s="13">
-        <v>137</v>
+        <v>283</v>
       </c>
     </row>
     <row r="679" spans="1:5">
       <c r="A679" s="5">
-        <v>190</v>
+        <v>166</v>
       </c>
       <c r="B679" s="10"/>
       <c r="C679" s="7" t="s">
         <v>676</v>
       </c>
       <c r="D679" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E679" s="13">
-        <v>523</v>
+        <v>668</v>
       </c>
     </row>
     <row r="680" spans="1:5">
       <c r="A680" s="5">
-        <v>191</v>
+        <v>167</v>
       </c>
       <c r="B680" s="10"/>
       <c r="C680" s="7" t="s">
         <v>677</v>
       </c>
       <c r="D680" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E680" s="13">
-        <v>135</v>
+        <v>295</v>
       </c>
     </row>
     <row r="681" spans="1:5">
       <c r="A681" s="5">
-        <v>192</v>
+        <v>168</v>
       </c>
       <c r="B681" s="10"/>
       <c r="C681" s="7" t="s">
         <v>678</v>
       </c>
       <c r="D681" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E681" s="13">
-        <v>292</v>
+        <v>80</v>
       </c>
     </row>
     <row r="682" spans="1:5">
       <c r="A682" s="5">
-        <v>193</v>
+        <v>169</v>
       </c>
       <c r="B682" s="10"/>
       <c r="C682" s="7" t="s">
         <v>679</v>
       </c>
       <c r="D682" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E682" s="13">
-        <v>286</v>
+        <v>162</v>
       </c>
     </row>
     <row r="683" spans="1:5">
       <c r="A683" s="5">
-        <v>194</v>
+        <v>170</v>
       </c>
       <c r="B683" s="10"/>
       <c r="C683" s="7" t="s">
         <v>680</v>
       </c>
       <c r="D683" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E683" s="13">
-        <v>176</v>
+        <v>200</v>
       </c>
     </row>
     <row r="684" spans="1:5">
       <c r="A684" s="5">
-        <v>195</v>
+        <v>171</v>
       </c>
       <c r="B684" s="10"/>
       <c r="C684" s="7" t="s">
         <v>681</v>
       </c>
       <c r="D684" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E684" s="13">
-        <v>198</v>
+        <v>218</v>
       </c>
     </row>
     <row r="685" spans="1:5">
       <c r="A685" s="5">
-        <v>196</v>
+        <v>172</v>
       </c>
       <c r="B685" s="10"/>
       <c r="C685" s="7" t="s">
         <v>682</v>
       </c>
       <c r="D685" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E685" s="13">
-        <v>70</v>
+        <v>449</v>
       </c>
     </row>
     <row r="686" spans="1:5">
       <c r="A686" s="5">
-        <v>197</v>
+        <v>173</v>
       </c>
       <c r="B686" s="10"/>
       <c r="C686" s="7" t="s">
         <v>683</v>
       </c>
       <c r="D686" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E686" s="13">
-        <v>689</v>
+        <v>285</v>
       </c>
     </row>
     <row r="687" spans="1:5">
       <c r="A687" s="5">
-        <v>198</v>
+        <v>174</v>
       </c>
       <c r="B687" s="10"/>
       <c r="C687" s="7" t="s">
         <v>684</v>
       </c>
       <c r="D687" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E687" s="13">
-        <v>232</v>
+        <v>218</v>
       </c>
     </row>
     <row r="688" spans="1:5">
       <c r="A688" s="5">
-        <v>199</v>
+        <v>175</v>
       </c>
       <c r="B688" s="10"/>
       <c r="C688" s="7" t="s">
         <v>685</v>
       </c>
       <c r="D688" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E688" s="13">
-        <v>92</v>
+        <v>116</v>
       </c>
     </row>
     <row r="689" spans="1:5">
       <c r="A689" s="5">
-        <v>200</v>
+        <v>176</v>
       </c>
       <c r="B689" s="10"/>
       <c r="C689" s="7" t="s">
         <v>686</v>
       </c>
       <c r="D689" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E689" s="13">
-        <v>617</v>
+        <v>273</v>
       </c>
     </row>
     <row r="690" spans="1:5">
       <c r="A690" s="5">
-        <v>201</v>
+        <v>177</v>
       </c>
       <c r="B690" s="10"/>
       <c r="C690" s="7" t="s">
         <v>687</v>
       </c>
       <c r="D690" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E690" s="13">
-        <v>407</v>
+        <v>341</v>
       </c>
     </row>
     <row r="691" spans="1:5">
       <c r="A691" s="5">
-        <v>202</v>
+        <v>178</v>
       </c>
       <c r="B691" s="10"/>
       <c r="C691" s="7" t="s">
         <v>688</v>
       </c>
       <c r="D691" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E691" s="13">
-        <v>389</v>
+        <v>92</v>
       </c>
     </row>
     <row r="692" spans="1:5">
       <c r="A692" s="5">
-        <v>203</v>
+        <v>179</v>
       </c>
       <c r="B692" s="10"/>
       <c r="C692" s="7" t="s">
         <v>689</v>
       </c>
       <c r="D692" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E692" s="13">
-        <v>568</v>
+        <v>110</v>
       </c>
     </row>
     <row r="693" spans="1:5">
       <c r="A693" s="5">
-        <v>204</v>
+        <v>180</v>
       </c>
       <c r="B693" s="10"/>
       <c r="C693" s="7" t="s">
         <v>690</v>
       </c>
       <c r="D693" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E693" s="13">
-        <v>164</v>
+        <v>301</v>
       </c>
     </row>
     <row r="694" spans="1:5">
       <c r="A694" s="5">
-        <v>205</v>
+        <v>181</v>
       </c>
       <c r="B694" s="10"/>
       <c r="C694" s="7" t="s">
         <v>691</v>
       </c>
       <c r="D694" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E694" s="13">
-        <v>351</v>
+        <v>612</v>
       </c>
     </row>
     <row r="695" spans="1:5">
       <c r="A695" s="5">
-        <v>206</v>
+        <v>182</v>
       </c>
       <c r="B695" s="10"/>
       <c r="C695" s="7" t="s">
         <v>692</v>
       </c>
       <c r="D695" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E695" s="13">
-        <v>568</v>
+        <v>137</v>
       </c>
     </row>
     <row r="696" spans="1:5">
       <c r="A696" s="5">
-        <v>207</v>
+        <v>183</v>
       </c>
       <c r="B696" s="10"/>
       <c r="C696" s="7" t="s">
         <v>693</v>
       </c>
       <c r="D696" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E696" s="13">
-        <v>147</v>
+        <v>523</v>
       </c>
     </row>
     <row r="697" spans="1:5">
       <c r="A697" s="5">
-        <v>208</v>
+        <v>184</v>
       </c>
       <c r="B697" s="10"/>
       <c r="C697" s="7" t="s">
         <v>694</v>
       </c>
       <c r="D697" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E697" s="13">
-        <v>236</v>
+        <v>135</v>
       </c>
     </row>
     <row r="698" spans="1:5">
       <c r="A698" s="5">
-        <v>209</v>
+        <v>185</v>
       </c>
       <c r="B698" s="10"/>
       <c r="C698" s="7" t="s">
         <v>695</v>
       </c>
       <c r="D698" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E698" s="13">
-        <v>389</v>
+        <v>292</v>
       </c>
     </row>
     <row r="699" spans="1:5">
       <c r="A699" s="5">
-        <v>210</v>
+        <v>186</v>
       </c>
       <c r="B699" s="10"/>
       <c r="C699" s="7" t="s">
         <v>696</v>
       </c>
       <c r="D699" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E699" s="13">
-        <v>117</v>
+        <v>286</v>
       </c>
     </row>
     <row r="700" spans="1:5">
       <c r="A700" s="5">
-        <v>211</v>
+        <v>187</v>
       </c>
       <c r="B700" s="10"/>
       <c r="C700" s="7" t="s">
         <v>697</v>
       </c>
       <c r="D700" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E700" s="13">
-        <v>205</v>
+        <v>176</v>
       </c>
     </row>
     <row r="701" spans="1:5">
       <c r="A701" s="5">
-        <v>212</v>
+        <v>188</v>
       </c>
       <c r="B701" s="10"/>
       <c r="C701" s="7" t="s">
         <v>698</v>
       </c>
       <c r="D701" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E701" s="13">
-        <v>508</v>
+        <v>198</v>
       </c>
     </row>
     <row r="702" spans="1:5">
       <c r="A702" s="5">
-        <v>213</v>
+        <v>189</v>
       </c>
       <c r="B702" s="10"/>
       <c r="C702" s="7" t="s">
         <v>699</v>
       </c>
       <c r="D702" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E702" s="13">
-        <v>100</v>
+        <v>70</v>
       </c>
     </row>
     <row r="703" spans="1:5">
       <c r="A703" s="5">
-        <v>214</v>
+        <v>190</v>
       </c>
       <c r="B703" s="10"/>
       <c r="C703" s="7" t="s">
         <v>700</v>
       </c>
       <c r="D703" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E703" s="13">
-        <v>242</v>
+        <v>689</v>
       </c>
     </row>
     <row r="704" spans="1:5">
       <c r="A704" s="5">
-        <v>215</v>
+        <v>191</v>
       </c>
       <c r="B704" s="10"/>
       <c r="C704" s="7" t="s">
         <v>701</v>
       </c>
       <c r="D704" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E704" s="13">
-        <v>273</v>
+        <v>232</v>
       </c>
     </row>
     <row r="705" spans="1:5">
       <c r="A705" s="5">
-        <v>216</v>
+        <v>192</v>
       </c>
       <c r="B705" s="10"/>
       <c r="C705" s="7" t="s">
         <v>702</v>
       </c>
       <c r="D705" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E705" s="13">
-        <v>206</v>
+        <v>92</v>
       </c>
     </row>
     <row r="706" spans="1:5">
       <c r="A706" s="5">
-        <v>217</v>
+        <v>193</v>
       </c>
       <c r="B706" s="10"/>
       <c r="C706" s="7" t="s">
         <v>703</v>
       </c>
       <c r="D706" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E706" s="13">
-        <v>137</v>
+        <v>617</v>
       </c>
     </row>
     <row r="707" spans="1:5">
       <c r="A707" s="5">
-        <v>218</v>
+        <v>194</v>
       </c>
       <c r="B707" s="10"/>
       <c r="C707" s="7" t="s">
         <v>704</v>
       </c>
       <c r="D707" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E707" s="13">
-        <v>397</v>
+        <v>407</v>
       </c>
     </row>
     <row r="708" spans="1:5">
       <c r="A708" s="5">
-        <v>219</v>
+        <v>195</v>
       </c>
       <c r="B708" s="10"/>
       <c r="C708" s="7" t="s">
         <v>705</v>
       </c>
       <c r="D708" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E708" s="13">
-        <v>483</v>
+        <v>389</v>
       </c>
     </row>
     <row r="709" spans="1:5">
       <c r="A709" s="5">
-        <v>220</v>
+        <v>196</v>
       </c>
       <c r="B709" s="10"/>
       <c r="C709" s="7" t="s">
         <v>706</v>
       </c>
       <c r="D709" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E709" s="13">
-        <v>351</v>
+        <v>568</v>
       </c>
     </row>
     <row r="710" spans="1:5">
       <c r="A710" s="5">
-        <v>221</v>
+        <v>197</v>
       </c>
       <c r="B710" s="10"/>
       <c r="C710" s="7" t="s">
         <v>707</v>
       </c>
       <c r="D710" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E710" s="13">
-        <v>452</v>
+        <v>164</v>
       </c>
     </row>
     <row r="711" spans="1:5">
       <c r="A711" s="5">
-        <v>222</v>
+        <v>198</v>
       </c>
       <c r="B711" s="10"/>
       <c r="C711" s="7" t="s">
         <v>708</v>
       </c>
       <c r="D711" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E711" s="13">
-        <v>425</v>
+        <v>351</v>
       </c>
     </row>
     <row r="712" spans="1:5">
       <c r="A712" s="5">
-        <v>223</v>
+        <v>199</v>
       </c>
       <c r="B712" s="10"/>
       <c r="C712" s="7" t="s">
         <v>709</v>
       </c>
       <c r="D712" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E712" s="13">
-        <v>668</v>
+        <v>568</v>
       </c>
     </row>
     <row r="713" spans="1:5">
       <c r="A713" s="5">
-        <v>224</v>
+        <v>200</v>
       </c>
       <c r="B713" s="10"/>
       <c r="C713" s="7" t="s">
         <v>710</v>
       </c>
       <c r="D713" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E713" s="13">
-        <v>250</v>
+        <v>147</v>
       </c>
     </row>
     <row r="714" spans="1:5">
       <c r="A714" s="5">
-        <v>225</v>
+        <v>201</v>
       </c>
       <c r="B714" s="10"/>
       <c r="C714" s="7" t="s">
         <v>711</v>
       </c>
       <c r="D714" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E714" s="13">
-        <v>568</v>
+        <v>236</v>
       </c>
     </row>
     <row r="715" spans="1:5">
       <c r="A715" s="5">
-        <v>226</v>
+        <v>202</v>
       </c>
       <c r="B715" s="10"/>
       <c r="C715" s="7" t="s">
         <v>712</v>
       </c>
       <c r="D715" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E715" s="13">
-        <v>135</v>
+        <v>389</v>
       </c>
     </row>
     <row r="716" spans="1:5">
       <c r="A716" s="5">
-        <v>227</v>
+        <v>203</v>
       </c>
       <c r="B716" s="10"/>
       <c r="C716" s="7" t="s">
         <v>713</v>
       </c>
       <c r="D716" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E716" s="13">
-        <v>114</v>
+        <v>117</v>
       </c>
     </row>
     <row r="717" spans="1:5">
       <c r="A717" s="5">
-        <v>228</v>
+        <v>204</v>
       </c>
       <c r="B717" s="10"/>
       <c r="C717" s="7" t="s">
         <v>714</v>
       </c>
       <c r="D717" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E717" s="13">
-        <v>612</v>
+        <v>508</v>
       </c>
     </row>
     <row r="718" spans="1:5">
       <c r="A718" s="5">
-        <v>229</v>
+        <v>205</v>
       </c>
       <c r="B718" s="10"/>
       <c r="C718" s="7" t="s">
         <v>715</v>
       </c>
       <c r="D718" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E718" s="13">
-        <v>273</v>
+        <v>100</v>
       </c>
     </row>
     <row r="719" spans="1:5">
       <c r="A719" s="5">
-        <v>230</v>
+        <v>206</v>
       </c>
       <c r="B719" s="10"/>
       <c r="C719" s="7" t="s">
         <v>716</v>
       </c>
       <c r="D719" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E719" s="13">
-        <v>190</v>
+        <v>242</v>
       </c>
     </row>
     <row r="720" spans="1:5">
       <c r="A720" s="5">
-        <v>231</v>
+        <v>207</v>
       </c>
       <c r="B720" s="10"/>
       <c r="C720" s="7" t="s">
         <v>717</v>
       </c>
       <c r="D720" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E720" s="13">
-        <v>260</v>
+        <v>273</v>
       </c>
     </row>
     <row r="721" spans="1:5">
       <c r="A721" s="5">
-        <v>232</v>
+        <v>208</v>
       </c>
       <c r="B721" s="10"/>
       <c r="C721" s="7" t="s">
         <v>718</v>
       </c>
       <c r="D721" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E721" s="13">
-        <v>115</v>
+        <v>206</v>
       </c>
     </row>
     <row r="722" spans="1:5">
       <c r="A722" s="5">
-        <v>233</v>
+        <v>209</v>
       </c>
       <c r="B722" s="10"/>
       <c r="C722" s="7" t="s">
         <v>719</v>
       </c>
       <c r="D722" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E722" s="13">
-        <v>803</v>
+        <v>137</v>
       </c>
     </row>
     <row r="723" spans="1:5">
       <c r="A723" s="5">
-        <v>234</v>
+        <v>210</v>
       </c>
       <c r="B723" s="10"/>
       <c r="C723" s="7" t="s">
         <v>720</v>
       </c>
       <c r="D723" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E723" s="13">
-        <v>42</v>
+        <v>397</v>
       </c>
     </row>
     <row r="724" spans="1:5">
       <c r="A724" s="5">
-        <v>235</v>
+        <v>211</v>
       </c>
       <c r="B724" s="10"/>
       <c r="C724" s="7" t="s">
         <v>721</v>
       </c>
       <c r="D724" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E724" s="13">
-        <v>803</v>
+        <v>483</v>
       </c>
     </row>
     <row r="725" spans="1:5">
       <c r="A725" s="5">
-        <v>236</v>
+        <v>212</v>
       </c>
       <c r="B725" s="10"/>
       <c r="C725" s="7" t="s">
         <v>722</v>
       </c>
       <c r="D725" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E725" s="13">
-        <v>135</v>
+        <v>351</v>
       </c>
     </row>
     <row r="726" spans="1:5">
       <c r="A726" s="5">
-        <v>237</v>
+        <v>213</v>
       </c>
       <c r="B726" s="10"/>
       <c r="C726" s="7" t="s">
         <v>723</v>
       </c>
       <c r="D726" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E726" s="13">
-        <v>150</v>
+        <v>452</v>
       </c>
     </row>
     <row r="727" spans="1:5">
       <c r="A727" s="5">
-        <v>238</v>
+        <v>214</v>
       </c>
       <c r="B727" s="10"/>
       <c r="C727" s="7" t="s">
         <v>724</v>
       </c>
       <c r="D727" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E727" s="13">
-        <v>114</v>
+        <v>668</v>
       </c>
     </row>
     <row r="728" spans="1:5">
       <c r="A728" s="5">
-        <v>239</v>
+        <v>215</v>
       </c>
       <c r="B728" s="10"/>
       <c r="C728" s="7" t="s">
         <v>725</v>
       </c>
       <c r="D728" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E728" s="13">
-        <v>176</v>
+        <v>250</v>
       </c>
     </row>
     <row r="729" spans="1:5">
       <c r="A729" s="5">
-        <v>240</v>
+        <v>216</v>
       </c>
       <c r="B729" s="10"/>
       <c r="C729" s="7" t="s">
         <v>726</v>
       </c>
       <c r="D729" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E729" s="13">
-        <v>1018</v>
+        <v>568</v>
       </c>
     </row>
     <row r="730" spans="1:5">
       <c r="A730" s="5">
-        <v>241</v>
+        <v>217</v>
       </c>
       <c r="B730" s="10"/>
       <c r="C730" s="7" t="s">
         <v>727</v>
       </c>
       <c r="D730" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E730" s="13">
-        <v>803</v>
+        <v>135</v>
       </c>
     </row>
     <row r="731" spans="1:5">
       <c r="A731" s="5">
-        <v>242</v>
+        <v>218</v>
       </c>
       <c r="B731" s="10"/>
       <c r="C731" s="7" t="s">
         <v>728</v>
       </c>
       <c r="D731" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E731" s="13">
-        <v>135</v>
+        <v>114</v>
       </c>
     </row>
     <row r="732" spans="1:5">
       <c r="A732" s="5">
-        <v>243</v>
+        <v>219</v>
       </c>
       <c r="B732" s="10"/>
       <c r="C732" s="7" t="s">
         <v>729</v>
       </c>
       <c r="D732" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E732" s="13">
-        <v>283</v>
+        <v>612</v>
       </c>
     </row>
     <row r="733" spans="1:5">
       <c r="A733" s="5">
-        <v>244</v>
+        <v>220</v>
       </c>
       <c r="B733" s="10"/>
       <c r="C733" s="7" t="s">
         <v>730</v>
       </c>
       <c r="D733" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E733" s="13">
-        <v>483</v>
+        <v>273</v>
       </c>
     </row>
     <row r="734" spans="1:5">
       <c r="A734" s="5">
-        <v>245</v>
+        <v>221</v>
       </c>
       <c r="B734" s="10"/>
       <c r="C734" s="7" t="s">
         <v>731</v>
       </c>
       <c r="D734" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E734" s="13">
-        <v>236</v>
+        <v>190</v>
       </c>
     </row>
     <row r="735" spans="1:5">
       <c r="A735" s="5">
-        <v>246</v>
+        <v>222</v>
       </c>
       <c r="B735" s="10"/>
       <c r="C735" s="7" t="s">
         <v>732</v>
       </c>
       <c r="D735" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E735" s="13">
-        <v>50</v>
+        <v>260</v>
       </c>
     </row>
     <row r="736" spans="1:5">
       <c r="A736" s="5">
-        <v>247</v>
+        <v>223</v>
       </c>
       <c r="B736" s="10"/>
       <c r="C736" s="7" t="s">
         <v>733</v>
       </c>
       <c r="D736" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E736" s="13">
-        <v>131</v>
+        <v>115</v>
       </c>
     </row>
     <row r="737" spans="1:5">
       <c r="A737" s="5">
-        <v>248</v>
+        <v>224</v>
       </c>
       <c r="B737" s="10"/>
       <c r="C737" s="7" t="s">
         <v>734</v>
       </c>
       <c r="D737" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E737" s="13">
-        <v>275</v>
+        <v>803</v>
       </c>
     </row>
     <row r="738" spans="1:5">
       <c r="A738" s="5">
-        <v>249</v>
+        <v>225</v>
       </c>
       <c r="B738" s="10"/>
       <c r="C738" s="7" t="s">
         <v>735</v>
       </c>
       <c r="D738" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E738" s="13">
-        <v>568</v>
+        <v>42</v>
       </c>
     </row>
     <row r="739" spans="1:5">
       <c r="A739" s="5">
-        <v>250</v>
+        <v>226</v>
       </c>
       <c r="B739" s="10"/>
       <c r="C739" s="7" t="s">
         <v>736</v>
       </c>
       <c r="D739" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E739" s="13">
-        <v>295</v>
+        <v>803</v>
       </c>
     </row>
     <row r="740" spans="1:5">
       <c r="A740" s="5">
-        <v>251</v>
+        <v>227</v>
       </c>
       <c r="B740" s="10"/>
       <c r="C740" s="7" t="s">
         <v>737</v>
       </c>
       <c r="D740" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E740" s="13">
-        <v>382</v>
+        <v>135</v>
       </c>
     </row>
     <row r="741" spans="1:5">
       <c r="A741" s="5">
-        <v>252</v>
+        <v>228</v>
       </c>
       <c r="B741" s="10"/>
       <c r="C741" s="7" t="s">
         <v>738</v>
       </c>
       <c r="D741" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E741" s="13">
-        <v>242</v>
+        <v>150</v>
       </c>
     </row>
     <row r="742" spans="1:5">
       <c r="A742" s="5">
-        <v>253</v>
+        <v>229</v>
       </c>
       <c r="B742" s="10"/>
       <c r="C742" s="7" t="s">
         <v>739</v>
       </c>
       <c r="D742" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E742" s="13">
-        <v>157</v>
+        <v>176</v>
       </c>
     </row>
     <row r="743" spans="1:5">
       <c r="A743" s="5">
-        <v>254</v>
+        <v>230</v>
       </c>
       <c r="B743" s="10"/>
       <c r="C743" s="7" t="s">
         <v>740</v>
       </c>
       <c r="D743" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E743" s="13">
-        <v>523</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="744" spans="1:5">
       <c r="A744" s="5">
-        <v>255</v>
+        <v>231</v>
       </c>
       <c r="B744" s="10"/>
       <c r="C744" s="7" t="s">
         <v>741</v>
       </c>
       <c r="D744" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E744" s="13">
-        <v>80</v>
+        <v>803</v>
       </c>
     </row>
     <row r="745" spans="1:5">
       <c r="A745" s="5">
-        <v>256</v>
+        <v>232</v>
       </c>
       <c r="B745" s="10"/>
       <c r="C745" s="7" t="s">
         <v>742</v>
       </c>
       <c r="D745" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E745" s="13">
-        <v>185</v>
+        <v>135</v>
       </c>
     </row>
     <row r="746" spans="1:5">
       <c r="A746" s="5">
-        <v>257</v>
+        <v>233</v>
       </c>
       <c r="B746" s="10"/>
       <c r="C746" s="7" t="s">
         <v>743</v>
       </c>
       <c r="D746" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E746" s="13">
-        <v>176</v>
+        <v>283</v>
       </c>
     </row>
     <row r="747" spans="1:5">
       <c r="A747" s="5">
-        <v>258</v>
+        <v>234</v>
       </c>
       <c r="B747" s="10"/>
       <c r="C747" s="7" t="s">
         <v>744</v>
       </c>
       <c r="D747" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E747" s="13">
-        <v>282</v>
+        <v>483</v>
       </c>
     </row>
     <row r="748" spans="1:5">
       <c r="A748" s="5">
-        <v>259</v>
+        <v>235</v>
       </c>
       <c r="B748" s="10"/>
       <c r="C748" s="7" t="s">
         <v>745</v>
       </c>
       <c r="D748" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E748" s="13">
-        <v>157</v>
+        <v>236</v>
       </c>
     </row>
     <row r="749" spans="1:5">
       <c r="A749" s="5">
-        <v>260</v>
+        <v>236</v>
       </c>
       <c r="B749" s="10"/>
       <c r="C749" s="7" t="s">
         <v>746</v>
       </c>
       <c r="D749" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E749" s="13">
-        <v>346</v>
+        <v>50</v>
       </c>
     </row>
     <row r="750" spans="1:5">
       <c r="A750" s="5">
-        <v>261</v>
+        <v>237</v>
       </c>
       <c r="B750" s="10"/>
       <c r="C750" s="7" t="s">
         <v>747</v>
       </c>
       <c r="D750" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E750" s="13">
-        <v>176</v>
+        <v>131</v>
       </c>
     </row>
     <row r="751" spans="1:5">
       <c r="A751" s="5">
-        <v>262</v>
+        <v>238</v>
       </c>
       <c r="B751" s="10"/>
       <c r="C751" s="7" t="s">
         <v>748</v>
       </c>
       <c r="D751" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E751" s="13">
-        <v>379</v>
+        <v>275</v>
       </c>
     </row>
     <row r="752" spans="1:5">
       <c r="A752" s="5">
-        <v>263</v>
+        <v>239</v>
       </c>
       <c r="B752" s="10"/>
       <c r="C752" s="7" t="s">
         <v>749</v>
       </c>
       <c r="D752" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E752" s="13">
         <v>568</v>
       </c>
     </row>
     <row r="753" spans="1:5">
       <c r="A753" s="5">
-        <v>264</v>
+        <v>240</v>
       </c>
       <c r="B753" s="10"/>
       <c r="C753" s="7" t="s">
         <v>750</v>
       </c>
       <c r="D753" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E753" s="13">
-        <v>1785</v>
+        <v>295</v>
       </c>
     </row>
     <row r="754" spans="1:5">
       <c r="A754" s="5">
-        <v>265</v>
+        <v>241</v>
       </c>
       <c r="B754" s="10"/>
       <c r="C754" s="7" t="s">
         <v>751</v>
       </c>
       <c r="D754" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E754" s="13">
-        <v>508</v>
+        <v>382</v>
       </c>
     </row>
     <row r="755" spans="1:5">
       <c r="A755" s="5">
-        <v>266</v>
+        <v>242</v>
       </c>
       <c r="B755" s="10"/>
       <c r="C755" s="7" t="s">
         <v>752</v>
       </c>
       <c r="D755" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E755" s="13">
-        <v>115</v>
+        <v>242</v>
       </c>
     </row>
     <row r="756" spans="1:5">
       <c r="A756" s="5">
-        <v>267</v>
+        <v>243</v>
       </c>
       <c r="B756" s="10"/>
       <c r="C756" s="7" t="s">
         <v>753</v>
       </c>
       <c r="D756" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E756" s="13">
-        <v>776</v>
+        <v>157</v>
       </c>
     </row>
     <row r="757" spans="1:5">
       <c r="A757" s="5">
-        <v>268</v>
+        <v>244</v>
       </c>
       <c r="B757" s="10"/>
       <c r="C757" s="7" t="s">
         <v>754</v>
       </c>
       <c r="D757" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E757" s="13">
-        <v>302</v>
+        <v>523</v>
       </c>
     </row>
     <row r="758" spans="1:5">
       <c r="A758" s="5">
-        <v>269</v>
+        <v>245</v>
       </c>
       <c r="B758" s="10"/>
       <c r="C758" s="7" t="s">
         <v>755</v>
       </c>
       <c r="D758" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E758" s="13">
-        <v>379</v>
+        <v>80</v>
       </c>
     </row>
     <row r="759" spans="1:5">
       <c r="A759" s="5">
-        <v>270</v>
+        <v>246</v>
       </c>
       <c r="B759" s="10"/>
       <c r="C759" s="7" t="s">
         <v>756</v>
       </c>
       <c r="D759" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E759" s="13">
-        <v>215</v>
+        <v>185</v>
       </c>
     </row>
     <row r="760" spans="1:5">
       <c r="A760" s="5">
-        <v>271</v>
+        <v>247</v>
       </c>
       <c r="B760" s="10"/>
       <c r="C760" s="7" t="s">
         <v>757</v>
       </c>
       <c r="D760" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E760" s="13">
-        <v>191</v>
+        <v>176</v>
       </c>
     </row>
     <row r="761" spans="1:5">
       <c r="A761" s="5">
-        <v>272</v>
+        <v>248</v>
       </c>
       <c r="B761" s="10"/>
       <c r="C761" s="7" t="s">
         <v>758</v>
       </c>
       <c r="D761" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E761" s="13">
-        <v>215</v>
+        <v>282</v>
       </c>
     </row>
     <row r="762" spans="1:5">
       <c r="A762" s="5">
-        <v>273</v>
+        <v>249</v>
       </c>
       <c r="B762" s="10"/>
       <c r="C762" s="7" t="s">
         <v>759</v>
       </c>
       <c r="D762" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E762" s="13">
-        <v>292</v>
+        <v>157</v>
       </c>
     </row>
     <row r="763" spans="1:5">
       <c r="A763" s="5">
-        <v>274</v>
+        <v>250</v>
       </c>
       <c r="B763" s="10"/>
       <c r="C763" s="7" t="s">
         <v>760</v>
       </c>
       <c r="D763" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E763" s="13">
-        <v>315</v>
+        <v>346</v>
       </c>
     </row>
     <row r="764" spans="1:5">
       <c r="A764" s="5">
-        <v>275</v>
+        <v>251</v>
       </c>
       <c r="B764" s="10"/>
       <c r="C764" s="7" t="s">
         <v>761</v>
       </c>
       <c r="D764" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E764" s="13">
-        <v>135</v>
+        <v>176</v>
       </c>
     </row>
     <row r="765" spans="1:5">
       <c r="A765" s="5">
-        <v>276</v>
+        <v>252</v>
       </c>
       <c r="B765" s="10"/>
       <c r="C765" s="7" t="s">
         <v>762</v>
       </c>
       <c r="D765" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E765" s="13">
-        <v>275</v>
+        <v>379</v>
       </c>
     </row>
     <row r="766" spans="1:5">
       <c r="A766" s="5">
-        <v>277</v>
+        <v>253</v>
       </c>
       <c r="B766" s="10"/>
       <c r="C766" s="7" t="s">
         <v>763</v>
       </c>
       <c r="D766" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E766" s="13">
-        <v>301</v>
+        <v>568</v>
       </c>
     </row>
     <row r="767" spans="1:5">
       <c r="A767" s="5">
-        <v>278</v>
+        <v>254</v>
       </c>
       <c r="B767" s="10"/>
       <c r="C767" s="7" t="s">
         <v>764</v>
       </c>
       <c r="D767" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E767" s="13">
-        <v>314</v>
+        <v>1785</v>
       </c>
     </row>
     <row r="768" spans="1:5">
       <c r="A768" s="5">
-        <v>279</v>
+        <v>255</v>
       </c>
       <c r="B768" s="10"/>
       <c r="C768" s="7" t="s">
         <v>765</v>
       </c>
       <c r="D768" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E768" s="13">
-        <v>117</v>
+        <v>508</v>
       </c>
     </row>
     <row r="769" spans="1:5">
       <c r="A769" s="5">
-        <v>280</v>
+        <v>256</v>
       </c>
       <c r="B769" s="10"/>
       <c r="C769" s="7" t="s">
         <v>766</v>
       </c>
       <c r="D769" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E769" s="13">
-        <v>464</v>
+        <v>115</v>
       </c>
     </row>
     <row r="770" spans="1:5">
       <c r="A770" s="5">
-        <v>281</v>
+        <v>257</v>
       </c>
       <c r="B770" s="10"/>
       <c r="C770" s="7" t="s">
         <v>767</v>
       </c>
       <c r="D770" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E770" s="13">
-        <v>287</v>
+        <v>776</v>
       </c>
     </row>
     <row r="771" spans="1:5">
       <c r="A771" s="5">
-        <v>282</v>
+        <v>258</v>
       </c>
       <c r="B771" s="10"/>
       <c r="C771" s="7" t="s">
         <v>768</v>
       </c>
       <c r="D771" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E771" s="13">
-        <v>115</v>
+        <v>302</v>
       </c>
     </row>
     <row r="772" spans="1:5">
       <c r="A772" s="5">
-        <v>283</v>
+        <v>259</v>
       </c>
       <c r="B772" s="10"/>
       <c r="C772" s="7" t="s">
         <v>769</v>
       </c>
       <c r="D772" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E772" s="13">
-        <v>590</v>
+        <v>379</v>
       </c>
     </row>
     <row r="773" spans="1:5">
       <c r="A773" s="5">
-        <v>284</v>
+        <v>260</v>
       </c>
       <c r="B773" s="10"/>
       <c r="C773" s="7" t="s">
         <v>770</v>
       </c>
       <c r="D773" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E773" s="13">
-        <v>370</v>
+        <v>215</v>
       </c>
     </row>
     <row r="774" spans="1:5">
       <c r="A774" s="5">
-        <v>285</v>
+        <v>261</v>
       </c>
       <c r="B774" s="10"/>
       <c r="C774" s="7" t="s">
         <v>771</v>
       </c>
       <c r="D774" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E774" s="13">
-        <v>452</v>
+        <v>191</v>
       </c>
     </row>
     <row r="775" spans="1:5">
       <c r="A775" s="5">
-        <v>286</v>
+        <v>262</v>
       </c>
       <c r="B775" s="10"/>
       <c r="C775" s="7" t="s">
         <v>772</v>
       </c>
       <c r="D775" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E775" s="13">
-        <v>162</v>
+        <v>215</v>
       </c>
     </row>
     <row r="776" spans="1:5">
       <c r="A776" s="5">
-        <v>287</v>
+        <v>263</v>
       </c>
       <c r="B776" s="10"/>
       <c r="C776" s="7" t="s">
         <v>773</v>
       </c>
       <c r="D776" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E776" s="13">
-        <v>137</v>
+        <v>292</v>
       </c>
     </row>
     <row r="777" spans="1:5">
       <c r="A777" s="5">
-        <v>288</v>
+        <v>264</v>
       </c>
       <c r="B777" s="10"/>
       <c r="C777" s="7" t="s">
         <v>774</v>
       </c>
       <c r="D777" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E777" s="13">
-        <v>219</v>
+        <v>315</v>
       </c>
     </row>
     <row r="778" spans="1:5">
       <c r="A778" s="5">
-        <v>289</v>
+        <v>265</v>
       </c>
       <c r="B778" s="10"/>
       <c r="C778" s="7" t="s">
         <v>775</v>
       </c>
       <c r="D778" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E778" s="13">
         <v>275</v>
       </c>
     </row>
     <row r="779" spans="1:5">
       <c r="A779" s="5">
-        <v>290</v>
+        <v>266</v>
       </c>
       <c r="B779" s="10"/>
       <c r="C779" s="7" t="s">
         <v>776</v>
       </c>
       <c r="D779" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E779" s="13">
-        <v>460</v>
+        <v>301</v>
       </c>
     </row>
     <row r="780" spans="1:5">
       <c r="A780" s="5">
-        <v>291</v>
+        <v>267</v>
       </c>
       <c r="B780" s="10"/>
       <c r="C780" s="7" t="s">
         <v>777</v>
       </c>
       <c r="D780" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E780" s="13">
-        <v>1785</v>
+        <v>314</v>
       </c>
     </row>
     <row r="781" spans="1:5">
       <c r="A781" s="5">
-        <v>292</v>
+        <v>268</v>
       </c>
       <c r="B781" s="10"/>
       <c r="C781" s="7" t="s">
         <v>778</v>
       </c>
       <c r="D781" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E781" s="13">
-        <v>215</v>
+        <v>117</v>
       </c>
     </row>
     <row r="782" spans="1:5">
       <c r="A782" s="5">
-        <v>293</v>
+        <v>269</v>
       </c>
       <c r="B782" s="10"/>
       <c r="C782" s="7" t="s">
         <v>779</v>
       </c>
       <c r="D782" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E782" s="13">
-        <v>42</v>
+        <v>464</v>
       </c>
     </row>
     <row r="783" spans="1:5">
       <c r="A783" s="5">
-        <v>294</v>
+        <v>270</v>
       </c>
       <c r="B783" s="10"/>
       <c r="C783" s="7" t="s">
         <v>780</v>
       </c>
       <c r="D783" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E783" s="13">
-        <v>275</v>
+        <v>287</v>
       </c>
     </row>
     <row r="784" spans="1:5">
       <c r="A784" s="5">
-        <v>295</v>
+        <v>271</v>
       </c>
       <c r="B784" s="10"/>
       <c r="C784" s="7" t="s">
         <v>781</v>
       </c>
       <c r="D784" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E784" s="13">
-        <v>92</v>
+        <v>115</v>
       </c>
     </row>
     <row r="785" spans="1:5">
       <c r="A785" s="5">
-        <v>296</v>
+        <v>272</v>
       </c>
       <c r="B785" s="10"/>
       <c r="C785" s="7" t="s">
         <v>782</v>
       </c>
       <c r="D785" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E785" s="13">
-        <v>1979</v>
+        <v>590</v>
       </c>
     </row>
     <row r="786" spans="1:5">
       <c r="A786" s="5">
-        <v>297</v>
+        <v>273</v>
       </c>
       <c r="B786" s="10"/>
       <c r="C786" s="7" t="s">
         <v>783</v>
       </c>
       <c r="D786" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E786" s="13">
-        <v>242</v>
+        <v>370</v>
       </c>
     </row>
     <row r="787" spans="1:5">
       <c r="A787" s="5">
-        <v>298</v>
+        <v>274</v>
       </c>
       <c r="B787" s="10"/>
       <c r="C787" s="7" t="s">
         <v>784</v>
       </c>
       <c r="D787" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E787" s="13">
-        <v>242</v>
+        <v>452</v>
       </c>
     </row>
     <row r="788" spans="1:5">
       <c r="A788" s="5">
-        <v>299</v>
+        <v>275</v>
       </c>
       <c r="B788" s="10"/>
       <c r="C788" s="7" t="s">
         <v>785</v>
       </c>
       <c r="D788" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E788" s="13">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="789" spans="1:5">
       <c r="A789" s="5">
-        <v>300</v>
+        <v>276</v>
       </c>
       <c r="B789" s="10"/>
       <c r="C789" s="7" t="s">
         <v>786</v>
       </c>
       <c r="D789" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E789" s="13">
-        <v>220</v>
+        <v>137</v>
       </c>
     </row>
     <row r="790" spans="1:5">
       <c r="A790" s="5">
-        <v>301</v>
+        <v>277</v>
       </c>
       <c r="B790" s="10"/>
       <c r="C790" s="7" t="s">
         <v>787</v>
       </c>
       <c r="D790" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E790" s="13">
-        <v>283</v>
+        <v>219</v>
       </c>
     </row>
     <row r="791" spans="1:5">
       <c r="A791" s="5">
-        <v>302</v>
+        <v>278</v>
       </c>
       <c r="B791" s="10"/>
       <c r="C791" s="7" t="s">
         <v>788</v>
       </c>
       <c r="D791" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E791" s="13">
-        <v>617</v>
+        <v>275</v>
       </c>
     </row>
     <row r="792" spans="1:5">
       <c r="A792" s="5">
-        <v>303</v>
+        <v>279</v>
       </c>
       <c r="B792" s="10"/>
       <c r="C792" s="7" t="s">
         <v>789</v>
       </c>
       <c r="D792" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E792" s="13">
-        <v>1018</v>
+        <v>460</v>
       </c>
     </row>
     <row r="793" spans="1:5">
       <c r="A793" s="5">
-        <v>304</v>
+        <v>280</v>
       </c>
       <c r="B793" s="10"/>
       <c r="C793" s="7" t="s">
         <v>790</v>
       </c>
       <c r="D793" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E793" s="13">
-        <v>144</v>
+        <v>215</v>
       </c>
     </row>
     <row r="794" spans="1:5">
       <c r="A794" s="5">
-        <v>305</v>
+        <v>281</v>
       </c>
       <c r="B794" s="10"/>
       <c r="C794" s="7" t="s">
         <v>791</v>
       </c>
       <c r="D794" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E794" s="13">
-        <v>275</v>
+        <v>42</v>
       </c>
     </row>
     <row r="795" spans="1:5">
       <c r="A795" s="5">
-        <v>306</v>
+        <v>282</v>
       </c>
       <c r="B795" s="10"/>
       <c r="C795" s="7" t="s">
         <v>792</v>
       </c>
       <c r="D795" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E795" s="13">
-        <v>157</v>
+        <v>275</v>
       </c>
     </row>
     <row r="796" spans="1:5">
       <c r="A796" s="5">
-        <v>307</v>
+        <v>283</v>
       </c>
       <c r="B796" s="10"/>
       <c r="C796" s="7" t="s">
         <v>793</v>
       </c>
       <c r="D796" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E796" s="13">
-        <v>292</v>
+        <v>92</v>
       </c>
     </row>
     <row r="797" spans="1:5">
       <c r="A797" s="5">
-        <v>308</v>
+        <v>284</v>
       </c>
       <c r="B797" s="10"/>
       <c r="C797" s="7" t="s">
         <v>794</v>
       </c>
       <c r="D797" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E797" s="13">
-        <v>668</v>
+        <v>1979</v>
       </c>
     </row>
     <row r="798" spans="1:5">
       <c r="A798" s="5">
-        <v>309</v>
+        <v>285</v>
       </c>
       <c r="B798" s="10"/>
       <c r="C798" s="7" t="s">
         <v>795</v>
       </c>
       <c r="D798" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E798" s="13">
-        <v>460</v>
+        <v>242</v>
       </c>
     </row>
     <row r="799" spans="1:5">
       <c r="A799" s="5">
-        <v>310</v>
+        <v>286</v>
       </c>
       <c r="B799" s="10"/>
       <c r="C799" s="7" t="s">
         <v>796</v>
       </c>
       <c r="D799" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E799" s="13">
-        <v>150</v>
+        <v>242</v>
       </c>
     </row>
     <row r="800" spans="1:5">
       <c r="A800" s="5">
-        <v>311</v>
+        <v>287</v>
       </c>
       <c r="B800" s="10"/>
       <c r="C800" s="7" t="s">
         <v>797</v>
       </c>
       <c r="D800" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E800" s="13">
-        <v>283</v>
+        <v>164</v>
       </c>
     </row>
     <row r="801" spans="1:5">
       <c r="A801" s="5">
-        <v>312</v>
+        <v>288</v>
       </c>
       <c r="B801" s="10"/>
       <c r="C801" s="7" t="s">
         <v>798</v>
       </c>
       <c r="D801" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E801" s="13">
-        <v>483</v>
+        <v>220</v>
       </c>
     </row>
     <row r="802" spans="1:5">
       <c r="A802" s="5">
-        <v>313</v>
+        <v>289</v>
       </c>
       <c r="B802" s="10"/>
       <c r="C802" s="7" t="s">
         <v>799</v>
       </c>
       <c r="D802" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E802" s="13">
-        <v>139</v>
+        <v>283</v>
       </c>
     </row>
     <row r="803" spans="1:5">
       <c r="A803" s="5">
-        <v>314</v>
+        <v>290</v>
       </c>
       <c r="B803" s="10"/>
       <c r="C803" s="7" t="s">
         <v>800</v>
       </c>
       <c r="D803" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E803" s="13">
-        <v>164</v>
+        <v>617</v>
       </c>
     </row>
     <row r="804" spans="1:5">
       <c r="A804" s="5">
-        <v>315</v>
+        <v>291</v>
       </c>
       <c r="B804" s="10"/>
       <c r="C804" s="7" t="s">
         <v>801</v>
       </c>
       <c r="D804" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E804" s="13">
-        <v>131</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="805" spans="1:5">
       <c r="A805" s="5">
-        <v>316</v>
+        <v>292</v>
       </c>
       <c r="B805" s="10"/>
       <c r="C805" s="7" t="s">
         <v>802</v>
       </c>
       <c r="D805" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E805" s="13">
-        <v>114</v>
+        <v>144</v>
       </c>
     </row>
     <row r="806" spans="1:5">
       <c r="A806" s="5">
-        <v>317</v>
+        <v>293</v>
       </c>
       <c r="B806" s="10"/>
       <c r="C806" s="7" t="s">
         <v>803</v>
       </c>
       <c r="D806" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E806" s="13">
-        <v>174</v>
+        <v>275</v>
       </c>
     </row>
     <row r="807" spans="1:5">
       <c r="A807" s="5">
-        <v>318</v>
+        <v>294</v>
       </c>
       <c r="B807" s="10"/>
       <c r="C807" s="7" t="s">
         <v>804</v>
       </c>
       <c r="D807" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E807" s="13">
-        <v>483</v>
+        <v>157</v>
       </c>
     </row>
     <row r="808" spans="1:5">
       <c r="A808" s="5">
-        <v>319</v>
+        <v>295</v>
       </c>
       <c r="B808" s="10"/>
       <c r="C808" s="7" t="s">
         <v>805</v>
       </c>
       <c r="D808" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E808" s="13">
-        <v>568</v>
+        <v>292</v>
       </c>
     </row>
     <row r="809" spans="1:5">
       <c r="A809" s="5">
-        <v>320</v>
+        <v>296</v>
       </c>
       <c r="B809" s="10"/>
       <c r="C809" s="7" t="s">
         <v>806</v>
       </c>
       <c r="D809" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E809" s="13">
-        <v>183</v>
+        <v>668</v>
       </c>
     </row>
     <row r="810" spans="1:5">
       <c r="A810" s="5">
-        <v>321</v>
+        <v>297</v>
       </c>
       <c r="B810" s="10"/>
       <c r="C810" s="7" t="s">
         <v>807</v>
       </c>
       <c r="D810" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E810" s="13">
-        <v>117</v>
+        <v>460</v>
       </c>
     </row>
     <row r="811" spans="1:5">
       <c r="A811" s="5">
-        <v>322</v>
+        <v>298</v>
       </c>
       <c r="B811" s="10"/>
       <c r="C811" s="7" t="s">
         <v>808</v>
       </c>
       <c r="D811" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E811" s="13">
-        <v>423</v>
+        <v>150</v>
       </c>
     </row>
     <row r="812" spans="1:5">
       <c r="A812" s="5">
-        <v>323</v>
+        <v>299</v>
       </c>
       <c r="B812" s="10"/>
       <c r="C812" s="7" t="s">
         <v>809</v>
       </c>
       <c r="D812" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E812" s="13">
-        <v>193</v>
+        <v>283</v>
       </c>
     </row>
     <row r="813" spans="1:5">
       <c r="A813" s="5">
-        <v>324</v>
+        <v>300</v>
       </c>
       <c r="B813" s="10"/>
       <c r="C813" s="7" t="s">
         <v>810</v>
       </c>
       <c r="D813" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E813" s="13">
-        <v>242</v>
+        <v>483</v>
       </c>
     </row>
     <row r="814" spans="1:5">
       <c r="A814" s="5">
-        <v>325</v>
+        <v>301</v>
       </c>
       <c r="B814" s="10"/>
       <c r="C814" s="7" t="s">
         <v>811</v>
       </c>
       <c r="D814" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E814" s="13">
-        <v>397</v>
+        <v>139</v>
       </c>
     </row>
     <row r="815" spans="1:5">
       <c r="A815" s="5">
-        <v>326</v>
+        <v>302</v>
       </c>
       <c r="B815" s="10"/>
       <c r="C815" s="7" t="s">
         <v>812</v>
       </c>
       <c r="D815" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E815" s="13">
-        <v>273</v>
+        <v>164</v>
       </c>
     </row>
     <row r="816" spans="1:5">
       <c r="A816" s="5">
-        <v>327</v>
+        <v>303</v>
       </c>
       <c r="B816" s="10"/>
       <c r="C816" s="7" t="s">
         <v>813</v>
       </c>
       <c r="D816" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E816" s="13">
-        <v>137</v>
+        <v>131</v>
       </c>
     </row>
     <row r="817" spans="1:5">
       <c r="A817" s="5">
-        <v>328</v>
+        <v>304</v>
       </c>
       <c r="B817" s="10"/>
       <c r="C817" s="7" t="s">
         <v>814</v>
       </c>
       <c r="D817" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E817" s="13">
-        <v>250</v>
+        <v>114</v>
       </c>
     </row>
     <row r="818" spans="1:5">
       <c r="A818" s="5">
-        <v>329</v>
+        <v>305</v>
       </c>
       <c r="B818" s="10"/>
       <c r="C818" s="7" t="s">
         <v>815</v>
       </c>
       <c r="D818" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E818" s="13">
-        <v>185</v>
+        <v>174</v>
       </c>
     </row>
     <row r="819" spans="1:5">
       <c r="A819" s="5">
-        <v>330</v>
+        <v>306</v>
       </c>
       <c r="B819" s="10"/>
       <c r="C819" s="7" t="s">
         <v>816</v>
       </c>
       <c r="D819" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E819" s="13">
-        <v>280</v>
+        <v>483</v>
       </c>
     </row>
     <row r="820" spans="1:5">
       <c r="A820" s="5">
-        <v>331</v>
+        <v>307</v>
       </c>
       <c r="B820" s="10"/>
       <c r="C820" s="7" t="s">
         <v>817</v>
       </c>
       <c r="D820" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E820" s="13">
-        <v>260</v>
+        <v>568</v>
       </c>
     </row>
     <row r="821" spans="1:5">
       <c r="A821" s="5">
-        <v>332</v>
+        <v>308</v>
       </c>
       <c r="B821" s="10"/>
       <c r="C821" s="7" t="s">
         <v>818</v>
       </c>
       <c r="D821" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E821" s="13">
-        <v>172</v>
+        <v>183</v>
       </c>
     </row>
     <row r="822" spans="1:5">
       <c r="A822" s="5">
-        <v>333</v>
+        <v>309</v>
       </c>
       <c r="B822" s="10"/>
       <c r="C822" s="7" t="s">
         <v>819</v>
       </c>
       <c r="D822" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E822" s="13">
-        <v>452</v>
+        <v>117</v>
       </c>
     </row>
     <row r="823" spans="1:5">
       <c r="A823" s="5">
-        <v>334</v>
+        <v>310</v>
       </c>
       <c r="B823" s="10"/>
       <c r="C823" s="7" t="s">
         <v>820</v>
       </c>
       <c r="D823" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E823" s="13">
-        <v>162</v>
+        <v>423</v>
       </c>
     </row>
     <row r="824" spans="1:5">
       <c r="A824" s="5">
-        <v>335</v>
+        <v>311</v>
       </c>
       <c r="B824" s="10"/>
       <c r="C824" s="7" t="s">
         <v>821</v>
       </c>
       <c r="D824" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E824" s="13">
-        <v>260</v>
+        <v>193</v>
       </c>
     </row>
     <row r="825" spans="1:5">
       <c r="A825" s="5">
-        <v>336</v>
+        <v>312</v>
       </c>
       <c r="B825" s="10"/>
       <c r="C825" s="7" t="s">
         <v>822</v>
       </c>
       <c r="D825" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E825" s="13">
-        <v>147</v>
+        <v>242</v>
       </c>
     </row>
     <row r="826" spans="1:5">
       <c r="A826" s="5">
-        <v>337</v>
+        <v>313</v>
       </c>
       <c r="B826" s="10"/>
       <c r="C826" s="7" t="s">
         <v>823</v>
       </c>
       <c r="D826" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E826" s="13">
-        <v>407</v>
+        <v>397</v>
       </c>
     </row>
     <row r="827" spans="1:5">
       <c r="A827" s="5">
-        <v>338</v>
+        <v>314</v>
       </c>
       <c r="B827" s="10"/>
       <c r="C827" s="7" t="s">
         <v>824</v>
       </c>
       <c r="D827" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E827" s="13">
-        <v>803</v>
+        <v>273</v>
       </c>
     </row>
     <row r="828" spans="1:5">
       <c r="A828" s="5">
-        <v>339</v>
+        <v>315</v>
       </c>
       <c r="B828" s="10"/>
       <c r="C828" s="7" t="s">
         <v>825</v>
       </c>
       <c r="D828" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E828" s="13">
-        <v>147</v>
+        <v>137</v>
       </c>
     </row>
     <row r="829" spans="1:5">
       <c r="A829" s="5">
-        <v>340</v>
+        <v>316</v>
       </c>
       <c r="B829" s="10"/>
       <c r="C829" s="7" t="s">
         <v>826</v>
       </c>
       <c r="D829" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E829" s="13">
-        <v>143</v>
+        <v>250</v>
       </c>
     </row>
     <row r="830" spans="1:5">
       <c r="A830" s="5">
-        <v>341</v>
+        <v>317</v>
       </c>
       <c r="B830" s="10"/>
       <c r="C830" s="7" t="s">
         <v>827</v>
       </c>
       <c r="D830" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E830" s="13">
-        <v>137</v>
+        <v>185</v>
       </c>
     </row>
     <row r="831" spans="1:5">
       <c r="A831" s="5">
-        <v>342</v>
+        <v>318</v>
       </c>
       <c r="B831" s="10"/>
       <c r="C831" s="7" t="s">
         <v>828</v>
       </c>
       <c r="D831" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E831" s="13">
-        <v>42</v>
+        <v>960</v>
       </c>
     </row>
     <row r="832" spans="1:5">
       <c r="A832" s="5">
-        <v>343</v>
+        <v>319</v>
       </c>
       <c r="B832" s="10"/>
       <c r="C832" s="7" t="s">
         <v>829</v>
       </c>
       <c r="D832" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E832" s="13">
-        <v>157</v>
+        <v>260</v>
       </c>
     </row>
     <row r="833" spans="1:5">
       <c r="A833" s="5">
-        <v>344</v>
+        <v>320</v>
       </c>
       <c r="B833" s="10"/>
       <c r="C833" s="7" t="s">
         <v>830</v>
       </c>
       <c r="D833" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E833" s="13">
-        <v>617</v>
+        <v>172</v>
       </c>
     </row>
     <row r="834" spans="1:5">
       <c r="A834" s="5">
-        <v>345</v>
+        <v>321</v>
       </c>
       <c r="B834" s="10"/>
       <c r="C834" s="7" t="s">
         <v>831</v>
       </c>
       <c r="D834" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E834" s="13">
-        <v>301</v>
+        <v>452</v>
       </c>
     </row>
     <row r="835" spans="1:5">
       <c r="A835" s="5">
-        <v>346</v>
+        <v>322</v>
       </c>
       <c r="B835" s="10"/>
       <c r="C835" s="7" t="s">
         <v>832</v>
       </c>
       <c r="D835" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E835" s="13">
-        <v>191</v>
+        <v>162</v>
       </c>
     </row>
     <row r="836" spans="1:5">
       <c r="A836" s="5">
-        <v>347</v>
+        <v>323</v>
       </c>
       <c r="B836" s="10"/>
       <c r="C836" s="7" t="s">
         <v>833</v>
       </c>
       <c r="D836" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E836" s="13">
-        <v>1346</v>
+        <v>260</v>
       </c>
     </row>
     <row r="837" spans="1:5">
       <c r="A837" s="5">
-        <v>348</v>
+        <v>324</v>
       </c>
       <c r="B837" s="10"/>
       <c r="C837" s="7" t="s">
         <v>834</v>
       </c>
       <c r="D837" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E837" s="13">
-        <v>287</v>
+        <v>147</v>
       </c>
     </row>
     <row r="838" spans="1:5">
       <c r="A838" s="5">
-        <v>349</v>
+        <v>325</v>
       </c>
       <c r="B838" s="10"/>
       <c r="C838" s="7" t="s">
         <v>835</v>
       </c>
       <c r="D838" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E838" s="13">
-        <v>379</v>
+        <v>407</v>
       </c>
     </row>
     <row r="839" spans="1:5">
       <c r="A839" s="5">
-        <v>350</v>
+        <v>326</v>
       </c>
       <c r="B839" s="10"/>
       <c r="C839" s="7" t="s">
         <v>836</v>
       </c>
       <c r="D839" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E839" s="13">
-        <v>80</v>
+        <v>803</v>
       </c>
     </row>
     <row r="840" spans="1:5">
       <c r="A840" s="5">
-        <v>351</v>
+        <v>327</v>
       </c>
       <c r="B840" s="10"/>
       <c r="C840" s="7" t="s">
         <v>837</v>
       </c>
       <c r="D840" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E840" s="13">
-        <v>242</v>
+        <v>147</v>
       </c>
     </row>
     <row r="841" spans="1:5">
       <c r="A841" s="5">
-        <v>352</v>
+        <v>328</v>
       </c>
       <c r="B841" s="10"/>
       <c r="C841" s="7" t="s">
         <v>838</v>
       </c>
       <c r="D841" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E841" s="13">
-        <v>351</v>
+        <v>143</v>
       </c>
     </row>
     <row r="842" spans="1:5">
       <c r="A842" s="5">
-        <v>353</v>
+        <v>329</v>
       </c>
       <c r="B842" s="10"/>
       <c r="C842" s="7" t="s">
         <v>839</v>
       </c>
       <c r="D842" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E842" s="13">
-        <v>1017</v>
+        <v>137</v>
       </c>
     </row>
     <row r="843" spans="1:5">
       <c r="A843" s="5">
-        <v>354</v>
+        <v>330</v>
       </c>
       <c r="B843" s="10"/>
       <c r="C843" s="7" t="s">
         <v>840</v>
       </c>
       <c r="D843" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E843" s="13">
-        <v>174</v>
+        <v>42</v>
       </c>
     </row>
     <row r="844" spans="1:5">
       <c r="A844" s="5">
-        <v>355</v>
+        <v>331</v>
       </c>
       <c r="B844" s="10"/>
       <c r="C844" s="7" t="s">
         <v>841</v>
       </c>
       <c r="D844" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E844" s="13">
-        <v>70</v>
+        <v>157</v>
       </c>
     </row>
     <row r="845" spans="1:5">
       <c r="A845" s="5">
-        <v>356</v>
+        <v>332</v>
       </c>
       <c r="B845" s="10"/>
       <c r="C845" s="7" t="s">
         <v>842</v>
       </c>
       <c r="D845" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E845" s="13">
-        <v>117</v>
+        <v>617</v>
       </c>
     </row>
     <row r="846" spans="1:5">
       <c r="A846" s="5">
-        <v>357</v>
+        <v>333</v>
       </c>
       <c r="B846" s="10"/>
       <c r="C846" s="7" t="s">
         <v>843</v>
       </c>
       <c r="D846" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E846" s="13">
-        <v>250</v>
+        <v>301</v>
       </c>
     </row>
     <row r="847" spans="1:5">
       <c r="A847" s="5">
-        <v>358</v>
+        <v>334</v>
       </c>
       <c r="B847" s="10"/>
       <c r="C847" s="7" t="s">
         <v>844</v>
       </c>
       <c r="D847" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E847" s="13">
-        <v>270</v>
+        <v>191</v>
       </c>
     </row>
     <row r="848" spans="1:5">
       <c r="A848" s="5">
-        <v>359</v>
+        <v>335</v>
       </c>
       <c r="B848" s="10"/>
       <c r="C848" s="7" t="s">
         <v>845</v>
       </c>
       <c r="D848" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E848" s="13">
-        <v>320</v>
+        <v>1346</v>
       </c>
     </row>
     <row r="849" spans="1:5">
       <c r="A849" s="5">
-        <v>360</v>
+        <v>336</v>
       </c>
       <c r="B849" s="10"/>
       <c r="C849" s="7" t="s">
         <v>846</v>
       </c>
       <c r="D849" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E849" s="13">
-        <v>310</v>
+        <v>287</v>
       </c>
     </row>
     <row r="850" spans="1:5">
       <c r="A850" s="5">
-        <v>361</v>
+        <v>337</v>
       </c>
       <c r="B850" s="10"/>
       <c r="C850" s="7" t="s">
         <v>847</v>
       </c>
       <c r="D850" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E850" s="13">
-        <v>302</v>
+        <v>379</v>
       </c>
     </row>
     <row r="851" spans="1:5">
       <c r="A851" s="5">
-        <v>362</v>
+        <v>338</v>
       </c>
       <c r="B851" s="10"/>
       <c r="C851" s="7" t="s">
         <v>848</v>
       </c>
       <c r="D851" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E851" s="13">
-        <v>92</v>
+        <v>80</v>
       </c>
     </row>
     <row r="852" spans="1:5">
       <c r="A852" s="5">
-        <v>363</v>
+        <v>339</v>
       </c>
       <c r="B852" s="10"/>
       <c r="C852" s="7" t="s">
         <v>849</v>
       </c>
       <c r="D852" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E852" s="13">
-        <v>287</v>
+        <v>242</v>
       </c>
     </row>
     <row r="853" spans="1:5">
       <c r="A853" s="5">
-        <v>364</v>
+        <v>340</v>
       </c>
       <c r="B853" s="10"/>
       <c r="C853" s="7" t="s">
         <v>850</v>
       </c>
       <c r="D853" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E853" s="13">
-        <v>292</v>
+        <v>351</v>
       </c>
     </row>
     <row r="854" spans="1:5">
       <c r="A854" s="5">
-        <v>365</v>
+        <v>341</v>
       </c>
       <c r="B854" s="10"/>
       <c r="C854" s="7" t="s">
         <v>851</v>
       </c>
       <c r="D854" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E854" s="13">
-        <v>117</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="855" spans="1:5">
       <c r="A855" s="5">
-        <v>366</v>
+        <v>342</v>
       </c>
       <c r="B855" s="10"/>
       <c r="C855" s="7" t="s">
         <v>852</v>
       </c>
       <c r="D855" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E855" s="13">
-        <v>434</v>
+        <v>174</v>
       </c>
     </row>
     <row r="856" spans="1:5">
       <c r="A856" s="5">
-        <v>367</v>
+        <v>343</v>
       </c>
       <c r="B856" s="10"/>
       <c r="C856" s="7" t="s">
         <v>853</v>
       </c>
       <c r="D856" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E856" s="13">
-        <v>206</v>
+        <v>70</v>
       </c>
     </row>
     <row r="857" spans="1:5">
       <c r="A857" s="5">
-        <v>368</v>
+        <v>344</v>
       </c>
       <c r="B857" s="10"/>
       <c r="C857" s="7" t="s">
         <v>854</v>
       </c>
       <c r="D857" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E857" s="13">
-        <v>95</v>
+        <v>117</v>
       </c>
     </row>
     <row r="858" spans="1:5">
       <c r="A858" s="5">
-        <v>369</v>
+        <v>345</v>
       </c>
       <c r="B858" s="10"/>
       <c r="C858" s="7" t="s">
         <v>855</v>
       </c>
       <c r="D858" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E858" s="13">
-        <v>176</v>
+        <v>250</v>
       </c>
     </row>
     <row r="859" spans="1:5">
       <c r="A859" s="5">
-        <v>370</v>
+        <v>346</v>
       </c>
       <c r="B859" s="10"/>
       <c r="C859" s="7" t="s">
         <v>856</v>
       </c>
       <c r="D859" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E859" s="13">
-        <v>198</v>
+        <v>270</v>
       </c>
     </row>
     <row r="860" spans="1:5">
       <c r="A860" s="5">
-        <v>371</v>
+        <v>347</v>
       </c>
       <c r="B860" s="10"/>
       <c r="C860" s="7" t="s">
         <v>857</v>
       </c>
       <c r="D860" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E860" s="13">
-        <v>40</v>
+        <v>310</v>
       </c>
     </row>
     <row r="861" spans="1:5">
       <c r="A861" s="5">
-        <v>372</v>
+        <v>348</v>
       </c>
       <c r="B861" s="10"/>
       <c r="C861" s="7" t="s">
         <v>858</v>
       </c>
       <c r="D861" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E861" s="13">
-        <v>92</v>
+        <v>302</v>
       </c>
     </row>
     <row r="862" spans="1:5">
       <c r="A862" s="5">
-        <v>373</v>
+        <v>349</v>
       </c>
       <c r="B862" s="10"/>
       <c r="C862" s="7" t="s">
         <v>859</v>
       </c>
       <c r="D862" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E862" s="13">
-        <v>191</v>
+        <v>92</v>
       </c>
     </row>
     <row r="863" spans="1:5">
       <c r="A863" s="5">
-        <v>374</v>
+        <v>350</v>
       </c>
       <c r="B863" s="10"/>
       <c r="C863" s="7" t="s">
         <v>860</v>
       </c>
       <c r="D863" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E863" s="13">
-        <v>302</v>
+        <v>287</v>
       </c>
     </row>
     <row r="864" spans="1:5">
       <c r="A864" s="5">
-        <v>375</v>
+        <v>351</v>
       </c>
       <c r="B864" s="10"/>
       <c r="C864" s="7" t="s">
         <v>861</v>
       </c>
       <c r="D864" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E864" s="13">
-        <v>532</v>
+        <v>292</v>
       </c>
     </row>
     <row r="865" spans="1:5">
       <c r="A865" s="5">
-        <v>376</v>
+        <v>352</v>
       </c>
       <c r="B865" s="10"/>
       <c r="C865" s="7" t="s">
         <v>862</v>
       </c>
       <c r="D865" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E865" s="13">
-        <v>105</v>
+        <v>117</v>
       </c>
     </row>
     <row r="866" spans="1:5">
       <c r="A866" s="5">
-        <v>377</v>
+        <v>353</v>
       </c>
       <c r="B866" s="10"/>
       <c r="C866" s="7" t="s">
         <v>863</v>
       </c>
       <c r="D866" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E866" s="13">
-        <v>270</v>
+        <v>206</v>
       </c>
     </row>
     <row r="867" spans="1:5">
       <c r="A867" s="5">
-        <v>378</v>
+        <v>354</v>
       </c>
       <c r="B867" s="10"/>
       <c r="C867" s="7" t="s">
         <v>864</v>
       </c>
       <c r="D867" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E867" s="13">
-        <v>89</v>
+        <v>95</v>
       </c>
     </row>
     <row r="868" spans="1:5">
       <c r="A868" s="5">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="B868" s="10"/>
       <c r="C868" s="7" t="s">
         <v>865</v>
       </c>
       <c r="D868" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E868" s="13">
-        <v>351</v>
+        <v>176</v>
       </c>
     </row>
     <row r="869" spans="1:5">
       <c r="A869" s="5">
-        <v>380</v>
+        <v>356</v>
       </c>
       <c r="B869" s="10"/>
       <c r="C869" s="7" t="s">
         <v>866</v>
       </c>
       <c r="D869" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E869" s="13">
-        <v>371</v>
+        <v>198</v>
       </c>
     </row>
     <row r="870" spans="1:5">
       <c r="A870" s="5">
-        <v>381</v>
+        <v>357</v>
       </c>
       <c r="B870" s="10"/>
       <c r="C870" s="7" t="s">
         <v>867</v>
       </c>
       <c r="D870" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E870" s="13">
-        <v>314</v>
+        <v>40</v>
       </c>
     </row>
     <row r="871" spans="1:5">
       <c r="A871" s="5">
-        <v>382</v>
+        <v>358</v>
       </c>
       <c r="B871" s="10"/>
       <c r="C871" s="7" t="s">
         <v>868</v>
       </c>
       <c r="D871" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E871" s="13">
-        <v>206</v>
+        <v>92</v>
       </c>
     </row>
     <row r="872" spans="1:5">
       <c r="A872" s="5">
-        <v>383</v>
+        <v>359</v>
       </c>
       <c r="B872" s="10"/>
       <c r="C872" s="7" t="s">
         <v>869</v>
       </c>
       <c r="D872" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E872" s="13">
-        <v>206</v>
+        <v>191</v>
       </c>
     </row>
     <row r="873" spans="1:5">
       <c r="A873" s="5">
-        <v>384</v>
+        <v>360</v>
       </c>
       <c r="B873" s="10"/>
       <c r="C873" s="7" t="s">
         <v>870</v>
       </c>
       <c r="D873" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E873" s="13">
-        <v>407</v>
+        <v>302</v>
       </c>
     </row>
     <row r="874" spans="1:5">
       <c r="A874" s="5">
-        <v>385</v>
+        <v>361</v>
       </c>
       <c r="B874" s="10"/>
       <c r="C874" s="7" t="s">
         <v>871</v>
       </c>
       <c r="D874" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E874" s="13">
-        <v>137</v>
+        <v>532</v>
       </c>
     </row>
     <row r="875" spans="1:5">
       <c r="A875" s="5">
-        <v>386</v>
+        <v>362</v>
       </c>
       <c r="B875" s="10"/>
       <c r="C875" s="7" t="s">
         <v>872</v>
       </c>
       <c r="D875" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E875" s="13">
-        <v>185</v>
+        <v>105</v>
       </c>
     </row>
     <row r="876" spans="1:5">
       <c r="A876" s="5">
-        <v>387</v>
+        <v>363</v>
       </c>
       <c r="B876" s="10"/>
       <c r="C876" s="7" t="s">
         <v>873</v>
       </c>
       <c r="D876" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E876" s="13">
-        <v>532</v>
+        <v>270</v>
       </c>
     </row>
     <row r="877" spans="1:5">
       <c r="A877" s="5">
-        <v>388</v>
+        <v>364</v>
       </c>
       <c r="B877" s="10"/>
       <c r="C877" s="7" t="s">
         <v>874</v>
       </c>
       <c r="D877" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E877" s="13">
-        <v>617</v>
+        <v>351</v>
       </c>
     </row>
     <row r="878" spans="1:5">
       <c r="A878" s="5">
-        <v>389</v>
+        <v>365</v>
       </c>
       <c r="B878" s="10"/>
       <c r="C878" s="7" t="s">
         <v>875</v>
       </c>
       <c r="D878" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E878" s="13">
-        <v>198</v>
+        <v>371</v>
       </c>
     </row>
     <row r="879" spans="1:5">
       <c r="A879" s="5">
-        <v>390</v>
+        <v>366</v>
       </c>
       <c r="B879" s="10"/>
       <c r="C879" s="7" t="s">
         <v>876</v>
       </c>
       <c r="D879" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E879" s="13">
-        <v>240</v>
+        <v>314</v>
       </c>
     </row>
     <row r="880" spans="1:5">
       <c r="A880" s="5">
-        <v>391</v>
+        <v>367</v>
       </c>
       <c r="B880" s="10"/>
       <c r="C880" s="7" t="s">
         <v>877</v>
       </c>
       <c r="D880" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E880" s="13">
-        <v>625</v>
+        <v>206</v>
       </c>
     </row>
     <row r="881" spans="1:5">
       <c r="A881" s="5">
-        <v>392</v>
+        <v>368</v>
       </c>
       <c r="B881" s="10"/>
       <c r="C881" s="7" t="s">
         <v>878</v>
       </c>
       <c r="D881" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E881" s="13">
-        <v>114</v>
+        <v>206</v>
       </c>
     </row>
     <row r="882" spans="1:5">
       <c r="A882" s="5">
-        <v>393</v>
+        <v>369</v>
       </c>
       <c r="B882" s="10"/>
       <c r="C882" s="7" t="s">
         <v>879</v>
       </c>
       <c r="D882" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E882" s="13">
-        <v>310</v>
+        <v>407</v>
       </c>
     </row>
     <row r="883" spans="1:5">
       <c r="A883" s="5">
-        <v>394</v>
+        <v>370</v>
       </c>
       <c r="B883" s="10"/>
       <c r="C883" s="7" t="s">
         <v>880</v>
       </c>
       <c r="D883" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E883" s="13">
-        <v>92</v>
+        <v>137</v>
       </c>
     </row>
     <row r="884" spans="1:5">
       <c r="A884" s="5">
-        <v>395</v>
+        <v>371</v>
       </c>
       <c r="B884" s="10"/>
       <c r="C884" s="7" t="s">
         <v>881</v>
       </c>
       <c r="D884" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E884" s="13">
-        <v>508</v>
+        <v>185</v>
       </c>
     </row>
     <row r="885" spans="1:5">
       <c r="A885" s="5">
-        <v>396</v>
+        <v>372</v>
       </c>
       <c r="B885" s="10"/>
       <c r="C885" s="7" t="s">
         <v>882</v>
       </c>
       <c r="D885" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E885" s="13">
-        <v>803</v>
+        <v>532</v>
       </c>
     </row>
     <row r="886" spans="1:5">
       <c r="A886" s="5">
-        <v>397</v>
+        <v>373</v>
       </c>
       <c r="B886" s="10"/>
       <c r="C886" s="7" t="s">
         <v>883</v>
       </c>
       <c r="D886" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E886" s="13">
-        <v>568</v>
+        <v>617</v>
       </c>
     </row>
     <row r="887" spans="1:5">
       <c r="A887" s="5">
-        <v>398</v>
+        <v>374</v>
       </c>
       <c r="B887" s="10"/>
       <c r="C887" s="7" t="s">
         <v>884</v>
       </c>
       <c r="D887" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E887" s="13">
-        <v>115</v>
+        <v>198</v>
       </c>
     </row>
     <row r="888" spans="1:5">
       <c r="A888" s="5">
-        <v>399</v>
+        <v>375</v>
       </c>
       <c r="B888" s="10"/>
       <c r="C888" s="7" t="s">
         <v>885</v>
       </c>
       <c r="D888" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E888" s="13">
-        <v>236</v>
+        <v>240</v>
       </c>
     </row>
     <row r="889" spans="1:5">
       <c r="A889" s="5">
-        <v>400</v>
+        <v>376</v>
       </c>
       <c r="B889" s="10"/>
       <c r="C889" s="7" t="s">
         <v>886</v>
       </c>
       <c r="D889" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E889" s="13">
-        <v>92</v>
+        <v>625</v>
       </c>
     </row>
     <row r="890" spans="1:5">
       <c r="A890" s="5">
-        <v>401</v>
+        <v>377</v>
       </c>
       <c r="B890" s="10"/>
       <c r="C890" s="7" t="s">
         <v>887</v>
       </c>
       <c r="D890" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E890" s="13">
-        <v>483</v>
+        <v>114</v>
       </c>
     </row>
     <row r="891" spans="1:5">
       <c r="A891" s="5">
-        <v>402</v>
+        <v>378</v>
       </c>
       <c r="B891" s="10"/>
       <c r="C891" s="7" t="s">
         <v>888</v>
       </c>
       <c r="D891" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E891" s="13">
-        <v>449</v>
+        <v>310</v>
       </c>
     </row>
     <row r="892" spans="1:5">
       <c r="A892" s="5">
-        <v>403</v>
+        <v>379</v>
       </c>
       <c r="B892" s="10"/>
       <c r="C892" s="7" t="s">
         <v>889</v>
       </c>
       <c r="D892" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E892" s="13">
-        <v>131</v>
+        <v>92</v>
       </c>
     </row>
     <row r="893" spans="1:5">
       <c r="A893" s="5">
-        <v>404</v>
+        <v>380</v>
       </c>
       <c r="B893" s="10"/>
       <c r="C893" s="7" t="s">
         <v>890</v>
       </c>
       <c r="D893" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E893" s="13">
-        <v>198</v>
+        <v>508</v>
       </c>
     </row>
     <row r="894" spans="1:5">
       <c r="A894" s="5">
-        <v>405</v>
+        <v>381</v>
       </c>
       <c r="B894" s="10"/>
       <c r="C894" s="7" t="s">
         <v>891</v>
       </c>
       <c r="D894" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E894" s="13">
-        <v>407</v>
+        <v>803</v>
       </c>
     </row>
     <row r="895" spans="1:5">
       <c r="A895" s="5">
-        <v>406</v>
+        <v>382</v>
       </c>
       <c r="B895" s="10"/>
       <c r="C895" s="7" t="s">
         <v>892</v>
       </c>
       <c r="D895" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E895" s="13">
-        <v>382</v>
+        <v>568</v>
       </c>
     </row>
     <row r="896" spans="1:5">
       <c r="A896" s="5">
-        <v>407</v>
+        <v>383</v>
       </c>
       <c r="B896" s="10"/>
       <c r="C896" s="7" t="s">
         <v>893</v>
       </c>
       <c r="D896" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E896" s="13">
-        <v>645</v>
+        <v>115</v>
       </c>
     </row>
     <row r="897" spans="1:5">
       <c r="A897" s="5">
-        <v>408</v>
+        <v>384</v>
       </c>
       <c r="B897" s="10"/>
       <c r="C897" s="7" t="s">
         <v>894</v>
       </c>
       <c r="D897" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E897" s="13">
-        <v>92</v>
+        <v>236</v>
       </c>
     </row>
     <row r="898" spans="1:5">
       <c r="A898" s="5">
-        <v>409</v>
+        <v>385</v>
       </c>
       <c r="B898" s="10"/>
       <c r="C898" s="7" t="s">
         <v>895</v>
       </c>
       <c r="D898" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E898" s="13">
-        <v>137</v>
+        <v>92</v>
       </c>
     </row>
     <row r="899" spans="1:5">
       <c r="A899" s="5">
-        <v>410</v>
+        <v>386</v>
       </c>
       <c r="B899" s="10"/>
       <c r="C899" s="7" t="s">
         <v>896</v>
       </c>
       <c r="D899" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E899" s="13">
-        <v>218</v>
+        <v>483</v>
       </c>
     </row>
     <row r="900" spans="1:5">
       <c r="A900" s="5">
-        <v>411</v>
+        <v>387</v>
       </c>
       <c r="B900" s="10"/>
       <c r="C900" s="7" t="s">
         <v>897</v>
       </c>
       <c r="D900" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E900" s="13">
-        <v>218</v>
+        <v>449</v>
       </c>
     </row>
     <row r="901" spans="1:5">
       <c r="A901" s="5">
-        <v>412</v>
+        <v>388</v>
       </c>
       <c r="B901" s="10"/>
       <c r="C901" s="7" t="s">
         <v>898</v>
       </c>
       <c r="D901" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E901" s="13">
-        <v>372</v>
+        <v>131</v>
       </c>
     </row>
     <row r="902" spans="1:5">
       <c r="A902" s="5">
-        <v>413</v>
+        <v>389</v>
       </c>
       <c r="B902" s="10"/>
       <c r="C902" s="7" t="s">
         <v>899</v>
       </c>
       <c r="D902" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E902" s="13">
-        <v>218</v>
+        <v>198</v>
       </c>
     </row>
     <row r="903" spans="1:5">
       <c r="A903" s="5">
-        <v>414</v>
+        <v>390</v>
       </c>
       <c r="B903" s="10"/>
       <c r="C903" s="7" t="s">
         <v>900</v>
       </c>
       <c r="D903" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E903" s="13">
-        <v>114</v>
+        <v>407</v>
       </c>
     </row>
     <row r="904" spans="1:5">
       <c r="A904" s="5">
-        <v>415</v>
+        <v>391</v>
       </c>
       <c r="B904" s="10"/>
       <c r="C904" s="7" t="s">
         <v>901</v>
       </c>
       <c r="D904" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E904" s="13">
-        <v>379</v>
+        <v>382</v>
       </c>
     </row>
     <row r="905" spans="1:5">
       <c r="A905" s="5">
-        <v>416</v>
+        <v>392</v>
       </c>
       <c r="B905" s="10"/>
       <c r="C905" s="7" t="s">
         <v>902</v>
       </c>
       <c r="D905" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E905" s="13">
-        <v>270</v>
+        <v>645</v>
       </c>
     </row>
     <row r="906" spans="1:5">
       <c r="A906" s="5">
-        <v>417</v>
+        <v>393</v>
       </c>
       <c r="B906" s="10"/>
       <c r="C906" s="7" t="s">
         <v>903</v>
       </c>
       <c r="D906" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E906" s="13">
-        <v>803</v>
+        <v>92</v>
       </c>
     </row>
     <row r="907" spans="1:5">
       <c r="A907" s="5">
-        <v>418</v>
+        <v>394</v>
       </c>
       <c r="B907" s="10"/>
       <c r="C907" s="7" t="s">
         <v>904</v>
       </c>
       <c r="D907" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E907" s="13">
-        <v>397</v>
+        <v>137</v>
       </c>
     </row>
     <row r="908" spans="1:5">
       <c r="A908" s="5">
-        <v>419</v>
+        <v>395</v>
       </c>
       <c r="B908" s="10"/>
       <c r="C908" s="7" t="s">
         <v>905</v>
       </c>
       <c r="D908" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E908" s="13">
-        <v>776</v>
+        <v>218</v>
       </c>
     </row>
     <row r="909" spans="1:5">
       <c r="A909" s="5">
-        <v>420</v>
+        <v>396</v>
       </c>
       <c r="B909" s="10"/>
       <c r="C909" s="7" t="s">
         <v>906</v>
       </c>
       <c r="D909" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E909" s="13">
-        <v>236</v>
+        <v>218</v>
       </c>
     </row>
     <row r="910" spans="1:5">
       <c r="A910" s="5">
-        <v>421</v>
+        <v>397</v>
       </c>
       <c r="B910" s="10"/>
       <c r="C910" s="7" t="s">
         <v>907</v>
       </c>
       <c r="D910" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E910" s="13">
-        <v>228</v>
+        <v>372</v>
       </c>
     </row>
     <row r="911" spans="1:5">
       <c r="A911" s="5">
-        <v>422</v>
+        <v>398</v>
       </c>
       <c r="B911" s="10"/>
       <c r="C911" s="7" t="s">
         <v>908</v>
       </c>
       <c r="D911" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E911" s="13">
-        <v>407</v>
+        <v>114</v>
       </c>
     </row>
     <row r="912" spans="1:5">
       <c r="A912" s="5">
-        <v>423</v>
+        <v>399</v>
       </c>
       <c r="B912" s="10"/>
       <c r="C912" s="7" t="s">
         <v>909</v>
       </c>
       <c r="D912" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E912" s="13">
-        <v>192</v>
+        <v>379</v>
       </c>
     </row>
     <row r="913" spans="1:5">
       <c r="A913" s="5">
-        <v>424</v>
+        <v>400</v>
       </c>
       <c r="B913" s="10"/>
       <c r="C913" s="7" t="s">
         <v>910</v>
       </c>
       <c r="D913" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E913" s="13">
-        <v>351</v>
+        <v>270</v>
       </c>
     </row>
     <row r="914" spans="1:5">
       <c r="A914" s="5">
-        <v>425</v>
+        <v>401</v>
       </c>
       <c r="B914" s="10"/>
       <c r="C914" s="7" t="s">
         <v>911</v>
       </c>
       <c r="D914" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E914" s="13">
-        <v>217</v>
+        <v>803</v>
       </c>
     </row>
     <row r="915" spans="1:5">
       <c r="A915" s="5">
-        <v>426</v>
+        <v>402</v>
       </c>
       <c r="B915" s="10"/>
       <c r="C915" s="7" t="s">
         <v>912</v>
       </c>
       <c r="D915" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E915" s="13">
-        <v>803</v>
+        <v>397</v>
       </c>
     </row>
     <row r="916" spans="1:5">
       <c r="A916" s="5">
-        <v>427</v>
+        <v>403</v>
       </c>
       <c r="B916" s="10"/>
       <c r="C916" s="7" t="s">
         <v>913</v>
       </c>
       <c r="D916" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E916" s="13">
-        <v>495</v>
+        <v>776</v>
       </c>
     </row>
     <row r="917" spans="1:5">
       <c r="A917" s="5">
-        <v>428</v>
+        <v>404</v>
       </c>
       <c r="B917" s="10"/>
       <c r="C917" s="7" t="s">
         <v>914</v>
       </c>
       <c r="D917" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E917" s="13">
-        <v>150</v>
+        <v>236</v>
       </c>
     </row>
     <row r="918" spans="1:5">
       <c r="A918" s="5">
-        <v>429</v>
+        <v>405</v>
       </c>
       <c r="B918" s="10"/>
       <c r="C918" s="7" t="s">
         <v>915</v>
       </c>
       <c r="D918" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E918" s="13">
-        <v>92</v>
+        <v>228</v>
       </c>
     </row>
     <row r="919" spans="1:5">
       <c r="A919" s="5">
-        <v>430</v>
+        <v>406</v>
       </c>
       <c r="B919" s="10"/>
       <c r="C919" s="7" t="s">
         <v>916</v>
       </c>
       <c r="D919" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E919" s="13">
-        <v>143</v>
+        <v>407</v>
       </c>
     </row>
     <row r="920" spans="1:5">
       <c r="A920" s="5">
-        <v>431</v>
+        <v>407</v>
       </c>
       <c r="B920" s="10"/>
       <c r="C920" s="7" t="s">
         <v>917</v>
       </c>
       <c r="D920" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E920" s="13">
-        <v>215</v>
+        <v>192</v>
       </c>
     </row>
     <row r="921" spans="1:5">
       <c r="A921" s="5">
-        <v>432</v>
+        <v>408</v>
       </c>
       <c r="B921" s="10"/>
       <c r="C921" s="7" t="s">
         <v>918</v>
       </c>
       <c r="D921" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E921" s="13">
-        <v>370</v>
+        <v>351</v>
       </c>
     </row>
     <row r="922" spans="1:5">
       <c r="A922" s="5">
-        <v>433</v>
+        <v>409</v>
       </c>
       <c r="B922" s="10"/>
       <c r="C922" s="7" t="s">
         <v>919</v>
       </c>
       <c r="D922" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E922" s="13">
-        <v>93</v>
+        <v>217</v>
       </c>
     </row>
     <row r="923" spans="1:5">
       <c r="A923" s="5">
-        <v>434</v>
+        <v>410</v>
       </c>
       <c r="B923" s="10"/>
       <c r="C923" s="7" t="s">
         <v>920</v>
       </c>
       <c r="D923" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E923" s="13">
-        <v>1364</v>
+        <v>464</v>
       </c>
     </row>
     <row r="924" spans="1:5">
       <c r="A924" s="5">
-        <v>435</v>
+        <v>411</v>
       </c>
       <c r="B924" s="10"/>
       <c r="C924" s="7" t="s">
         <v>921</v>
       </c>
       <c r="D924" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E924" s="13">
-        <v>162</v>
+        <v>803</v>
       </c>
     </row>
     <row r="925" spans="1:5">
       <c r="A925" s="5">
-        <v>436</v>
+        <v>412</v>
       </c>
       <c r="B925" s="10"/>
       <c r="C925" s="7" t="s">
         <v>922</v>
       </c>
       <c r="D925" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E925" s="13">
-        <v>117</v>
+        <v>495</v>
       </c>
     </row>
     <row r="926" spans="1:5">
       <c r="A926" s="5">
-        <v>437</v>
+        <v>413</v>
       </c>
       <c r="B926" s="10"/>
       <c r="C926" s="7" t="s">
         <v>923</v>
       </c>
       <c r="D926" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E926" s="13">
-        <v>164</v>
+        <v>150</v>
       </c>
     </row>
     <row r="927" spans="1:5">
       <c r="A927" s="5">
-        <v>438</v>
+        <v>414</v>
       </c>
       <c r="B927" s="10"/>
       <c r="C927" s="7" t="s">
         <v>924</v>
       </c>
       <c r="D927" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E927" s="13">
-        <v>206</v>
+        <v>92</v>
       </c>
     </row>
     <row r="928" spans="1:5">
       <c r="A928" s="5">
-        <v>439</v>
+        <v>415</v>
       </c>
       <c r="B928" s="10"/>
       <c r="C928" s="7" t="s">
         <v>925</v>
       </c>
       <c r="D928" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E928" s="13">
-        <v>371</v>
+        <v>143</v>
       </c>
     </row>
     <row r="929" spans="1:5">
       <c r="A929" s="5">
-        <v>440</v>
+        <v>416</v>
       </c>
       <c r="B929" s="10"/>
       <c r="C929" s="7" t="s">
         <v>926</v>
       </c>
       <c r="D929" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E929" s="13">
-        <v>90</v>
+        <v>215</v>
       </c>
     </row>
     <row r="930" spans="1:5">
       <c r="A930" s="5">
-        <v>441</v>
+        <v>417</v>
       </c>
       <c r="B930" s="10"/>
       <c r="C930" s="7" t="s">
         <v>927</v>
       </c>
       <c r="D930" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E930" s="13">
-        <v>234</v>
+        <v>370</v>
       </c>
     </row>
     <row r="931" spans="1:5">
       <c r="A931" s="5">
-        <v>442</v>
+        <v>418</v>
       </c>
       <c r="B931" s="10"/>
       <c r="C931" s="7" t="s">
         <v>928</v>
       </c>
       <c r="D931" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E931" s="13">
-        <v>203</v>
+        <v>93</v>
       </c>
     </row>
     <row r="932" spans="1:5">
       <c r="A932" s="5">
-        <v>443</v>
+        <v>419</v>
       </c>
       <c r="B932" s="10"/>
       <c r="C932" s="7" t="s">
         <v>929</v>
       </c>
       <c r="D932" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E932" s="13">
-        <v>621</v>
+        <v>1364</v>
       </c>
     </row>
     <row r="933" spans="1:5">
       <c r="A933" s="5">
-        <v>444</v>
+        <v>420</v>
       </c>
       <c r="B933" s="10"/>
       <c r="C933" s="7" t="s">
         <v>930</v>
       </c>
       <c r="D933" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E933" s="13">
-        <v>172</v>
+        <v>117</v>
       </c>
     </row>
     <row r="934" spans="1:5">
       <c r="A934" s="5">
-        <v>445</v>
+        <v>421</v>
       </c>
       <c r="B934" s="10"/>
       <c r="C934" s="7" t="s">
         <v>931</v>
       </c>
       <c r="D934" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E934" s="13">
-        <v>203</v>
+        <v>164</v>
       </c>
     </row>
     <row r="935" spans="1:5">
       <c r="A935" s="5">
-        <v>446</v>
+        <v>422</v>
       </c>
       <c r="B935" s="10"/>
       <c r="C935" s="7" t="s">
         <v>932</v>
       </c>
       <c r="D935" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E935" s="13">
-        <v>90</v>
+        <v>206</v>
       </c>
     </row>
     <row r="936" spans="1:5">
       <c r="A936" s="5">
-        <v>447</v>
+        <v>423</v>
       </c>
       <c r="B936" s="10"/>
       <c r="C936" s="7" t="s">
         <v>933</v>
       </c>
       <c r="D936" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E936" s="13">
-        <v>508</v>
+        <v>371</v>
       </c>
     </row>
     <row r="937" spans="1:5">
       <c r="A937" s="5">
-        <v>448</v>
+        <v>424</v>
       </c>
       <c r="B937" s="10"/>
       <c r="C937" s="7" t="s">
         <v>934</v>
       </c>
       <c r="D937" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E937" s="13">
-        <v>268</v>
+        <v>112</v>
       </c>
     </row>
     <row r="938" spans="1:5">
       <c r="A938" s="5">
-        <v>449</v>
+        <v>425</v>
       </c>
       <c r="B938" s="10"/>
       <c r="C938" s="7" t="s">
         <v>935</v>
       </c>
       <c r="D938" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E938" s="13">
-        <v>92</v>
+        <v>90</v>
       </c>
     </row>
     <row r="939" spans="1:5">
       <c r="A939" s="5">
-        <v>450</v>
+        <v>426</v>
       </c>
       <c r="B939" s="10"/>
       <c r="C939" s="7" t="s">
         <v>936</v>
       </c>
       <c r="D939" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E939" s="13">
-        <v>197</v>
+        <v>234</v>
       </c>
     </row>
     <row r="940" spans="1:5">
       <c r="A940" s="5">
-        <v>451</v>
+        <v>427</v>
       </c>
       <c r="B940" s="10"/>
       <c r="C940" s="7" t="s">
         <v>937</v>
       </c>
       <c r="D940" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E940" s="13">
-        <v>204</v>
+        <v>203</v>
       </c>
     </row>
     <row r="941" spans="1:5">
       <c r="A941" s="5">
-        <v>452</v>
+        <v>428</v>
       </c>
       <c r="B941" s="10"/>
       <c r="C941" s="7" t="s">
         <v>938</v>
       </c>
       <c r="D941" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E941" s="13">
         <v>621</v>
       </c>
     </row>
     <row r="942" spans="1:5">
       <c r="A942" s="5">
-        <v>453</v>
+        <v>429</v>
       </c>
       <c r="B942" s="10"/>
       <c r="C942" s="7" t="s">
         <v>939</v>
       </c>
       <c r="D942" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E942" s="13">
-        <v>195</v>
+        <v>172</v>
       </c>
     </row>
     <row r="943" spans="1:5">
       <c r="A943" s="5">
-        <v>454</v>
+        <v>430</v>
       </c>
       <c r="B943" s="10"/>
       <c r="C943" s="7" t="s">
         <v>940</v>
       </c>
       <c r="D943" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E943" s="13">
-        <v>186</v>
+        <v>203</v>
       </c>
     </row>
     <row r="944" spans="1:5">
       <c r="A944" s="5">
-        <v>455</v>
+        <v>431</v>
       </c>
       <c r="B944" s="10"/>
       <c r="C944" s="7" t="s">
         <v>941</v>
       </c>
       <c r="D944" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E944" s="13">
-        <v>279</v>
+        <v>90</v>
       </c>
     </row>
     <row r="945" spans="1:5">
       <c r="A945" s="5">
-        <v>456</v>
+        <v>432</v>
       </c>
       <c r="B945" s="10"/>
       <c r="C945" s="7" t="s">
         <v>942</v>
       </c>
       <c r="D945" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E945" s="13">
-        <v>279</v>
+        <v>508</v>
       </c>
     </row>
     <row r="946" spans="1:5">
       <c r="A946" s="5">
-        <v>457</v>
+        <v>433</v>
       </c>
       <c r="B946" s="10"/>
       <c r="C946" s="7" t="s">
         <v>943</v>
       </c>
       <c r="D946" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E946" s="13">
-        <v>156</v>
+        <v>268</v>
       </c>
     </row>
     <row r="947" spans="1:5">
       <c r="A947" s="5">
-        <v>458</v>
+        <v>434</v>
       </c>
       <c r="B947" s="10"/>
       <c r="C947" s="7" t="s">
         <v>944</v>
       </c>
       <c r="D947" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E947" s="13">
-        <v>80</v>
+        <v>101</v>
       </c>
     </row>
     <row r="948" spans="1:5">
       <c r="A948" s="5">
-        <v>459</v>
+        <v>435</v>
       </c>
       <c r="B948" s="10"/>
       <c r="C948" s="7" t="s">
         <v>945</v>
       </c>
       <c r="D948" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E948" s="13">
-        <v>183</v>
+        <v>197</v>
       </c>
     </row>
     <row r="949" spans="1:5">
       <c r="A949" s="5">
-        <v>460</v>
+        <v>436</v>
       </c>
       <c r="B949" s="10"/>
       <c r="C949" s="7" t="s">
         <v>946</v>
       </c>
       <c r="D949" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E949" s="13">
-        <v>248</v>
+        <v>204</v>
       </c>
     </row>
     <row r="950" spans="1:5">
       <c r="A950" s="5">
-        <v>461</v>
+        <v>437</v>
       </c>
       <c r="B950" s="10"/>
       <c r="C950" s="7" t="s">
         <v>947</v>
       </c>
       <c r="D950" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E950" s="13">
-        <v>256</v>
+        <v>621</v>
       </c>
     </row>
     <row r="951" spans="1:5">
       <c r="A951" s="5">
-        <v>462</v>
+        <v>438</v>
       </c>
       <c r="B951" s="10"/>
       <c r="C951" s="7" t="s">
         <v>948</v>
       </c>
       <c r="D951" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E951" s="13">
-        <v>248</v>
+        <v>195</v>
       </c>
     </row>
     <row r="952" spans="1:5">
       <c r="A952" s="5">
-        <v>463</v>
+        <v>439</v>
       </c>
       <c r="B952" s="10"/>
       <c r="C952" s="7" t="s">
         <v>949</v>
       </c>
       <c r="D952" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E952" s="13">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="953" spans="1:5">
       <c r="A953" s="5">
-        <v>464</v>
+        <v>440</v>
       </c>
       <c r="B953" s="10"/>
       <c r="C953" s="7" t="s">
         <v>950</v>
       </c>
       <c r="D953" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E953" s="13">
-        <v>623</v>
+        <v>279</v>
       </c>
     </row>
     <row r="954" spans="1:5">
       <c r="A954" s="5">
-        <v>465</v>
+        <v>441</v>
       </c>
       <c r="B954" s="10"/>
       <c r="C954" s="7" t="s">
         <v>951</v>
       </c>
       <c r="D954" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E954" s="13">
-        <v>183</v>
+        <v>279</v>
       </c>
     </row>
     <row r="955" spans="1:5">
       <c r="A955" s="5">
-        <v>466</v>
+        <v>442</v>
       </c>
       <c r="B955" s="10"/>
       <c r="C955" s="7" t="s">
         <v>952</v>
       </c>
       <c r="D955" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E955" s="13">
-        <v>185</v>
+        <v>156</v>
       </c>
     </row>
     <row r="956" spans="1:5">
       <c r="A956" s="5">
-        <v>467</v>
+        <v>443</v>
       </c>
       <c r="B956" s="10"/>
       <c r="C956" s="7" t="s">
         <v>953</v>
       </c>
       <c r="D956" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E956" s="13">
-        <v>372</v>
+        <v>80</v>
       </c>
     </row>
     <row r="957" spans="1:5">
       <c r="A957" s="5">
-        <v>468</v>
+        <v>444</v>
       </c>
       <c r="B957" s="10"/>
       <c r="C957" s="7" t="s">
         <v>954</v>
       </c>
       <c r="D957" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E957" s="13">
-        <v>141</v>
+        <v>183</v>
       </c>
     </row>
     <row r="958" spans="1:5">
       <c r="A958" s="5">
-        <v>469</v>
+        <v>445</v>
       </c>
       <c r="B958" s="10"/>
       <c r="C958" s="7" t="s">
         <v>955</v>
       </c>
       <c r="D958" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E958" s="13">
-        <v>377</v>
+        <v>248</v>
       </c>
     </row>
     <row r="959" spans="1:5">
       <c r="A959" s="5">
-        <v>470</v>
+        <v>446</v>
       </c>
       <c r="B959" s="10"/>
       <c r="C959" s="7" t="s">
         <v>956</v>
       </c>
       <c r="D959" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E959" s="13">
-        <v>76</v>
+        <v>256</v>
       </c>
     </row>
     <row r="960" spans="1:5">
       <c r="A960" s="5">
-        <v>471</v>
+        <v>447</v>
       </c>
       <c r="B960" s="10"/>
       <c r="C960" s="7" t="s">
         <v>957</v>
       </c>
       <c r="D960" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E960" s="13">
-        <v>279</v>
+        <v>248</v>
       </c>
     </row>
     <row r="961" spans="1:5">
       <c r="A961" s="5">
-        <v>472</v>
+        <v>448</v>
       </c>
       <c r="B961" s="10"/>
       <c r="C961" s="7" t="s">
         <v>958</v>
       </c>
       <c r="D961" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E961" s="13">
-        <v>164</v>
+        <v>185</v>
       </c>
     </row>
     <row r="962" spans="1:5">
       <c r="A962" s="5">
-        <v>473</v>
+        <v>449</v>
       </c>
       <c r="B962" s="10"/>
       <c r="C962" s="7" t="s">
         <v>959</v>
       </c>
       <c r="D962" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E962" s="13">
-        <v>372</v>
+        <v>680</v>
       </c>
     </row>
     <row r="963" spans="1:5">
       <c r="A963" s="5">
-        <v>474</v>
+        <v>450</v>
       </c>
       <c r="B963" s="10"/>
       <c r="C963" s="7" t="s">
         <v>960</v>
       </c>
       <c r="D963" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E963" s="13">
-        <v>90</v>
+        <v>183</v>
       </c>
     </row>
     <row r="964" spans="1:5">
       <c r="A964" s="5">
-        <v>475</v>
+        <v>451</v>
       </c>
       <c r="B964" s="10"/>
       <c r="C964" s="7" t="s">
         <v>961</v>
       </c>
       <c r="D964" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E964" s="13">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="965" spans="1:5">
       <c r="A965" s="5">
-        <v>476</v>
+        <v>452</v>
       </c>
       <c r="B965" s="10"/>
       <c r="C965" s="7" t="s">
         <v>962</v>
       </c>
       <c r="D965" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E965" s="13">
-        <v>80</v>
+        <v>372</v>
       </c>
     </row>
     <row r="966" spans="1:5">
       <c r="A966" s="5">
-        <v>477</v>
+        <v>453</v>
       </c>
       <c r="B966" s="10"/>
       <c r="C966" s="7" t="s">
         <v>963</v>
       </c>
       <c r="D966" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E966" s="13">
-        <v>126</v>
+        <v>141</v>
       </c>
     </row>
     <row r="967" spans="1:5">
       <c r="A967" s="5">
-        <v>478</v>
+        <v>454</v>
       </c>
       <c r="B967" s="10"/>
       <c r="C967" s="7" t="s">
         <v>964</v>
       </c>
       <c r="D967" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E967" s="13">
-        <v>530</v>
+        <v>76</v>
       </c>
     </row>
     <row r="968" spans="1:5">
       <c r="A968" s="5">
-        <v>479</v>
+        <v>455</v>
       </c>
       <c r="B968" s="10"/>
       <c r="C968" s="7" t="s">
         <v>965</v>
       </c>
       <c r="D968" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E968" s="13">
-        <v>174</v>
+        <v>279</v>
       </c>
     </row>
     <row r="969" spans="1:5">
       <c r="A969" s="5">
-        <v>480</v>
+        <v>456</v>
       </c>
       <c r="B969" s="10"/>
       <c r="C969" s="7" t="s">
         <v>966</v>
       </c>
       <c r="D969" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E969" s="13">
-        <v>441</v>
+        <v>164</v>
       </c>
     </row>
     <row r="970" spans="1:5">
       <c r="A970" s="5">
-        <v>481</v>
+        <v>457</v>
       </c>
       <c r="B970" s="10"/>
       <c r="C970" s="7" t="s">
         <v>967</v>
       </c>
       <c r="D970" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E970" s="13">
-        <v>195</v>
+        <v>372</v>
       </c>
     </row>
     <row r="971" spans="1:5">
       <c r="A971" s="5">
-        <v>482</v>
+        <v>458</v>
       </c>
       <c r="B971" s="10"/>
       <c r="C971" s="7" t="s">
         <v>968</v>
       </c>
       <c r="D971" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E971" s="13">
-        <v>167</v>
+        <v>90</v>
       </c>
     </row>
     <row r="972" spans="1:5">
       <c r="A972" s="5">
-        <v>483</v>
+        <v>459</v>
       </c>
       <c r="B972" s="10"/>
       <c r="C972" s="7" t="s">
         <v>969</v>
       </c>
       <c r="D972" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E972" s="13">
-        <v>126</v>
+        <v>186</v>
       </c>
     </row>
     <row r="973" spans="1:5">
       <c r="A973" s="5">
-        <v>484</v>
+        <v>460</v>
       </c>
       <c r="B973" s="10"/>
       <c r="C973" s="7" t="s">
         <v>970</v>
       </c>
       <c r="D973" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E973" s="13">
-        <v>621</v>
+        <v>80</v>
       </c>
     </row>
     <row r="974" spans="1:5">
       <c r="A974" s="5">
-        <v>485</v>
+        <v>461</v>
       </c>
       <c r="B974" s="10"/>
       <c r="C974" s="7" t="s">
         <v>971</v>
       </c>
       <c r="D974" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E974" s="13">
-        <v>204</v>
+        <v>126</v>
       </c>
     </row>
     <row r="975" spans="1:5">
       <c r="A975" s="5">
-        <v>486</v>
+        <v>462</v>
       </c>
       <c r="B975" s="10"/>
       <c r="C975" s="7" t="s">
         <v>972</v>
       </c>
       <c r="D975" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E975" s="13">
-        <v>71</v>
+        <v>530</v>
       </c>
     </row>
     <row r="976" spans="1:5">
       <c r="A976" s="5">
-        <v>487</v>
+        <v>463</v>
       </c>
       <c r="B976" s="10"/>
       <c r="C976" s="7" t="s">
         <v>973</v>
       </c>
       <c r="D976" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E976" s="13">
-        <v>170</v>
+        <v>174</v>
       </c>
     </row>
     <row r="977" spans="1:5">
       <c r="A977" s="5">
-        <v>488</v>
+        <v>464</v>
       </c>
       <c r="B977" s="10"/>
       <c r="C977" s="7" t="s">
         <v>974</v>
       </c>
       <c r="D977" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E977" s="13">
-        <v>80</v>
+        <v>441</v>
       </c>
     </row>
     <row r="978" spans="1:5">
       <c r="A978" s="5">
-        <v>489</v>
+        <v>465</v>
       </c>
       <c r="B978" s="10"/>
       <c r="C978" s="7" t="s">
         <v>975</v>
       </c>
       <c r="D978" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E978" s="13">
-        <v>105</v>
+        <v>195</v>
       </c>
     </row>
     <row r="979" spans="1:5">
       <c r="A979" s="5">
-        <v>490</v>
+        <v>466</v>
       </c>
       <c r="B979" s="10"/>
       <c r="C979" s="7" t="s">
         <v>976</v>
       </c>
       <c r="D979" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E979" s="13">
-        <v>269</v>
+        <v>167</v>
       </c>
     </row>
     <row r="980" spans="1:5">
       <c r="A980" s="5">
-        <v>491</v>
+        <v>467</v>
       </c>
       <c r="B980" s="10"/>
       <c r="C980" s="7" t="s">
         <v>977</v>
       </c>
       <c r="D980" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E980" s="13">
-        <v>501</v>
+        <v>126</v>
       </c>
     </row>
     <row r="981" spans="1:5">
       <c r="A981" s="5">
-        <v>492</v>
+        <v>468</v>
       </c>
       <c r="B981" s="10"/>
       <c r="C981" s="7" t="s">
         <v>978</v>
       </c>
       <c r="D981" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E981" s="13">
-        <v>199</v>
+        <v>621</v>
       </c>
     </row>
     <row r="982" spans="1:5">
       <c r="A982" s="5">
-        <v>493</v>
+        <v>469</v>
       </c>
       <c r="B982" s="10"/>
       <c r="C982" s="7" t="s">
         <v>979</v>
       </c>
       <c r="D982" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E982" s="13">
-        <v>363</v>
+        <v>204</v>
       </c>
     </row>
     <row r="983" spans="1:5">
       <c r="A983" s="5">
-        <v>494</v>
+        <v>470</v>
       </c>
       <c r="B983" s="10"/>
       <c r="C983" s="7" t="s">
         <v>980</v>
       </c>
       <c r="D983" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E983" s="13">
-        <v>186</v>
+        <v>71</v>
       </c>
     </row>
     <row r="984" spans="1:5">
       <c r="A984" s="5">
-        <v>495</v>
+        <v>471</v>
       </c>
       <c r="B984" s="10"/>
       <c r="C984" s="7" t="s">
         <v>981</v>
       </c>
       <c r="D984" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E984" s="13">
-        <v>621</v>
+        <v>170</v>
       </c>
     </row>
     <row r="985" spans="1:5">
       <c r="A985" s="5">
-        <v>496</v>
+        <v>472</v>
       </c>
       <c r="B985" s="10"/>
       <c r="C985" s="7" t="s">
         <v>982</v>
       </c>
       <c r="D985" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E985" s="13">
-        <v>126</v>
+        <v>105</v>
       </c>
     </row>
     <row r="986" spans="1:5">
       <c r="A986" s="5">
-        <v>497</v>
+        <v>473</v>
       </c>
       <c r="B986" s="10"/>
       <c r="C986" s="7" t="s">
         <v>983</v>
       </c>
       <c r="D986" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E986" s="13">
-        <v>150</v>
+        <v>269</v>
       </c>
     </row>
     <row r="987" spans="1:5">
       <c r="A987" s="5">
-        <v>498</v>
+        <v>474</v>
       </c>
       <c r="B987" s="10"/>
       <c r="C987" s="7" t="s">
         <v>984</v>
       </c>
       <c r="D987" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E987" s="13">
-        <v>152</v>
+        <v>501</v>
       </c>
     </row>
     <row r="988" spans="1:5">
       <c r="A988" s="5">
-        <v>499</v>
+        <v>475</v>
       </c>
       <c r="B988" s="10"/>
       <c r="C988" s="7" t="s">
         <v>985</v>
       </c>
       <c r="D988" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E988" s="13">
-        <v>168</v>
+        <v>199</v>
       </c>
     </row>
     <row r="989" spans="1:5">
       <c r="A989" s="5">
-        <v>500</v>
+        <v>476</v>
       </c>
       <c r="B989" s="10"/>
       <c r="C989" s="7" t="s">
         <v>986</v>
       </c>
       <c r="D989" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E989" s="13">
-        <v>347</v>
+        <v>363</v>
       </c>
     </row>
     <row r="990" spans="1:5">
       <c r="A990" s="5">
-        <v>501</v>
+        <v>477</v>
       </c>
       <c r="B990" s="10"/>
       <c r="C990" s="7" t="s">
         <v>987</v>
       </c>
       <c r="D990" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E990" s="13">
-        <v>579</v>
+        <v>186</v>
       </c>
     </row>
     <row r="991" spans="1:5">
       <c r="A991" s="5">
-        <v>502</v>
+        <v>478</v>
       </c>
       <c r="B991" s="10"/>
       <c r="C991" s="7" t="s">
         <v>988</v>
       </c>
       <c r="D991" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E991" s="13">
-        <v>302</v>
+        <v>621</v>
       </c>
     </row>
     <row r="992" spans="1:5">
       <c r="A992" s="5">
-        <v>503</v>
+        <v>479</v>
       </c>
       <c r="B992" s="10"/>
       <c r="C992" s="7" t="s">
         <v>989</v>
       </c>
       <c r="D992" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E992" s="13">
-        <v>197</v>
+        <v>126</v>
       </c>
     </row>
     <row r="993" spans="1:5">
       <c r="A993" s="5">
-        <v>504</v>
+        <v>480</v>
       </c>
       <c r="B993" s="10"/>
       <c r="C993" s="7" t="s">
         <v>990</v>
       </c>
       <c r="D993" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E993" s="13">
-        <v>107</v>
+        <v>150</v>
       </c>
     </row>
     <row r="994" spans="1:5">
       <c r="A994" s="5">
-        <v>505</v>
+        <v>481</v>
       </c>
       <c r="B994" s="10"/>
       <c r="C994" s="7" t="s">
         <v>991</v>
       </c>
       <c r="D994" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E994" s="13">
-        <v>199</v>
+        <v>152</v>
       </c>
     </row>
     <row r="995" spans="1:5">
       <c r="A995" s="5">
-        <v>506</v>
+        <v>482</v>
       </c>
       <c r="B995" s="10"/>
       <c r="C995" s="7" t="s">
         <v>992</v>
       </c>
       <c r="D995" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E995" s="13">
-        <v>240</v>
+        <v>347</v>
       </c>
     </row>
     <row r="996" spans="1:5">
       <c r="A996" s="5">
-        <v>507</v>
+        <v>483</v>
       </c>
       <c r="B996" s="10"/>
       <c r="C996" s="7" t="s">
         <v>993</v>
       </c>
       <c r="D996" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E996" s="13">
-        <v>590</v>
+        <v>456</v>
       </c>
     </row>
     <row r="997" spans="1:5">
       <c r="A997" s="5">
-        <v>508</v>
+        <v>484</v>
       </c>
       <c r="B997" s="10"/>
       <c r="C997" s="7" t="s">
         <v>994</v>
       </c>
       <c r="D997" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E997" s="13">
-        <v>152</v>
+        <v>302</v>
       </c>
     </row>
     <row r="998" spans="1:5">
       <c r="A998" s="5">
-        <v>509</v>
+        <v>485</v>
       </c>
       <c r="B998" s="10"/>
       <c r="C998" s="7" t="s">
         <v>995</v>
       </c>
       <c r="D998" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E998" s="13">
-        <v>268</v>
+        <v>197</v>
       </c>
     </row>
     <row r="999" spans="1:5">
       <c r="A999" s="5">
-        <v>510</v>
+        <v>486</v>
       </c>
       <c r="B999" s="10"/>
       <c r="C999" s="7" t="s">
         <v>996</v>
       </c>
       <c r="D999" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E999" s="13">
-        <v>152</v>
+        <v>107</v>
       </c>
     </row>
     <row r="1000" spans="1:5">
       <c r="A1000" s="5">
-        <v>511</v>
+        <v>487</v>
       </c>
       <c r="B1000" s="10"/>
       <c r="C1000" s="7" t="s">
         <v>997</v>
       </c>
       <c r="D1000" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1000" s="13">
-        <v>105</v>
+        <v>464</v>
       </c>
     </row>
     <row r="1001" spans="1:5">
       <c r="A1001" s="5">
-        <v>512</v>
+        <v>488</v>
       </c>
       <c r="B1001" s="10"/>
       <c r="C1001" s="7" t="s">
         <v>998</v>
       </c>
       <c r="D1001" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1001" s="13">
-        <v>92</v>
+        <v>199</v>
       </c>
     </row>
     <row r="1002" spans="1:5">
       <c r="A1002" s="5">
-        <v>513</v>
+        <v>489</v>
       </c>
       <c r="B1002" s="10"/>
       <c r="C1002" s="7" t="s">
         <v>999</v>
       </c>
       <c r="D1002" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1002" s="13">
-        <v>791</v>
+        <v>240</v>
       </c>
     </row>
     <row r="1003" spans="1:5">
       <c r="A1003" s="5">
-        <v>514</v>
+        <v>490</v>
       </c>
       <c r="B1003" s="10"/>
       <c r="C1003" s="7" t="s">
         <v>1000</v>
       </c>
       <c r="D1003" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1003" s="13">
-        <v>291</v>
+        <v>590</v>
       </c>
     </row>
     <row r="1004" spans="1:5">
       <c r="A1004" s="5">
-        <v>515</v>
+        <v>491</v>
       </c>
       <c r="B1004" s="10"/>
       <c r="C1004" s="7" t="s">
         <v>1001</v>
       </c>
       <c r="D1004" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1004" s="13">
-        <v>82</v>
+        <v>152</v>
       </c>
     </row>
     <row r="1005" spans="1:5">
       <c r="A1005" s="5">
-        <v>516</v>
+        <v>492</v>
       </c>
       <c r="B1005" s="10"/>
       <c r="C1005" s="7" t="s">
         <v>1002</v>
       </c>
       <c r="D1005" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1005" s="13">
-        <v>134</v>
+        <v>268</v>
       </c>
     </row>
     <row r="1006" spans="1:5">
       <c r="A1006" s="5">
-        <v>517</v>
+        <v>493</v>
       </c>
       <c r="B1006" s="10"/>
       <c r="C1006" s="7" t="s">
         <v>1003</v>
       </c>
       <c r="D1006" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1006" s="13">
-        <v>126</v>
+        <v>1180</v>
       </c>
     </row>
     <row r="1007" spans="1:5">
       <c r="A1007" s="5">
-        <v>518</v>
+        <v>494</v>
       </c>
       <c r="B1007" s="10"/>
       <c r="C1007" s="7" t="s">
         <v>1004</v>
       </c>
       <c r="D1007" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1007" s="13">
-        <v>172</v>
+        <v>152</v>
       </c>
     </row>
     <row r="1008" spans="1:5">
       <c r="A1008" s="5">
-        <v>519</v>
+        <v>495</v>
       </c>
       <c r="B1008" s="10"/>
       <c r="C1008" s="7" t="s">
         <v>1005</v>
       </c>
       <c r="D1008" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1008" s="13">
-        <v>205</v>
+        <v>105</v>
       </c>
     </row>
     <row r="1009" spans="1:5">
       <c r="A1009" s="5">
-        <v>520</v>
+        <v>496</v>
       </c>
       <c r="B1009" s="10"/>
       <c r="C1009" s="7" t="s">
         <v>1006</v>
       </c>
       <c r="D1009" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1009" s="13">
-        <v>418</v>
+        <v>92</v>
       </c>
     </row>
     <row r="1010" spans="1:5">
       <c r="A1010" s="5">
-        <v>521</v>
+        <v>497</v>
       </c>
       <c r="B1010" s="10"/>
       <c r="C1010" s="7" t="s">
         <v>1007</v>
       </c>
       <c r="D1010" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1010" s="13">
-        <v>256</v>
+        <v>791</v>
       </c>
     </row>
     <row r="1011" spans="1:5">
       <c r="A1011" s="5">
-        <v>522</v>
+        <v>498</v>
       </c>
       <c r="B1011" s="10"/>
       <c r="C1011" s="7" t="s">
         <v>1008</v>
       </c>
       <c r="D1011" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1011" s="13">
-        <v>791</v>
+        <v>291</v>
       </c>
     </row>
     <row r="1012" spans="1:5">
       <c r="A1012" s="5">
-        <v>523</v>
+        <v>499</v>
       </c>
       <c r="B1012" s="10"/>
       <c r="C1012" s="7" t="s">
         <v>1009</v>
       </c>
       <c r="D1012" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1012" s="13">
-        <v>188</v>
+        <v>82</v>
       </c>
     </row>
     <row r="1013" spans="1:5">
       <c r="A1013" s="5">
-        <v>524</v>
+        <v>500</v>
       </c>
       <c r="B1013" s="10"/>
       <c r="C1013" s="7" t="s">
         <v>1010</v>
       </c>
       <c r="D1013" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1013" s="13">
-        <v>621</v>
+        <v>134</v>
       </c>
     </row>
     <row r="1014" spans="1:5">
       <c r="A1014" s="5">
-        <v>525</v>
+        <v>501</v>
       </c>
       <c r="B1014" s="10"/>
       <c r="C1014" s="7" t="s">
         <v>1011</v>
       </c>
       <c r="D1014" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1014" s="13">
-        <v>200</v>
+        <v>126</v>
       </c>
     </row>
     <row r="1015" spans="1:5">
       <c r="A1015" s="5">
-        <v>526</v>
+        <v>502</v>
       </c>
       <c r="B1015" s="10"/>
       <c r="C1015" s="7" t="s">
         <v>1012</v>
       </c>
       <c r="D1015" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1015" s="13">
-        <v>371</v>
+        <v>172</v>
       </c>
     </row>
     <row r="1016" spans="1:5">
       <c r="A1016" s="5">
-        <v>527</v>
+        <v>503</v>
       </c>
       <c r="B1016" s="10"/>
       <c r="C1016" s="7" t="s">
         <v>1013</v>
       </c>
       <c r="D1016" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1016" s="13">
-        <v>501</v>
+        <v>205</v>
       </c>
     </row>
     <row r="1017" spans="1:5">
       <c r="A1017" s="5">
-        <v>528</v>
+        <v>504</v>
       </c>
       <c r="B1017" s="10"/>
       <c r="C1017" s="7" t="s">
         <v>1014</v>
       </c>
       <c r="D1017" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1017" s="13">
-        <v>621</v>
+        <v>418</v>
       </c>
     </row>
     <row r="1018" spans="1:5">
       <c r="A1018" s="5">
-        <v>529</v>
+        <v>505</v>
       </c>
       <c r="B1018" s="10"/>
       <c r="C1018" s="7" t="s">
         <v>1015</v>
       </c>
       <c r="D1018" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1018" s="13">
-        <v>484</v>
+        <v>1180</v>
       </c>
     </row>
     <row r="1019" spans="1:5">
       <c r="A1019" s="5">
-        <v>530</v>
+        <v>506</v>
       </c>
       <c r="B1019" s="10"/>
       <c r="C1019" s="7" t="s">
         <v>1016</v>
       </c>
       <c r="D1019" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1019" s="13">
-        <v>196</v>
+        <v>256</v>
       </c>
     </row>
     <row r="1020" spans="1:5">
       <c r="A1020" s="5">
-        <v>531</v>
+        <v>507</v>
       </c>
       <c r="B1020" s="10"/>
       <c r="C1020" s="7" t="s">
         <v>1017</v>
       </c>
       <c r="D1020" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1020" s="13">
-        <v>123</v>
+        <v>791</v>
       </c>
     </row>
     <row r="1021" spans="1:5">
       <c r="A1021" s="5">
-        <v>532</v>
+        <v>508</v>
       </c>
       <c r="B1021" s="10"/>
       <c r="C1021" s="7" t="s">
         <v>1018</v>
       </c>
       <c r="D1021" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1021" s="13">
-        <v>141</v>
+        <v>188</v>
       </c>
     </row>
     <row r="1022" spans="1:5">
       <c r="A1022" s="5">
-        <v>533</v>
+        <v>509</v>
       </c>
       <c r="B1022" s="10"/>
       <c r="C1022" s="7" t="s">
         <v>1019</v>
       </c>
       <c r="D1022" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1022" s="13">
-        <v>170</v>
+        <v>186</v>
       </c>
     </row>
     <row r="1023" spans="1:5">
       <c r="A1023" s="5">
-        <v>534</v>
+        <v>510</v>
       </c>
       <c r="B1023" s="10"/>
       <c r="C1023" s="7" t="s">
         <v>1020</v>
       </c>
       <c r="D1023" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1023" s="13">
-        <v>107</v>
+        <v>112</v>
       </c>
     </row>
     <row r="1024" spans="1:5">
       <c r="A1024" s="5">
-        <v>535</v>
+        <v>511</v>
       </c>
       <c r="B1024" s="10"/>
       <c r="C1024" s="7" t="s">
         <v>1021</v>
       </c>
       <c r="D1024" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1024" s="13">
-        <v>80</v>
+        <v>621</v>
       </c>
     </row>
     <row r="1025" spans="1:5">
       <c r="A1025" s="5">
-        <v>536</v>
+        <v>512</v>
       </c>
       <c r="B1025" s="10"/>
       <c r="C1025" s="7" t="s">
         <v>1022</v>
       </c>
       <c r="D1025" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1025" s="13">
-        <v>218</v>
+        <v>200</v>
       </c>
     </row>
     <row r="1026" spans="1:5">
       <c r="A1026" s="5">
-        <v>537</v>
+        <v>513</v>
       </c>
       <c r="B1026" s="10"/>
       <c r="C1026" s="7" t="s">
         <v>1023</v>
       </c>
       <c r="D1026" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1026" s="13">
-        <v>251</v>
+        <v>371</v>
       </c>
     </row>
     <row r="1027" spans="1:5">
       <c r="A1027" s="5">
-        <v>538</v>
+        <v>514</v>
       </c>
       <c r="B1027" s="10"/>
       <c r="C1027" s="7" t="s">
         <v>1024</v>
       </c>
       <c r="D1027" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1027" s="13">
-        <v>280</v>
+        <v>501</v>
       </c>
     </row>
     <row r="1028" spans="1:5">
       <c r="A1028" s="5">
-        <v>539</v>
+        <v>515</v>
       </c>
       <c r="B1028" s="10"/>
       <c r="C1028" s="7" t="s">
         <v>1025</v>
       </c>
       <c r="D1028" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1028" s="13">
-        <v>197</v>
+        <v>621</v>
       </c>
     </row>
     <row r="1029" spans="1:5">
       <c r="A1029" s="5">
-        <v>540</v>
+        <v>516</v>
       </c>
       <c r="B1029" s="10"/>
       <c r="C1029" s="7" t="s">
         <v>1026</v>
       </c>
       <c r="D1029" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1029" s="13">
-        <v>621</v>
+        <v>484</v>
       </c>
     </row>
     <row r="1030" spans="1:5">
       <c r="A1030" s="5">
-        <v>541</v>
+        <v>517</v>
       </c>
       <c r="B1030" s="10"/>
       <c r="C1030" s="7" t="s">
         <v>1027</v>
       </c>
       <c r="D1030" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1030" s="13">
-        <v>256</v>
+        <v>196</v>
       </c>
     </row>
     <row r="1031" spans="1:5">
       <c r="A1031" s="5">
-        <v>542</v>
+        <v>518</v>
       </c>
       <c r="B1031" s="10"/>
       <c r="C1031" s="7" t="s">
         <v>1028</v>
       </c>
       <c r="D1031" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1031" s="13">
-        <v>195</v>
+        <v>123</v>
       </c>
     </row>
     <row r="1032" spans="1:5">
       <c r="A1032" s="5">
-        <v>543</v>
+        <v>519</v>
       </c>
       <c r="B1032" s="10"/>
       <c r="C1032" s="7" t="s">
         <v>1029</v>
       </c>
       <c r="D1032" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1032" s="13">
-        <v>1119</v>
+        <v>141</v>
       </c>
     </row>
     <row r="1033" spans="1:5">
       <c r="A1033" s="5">
-        <v>544</v>
+        <v>520</v>
       </c>
       <c r="B1033" s="10"/>
       <c r="C1033" s="7" t="s">
         <v>1030</v>
       </c>
       <c r="D1033" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1033" s="13">
-        <v>347</v>
+        <v>170</v>
       </c>
     </row>
     <row r="1034" spans="1:5">
       <c r="A1034" s="5">
-        <v>545</v>
+        <v>521</v>
       </c>
       <c r="B1034" s="10"/>
       <c r="C1034" s="7" t="s">
         <v>1031</v>
       </c>
       <c r="D1034" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1034" s="13">
-        <v>514</v>
+        <v>107</v>
       </c>
     </row>
     <row r="1035" spans="1:5">
       <c r="A1035" s="5">
-        <v>546</v>
+        <v>522</v>
       </c>
       <c r="B1035" s="10"/>
       <c r="C1035" s="7" t="s">
         <v>1032</v>
       </c>
       <c r="D1035" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1035" s="13">
-        <v>590</v>
+        <v>80</v>
       </c>
     </row>
     <row r="1036" spans="1:5">
       <c r="A1036" s="5">
-        <v>547</v>
+        <v>523</v>
       </c>
       <c r="B1036" s="10"/>
       <c r="C1036" s="7" t="s">
         <v>1033</v>
       </c>
       <c r="D1036" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1036" s="13">
-        <v>76</v>
+        <v>218</v>
       </c>
     </row>
     <row r="1037" spans="1:5">
       <c r="A1037" s="5">
-        <v>548</v>
+        <v>524</v>
       </c>
       <c r="B1037" s="10"/>
       <c r="C1037" s="7" t="s">
         <v>1034</v>
       </c>
       <c r="D1037" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1037" s="13">
-        <v>170</v>
+        <v>251</v>
       </c>
     </row>
     <row r="1038" spans="1:5">
       <c r="A1038" s="5">
-        <v>549</v>
+        <v>525</v>
       </c>
       <c r="B1038" s="10"/>
       <c r="C1038" s="7" t="s">
         <v>1035</v>
       </c>
       <c r="D1038" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1038" s="13">
         <v>280</v>
       </c>
     </row>
     <row r="1039" spans="1:5">
       <c r="A1039" s="5">
-        <v>550</v>
+        <v>526</v>
       </c>
       <c r="B1039" s="10"/>
       <c r="C1039" s="7" t="s">
         <v>1036</v>
       </c>
       <c r="D1039" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1039" s="13">
-        <v>152</v>
+        <v>197</v>
       </c>
     </row>
     <row r="1040" spans="1:5">
       <c r="A1040" s="5">
-        <v>551</v>
+        <v>527</v>
       </c>
       <c r="B1040" s="10"/>
       <c r="C1040" s="7" t="s">
         <v>1037</v>
       </c>
       <c r="D1040" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1040" s="13">
-        <v>141</v>
+        <v>99</v>
       </c>
     </row>
     <row r="1041" spans="1:5">
       <c r="A1041" s="5">
-        <v>552</v>
+        <v>528</v>
       </c>
       <c r="B1041" s="10"/>
       <c r="C1041" s="7" t="s">
         <v>1038</v>
       </c>
       <c r="D1041" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1041" s="13">
-        <v>105</v>
+        <v>621</v>
       </c>
     </row>
     <row r="1042" spans="1:5">
       <c r="A1042" s="5">
-        <v>553</v>
+        <v>529</v>
       </c>
       <c r="B1042" s="10"/>
       <c r="C1042" s="7" t="s">
         <v>1039</v>
       </c>
       <c r="D1042" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1042" s="13">
-        <v>590</v>
+        <v>256</v>
       </c>
     </row>
     <row r="1043" spans="1:5">
       <c r="A1043" s="5">
-        <v>554</v>
+        <v>530</v>
       </c>
       <c r="B1043" s="10"/>
       <c r="C1043" s="7" t="s">
         <v>1040</v>
       </c>
       <c r="D1043" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1043" s="13">
-        <v>80</v>
+        <v>195</v>
       </c>
     </row>
     <row r="1044" spans="1:5">
       <c r="A1044" s="5">
-        <v>555</v>
+        <v>531</v>
       </c>
       <c r="B1044" s="10"/>
       <c r="C1044" s="7" t="s">
         <v>1041</v>
       </c>
       <c r="D1044" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1044" s="13">
-        <v>164</v>
+        <v>1119</v>
       </c>
     </row>
     <row r="1045" spans="1:5">
       <c r="A1045" s="5">
-        <v>556</v>
+        <v>532</v>
       </c>
       <c r="B1045" s="10"/>
       <c r="C1045" s="7" t="s">
         <v>1042</v>
       </c>
       <c r="D1045" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1045" s="13">
-        <v>76</v>
+        <v>347</v>
       </c>
     </row>
     <row r="1046" spans="1:5">
       <c r="A1046" s="5">
-        <v>557</v>
+        <v>533</v>
       </c>
       <c r="B1046" s="10"/>
       <c r="C1046" s="7" t="s">
         <v>1043</v>
       </c>
       <c r="D1046" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1046" s="13">
-        <v>195</v>
+        <v>590</v>
       </c>
     </row>
     <row r="1047" spans="1:5">
       <c r="A1047" s="5">
-        <v>558</v>
+        <v>534</v>
       </c>
       <c r="B1047" s="10"/>
       <c r="C1047" s="7" t="s">
         <v>1044</v>
       </c>
       <c r="D1047" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1047" s="13">
-        <v>268</v>
+        <v>76</v>
       </c>
     </row>
     <row r="1048" spans="1:5">
       <c r="A1048" s="5">
-        <v>559</v>
+        <v>535</v>
       </c>
       <c r="B1048" s="10"/>
       <c r="C1048" s="7" t="s">
         <v>1045</v>
       </c>
       <c r="D1048" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1048" s="13">
-        <v>156</v>
+        <v>170</v>
       </c>
     </row>
     <row r="1049" spans="1:5">
       <c r="A1049" s="5">
-        <v>560</v>
+        <v>536</v>
       </c>
       <c r="B1049" s="10"/>
       <c r="C1049" s="7" t="s">
         <v>1046</v>
       </c>
       <c r="D1049" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1049" s="13">
-        <v>621</v>
+        <v>280</v>
       </c>
     </row>
     <row r="1050" spans="1:5">
       <c r="A1050" s="5">
-        <v>561</v>
+        <v>537</v>
       </c>
       <c r="B1050" s="10"/>
       <c r="C1050" s="7" t="s">
         <v>1047</v>
       </c>
       <c r="D1050" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1050" s="13">
-        <v>172</v>
+        <v>152</v>
       </c>
     </row>
     <row r="1051" spans="1:5">
       <c r="A1051" s="5">
-        <v>562</v>
+        <v>538</v>
       </c>
       <c r="B1051" s="10"/>
       <c r="C1051" s="7" t="s">
         <v>1048</v>
       </c>
       <c r="D1051" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1051" s="13">
-        <v>147</v>
+        <v>141</v>
       </c>
     </row>
     <row r="1052" spans="1:5">
       <c r="A1052" s="5">
-        <v>563</v>
+        <v>539</v>
       </c>
       <c r="B1052" s="10"/>
       <c r="C1052" s="7" t="s">
         <v>1049</v>
       </c>
       <c r="D1052" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1052" s="13">
-        <v>199</v>
+        <v>105</v>
       </c>
     </row>
     <row r="1053" spans="1:5">
       <c r="A1053" s="5">
-        <v>564</v>
+        <v>540</v>
       </c>
       <c r="B1053" s="10"/>
       <c r="C1053" s="7" t="s">
         <v>1050</v>
       </c>
       <c r="D1053" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1053" s="13">
-        <v>195</v>
+        <v>590</v>
       </c>
     </row>
     <row r="1054" spans="1:5">
       <c r="A1054" s="5">
-        <v>565</v>
+        <v>541</v>
       </c>
       <c r="B1054" s="10"/>
       <c r="C1054" s="7" t="s">
         <v>1051</v>
       </c>
       <c r="D1054" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1054" s="13">
-        <v>418</v>
+        <v>164</v>
       </c>
     </row>
     <row r="1055" spans="1:5">
       <c r="A1055" s="5">
-        <v>566</v>
+        <v>542</v>
       </c>
       <c r="B1055" s="10"/>
       <c r="C1055" s="7" t="s">
         <v>1052</v>
       </c>
       <c r="D1055" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1055" s="13">
-        <v>167</v>
+        <v>76</v>
       </c>
     </row>
     <row r="1056" spans="1:5">
       <c r="A1056" s="5">
-        <v>567</v>
+        <v>543</v>
       </c>
       <c r="B1056" s="10"/>
       <c r="C1056" s="7" t="s">
         <v>1053</v>
       </c>
       <c r="D1056" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1056" s="13">
-        <v>126</v>
+        <v>195</v>
       </c>
     </row>
     <row r="1057" spans="1:5">
       <c r="A1057" s="5">
-        <v>568</v>
+        <v>544</v>
       </c>
       <c r="B1057" s="10"/>
       <c r="C1057" s="7" t="s">
         <v>1054</v>
       </c>
       <c r="D1057" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1057" s="13">
-        <v>174</v>
+        <v>268</v>
       </c>
     </row>
     <row r="1058" spans="1:5">
       <c r="A1058" s="5">
-        <v>569</v>
+        <v>545</v>
       </c>
       <c r="B1058" s="10"/>
       <c r="C1058" s="7" t="s">
         <v>1055</v>
       </c>
       <c r="D1058" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1058" s="13">
-        <v>167</v>
+        <v>156</v>
       </c>
     </row>
     <row r="1059" spans="1:5">
       <c r="A1059" s="5">
-        <v>570</v>
+        <v>546</v>
       </c>
       <c r="B1059" s="10"/>
       <c r="C1059" s="7" t="s">
         <v>1056</v>
       </c>
       <c r="D1059" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1059" s="13">
-        <v>167</v>
+        <v>621</v>
       </c>
     </row>
     <row r="1060" spans="1:5">
       <c r="A1060" s="5">
-        <v>571</v>
+        <v>547</v>
       </c>
       <c r="B1060" s="10"/>
       <c r="C1060" s="7" t="s">
         <v>1057</v>
       </c>
       <c r="D1060" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1060" s="13">
-        <v>80</v>
+        <v>172</v>
       </c>
     </row>
     <row r="1061" spans="1:5">
       <c r="A1061" s="5">
-        <v>572</v>
+        <v>548</v>
       </c>
       <c r="B1061" s="10"/>
       <c r="C1061" s="7" t="s">
         <v>1058</v>
       </c>
       <c r="D1061" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1061" s="13">
-        <v>197</v>
+        <v>147</v>
       </c>
     </row>
     <row r="1062" spans="1:5">
       <c r="A1062" s="5">
-        <v>573</v>
+        <v>549</v>
       </c>
       <c r="B1062" s="10"/>
       <c r="C1062" s="7" t="s">
         <v>1059</v>
       </c>
       <c r="D1062" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1062" s="13">
-        <v>116</v>
+        <v>199</v>
       </c>
     </row>
     <row r="1063" spans="1:5">
       <c r="A1063" s="5">
-        <v>574</v>
+        <v>550</v>
       </c>
       <c r="B1063" s="10"/>
       <c r="C1063" s="7" t="s">
         <v>1060</v>
       </c>
       <c r="D1063" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1063" s="13">
         <v>195</v>
       </c>
     </row>
     <row r="1064" spans="1:5">
       <c r="A1064" s="5">
-        <v>575</v>
+        <v>551</v>
       </c>
       <c r="B1064" s="10"/>
       <c r="C1064" s="7" t="s">
         <v>1061</v>
       </c>
       <c r="D1064" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1064" s="13">
-        <v>141</v>
+        <v>418</v>
       </c>
     </row>
     <row r="1065" spans="1:5">
       <c r="A1065" s="5">
-        <v>576</v>
+        <v>552</v>
       </c>
       <c r="B1065" s="10"/>
       <c r="C1065" s="7" t="s">
         <v>1062</v>
       </c>
       <c r="D1065" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1065" s="13">
-        <v>126</v>
+        <v>167</v>
       </c>
     </row>
     <row r="1066" spans="1:5">
       <c r="A1066" s="5">
-        <v>577</v>
+        <v>553</v>
       </c>
       <c r="B1066" s="10"/>
       <c r="C1066" s="7" t="s">
         <v>1063</v>
       </c>
       <c r="D1066" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1066" s="13">
-        <v>156</v>
+        <v>126</v>
       </c>
     </row>
     <row r="1067" spans="1:5">
       <c r="A1067" s="5">
-        <v>578</v>
+        <v>554</v>
       </c>
       <c r="B1067" s="10"/>
       <c r="C1067" s="7" t="s">
         <v>1064</v>
       </c>
       <c r="D1067" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1067" s="13">
-        <v>215</v>
+        <v>174</v>
       </c>
     </row>
     <row r="1068" spans="1:5">
       <c r="A1068" s="5">
-        <v>579</v>
+        <v>555</v>
       </c>
       <c r="B1068" s="10"/>
       <c r="C1068" s="7" t="s">
         <v>1065</v>
       </c>
       <c r="D1068" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1068" s="13">
-        <v>234</v>
+        <v>167</v>
       </c>
     </row>
     <row r="1069" spans="1:5">
       <c r="A1069" s="5">
-        <v>580</v>
+        <v>556</v>
       </c>
       <c r="B1069" s="10"/>
       <c r="C1069" s="7" t="s">
         <v>1066</v>
       </c>
       <c r="D1069" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1069" s="13">
-        <v>76</v>
+        <v>167</v>
       </c>
     </row>
     <row r="1070" spans="1:5">
       <c r="A1070" s="5">
-        <v>581</v>
+        <v>557</v>
       </c>
       <c r="B1070" s="10"/>
       <c r="C1070" s="7" t="s">
         <v>1067</v>
       </c>
       <c r="D1070" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1070" s="13">
-        <v>126</v>
+        <v>1299</v>
       </c>
     </row>
     <row r="1071" spans="1:5">
       <c r="A1071" s="5">
-        <v>582</v>
+        <v>558</v>
       </c>
       <c r="B1071" s="10"/>
       <c r="C1071" s="7" t="s">
         <v>1068</v>
       </c>
       <c r="D1071" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1071" s="13">
-        <v>224</v>
+        <v>197</v>
       </c>
     </row>
     <row r="1072" spans="1:5">
       <c r="A1072" s="5">
-        <v>583</v>
+        <v>559</v>
       </c>
       <c r="B1072" s="10"/>
       <c r="C1072" s="7" t="s">
         <v>1069</v>
       </c>
       <c r="D1072" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1072" s="13">
-        <v>179</v>
+        <v>116</v>
       </c>
     </row>
     <row r="1073" spans="1:5">
       <c r="A1073" s="5">
-        <v>584</v>
+        <v>560</v>
       </c>
       <c r="B1073" s="10"/>
       <c r="C1073" s="7" t="s">
         <v>1070</v>
       </c>
       <c r="D1073" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1073" s="13">
-        <v>155</v>
+        <v>195</v>
       </c>
     </row>
     <row r="1074" spans="1:5">
       <c r="A1074" s="5">
-        <v>585</v>
+        <v>561</v>
       </c>
       <c r="B1074" s="10"/>
       <c r="C1074" s="7" t="s">
         <v>1071</v>
       </c>
       <c r="D1074" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1074" s="13">
-        <v>248</v>
+        <v>141</v>
       </c>
     </row>
     <row r="1075" spans="1:5">
       <c r="A1075" s="5">
-        <v>586</v>
+        <v>562</v>
       </c>
       <c r="B1075" s="10"/>
       <c r="C1075" s="7" t="s">
         <v>1072</v>
       </c>
       <c r="D1075" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1075" s="13">
-        <v>185</v>
+        <v>126</v>
       </c>
     </row>
     <row r="1076" spans="1:5">
       <c r="A1076" s="5">
-        <v>587</v>
+        <v>563</v>
       </c>
       <c r="B1076" s="10"/>
       <c r="C1076" s="7" t="s">
         <v>1073</v>
       </c>
       <c r="D1076" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1076" s="13">
-        <v>372</v>
+        <v>156</v>
       </c>
     </row>
     <row r="1077" spans="1:5">
       <c r="A1077" s="5">
-        <v>588</v>
+        <v>564</v>
       </c>
       <c r="B1077" s="10"/>
       <c r="C1077" s="7" t="s">
         <v>1074</v>
       </c>
       <c r="D1077" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1077" s="13">
-        <v>508</v>
+        <v>215</v>
       </c>
     </row>
     <row r="1078" spans="1:5">
       <c r="A1078" s="5">
-        <v>589</v>
+        <v>565</v>
       </c>
       <c r="B1078" s="10"/>
       <c r="C1078" s="7" t="s">
         <v>1075</v>
       </c>
       <c r="D1078" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1078" s="13">
-        <v>207</v>
+        <v>234</v>
       </c>
     </row>
     <row r="1079" spans="1:5">
       <c r="A1079" s="5">
-        <v>590</v>
+        <v>566</v>
       </c>
       <c r="B1079" s="10"/>
       <c r="C1079" s="7" t="s">
         <v>1076</v>
       </c>
       <c r="D1079" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1079" s="13">
-        <v>116</v>
+        <v>76</v>
       </c>
     </row>
     <row r="1080" spans="1:5">
       <c r="A1080" s="5">
-        <v>591</v>
+        <v>567</v>
       </c>
       <c r="B1080" s="10"/>
       <c r="C1080" s="7" t="s">
         <v>1077</v>
       </c>
       <c r="D1080" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1080" s="13">
-        <v>76</v>
+        <v>126</v>
       </c>
     </row>
     <row r="1081" spans="1:5">
       <c r="A1081" s="5">
-        <v>592</v>
+        <v>568</v>
       </c>
       <c r="B1081" s="10"/>
       <c r="C1081" s="7" t="s">
         <v>1078</v>
       </c>
       <c r="D1081" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1081" s="13">
-        <v>152</v>
+        <v>224</v>
       </c>
     </row>
     <row r="1082" spans="1:5">
       <c r="A1082" s="5">
-        <v>593</v>
+        <v>569</v>
       </c>
       <c r="B1082" s="10"/>
       <c r="C1082" s="7" t="s">
         <v>1079</v>
       </c>
       <c r="D1082" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1082" s="13">
-        <v>386</v>
+        <v>179</v>
       </c>
     </row>
     <row r="1083" spans="1:5">
       <c r="A1083" s="5">
-        <v>594</v>
+        <v>570</v>
       </c>
       <c r="B1083" s="10"/>
       <c r="C1083" s="7" t="s">
         <v>1080</v>
       </c>
       <c r="D1083" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1083" s="13">
-        <v>157</v>
+        <v>155</v>
       </c>
     </row>
     <row r="1084" spans="1:5">
       <c r="A1084" s="5">
-        <v>595</v>
+        <v>571</v>
       </c>
       <c r="B1084" s="10"/>
       <c r="C1084" s="7" t="s">
         <v>1081</v>
       </c>
       <c r="D1084" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1084" s="13">
-        <v>156</v>
+        <v>248</v>
       </c>
     </row>
     <row r="1085" spans="1:5">
       <c r="A1085" s="5">
-        <v>596</v>
+        <v>572</v>
       </c>
       <c r="B1085" s="10"/>
       <c r="C1085" s="7" t="s">
         <v>1082</v>
       </c>
       <c r="D1085" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1085" s="13">
-        <v>352</v>
+        <v>185</v>
       </c>
     </row>
     <row r="1086" spans="1:5">
       <c r="A1086" s="5">
-        <v>597</v>
+        <v>573</v>
       </c>
       <c r="B1086" s="10"/>
       <c r="C1086" s="7" t="s">
         <v>1083</v>
       </c>
       <c r="D1086" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1086" s="13">
-        <v>530</v>
+        <v>372</v>
       </c>
     </row>
     <row r="1087" spans="1:5">
       <c r="A1087" s="5">
-        <v>598</v>
+        <v>574</v>
       </c>
       <c r="B1087" s="10"/>
       <c r="C1087" s="7" t="s">
         <v>1084</v>
       </c>
       <c r="D1087" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1087" s="13">
-        <v>105</v>
+        <v>508</v>
       </c>
     </row>
     <row r="1088" spans="1:5">
       <c r="A1088" s="5">
-        <v>599</v>
+        <v>575</v>
       </c>
       <c r="B1088" s="10"/>
       <c r="C1088" s="7" t="s">
         <v>1085</v>
       </c>
       <c r="D1088" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1088" s="13">
-        <v>127</v>
+        <v>207</v>
       </c>
     </row>
     <row r="1089" spans="1:5">
       <c r="A1089" s="5">
-        <v>600</v>
+        <v>576</v>
       </c>
       <c r="B1089" s="10"/>
       <c r="C1089" s="7" t="s">
         <v>1086</v>
       </c>
       <c r="D1089" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1089" s="13">
-        <v>203</v>
+        <v>116</v>
       </c>
     </row>
     <row r="1090" spans="1:5">
       <c r="A1090" s="5">
-        <v>601</v>
+        <v>577</v>
       </c>
       <c r="B1090" s="10"/>
       <c r="C1090" s="7" t="s">
         <v>1087</v>
       </c>
       <c r="D1090" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1090" s="13">
-        <v>621</v>
+        <v>1180</v>
       </c>
     </row>
     <row r="1091" spans="1:5">
       <c r="A1091" s="5">
-        <v>602</v>
+        <v>578</v>
       </c>
       <c r="B1091" s="10"/>
       <c r="C1091" s="7" t="s">
         <v>1088</v>
       </c>
       <c r="D1091" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1091" s="13">
-        <v>287</v>
+        <v>76</v>
       </c>
     </row>
     <row r="1092" spans="1:5">
       <c r="A1092" s="5">
-        <v>603</v>
+        <v>579</v>
       </c>
       <c r="B1092" s="10"/>
       <c r="C1092" s="7" t="s">
         <v>1089</v>
       </c>
       <c r="D1092" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1092" s="13">
-        <v>215</v>
+        <v>152</v>
       </c>
     </row>
     <row r="1093" spans="1:5">
       <c r="A1093" s="5">
-        <v>604</v>
+        <v>580</v>
       </c>
       <c r="B1093" s="10"/>
       <c r="C1093" s="7" t="s">
         <v>1090</v>
       </c>
       <c r="D1093" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1093" s="13">
-        <v>841</v>
+        <v>386</v>
       </c>
     </row>
     <row r="1094" spans="1:5">
       <c r="A1094" s="5">
-        <v>605</v>
+        <v>581</v>
       </c>
       <c r="B1094" s="10"/>
       <c r="C1094" s="7" t="s">
         <v>1091</v>
       </c>
       <c r="D1094" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1094" s="13">
-        <v>80</v>
+        <v>157</v>
       </c>
     </row>
     <row r="1095" spans="1:5">
       <c r="A1095" s="5">
-        <v>606</v>
+        <v>582</v>
       </c>
       <c r="B1095" s="10"/>
       <c r="C1095" s="7" t="s">
         <v>1092</v>
       </c>
       <c r="D1095" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1095" s="13">
-        <v>200</v>
+        <v>256</v>
       </c>
     </row>
     <row r="1096" spans="1:5">
       <c r="A1096" s="5">
-        <v>607</v>
+        <v>583</v>
       </c>
       <c r="B1096" s="10"/>
       <c r="C1096" s="7" t="s">
         <v>1093</v>
       </c>
       <c r="D1096" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1096" s="13">
-        <v>841</v>
+        <v>352</v>
       </c>
     </row>
     <row r="1097" spans="1:5">
       <c r="A1097" s="5">
-        <v>608</v>
+        <v>584</v>
       </c>
       <c r="B1097" s="10"/>
       <c r="C1097" s="7" t="s">
         <v>1094</v>
       </c>
       <c r="D1097" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1097" s="13">
-        <v>126</v>
+        <v>105</v>
       </c>
     </row>
     <row r="1098" spans="1:5">
       <c r="A1098" s="5">
-        <v>609</v>
+        <v>585</v>
       </c>
       <c r="B1098" s="10"/>
       <c r="C1098" s="7" t="s">
         <v>1095</v>
       </c>
       <c r="D1098" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1098" s="13">
-        <v>107</v>
+        <v>127</v>
       </c>
     </row>
     <row r="1099" spans="1:5">
       <c r="A1099" s="5">
-        <v>610</v>
+        <v>586</v>
       </c>
       <c r="B1099" s="10"/>
       <c r="C1099" s="7" t="s">
         <v>1096</v>
       </c>
       <c r="D1099" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1099" s="13">
-        <v>352</v>
+        <v>203</v>
       </c>
     </row>
     <row r="1100" spans="1:5">
       <c r="A1100" s="5">
-        <v>611</v>
+        <v>587</v>
       </c>
       <c r="B1100" s="10"/>
       <c r="C1100" s="7" t="s">
         <v>1097</v>
       </c>
       <c r="D1100" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1100" s="13">
-        <v>825</v>
+        <v>621</v>
       </c>
     </row>
     <row r="1101" spans="1:5">
       <c r="A1101" s="5">
-        <v>612</v>
+        <v>588</v>
       </c>
       <c r="B1101" s="10"/>
       <c r="C1101" s="7" t="s">
         <v>1098</v>
       </c>
       <c r="D1101" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1101" s="13">
-        <v>1119</v>
+        <v>287</v>
       </c>
     </row>
     <row r="1102" spans="1:5">
       <c r="A1102" s="5">
-        <v>613</v>
+        <v>589</v>
       </c>
       <c r="B1102" s="10"/>
       <c r="C1102" s="7" t="s">
         <v>1099</v>
       </c>
       <c r="D1102" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1102" s="13">
-        <v>621</v>
+        <v>215</v>
       </c>
     </row>
     <row r="1103" spans="1:5">
       <c r="A1103" s="5">
-        <v>614</v>
+        <v>590</v>
       </c>
       <c r="B1103" s="10"/>
       <c r="C1103" s="7" t="s">
         <v>1100</v>
       </c>
       <c r="D1103" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1103" s="13">
-        <v>867</v>
+        <v>80</v>
       </c>
     </row>
     <row r="1104" spans="1:5">
       <c r="A1104" s="5">
-        <v>615</v>
+        <v>591</v>
       </c>
       <c r="B1104" s="10"/>
       <c r="C1104" s="7" t="s">
         <v>1101</v>
       </c>
       <c r="D1104" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1104" s="13">
-        <v>371</v>
+        <v>226</v>
       </c>
     </row>
     <row r="1105" spans="1:5">
       <c r="A1105" s="5">
-        <v>616</v>
+        <v>592</v>
       </c>
       <c r="B1105" s="10"/>
       <c r="C1105" s="7" t="s">
         <v>1102</v>
       </c>
       <c r="D1105" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1105" s="13">
-        <v>76</v>
+        <v>200</v>
       </c>
     </row>
     <row r="1106" spans="1:5">
       <c r="A1106" s="5">
-        <v>617</v>
+        <v>593</v>
       </c>
       <c r="B1106" s="10"/>
       <c r="C1106" s="7" t="s">
         <v>1103</v>
       </c>
       <c r="D1106" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1106" s="13">
-        <v>377</v>
+        <v>126</v>
       </c>
     </row>
     <row r="1107" spans="1:5">
       <c r="A1107" s="5">
-        <v>618</v>
+        <v>594</v>
       </c>
       <c r="B1107" s="10"/>
       <c r="C1107" s="7" t="s">
         <v>1104</v>
       </c>
       <c r="D1107" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1107" s="13">
-        <v>501</v>
+        <v>107</v>
       </c>
     </row>
     <row r="1108" spans="1:5">
       <c r="A1108" s="5">
-        <v>619</v>
+        <v>595</v>
       </c>
       <c r="B1108" s="10"/>
       <c r="C1108" s="7" t="s">
         <v>1105</v>
       </c>
       <c r="D1108" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1108" s="13">
-        <v>402</v>
+        <v>352</v>
       </c>
     </row>
     <row r="1109" spans="1:5">
       <c r="A1109" s="5">
-        <v>620</v>
+        <v>596</v>
       </c>
       <c r="B1109" s="10"/>
       <c r="C1109" s="7" t="s">
         <v>1106</v>
       </c>
       <c r="D1109" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1109" s="13">
-        <v>248</v>
+        <v>1119</v>
       </c>
     </row>
     <row r="1110" spans="1:5">
       <c r="A1110" s="5">
-        <v>621</v>
+        <v>597</v>
       </c>
       <c r="B1110" s="10"/>
       <c r="C1110" s="7" t="s">
         <v>1107</v>
       </c>
       <c r="D1110" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1110" s="13">
-        <v>238</v>
+        <v>621</v>
       </c>
     </row>
     <row r="1111" spans="1:5">
       <c r="A1111" s="5">
-        <v>622</v>
+        <v>598</v>
       </c>
       <c r="B1111" s="10"/>
       <c r="C1111" s="7" t="s">
         <v>1108</v>
       </c>
       <c r="D1111" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1111" s="13">
-        <v>80</v>
+        <v>371</v>
       </c>
     </row>
     <row r="1112" spans="1:5">
       <c r="A1112" s="5">
-        <v>623</v>
+        <v>599</v>
       </c>
       <c r="B1112" s="10"/>
       <c r="C1112" s="7" t="s">
         <v>1109</v>
       </c>
       <c r="D1112" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1112" s="13">
-        <v>203</v>
+        <v>76</v>
       </c>
     </row>
     <row r="1113" spans="1:5">
       <c r="A1113" s="5">
-        <v>624</v>
+        <v>600</v>
       </c>
       <c r="B1113" s="10"/>
       <c r="C1113" s="7" t="s">
         <v>1110</v>
       </c>
       <c r="D1113" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1113" s="13">
-        <v>188</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1114" spans="1:5">
       <c r="A1114" s="5">
-        <v>625</v>
+        <v>601</v>
       </c>
       <c r="B1114" s="10"/>
       <c r="C1114" s="7" t="s">
         <v>1111</v>
       </c>
       <c r="D1114" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1114" s="13">
-        <v>279</v>
+        <v>501</v>
       </c>
     </row>
     <row r="1115" spans="1:5">
       <c r="A1115" s="5">
-        <v>626</v>
+        <v>602</v>
       </c>
       <c r="B1115" s="10"/>
       <c r="C1115" s="7" t="s">
         <v>1112</v>
       </c>
       <c r="D1115" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1115" s="13">
-        <v>234</v>
+        <v>402</v>
       </c>
     </row>
     <row r="1116" spans="1:5">
       <c r="A1116" s="5">
-        <v>627</v>
+        <v>603</v>
       </c>
       <c r="B1116" s="10"/>
       <c r="C1116" s="7" t="s">
         <v>1113</v>
       </c>
       <c r="D1116" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1116" s="13">
-        <v>130</v>
+        <v>248</v>
       </c>
     </row>
     <row r="1117" spans="1:5">
       <c r="A1117" s="5">
-        <v>628</v>
+        <v>604</v>
       </c>
       <c r="B1117" s="10"/>
       <c r="C1117" s="7" t="s">
         <v>1114</v>
       </c>
       <c r="D1117" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1117" s="13">
-        <v>75</v>
+        <v>156</v>
       </c>
     </row>
     <row r="1118" spans="1:5">
       <c r="A1118" s="5">
-        <v>629</v>
+        <v>605</v>
       </c>
       <c r="B1118" s="10"/>
       <c r="C1118" s="7" t="s">
         <v>1115</v>
       </c>
       <c r="D1118" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1118" s="13">
-        <v>418</v>
+        <v>255</v>
       </c>
     </row>
     <row r="1119" spans="1:5">
       <c r="A1119" s="5">
-        <v>630</v>
+        <v>606</v>
       </c>
       <c r="B1119" s="10"/>
       <c r="C1119" s="7" t="s">
         <v>1116</v>
       </c>
       <c r="D1119" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1119" s="13">
-        <v>85</v>
+        <v>80</v>
       </c>
     </row>
     <row r="1120" spans="1:5">
       <c r="A1120" s="5">
-        <v>631</v>
+        <v>607</v>
       </c>
       <c r="B1120" s="10"/>
       <c r="C1120" s="7" t="s">
         <v>1117</v>
       </c>
       <c r="D1120" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1120" s="13">
-        <v>418</v>
+        <v>203</v>
       </c>
     </row>
     <row r="1121" spans="1:5">
       <c r="A1121" s="5">
-        <v>632</v>
+        <v>608</v>
       </c>
       <c r="B1121" s="10"/>
       <c r="C1121" s="7" t="s">
         <v>1118</v>
       </c>
       <c r="D1121" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1121" s="13">
-        <v>441</v>
+        <v>188</v>
       </c>
     </row>
     <row r="1122" spans="1:5">
       <c r="A1122" s="5">
-        <v>633</v>
+        <v>609</v>
       </c>
       <c r="B1122" s="10"/>
       <c r="C1122" s="7" t="s">
         <v>1119</v>
       </c>
       <c r="D1122" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1122" s="13">
-        <v>170</v>
+        <v>279</v>
       </c>
     </row>
     <row r="1123" spans="1:5">
       <c r="A1123" s="5">
-        <v>634</v>
+        <v>610</v>
       </c>
       <c r="B1123" s="10"/>
       <c r="C1123" s="7" t="s">
         <v>1120</v>
       </c>
       <c r="D1123" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1123" s="13">
-        <v>291</v>
+        <v>234</v>
       </c>
     </row>
     <row r="1124" spans="1:5">
       <c r="A1124" s="5">
-        <v>635</v>
+        <v>611</v>
       </c>
       <c r="B1124" s="10"/>
       <c r="C1124" s="7" t="s">
         <v>1121</v>
       </c>
       <c r="D1124" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1124" s="13">
-        <v>107</v>
+        <v>255</v>
       </c>
     </row>
     <row r="1125" spans="1:5">
       <c r="A1125" s="5">
-        <v>636</v>
+        <v>612</v>
       </c>
       <c r="B1125" s="10"/>
       <c r="C1125" s="7" t="s">
         <v>1122</v>
       </c>
       <c r="D1125" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1125" s="13">
-        <v>80</v>
+        <v>130</v>
       </c>
     </row>
     <row r="1126" spans="1:5">
       <c r="A1126" s="5">
-        <v>637</v>
+        <v>613</v>
       </c>
       <c r="B1126" s="10"/>
       <c r="C1126" s="7" t="s">
         <v>1123</v>
       </c>
       <c r="D1126" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1126" s="13">
-        <v>90</v>
+        <v>75</v>
       </c>
     </row>
     <row r="1127" spans="1:5">
       <c r="A1127" s="5">
-        <v>638</v>
+        <v>614</v>
       </c>
       <c r="B1127" s="10"/>
       <c r="C1127" s="7" t="s">
         <v>1124</v>
       </c>
       <c r="D1127" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1127" s="13">
-        <v>90</v>
+        <v>418</v>
       </c>
     </row>
     <row r="1128" spans="1:5">
       <c r="A1128" s="5">
-        <v>639</v>
+        <v>615</v>
       </c>
       <c r="B1128" s="10"/>
       <c r="C1128" s="7" t="s">
         <v>1125</v>
       </c>
       <c r="D1128" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1128" s="13">
-        <v>155</v>
+        <v>85</v>
       </c>
     </row>
     <row r="1129" spans="1:5">
       <c r="A1129" s="5">
-        <v>640</v>
+        <v>616</v>
       </c>
       <c r="B1129" s="10"/>
       <c r="C1129" s="7" t="s">
         <v>1126</v>
       </c>
       <c r="D1129" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1129" s="13">
-        <v>195</v>
+        <v>418</v>
       </c>
     </row>
     <row r="1130" spans="1:5">
       <c r="A1130" s="5">
-        <v>641</v>
+        <v>617</v>
       </c>
       <c r="B1130" s="10"/>
       <c r="C1130" s="7" t="s">
         <v>1127</v>
       </c>
       <c r="D1130" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1130" s="13">
-        <v>152</v>
+        <v>441</v>
       </c>
     </row>
     <row r="1131" spans="1:5">
       <c r="A1131" s="5">
-        <v>642</v>
+        <v>618</v>
       </c>
       <c r="B1131" s="10"/>
       <c r="C1131" s="7" t="s">
         <v>1128</v>
       </c>
       <c r="D1131" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1131" s="13">
-        <v>2193</v>
+        <v>170</v>
       </c>
     </row>
     <row r="1132" spans="1:5">
       <c r="A1132" s="5">
-        <v>643</v>
+        <v>619</v>
       </c>
       <c r="B1132" s="10"/>
       <c r="C1132" s="7" t="s">
         <v>1129</v>
       </c>
       <c r="D1132" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1132" s="13">
-        <v>438</v>
+        <v>291</v>
       </c>
     </row>
     <row r="1133" spans="1:5">
       <c r="A1133" s="5">
-        <v>644</v>
+        <v>620</v>
       </c>
       <c r="B1133" s="10"/>
       <c r="C1133" s="7" t="s">
         <v>1130</v>
       </c>
       <c r="D1133" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1133" s="13">
-        <v>126</v>
+        <v>107</v>
       </c>
     </row>
     <row r="1134" spans="1:5">
       <c r="A1134" s="5">
-        <v>645</v>
+        <v>621</v>
       </c>
       <c r="B1134" s="10"/>
       <c r="C1134" s="7" t="s">
         <v>1131</v>
       </c>
       <c r="D1134" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1134" s="13">
-        <v>825</v>
+        <v>90</v>
       </c>
     </row>
     <row r="1135" spans="1:5">
       <c r="A1135" s="5">
-        <v>646</v>
+        <v>622</v>
       </c>
       <c r="B1135" s="10"/>
       <c r="C1135" s="7" t="s">
         <v>1132</v>
       </c>
       <c r="D1135" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1135" s="13">
-        <v>363</v>
+        <v>90</v>
       </c>
     </row>
     <row r="1136" spans="1:5">
       <c r="A1136" s="5">
-        <v>647</v>
+        <v>623</v>
       </c>
       <c r="B1136" s="10"/>
       <c r="C1136" s="7" t="s">
         <v>1133</v>
       </c>
       <c r="D1136" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1136" s="13">
-        <v>91</v>
+        <v>155</v>
       </c>
     </row>
     <row r="1137" spans="1:5">
       <c r="A1137" s="5">
-        <v>648</v>
+        <v>624</v>
       </c>
       <c r="B1137" s="10"/>
       <c r="C1137" s="7" t="s">
         <v>1134</v>
       </c>
       <c r="D1137" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1137" s="13">
-        <v>80</v>
+        <v>195</v>
       </c>
     </row>
     <row r="1138" spans="1:5">
       <c r="A1138" s="5">
-        <v>649</v>
+        <v>625</v>
       </c>
       <c r="B1138" s="10"/>
       <c r="C1138" s="7" t="s">
         <v>1135</v>
       </c>
       <c r="D1138" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1138" s="13">
-        <v>134</v>
+        <v>152</v>
       </c>
     </row>
     <row r="1139" spans="1:5">
       <c r="A1139" s="5">
-        <v>650</v>
+        <v>626</v>
       </c>
       <c r="B1139" s="10"/>
       <c r="C1139" s="7" t="s">
         <v>1136</v>
       </c>
       <c r="D1139" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1139" s="13">
-        <v>219</v>
+        <v>2193</v>
       </c>
     </row>
     <row r="1140" spans="1:5">
       <c r="A1140" s="5">
-        <v>651</v>
+        <v>627</v>
       </c>
       <c r="B1140" s="10"/>
       <c r="C1140" s="7" t="s">
         <v>1137</v>
       </c>
       <c r="D1140" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1140" s="13">
-        <v>80</v>
+        <v>438</v>
       </c>
     </row>
     <row r="1141" spans="1:5">
       <c r="A1141" s="5">
-        <v>652</v>
+        <v>628</v>
       </c>
       <c r="B1141" s="10"/>
       <c r="C1141" s="7" t="s">
         <v>1138</v>
       </c>
       <c r="D1141" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1141" s="13">
-        <v>198</v>
+        <v>126</v>
       </c>
     </row>
     <row r="1142" spans="1:5">
       <c r="A1142" s="5">
-        <v>653</v>
+        <v>629</v>
       </c>
       <c r="B1142" s="10"/>
       <c r="C1142" s="7" t="s">
         <v>1139</v>
       </c>
       <c r="D1142" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1142" s="13">
-        <v>268</v>
+        <v>99</v>
       </c>
     </row>
     <row r="1143" spans="1:5">
       <c r="A1143" s="5">
-        <v>654</v>
+        <v>630</v>
       </c>
       <c r="B1143" s="10"/>
       <c r="C1143" s="7" t="s">
         <v>1140</v>
       </c>
       <c r="D1143" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1143" s="13">
-        <v>195</v>
+        <v>134</v>
       </c>
     </row>
     <row r="1144" spans="1:5">
       <c r="A1144" s="5">
-        <v>655</v>
+        <v>631</v>
       </c>
       <c r="B1144" s="10"/>
       <c r="C1144" s="7" t="s">
         <v>1141</v>
       </c>
       <c r="D1144" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1144" s="13">
-        <v>126</v>
+        <v>219</v>
       </c>
     </row>
     <row r="1145" spans="1:5">
       <c r="A1145" s="5">
-        <v>656</v>
+        <v>632</v>
       </c>
       <c r="B1145" s="10"/>
       <c r="C1145" s="7" t="s">
         <v>1142</v>
       </c>
       <c r="D1145" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1145" s="13">
-        <v>218</v>
+        <v>80</v>
       </c>
     </row>
     <row r="1146" spans="1:5">
       <c r="A1146" s="5">
-        <v>657</v>
+        <v>633</v>
       </c>
       <c r="B1146" s="10"/>
       <c r="C1146" s="7" t="s">
         <v>1143</v>
       </c>
       <c r="D1146" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1146" s="13">
-        <v>172</v>
+        <v>680</v>
       </c>
     </row>
     <row r="1147" spans="1:5">
       <c r="A1147" s="5">
-        <v>658</v>
+        <v>634</v>
       </c>
       <c r="B1147" s="10"/>
       <c r="C1147" s="7" t="s">
         <v>1144</v>
       </c>
       <c r="D1147" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1147" s="13">
-        <v>438</v>
+        <v>198</v>
       </c>
     </row>
     <row r="1148" spans="1:5">
       <c r="A1148" s="5">
-        <v>659</v>
+        <v>635</v>
       </c>
       <c r="B1148" s="10"/>
       <c r="C1148" s="7" t="s">
         <v>1145</v>
       </c>
       <c r="D1148" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1148" s="13">
-        <v>164</v>
+        <v>89</v>
       </c>
     </row>
     <row r="1149" spans="1:5">
       <c r="A1149" s="5">
-        <v>660</v>
+        <v>636</v>
       </c>
       <c r="B1149" s="10"/>
       <c r="C1149" s="7" t="s">
         <v>1146</v>
       </c>
       <c r="D1149" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1149" s="13">
-        <v>126</v>
+        <v>268</v>
       </c>
     </row>
     <row r="1150" spans="1:5">
       <c r="A1150" s="5">
-        <v>661</v>
+        <v>637</v>
       </c>
       <c r="B1150" s="10"/>
       <c r="C1150" s="7" t="s">
         <v>1147</v>
       </c>
       <c r="D1150" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1150" s="13">
-        <v>302</v>
+        <v>195</v>
       </c>
     </row>
     <row r="1151" spans="1:5">
       <c r="A1151" s="5">
-        <v>662</v>
+        <v>638</v>
       </c>
       <c r="B1151" s="10"/>
       <c r="C1151" s="7" t="s">
         <v>1148</v>
       </c>
       <c r="D1151" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1151" s="13">
-        <v>205</v>
+        <v>126</v>
       </c>
     </row>
     <row r="1152" spans="1:5">
       <c r="A1152" s="5">
-        <v>663</v>
+        <v>639</v>
       </c>
       <c r="B1152" s="10"/>
       <c r="C1152" s="7" t="s">
         <v>1149</v>
       </c>
       <c r="D1152" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1152" s="13">
-        <v>378</v>
+        <v>218</v>
       </c>
     </row>
     <row r="1153" spans="1:5">
       <c r="A1153" s="5">
-        <v>664</v>
+        <v>640</v>
       </c>
       <c r="B1153" s="10"/>
       <c r="C1153" s="7" t="s">
         <v>1150</v>
       </c>
       <c r="D1153" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1153" s="13">
-        <v>82</v>
+        <v>172</v>
       </c>
     </row>
     <row r="1154" spans="1:5">
       <c r="A1154" s="5">
-        <v>665</v>
+        <v>641</v>
       </c>
       <c r="B1154" s="10"/>
       <c r="C1154" s="7" t="s">
         <v>1151</v>
       </c>
       <c r="D1154" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1154" s="13">
-        <v>187</v>
+        <v>438</v>
       </c>
     </row>
     <row r="1155" spans="1:5">
       <c r="A1155" s="5">
-        <v>666</v>
+        <v>642</v>
       </c>
       <c r="B1155" s="10"/>
       <c r="C1155" s="7" t="s">
         <v>1152</v>
       </c>
       <c r="D1155" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1155" s="13">
-        <v>385</v>
+        <v>164</v>
       </c>
     </row>
     <row r="1156" spans="1:5">
       <c r="A1156" s="5">
-        <v>667</v>
+        <v>643</v>
       </c>
       <c r="B1156" s="10"/>
       <c r="C1156" s="7" t="s">
         <v>1153</v>
       </c>
       <c r="D1156" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1156" s="13">
-        <v>234</v>
+        <v>126</v>
       </c>
     </row>
     <row r="1157" spans="1:5">
       <c r="A1157" s="5">
-        <v>668</v>
+        <v>644</v>
       </c>
       <c r="B1157" s="10"/>
       <c r="C1157" s="7" t="s">
         <v>1154</v>
       </c>
       <c r="D1157" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1157" s="13">
-        <v>195</v>
+        <v>186</v>
       </c>
     </row>
     <row r="1158" spans="1:5">
       <c r="A1158" s="5">
-        <v>669</v>
+        <v>645</v>
       </c>
       <c r="B1158" s="10"/>
       <c r="C1158" s="7" t="s">
         <v>1155</v>
       </c>
       <c r="D1158" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1158" s="13">
-        <v>206</v>
+        <v>309</v>
       </c>
     </row>
     <row r="1159" spans="1:5">
       <c r="A1159" s="5">
-        <v>670</v>
+        <v>646</v>
       </c>
       <c r="B1159" s="10"/>
       <c r="C1159" s="7" t="s">
         <v>1156</v>
       </c>
       <c r="D1159" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1159" s="13">
-        <v>127</v>
+        <v>302</v>
       </c>
     </row>
     <row r="1160" spans="1:5">
       <c r="A1160" s="5">
-        <v>671</v>
+        <v>647</v>
       </c>
       <c r="B1160" s="10"/>
       <c r="C1160" s="7" t="s">
         <v>1157</v>
       </c>
       <c r="D1160" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1160" s="13">
-        <v>199</v>
+        <v>205</v>
       </c>
     </row>
     <row r="1161" spans="1:5">
       <c r="A1161" s="5">
-        <v>672</v>
+        <v>648</v>
       </c>
       <c r="B1161" s="10"/>
       <c r="C1161" s="7" t="s">
         <v>1158</v>
       </c>
       <c r="D1161" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1161" s="13">
-        <v>76</v>
+        <v>82</v>
       </c>
     </row>
     <row r="1162" spans="1:5">
       <c r="A1162" s="5">
-        <v>673</v>
+        <v>649</v>
       </c>
       <c r="B1162" s="10"/>
       <c r="C1162" s="7" t="s">
         <v>1159</v>
       </c>
       <c r="D1162" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1162" s="13">
-        <v>195</v>
+        <v>385</v>
       </c>
     </row>
     <row r="1163" spans="1:5">
       <c r="A1163" s="5">
-        <v>674</v>
+        <v>650</v>
       </c>
       <c r="B1163" s="10"/>
       <c r="C1163" s="7" t="s">
         <v>1160</v>
       </c>
       <c r="D1163" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1163" s="13">
-        <v>440</v>
+        <v>234</v>
       </c>
     </row>
     <row r="1164" spans="1:5">
       <c r="A1164" s="5">
-        <v>675</v>
+        <v>651</v>
       </c>
       <c r="B1164" s="10"/>
       <c r="C1164" s="7" t="s">
         <v>1161</v>
       </c>
       <c r="D1164" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1164" s="13">
-        <v>108</v>
+        <v>195</v>
       </c>
     </row>
     <row r="1165" spans="1:5">
       <c r="A1165" s="5">
-        <v>676</v>
+        <v>652</v>
       </c>
       <c r="B1165" s="10"/>
       <c r="C1165" s="7" t="s">
         <v>1162</v>
       </c>
       <c r="D1165" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1165" s="13">
-        <v>204</v>
+        <v>206</v>
       </c>
     </row>
     <row r="1166" spans="1:5">
       <c r="A1166" s="5">
-        <v>677</v>
+        <v>653</v>
       </c>
       <c r="B1166" s="10"/>
       <c r="C1166" s="7" t="s">
         <v>1163</v>
       </c>
       <c r="D1166" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1166" s="13">
-        <v>621</v>
+        <v>127</v>
       </c>
     </row>
     <row r="1167" spans="1:5">
       <c r="A1167" s="5">
-        <v>678</v>
+        <v>654</v>
       </c>
       <c r="B1167" s="10"/>
       <c r="C1167" s="7" t="s">
         <v>1164</v>
       </c>
       <c r="D1167" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1167" s="13">
-        <v>90</v>
+        <v>199</v>
       </c>
     </row>
     <row r="1168" spans="1:5">
       <c r="A1168" s="5">
-        <v>679</v>
+        <v>655</v>
       </c>
       <c r="B1168" s="10"/>
       <c r="C1168" s="7" t="s">
         <v>1165</v>
       </c>
       <c r="D1168" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1168" s="13">
-        <v>167</v>
+        <v>76</v>
       </c>
     </row>
     <row r="1169" spans="1:5">
       <c r="A1169" s="5">
-        <v>680</v>
+        <v>656</v>
       </c>
       <c r="B1169" s="10"/>
       <c r="C1169" s="7" t="s">
         <v>1166</v>
       </c>
       <c r="D1169" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1169" s="13">
-        <v>126</v>
+        <v>195</v>
       </c>
     </row>
     <row r="1170" spans="1:5">
       <c r="A1170" s="5">
-        <v>681</v>
+        <v>657</v>
       </c>
       <c r="B1170" s="10"/>
       <c r="C1170" s="7" t="s">
         <v>1167</v>
       </c>
       <c r="D1170" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1170" s="13">
-        <v>148</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1171" spans="1:5">
       <c r="A1171" s="5">
-        <v>682</v>
+        <v>658</v>
       </c>
       <c r="B1171" s="10"/>
       <c r="C1171" s="7" t="s">
         <v>1168</v>
       </c>
       <c r="D1171" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1171" s="13">
-        <v>139</v>
+        <v>204</v>
       </c>
     </row>
     <row r="1172" spans="1:5">
       <c r="A1172" s="5">
-        <v>683</v>
+        <v>659</v>
       </c>
       <c r="B1172" s="10"/>
       <c r="C1172" s="7" t="s">
         <v>1169</v>
       </c>
       <c r="D1172" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1172" s="13">
-        <v>90</v>
+        <v>621</v>
       </c>
     </row>
     <row r="1173" spans="1:5">
       <c r="A1173" s="5">
-        <v>684</v>
+        <v>660</v>
       </c>
       <c r="B1173" s="10"/>
       <c r="C1173" s="7" t="s">
         <v>1170</v>
       </c>
       <c r="D1173" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1173" s="13">
-        <v>179</v>
+        <v>90</v>
       </c>
     </row>
     <row r="1174" spans="1:5">
       <c r="A1174" s="5">
-        <v>685</v>
+        <v>661</v>
       </c>
       <c r="B1174" s="10"/>
       <c r="C1174" s="7" t="s">
         <v>1171</v>
       </c>
       <c r="D1174" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1174" s="13">
-        <v>229</v>
+        <v>167</v>
       </c>
     </row>
     <row r="1175" spans="1:5">
       <c r="A1175" s="5">
-        <v>686</v>
+        <v>662</v>
       </c>
       <c r="B1175" s="10"/>
       <c r="C1175" s="7" t="s">
         <v>1172</v>
       </c>
       <c r="D1175" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1175" s="13">
-        <v>726</v>
+        <v>126</v>
       </c>
     </row>
     <row r="1176" spans="1:5">
       <c r="A1176" s="5">
-        <v>687</v>
+        <v>663</v>
       </c>
       <c r="B1176" s="10"/>
       <c r="C1176" s="7" t="s">
         <v>1173</v>
       </c>
       <c r="D1176" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1176" s="13">
-        <v>204</v>
+        <v>148</v>
       </c>
     </row>
     <row r="1177" spans="1:5">
       <c r="A1177" s="5">
-        <v>688</v>
+        <v>664</v>
       </c>
       <c r="B1177" s="10"/>
       <c r="C1177" s="7" t="s">
         <v>1174</v>
       </c>
       <c r="D1177" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1177" s="13">
-        <v>248</v>
+        <v>139</v>
       </c>
     </row>
     <row r="1178" spans="1:5">
       <c r="A1178" s="5">
-        <v>689</v>
+        <v>665</v>
       </c>
       <c r="B1178" s="10"/>
       <c r="C1178" s="7" t="s">
         <v>1175</v>
       </c>
       <c r="D1178" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1178" s="13">
-        <v>501</v>
+        <v>90</v>
       </c>
     </row>
     <row r="1179" spans="1:5">
       <c r="A1179" s="5">
-        <v>690</v>
+        <v>666</v>
       </c>
       <c r="B1179" s="10"/>
       <c r="C1179" s="7" t="s">
         <v>1176</v>
       </c>
       <c r="D1179" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1179" s="13">
-        <v>501</v>
+        <v>179</v>
       </c>
     </row>
     <row r="1180" spans="1:5">
       <c r="A1180" s="5">
-        <v>691</v>
+        <v>667</v>
       </c>
       <c r="B1180" s="10"/>
       <c r="C1180" s="7" t="s">
         <v>1177</v>
       </c>
       <c r="D1180" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1180" s="13">
-        <v>190</v>
+        <v>229</v>
       </c>
     </row>
     <row r="1181" spans="1:5">
       <c r="A1181" s="5">
-        <v>692</v>
+        <v>668</v>
       </c>
       <c r="B1181" s="10"/>
       <c r="C1181" s="7" t="s">
         <v>1178</v>
       </c>
       <c r="D1181" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1181" s="13">
-        <v>186</v>
+        <v>726</v>
       </c>
     </row>
     <row r="1182" spans="1:5">
       <c r="A1182" s="5">
-        <v>693</v>
+        <v>669</v>
       </c>
       <c r="B1182" s="10"/>
       <c r="C1182" s="7" t="s">
         <v>1179</v>
       </c>
       <c r="D1182" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1182" s="13">
-        <v>75</v>
+        <v>204</v>
       </c>
     </row>
     <row r="1183" spans="1:5">
       <c r="A1183" s="5">
-        <v>694</v>
+        <v>670</v>
       </c>
       <c r="B1183" s="10"/>
       <c r="C1183" s="7" t="s">
         <v>1180</v>
       </c>
       <c r="D1183" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1183" s="13">
-        <v>256</v>
+        <v>248</v>
       </c>
     </row>
     <row r="1184" spans="1:5">
       <c r="A1184" s="5">
-        <v>695</v>
+        <v>671</v>
       </c>
       <c r="B1184" s="10"/>
       <c r="C1184" s="7" t="s">
         <v>1181</v>
       </c>
       <c r="D1184" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1184" s="13">
-        <v>134</v>
+        <v>89</v>
       </c>
     </row>
     <row r="1185" spans="1:5">
       <c r="A1185" s="5">
-        <v>696</v>
+        <v>672</v>
       </c>
       <c r="B1185" s="10"/>
       <c r="C1185" s="7" t="s">
         <v>1182</v>
       </c>
       <c r="D1185" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1185" s="13">
-        <v>372</v>
+        <v>501</v>
       </c>
     </row>
     <row r="1186" spans="1:5">
       <c r="A1186" s="5">
-        <v>697</v>
+        <v>673</v>
       </c>
       <c r="B1186" s="10"/>
       <c r="C1186" s="7" t="s">
         <v>1183</v>
       </c>
       <c r="D1186" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1186" s="13">
-        <v>530</v>
+        <v>190</v>
       </c>
     </row>
     <row r="1187" spans="1:5">
       <c r="A1187" s="5">
-        <v>698</v>
+        <v>674</v>
       </c>
       <c r="B1187" s="10"/>
       <c r="C1187" s="7" t="s">
         <v>1184</v>
       </c>
       <c r="D1187" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1187" s="13">
-        <v>867</v>
+        <v>186</v>
       </c>
     </row>
     <row r="1188" spans="1:5">
       <c r="A1188" s="5">
-        <v>699</v>
+        <v>675</v>
       </c>
       <c r="B1188" s="10"/>
       <c r="C1188" s="7" t="s">
         <v>1185</v>
       </c>
       <c r="D1188" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1188" s="13">
-        <v>377</v>
+        <v>75</v>
       </c>
     </row>
     <row r="1189" spans="1:5">
       <c r="A1189" s="5">
-        <v>700</v>
+        <v>676</v>
       </c>
       <c r="B1189" s="10"/>
       <c r="C1189" s="7" t="s">
         <v>1186</v>
       </c>
       <c r="D1189" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1189" s="13">
-        <v>195</v>
+        <v>256</v>
       </c>
     </row>
     <row r="1190" spans="1:5">
       <c r="A1190" s="5">
-        <v>701</v>
+        <v>677</v>
       </c>
       <c r="B1190" s="10"/>
       <c r="C1190" s="7" t="s">
         <v>1187</v>
       </c>
       <c r="D1190" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1190" s="13">
-        <v>150</v>
+        <v>134</v>
       </c>
     </row>
     <row r="1191" spans="1:5">
       <c r="A1191" s="5">
-        <v>702</v>
+        <v>678</v>
       </c>
       <c r="B1191" s="10"/>
       <c r="C1191" s="7" t="s">
         <v>1188</v>
       </c>
       <c r="D1191" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1191" s="13">
-        <v>204</v>
+        <v>372</v>
       </c>
     </row>
     <row r="1192" spans="1:5">
       <c r="A1192" s="5">
-        <v>703</v>
+        <v>679</v>
       </c>
       <c r="B1192" s="10"/>
       <c r="C1192" s="7" t="s">
         <v>1189</v>
       </c>
       <c r="D1192" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1192" s="13">
-        <v>514</v>
+        <v>530</v>
       </c>
     </row>
     <row r="1193" spans="1:5">
       <c r="A1193" s="5">
-        <v>704</v>
+        <v>680</v>
       </c>
       <c r="B1193" s="10"/>
       <c r="C1193" s="7" t="s">
         <v>1190</v>
       </c>
       <c r="D1193" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1193" s="13">
-        <v>224</v>
+        <v>867</v>
       </c>
     </row>
     <row r="1194" spans="1:5">
       <c r="A1194" s="5">
-        <v>705</v>
+        <v>681</v>
       </c>
       <c r="B1194" s="10"/>
       <c r="C1194" s="7" t="s">
         <v>1191</v>
       </c>
       <c r="D1194" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1194" s="13">
-        <v>347</v>
+        <v>226</v>
       </c>
     </row>
     <row r="1195" spans="1:5">
       <c r="A1195" s="5">
-        <v>706</v>
+        <v>682</v>
       </c>
       <c r="B1195" s="10"/>
       <c r="C1195" s="7" t="s">
         <v>1192</v>
       </c>
       <c r="D1195" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1195" s="13">
-        <v>152</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1196" spans="1:5">
       <c r="A1196" s="5">
-        <v>707</v>
+        <v>683</v>
       </c>
       <c r="B1196" s="10"/>
       <c r="C1196" s="7" t="s">
         <v>1193</v>
       </c>
       <c r="D1196" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1196" s="13">
-        <v>197</v>
+        <v>195</v>
       </c>
     </row>
     <row r="1197" spans="1:5">
       <c r="A1197" s="5">
-        <v>708</v>
+        <v>684</v>
       </c>
       <c r="B1197" s="10"/>
       <c r="C1197" s="7" t="s">
         <v>1194</v>
       </c>
       <c r="D1197" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1197" s="13">
-        <v>126</v>
+        <v>150</v>
       </c>
     </row>
     <row r="1198" spans="1:5">
       <c r="A1198" s="5">
-        <v>709</v>
+        <v>685</v>
       </c>
       <c r="B1198" s="10"/>
       <c r="C1198" s="7" t="s">
         <v>1195</v>
       </c>
       <c r="D1198" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1198" s="13">
-        <v>371</v>
+        <v>204</v>
       </c>
     </row>
     <row r="1199" spans="1:5">
       <c r="A1199" s="5">
-        <v>710</v>
+        <v>686</v>
       </c>
       <c r="B1199" s="10"/>
       <c r="C1199" s="7" t="s">
         <v>1196</v>
       </c>
       <c r="D1199" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1199" s="13">
-        <v>185</v>
+        <v>514</v>
       </c>
     </row>
     <row r="1200" spans="1:5">
       <c r="A1200" s="5">
-        <v>711</v>
+        <v>687</v>
       </c>
       <c r="B1200" s="10"/>
       <c r="C1200" s="7" t="s">
         <v>1197</v>
       </c>
       <c r="D1200" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1200" s="13">
-        <v>126</v>
+        <v>456</v>
       </c>
     </row>
     <row r="1201" spans="1:5">
       <c r="A1201" s="5">
-        <v>712</v>
+        <v>688</v>
       </c>
       <c r="B1201" s="10"/>
       <c r="C1201" s="7" t="s">
         <v>1198</v>
       </c>
       <c r="D1201" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1201" s="13">
-        <v>1190</v>
+        <v>224</v>
       </c>
     </row>
     <row r="1202" spans="1:5">
       <c r="A1202" s="5">
-        <v>713</v>
+        <v>689</v>
       </c>
       <c r="B1202" s="10"/>
       <c r="C1202" s="7" t="s">
         <v>1199</v>
       </c>
       <c r="D1202" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1202" s="13">
-        <v>207</v>
+        <v>347</v>
       </c>
     </row>
     <row r="1203" spans="1:5">
       <c r="A1203" s="5">
-        <v>714</v>
+        <v>690</v>
       </c>
       <c r="B1203" s="10"/>
       <c r="C1203" s="7" t="s">
         <v>1200</v>
       </c>
       <c r="D1203" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1203" s="13">
-        <v>80</v>
+        <v>152</v>
       </c>
     </row>
     <row r="1204" spans="1:5">
       <c r="A1204" s="5">
-        <v>715</v>
+        <v>691</v>
       </c>
       <c r="B1204" s="10"/>
       <c r="C1204" s="7" t="s">
         <v>1201</v>
       </c>
       <c r="D1204" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1204" s="13">
-        <v>621</v>
+        <v>197</v>
       </c>
     </row>
     <row r="1205" spans="1:5">
       <c r="A1205" s="5">
-        <v>716</v>
+        <v>692</v>
       </c>
       <c r="B1205" s="10"/>
       <c r="C1205" s="7" t="s">
         <v>1202</v>
       </c>
       <c r="D1205" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1205" s="13">
-        <v>248</v>
+        <v>126</v>
       </c>
     </row>
     <row r="1206" spans="1:5">
       <c r="A1206" s="5">
-        <v>717</v>
+        <v>693</v>
       </c>
       <c r="B1206" s="10"/>
       <c r="C1206" s="7" t="s">
         <v>1203</v>
       </c>
       <c r="D1206" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1206" s="13">
-        <v>105</v>
+        <v>371</v>
       </c>
     </row>
     <row r="1207" spans="1:5">
       <c r="A1207" s="5">
-        <v>718</v>
+        <v>694</v>
       </c>
       <c r="B1207" s="10"/>
       <c r="C1207" s="7" t="s">
         <v>1204</v>
       </c>
       <c r="D1207" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1207" s="13">
-        <v>156</v>
+        <v>185</v>
       </c>
     </row>
     <row r="1208" spans="1:5">
       <c r="A1208" s="5">
-        <v>719</v>
+        <v>695</v>
       </c>
       <c r="B1208" s="10"/>
       <c r="C1208" s="7" t="s">
         <v>1205</v>
       </c>
       <c r="D1208" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1208" s="13">
-        <v>441</v>
+        <v>126</v>
       </c>
     </row>
     <row r="1209" spans="1:5">
       <c r="A1209" s="5">
-        <v>720</v>
+        <v>696</v>
       </c>
       <c r="B1209" s="10"/>
       <c r="C1209" s="7" t="s">
         <v>1206</v>
       </c>
       <c r="D1209" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1209" s="13">
-        <v>386</v>
+        <v>1299</v>
       </c>
     </row>
     <row r="1210" spans="1:5">
       <c r="A1210" s="5">
-        <v>721</v>
+        <v>697</v>
       </c>
       <c r="B1210" s="10"/>
       <c r="C1210" s="7" t="s">
         <v>1207</v>
       </c>
       <c r="D1210" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1210" s="13">
-        <v>621</v>
+        <v>207</v>
       </c>
     </row>
     <row r="1211" spans="1:5">
       <c r="A1211" s="5">
-        <v>722</v>
+        <v>698</v>
       </c>
       <c r="B1211" s="10"/>
       <c r="C1211" s="7" t="s">
         <v>1208</v>
       </c>
       <c r="D1211" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1211" s="13">
-        <v>188</v>
+        <v>895</v>
       </c>
     </row>
     <row r="1212" spans="1:5">
       <c r="A1212" s="5">
-        <v>723</v>
+        <v>699</v>
       </c>
       <c r="B1212" s="10"/>
       <c r="C1212" s="7" t="s">
         <v>1209</v>
       </c>
       <c r="D1212" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1212" s="13">
-        <v>139</v>
+        <v>621</v>
       </c>
     </row>
     <row r="1213" spans="1:5">
       <c r="A1213" s="5">
-        <v>724</v>
+        <v>700</v>
       </c>
       <c r="B1213" s="10"/>
       <c r="C1213" s="7" t="s">
         <v>1210</v>
       </c>
       <c r="D1213" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1213" s="13">
-        <v>147</v>
+        <v>248</v>
       </c>
     </row>
     <row r="1214" spans="1:5">
       <c r="A1214" s="5">
-        <v>725</v>
+        <v>701</v>
       </c>
       <c r="B1214" s="10"/>
       <c r="C1214" s="7" t="s">
         <v>1211</v>
       </c>
       <c r="D1214" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1214" s="13">
-        <v>141</v>
+        <v>100</v>
       </c>
     </row>
     <row r="1215" spans="1:5">
       <c r="A1215" s="5">
-        <v>726</v>
+        <v>702</v>
       </c>
       <c r="B1215" s="10"/>
       <c r="C1215" s="7" t="s">
         <v>1212</v>
       </c>
       <c r="D1215" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1215" s="13">
-        <v>229</v>
+        <v>105</v>
       </c>
     </row>
     <row r="1216" spans="1:5">
       <c r="A1216" s="5">
-        <v>727</v>
+        <v>703</v>
       </c>
       <c r="B1216" s="10"/>
       <c r="C1216" s="7" t="s">
         <v>1213</v>
       </c>
       <c r="D1216" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1216" s="13">
-        <v>131</v>
+        <v>156</v>
       </c>
     </row>
     <row r="1217" spans="1:5">
       <c r="A1217" s="5">
-        <v>728</v>
+        <v>704</v>
       </c>
       <c r="B1217" s="10"/>
       <c r="C1217" s="7" t="s">
         <v>1214</v>
       </c>
       <c r="D1217" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1217" s="13">
-        <v>385</v>
+        <v>441</v>
       </c>
     </row>
     <row r="1218" spans="1:5">
       <c r="A1218" s="5">
-        <v>729</v>
+        <v>705</v>
       </c>
       <c r="B1218" s="10"/>
       <c r="C1218" s="7" t="s">
         <v>1215</v>
       </c>
       <c r="D1218" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1218" s="13">
-        <v>90</v>
+        <v>386</v>
       </c>
     </row>
     <row r="1219" spans="1:5">
       <c r="A1219" s="5">
-        <v>730</v>
+        <v>706</v>
       </c>
       <c r="B1219" s="10"/>
       <c r="C1219" s="7" t="s">
         <v>1216</v>
       </c>
       <c r="D1219" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1219" s="13">
-        <v>206</v>
+        <v>621</v>
       </c>
     </row>
     <row r="1220" spans="1:5">
       <c r="A1220" s="5">
-        <v>731</v>
+        <v>707</v>
       </c>
       <c r="B1220" s="10"/>
       <c r="C1220" s="7" t="s">
         <v>1217</v>
       </c>
       <c r="D1220" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1220" s="13">
-        <v>377</v>
+        <v>188</v>
       </c>
     </row>
     <row r="1221" spans="1:5">
       <c r="A1221" s="5">
-        <v>732</v>
+        <v>708</v>
       </c>
       <c r="B1221" s="10"/>
       <c r="C1221" s="7" t="s">
         <v>1218</v>
       </c>
       <c r="D1221" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1221" s="13">
-        <v>578</v>
+        <v>146</v>
       </c>
     </row>
     <row r="1222" spans="1:5">
       <c r="A1222" s="5">
-        <v>733</v>
+        <v>709</v>
       </c>
       <c r="B1222" s="10"/>
       <c r="C1222" s="7" t="s">
         <v>1219</v>
       </c>
       <c r="D1222" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1222" s="13">
-        <v>372</v>
+        <v>141</v>
       </c>
     </row>
     <row r="1223" spans="1:5">
       <c r="A1223" s="5">
-        <v>734</v>
+        <v>710</v>
       </c>
       <c r="B1223" s="10"/>
       <c r="C1223" s="7" t="s">
         <v>1220</v>
       </c>
       <c r="D1223" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1223" s="13">
-        <v>165</v>
+        <v>229</v>
       </c>
     </row>
     <row r="1224" spans="1:5">
       <c r="A1224" s="5">
-        <v>735</v>
+        <v>711</v>
       </c>
       <c r="B1224" s="10"/>
       <c r="C1224" s="7" t="s">
         <v>1221</v>
       </c>
       <c r="D1224" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1224" s="13">
-        <v>126</v>
+        <v>131</v>
       </c>
     </row>
     <row r="1225" spans="1:5">
       <c r="A1225" s="5">
-        <v>736</v>
+        <v>712</v>
       </c>
       <c r="B1225" s="10"/>
       <c r="C1225" s="7" t="s">
         <v>1222</v>
       </c>
       <c r="D1225" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1225" s="13">
-        <v>402</v>
+        <v>385</v>
       </c>
     </row>
     <row r="1226" spans="1:5">
       <c r="A1226" s="5">
-        <v>737</v>
+        <v>713</v>
       </c>
       <c r="B1226" s="10"/>
       <c r="C1226" s="7" t="s">
         <v>1223</v>
       </c>
       <c r="D1226" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1226" s="13">
-        <v>347</v>
+        <v>90</v>
       </c>
     </row>
     <row r="1227" spans="1:5">
       <c r="A1227" s="5">
-        <v>738</v>
+        <v>714</v>
       </c>
       <c r="B1227" s="10"/>
       <c r="C1227" s="7" t="s">
         <v>1224</v>
       </c>
       <c r="D1227" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1227" s="13">
-        <v>347</v>
+        <v>206</v>
       </c>
     </row>
     <row r="1228" spans="1:5">
       <c r="A1228" s="5">
-        <v>739</v>
+        <v>715</v>
       </c>
       <c r="B1228" s="10"/>
       <c r="C1228" s="7" t="s">
         <v>1225</v>
       </c>
       <c r="D1228" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1228" s="13">
-        <v>85</v>
+        <v>578</v>
       </c>
     </row>
     <row r="1229" spans="1:5">
       <c r="A1229" s="5">
-        <v>740</v>
+        <v>716</v>
       </c>
       <c r="B1229" s="10"/>
       <c r="C1229" s="7" t="s">
         <v>1226</v>
       </c>
       <c r="D1229" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1229" s="13">
-        <v>726</v>
+        <v>372</v>
       </c>
     </row>
     <row r="1230" spans="1:5">
       <c r="A1230" s="5">
-        <v>741</v>
+        <v>717</v>
       </c>
       <c r="B1230" s="10"/>
       <c r="C1230" s="7" t="s">
         <v>1227</v>
       </c>
       <c r="D1230" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1230" s="13">
-        <v>726</v>
+        <v>156</v>
       </c>
     </row>
     <row r="1231" spans="1:5">
       <c r="A1231" s="5">
-        <v>742</v>
+        <v>718</v>
       </c>
       <c r="B1231" s="10"/>
       <c r="C1231" s="7" t="s">
         <v>1228</v>
       </c>
       <c r="D1231" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1231" s="13">
-        <v>621</v>
+        <v>895</v>
       </c>
     </row>
     <row r="1232" spans="1:5">
       <c r="A1232" s="5">
-        <v>743</v>
+        <v>719</v>
       </c>
       <c r="B1232" s="10"/>
       <c r="C1232" s="7" t="s">
         <v>1229</v>
       </c>
       <c r="D1232" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1232" s="13">
-        <v>508</v>
+        <v>126</v>
       </c>
     </row>
     <row r="1233" spans="1:5">
       <c r="A1233" s="5">
-        <v>744</v>
+        <v>720</v>
       </c>
       <c r="B1233" s="10"/>
       <c r="C1233" s="7" t="s">
         <v>1230</v>
       </c>
       <c r="D1233" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1233" s="13">
-        <v>139</v>
+        <v>402</v>
       </c>
     </row>
     <row r="1234" spans="1:5">
       <c r="A1234" s="5">
-        <v>745</v>
+        <v>721</v>
       </c>
       <c r="B1234" s="10"/>
       <c r="C1234" s="7" t="s">
         <v>1231</v>
       </c>
       <c r="D1234" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1234" s="13">
-        <v>191</v>
+        <v>347</v>
       </c>
     </row>
     <row r="1235" spans="1:5">
       <c r="A1235" s="5">
-        <v>746</v>
+        <v>722</v>
       </c>
       <c r="B1235" s="10"/>
       <c r="C1235" s="7" t="s">
         <v>1232</v>
       </c>
       <c r="D1235" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1235" s="13">
-        <v>279</v>
+        <v>347</v>
       </c>
     </row>
     <row r="1236" spans="1:5">
       <c r="A1236" s="5">
-        <v>747</v>
+        <v>723</v>
       </c>
       <c r="B1236" s="10"/>
       <c r="C1236" s="7" t="s">
         <v>1233</v>
       </c>
       <c r="D1236" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1236" s="13">
-        <v>108</v>
+        <v>85</v>
       </c>
     </row>
     <row r="1237" spans="1:5">
       <c r="A1237" s="5">
-        <v>748</v>
+        <v>724</v>
       </c>
       <c r="B1237" s="10"/>
       <c r="C1237" s="7" t="s">
         <v>1234</v>
       </c>
       <c r="D1237" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1237" s="13">
-        <v>579</v>
+        <v>146</v>
       </c>
     </row>
     <row r="1238" spans="1:5">
       <c r="A1238" s="5">
-        <v>749</v>
+        <v>725</v>
       </c>
       <c r="B1238" s="10"/>
       <c r="C1238" s="7" t="s">
         <v>1235</v>
       </c>
       <c r="D1238" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1238" s="13">
-        <v>352</v>
+        <v>726</v>
       </c>
     </row>
     <row r="1239" spans="1:5">
       <c r="A1239" s="5">
-        <v>750</v>
+        <v>726</v>
       </c>
       <c r="B1239" s="10"/>
       <c r="C1239" s="7" t="s">
         <v>1236</v>
       </c>
       <c r="D1239" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1239" s="13">
-        <v>268</v>
+        <v>621</v>
       </c>
     </row>
     <row r="1240" spans="1:5">
       <c r="A1240" s="5">
-        <v>751</v>
+        <v>727</v>
       </c>
       <c r="B1240" s="10"/>
       <c r="C1240" s="7" t="s">
         <v>1237</v>
       </c>
       <c r="D1240" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1240" s="13">
-        <v>621</v>
+        <v>309</v>
       </c>
     </row>
     <row r="1241" spans="1:5">
       <c r="A1241" s="5">
-        <v>752</v>
+        <v>728</v>
       </c>
       <c r="B1241" s="10"/>
       <c r="C1241" s="7" t="s">
         <v>1238</v>
       </c>
       <c r="D1241" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1241" s="13">
-        <v>310</v>
+        <v>508</v>
       </c>
     </row>
     <row r="1242" spans="1:5">
       <c r="A1242" s="5">
-        <v>753</v>
+        <v>729</v>
       </c>
       <c r="B1242" s="10"/>
       <c r="C1242" s="7" t="s">
         <v>1239</v>
       </c>
       <c r="D1242" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1242" s="13">
-        <v>186</v>
+        <v>139</v>
       </c>
     </row>
     <row r="1243" spans="1:5">
       <c r="A1243" s="5">
-        <v>754</v>
+        <v>730</v>
       </c>
       <c r="B1243" s="10"/>
       <c r="C1243" s="7" t="s">
         <v>1240</v>
       </c>
       <c r="D1243" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1243" s="13">
-        <v>438</v>
+        <v>191</v>
       </c>
     </row>
     <row r="1244" spans="1:5">
       <c r="A1244" s="5">
-        <v>755</v>
+        <v>731</v>
       </c>
       <c r="B1244" s="10"/>
       <c r="C1244" s="7" t="s">
         <v>1241</v>
       </c>
       <c r="D1244" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1244" s="13">
-        <v>139</v>
+        <v>279</v>
       </c>
     </row>
     <row r="1245" spans="1:5">
       <c r="A1245" s="5">
-        <v>756</v>
+        <v>732</v>
       </c>
       <c r="B1245" s="10"/>
       <c r="C1245" s="7" t="s">
         <v>1242</v>
       </c>
       <c r="D1245" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1245" s="13">
-        <v>330</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1246" spans="1:5">
       <c r="A1246" s="5">
-        <v>757</v>
+        <v>733</v>
       </c>
       <c r="B1246" s="10"/>
       <c r="C1246" s="7" t="s">
         <v>1243</v>
       </c>
       <c r="D1246" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1246" s="13">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="1247" spans="1:5">
+      <c r="A1247" s="5">
+        <v>734</v>
+      </c>
+      <c r="B1247" s="10"/>
+      <c r="C1247" s="7" t="s">
+        <v>1244</v>
+      </c>
+      <c r="D1247" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E1247" s="13">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="1248" spans="1:5">
+      <c r="A1248" s="5">
+        <v>735</v>
+      </c>
+      <c r="B1248" s="10"/>
+      <c r="C1248" s="7" t="s">
+        <v>1245</v>
+      </c>
+      <c r="D1248" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E1248" s="13">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="1249" spans="1:5">
+      <c r="A1249" s="5">
+        <v>736</v>
+      </c>
+      <c r="B1249" s="10"/>
+      <c r="C1249" s="7" t="s">
+        <v>1246</v>
+      </c>
+      <c r="D1249" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E1249" s="13">
+        <v>621</v>
+      </c>
+    </row>
+    <row r="1250" spans="1:5">
+      <c r="A1250" s="5">
+        <v>737</v>
+      </c>
+      <c r="B1250" s="10"/>
+      <c r="C1250" s="7" t="s">
+        <v>1247</v>
+      </c>
+      <c r="D1250" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E1250" s="13">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="1251" spans="1:5">
+      <c r="A1251" s="5">
+        <v>738</v>
+      </c>
+      <c r="B1251" s="10"/>
+      <c r="C1251" s="7" t="s">
+        <v>1248</v>
+      </c>
+      <c r="D1251" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E1251" s="13">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="1252" spans="1:5">
+      <c r="A1252" s="5">
+        <v>739</v>
+      </c>
+      <c r="B1252" s="10"/>
+      <c r="C1252" s="7" t="s">
+        <v>1249</v>
+      </c>
+      <c r="D1252" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E1252" s="13">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="1253" spans="1:5">
+      <c r="A1253" s="5">
+        <v>740</v>
+      </c>
+      <c r="B1253" s="10"/>
+      <c r="C1253" s="7" t="s">
+        <v>1250</v>
+      </c>
+      <c r="D1253" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E1253" s="13">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="1254" spans="1:5">
+      <c r="A1254" s="5">
+        <v>741</v>
+      </c>
+      <c r="B1254" s="10"/>
+      <c r="C1254" s="7" t="s">
+        <v>1251</v>
+      </c>
+      <c r="D1254" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E1254" s="13">
         <v>803</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A5:E5"/>
-    <mergeCell ref="A97:E97"/>
-[...3 lines deleted...]
-    <mergeCell ref="A488:E488"/>
+    <mergeCell ref="A96:E96"/>
+    <mergeCell ref="A122:E122"/>
+    <mergeCell ref="A428:E428"/>
+    <mergeCell ref="A477:E477"/>
+    <mergeCell ref="A512:E512"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>