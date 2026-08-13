--- v1 (2026-06-28)
+++ v2 (2026-08-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1252">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1246">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Ландшафтный дизайн</t>
   </si>
   <si>
     <t>Заборчики, ограждения</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
@@ -95,290 +95,305 @@
   <si>
     <t>Заборчик пластиковый Бабочки 1 секция 50*31см LISTOK Арт-01011-Y</t>
   </si>
   <si>
     <t>Заборчик пластиковый Штурвал Светло-Коричневый 430*320мм (7секций)</t>
   </si>
   <si>
     <t>Заборчик пластиковый GOTIKA Бирюзовый 420*350мм (5секций) 210см</t>
   </si>
   <si>
     <t>Заборчик металлический Павлин 4,4м (5секций) ЗБ-002</t>
   </si>
   <si>
     <t>Заборная решётка Сетка Н-1м*20м Greengo Зелёная (ячея 1,5*1,5см) Арт-3299382</t>
   </si>
   <si>
     <t>Заборчик пластиковый Квадро 3мет*9 секций</t>
   </si>
   <si>
     <t>Заборчик пластиковый Фаберже Золото 400*280мм (7секций)</t>
   </si>
   <si>
     <t>Заборчик пластиковый RENESSANS Шоколадный 420*350мм (5секций)</t>
   </si>
   <si>
+    <t>Заборчик пластиковый Модерн штакетник Лимон 60*33см (5секций)</t>
+  </si>
+  <si>
     <t>Заборчик пластиковый Ивушка Тёмно-Коричневый 37,5*25см (8секций)</t>
   </si>
   <si>
     <t>Заборчик пластиковый Штурвал Чёрный 430*320мм (7секций)</t>
   </si>
   <si>
     <t>Заборчик металлический Ромб малый 3м (5секций) высота 52см</t>
   </si>
   <si>
     <t>Сетка сварная металлическая 10м×180см ячея 75×100мм D=1мм Арт-9217001</t>
   </si>
   <si>
     <t>Заборчик пластиковый Палисадник Тёмно-Зелёный 24/32*3м (8секций)</t>
   </si>
   <si>
     <t>Заборчик пластиковый Фаберже Лимонный 400*280мм (7секций)</t>
   </si>
   <si>
     <t>Заборчик пластиковый Палисадник Светло-Коричневый 24/32*3м (8секций)</t>
   </si>
   <si>
     <t>Заборчик пластиковый Фаберже Жёлтый 400*280мм (7секций)</t>
   </si>
   <si>
     <t>Заборчик пластиковый Версаль 1 секция 48*36см LISTOK Арт-01014</t>
   </si>
   <si>
     <t>Заборчик металлический Нолик 3,45м (5секций)</t>
   </si>
   <si>
     <t>Заборчик пластиковый Кирпичики L-180см НТ-802 18*23см (СКИДКА - 20%)</t>
   </si>
   <si>
     <t>Заборчик Кованный 56-111 100*62см</t>
   </si>
   <si>
-    <t>Ограждение Ромашка Тёмно-Зелён М-4801/ БАШ</t>
-[...1 lines deleted...]
-  <si>
     <t>Заборная решётка Сетка Н-2м*10м Greengo Зелёная (ячея 1,5*1,5см) Арт-3299396</t>
   </si>
   <si>
     <t>Заборная решётка Сетка Н-2м*20м Зелёная ПРОЧНАЯ (ячея 4,5*4,5см) Арт-3Р-45/2/20</t>
   </si>
   <si>
+    <t>Заборчик пластиковый RENESSANS Бирюзовый 420*350мм (5секций)</t>
+  </si>
+  <si>
     <t>Заборчик пластиковый Бабочка 3мет*9 секций 46*40см</t>
   </si>
   <si>
     <t>Заборчик пластиковый Лилия 3мет*9 секций 33*30см</t>
   </si>
   <si>
     <t>Заборчик пластиковый Ивушка Бежевый 37,5*25см (8секций)</t>
   </si>
   <si>
     <t>Заборчик металлический Лесенка 5м (5секций) высота 55см</t>
   </si>
   <si>
     <t>Заборчик металлический Гриб 30*30см Арт-30557 (СКИДКА - 20%)</t>
   </si>
   <si>
     <t>Заборчик пластиковый Ивушка Золотой 37,5*25см (8секций)</t>
   </si>
   <si>
     <t>Заборчик пластиковый Штурвал Белый 430*320мм (7секций)</t>
   </si>
   <si>
     <t>Заборчик пластиковый Ивушка Салатовый 37,5*25см (8секций)</t>
   </si>
   <si>
     <t>Заборная решётка Сетка Н-1м*20м Greengo Синяя (ячея 1,5*1,5см) Арт-5114611</t>
   </si>
   <si>
     <t>Заборчик пластиковый Фаберже Изумрудный 400*280мм (7секций)</t>
   </si>
   <si>
     <t>Заборная решётка Сетка Н-1,5м*25м Greengo Зелёная (ячея 55*55мм) Арт-4679698</t>
   </si>
   <si>
     <t>Заборчик металлический Арена 3,25м (5секций) высота 65см</t>
   </si>
   <si>
     <t>Заборная решётка Сетка Н-1м*20м Greengo Жёлтый (ячея 1,5*1,5см) Арт-5114608</t>
   </si>
   <si>
     <t>Заборчик пластиковый Палисадник Тёмно-Коричневый 24/32*3м (8секций)</t>
   </si>
   <si>
     <t>Заборчик металлический Узкий Мини 3,2м (5секций) высота 37см</t>
   </si>
   <si>
-    <t>Заборная решётка Сетка Н-1м*20м Greengo Чёрная (ячея 1,5*1,5см) Арт-3299385</t>
+    <t>Заборчик пластиковый Модерн штакетник Изумруд 60*33см (5секций)</t>
   </si>
   <si>
     <t>Заборчик пластиковый L-330см НТ-803 (СКИДКА - 20%)</t>
   </si>
   <si>
     <t>Заборчик пластиковый Флорида Коричневый 3м (7 секций)</t>
   </si>
   <si>
     <t>Заборчик пластиковый Штурвал Зелёный 430*320мм (7секций)</t>
   </si>
   <si>
     <t>Заборчик пластиковый Декоративный 5шт (295*24*1см) WLS-007(СКИДКА - 20%)</t>
   </si>
   <si>
     <t>Цветочница Ромашка металлическая Зелёная круглая</t>
   </si>
   <si>
     <t>Заборчик пластиковый Дворики 9секций*33см (295см) высота 18см</t>
   </si>
   <si>
     <t>Заборчик пластиковый RENESSANS Белый 420*350мм (5секций)</t>
   </si>
   <si>
     <t>Заборчик пластиковый Палисадник Белый 24/32*3м (8секций)</t>
   </si>
   <si>
     <t>Заборная решётка Сетка Н-2м*20м Зелёная ПРОЧНАЯ (ячея 2*2см) Арт-3Р-20/2/20</t>
   </si>
   <si>
     <t>Набор колышков для Ленты бордюрной Greengo Зелёные 10шт*40см Арт-9035815</t>
   </si>
   <si>
     <t>Набор колышков для Ленты бордюрной Greengo Коричневые 10шт*40см Арт-9035814</t>
   </si>
   <si>
     <t>Набор колышков для Ленты бордюрной Greengo Чёрные 10шт*40см Арт-9035816</t>
   </si>
   <si>
     <t>Заборчик металлический Ажурный 8,1м (5секций) высота 60см</t>
   </si>
   <si>
     <t>Заборчик пластиковый Ивушка Зелёный 37,5*25см (8секций)</t>
   </si>
   <si>
     <t>Заборчик пластиковый Диадема Светло-Коричневый 450*320мм (6секций)</t>
   </si>
   <si>
+    <t>Заборчик пластиковый Модерн штакетник Светло-Зелёный 60*33см (5секций)</t>
+  </si>
+  <si>
     <t>Заборчик металлический Газонный 5м (5секций) высота 55см</t>
   </si>
   <si>
+    <t>Заборчик пластиковый Ивушка Серебристый 37,5*25см (8секций)</t>
+  </si>
+  <si>
     <t>Заборчик металлический Амурный Зелёный 4м (5секций) высота 71см</t>
   </si>
   <si>
     <t>Сетка рабица 1,8мет*10мет ячея 100*50 (пров-2,5мм)</t>
   </si>
   <si>
-    <t>Сетка рабица 1,8мет*10мет ячея 60*50 (пров-2,5мм)</t>
-[...1 lines deleted...]
-  <si>
     <t>Заборчик пластиковый Диадема Тёмно-Зелёный 450*320мм (6секций)</t>
   </si>
   <si>
     <t>Заборная решётка Сетка Н-1м*20м Greengo Серая (ячея 1,5*1,5см) Арт-5114610</t>
   </si>
   <si>
     <t>Заборчик пластиковый Диадема Золотистый 450*320мм (6секций)</t>
   </si>
   <si>
     <t>Заборчик металлический Амурный Бронза 4м (5секций) высота 71см</t>
   </si>
   <si>
     <t>Заборчик пластиковый Ивушка Хаки 37,5*25см (8секций)</t>
   </si>
   <si>
     <t>Заборчик пластиковый Диадема Светло-Зелёный 450*320мм (6секций)</t>
   </si>
   <si>
     <t>Заборчик металлический Классик широкий 4,8м (5секций) высота 55,5см</t>
   </si>
   <si>
     <t>Заборная решётка Сетка Н-1м*20м Greengo Коричневая (ячея 1,5*1,5см) Арт-5540941</t>
   </si>
   <si>
     <t>Заборчик металлический Ромб 2,5м (5секций) высота 67,5см</t>
   </si>
   <si>
     <t>Заборчик пластиковый RENESSANS Терракот 420*350мм (5секций)</t>
   </si>
   <si>
     <t>Заборчик металлический Вертикаль 4,38м (5секций) высота 77,5см</t>
   </si>
   <si>
     <t>Заборчик пластиковый Модерн штакетник Светло-Коричневый 60*33см (5секций)</t>
   </si>
   <si>
+    <t>Заборчик пластиковый Ивушка Светло-Коричневый 37,5*25см (8секций)</t>
+  </si>
+  <si>
+    <t>Заборчик пластиковый Модерн штакетник Золотой 60*33см (5секций)</t>
+  </si>
+  <si>
     <t>Заборчик пластиковый Модерн штакетник Тёмно-Зелёный 60*33см (5секций)</t>
   </si>
   <si>
     <t>Заборчик пластиковый Диадема Бордовый 450*320мм (6секций)</t>
   </si>
   <si>
+    <t>Заборчик пластиковый Модерн штакетник Тёмно-Коричневый 60*33см (5секций)</t>
+  </si>
+  <si>
     <t>Заборчик пластиковый Аркада ажурный Зелёный 44*37см (7секций)</t>
   </si>
   <si>
     <t>Заборчик пластиковый Ивушка Тёмно-Зелёный 37,5*25см (8секций)</t>
   </si>
   <si>
     <t>Заборчик пластиковый Диадема Белый 450*320мм (6секций)</t>
   </si>
   <si>
     <t>Заборчик пластиковый Аркада ажурный Белый 44*37см (7секций)</t>
   </si>
   <si>
     <t>Заборчик пластиковый Диадема Жёлтый 450*320мм (6секций)</t>
   </si>
   <si>
     <t>Заборчик пластиковый Аркада ажурный Изумрудный 44*37см (7секций)</t>
   </si>
   <si>
     <t>Заборчик пластиковый Диадема Сиреневый 450*320мм (6секций)</t>
   </si>
   <si>
+    <t>Заборчик пластиковый Палисадник Зелёный 24/32*3м (8секций)</t>
+  </si>
+  <si>
     <t>Лампы на солнечных батареях</t>
   </si>
   <si>
     <t>Лампа на солнечной батарее 2шт BSL-S0240Д-2 металл 7*7*110см</t>
   </si>
   <si>
     <t>Светильник на солнечных батареях SolarWallLight Coab 30ВТ №-1219-В 14*14*15см</t>
   </si>
   <si>
     <t>Лампа на солнечной батарее Лампочка Синяя на прищепке 2997289 8*14*8см</t>
   </si>
   <si>
     <t>Лампа на солнечной батарее 2шт BSL-S0250Д 7*7*100см</t>
   </si>
   <si>
     <t>Лампа на солнечной батарее LE-41493 8*8*35см</t>
   </si>
   <si>
     <t>Лампа на солнечной батарее Роса 10м Цветная 2режима Арт-4137017</t>
   </si>
   <si>
     <t>Сигнальная лампа на солнечной батарее BSL-P0813N 9*9*30см</t>
   </si>
   <si>
-    <t>Лампа на солнечной батарее нить Стрекозы 4,5м*30-LED Арт-6253363</t>
-[...1 lines deleted...]
-  <si>
     <t>Лампа на солнечной батарее Нить Шарик 4,5м 2режима Синяя 4137040</t>
   </si>
   <si>
     <t>Лампа на солнечной батарее Трапеция Зелёная 2997284 4,5*30*4,5см</t>
   </si>
   <si>
     <t>Лампа на солнечной батарее Цветок красный Арт-2996759 6*29*6см</t>
   </si>
   <si>
     <t>Лампа на солнечной батарее Трапеция Голубая 2997283 4,5*30*4,5см</t>
   </si>
   <si>
     <t>Лампа на солнечной батарее 6*6*34см LE-10838 (Набор 3шт)</t>
   </si>
   <si>
     <t>Нумератор дома на солн батареях BSL-Р0608N</t>
   </si>
   <si>
     <t>Лампа на солнечной батарее Нить Пчелка 4,5м Белая 4137047</t>
   </si>
   <si>
     <t>Лампа на солнечной батарее Сеть 2м*1,5м 2режима Красная 4137036</t>
   </si>
   <si>
     <t>Лампа на солнечной батарее Сеть 2м*1,5м 2режима Жёлтая 4137037</t>
@@ -401,302 +416,266 @@
   <si>
     <t>Лампа на солнечной батарее Нить Бабочка 4,5м 4137045</t>
   </si>
   <si>
     <t>Лампа на солнечной батарее Трапеция Красная 2997282 4,5*30*4,5см</t>
   </si>
   <si>
     <t>Фигурки, мебель, декор для сада</t>
   </si>
   <si>
     <t>Флюгер Петух Ку-ка-ре-ку 15*25см 3723438</t>
   </si>
   <si>
     <t>Фигурка Белки на дереве навесная 59см Арт-39.06</t>
   </si>
   <si>
     <t>Искрогаситель D-800мм</t>
   </si>
   <si>
     <t>Фигурка Корова весёлая 23см Арт-16.06</t>
   </si>
   <si>
     <t>Фигурка Трактор 35*60см Арт-Ф022</t>
   </si>
   <si>
-    <t>Фигурка Телёнок Пасущийся 140*95см Арт-17.40</t>
+    <t>Фигурка Корова пасущаяся 140*95см Арт-17.40</t>
   </si>
   <si>
     <t>Кашпо Сумка Арт-GB-27737 (Н-24см D-34см)</t>
   </si>
   <si>
     <t>Фигурка Крышка люка Домик 47*77см Арт-33.05</t>
   </si>
   <si>
-    <t>Фигурка Собака Милька 25см Арт-JNG-190</t>
-[...4 lines deleted...]
-  <si>
     <t>Фигурка Дракончик Шика серебро 48см Арт-Ф266с</t>
   </si>
   <si>
     <t>Уличный Камин Пирамида листья</t>
   </si>
   <si>
     <t>Фигурка Поросёнок 40см Арт-JNG-142</t>
   </si>
   <si>
     <t>Фигурка Заяйко 14см Арт-Ф141</t>
   </si>
   <si>
     <t>Фигурка Гриб Белый 20см Арт-7.29</t>
   </si>
   <si>
     <t>Фигурка Дракончик Шика бежевый 48см Арт-Ф266</t>
   </si>
   <si>
-    <t>Фигурка Лось 140*120см Арт-17.53</t>
-[...1 lines deleted...]
-  <si>
     <t>Флюгер Гномик малый 15*25см 3723427</t>
   </si>
   <si>
-    <t>Фигурка Помидор 60см Арт-22.10</t>
-[...4 lines deleted...]
-  <si>
     <t>Модульное покрытие VORTEX 10мм Коричневое</t>
   </si>
   <si>
     <t>Покрытие пластиковое VORTEX Зелёное 1м2*9 плиток</t>
   </si>
   <si>
     <t>Фигурка Зайчик Пирожок 37см Арт-Ф279з</t>
   </si>
   <si>
-    <t>Скамейка с козырьком КОВАН 860-73</t>
-[...1 lines deleted...]
-  <si>
     <t>Фигурка Дракончик Шика терра-красный 48см Арт-Ф266</t>
   </si>
   <si>
+    <t>Фигурка Повар 132см Арт-FP-34426</t>
+  </si>
+  <si>
     <t>Фигурка Верблюд садовая 72*85см Арт-А12/1</t>
   </si>
   <si>
     <t>Форма для отливки садовых дорожек Веер 55см*33см*5см</t>
   </si>
   <si>
     <t>Фигурка Крольчиха (лежит) 45*57см Арт-М-171</t>
   </si>
   <si>
     <t>Фигурка Зайчик Кевин на качелях золото 28см Арт-Ф265з</t>
   </si>
   <si>
     <t>Фигурка Дракончик Шика бронза 48см Арт-Ф266с</t>
   </si>
   <si>
     <t>Фигурка Заяц Людвиг серебро 13*36см Арт-Ф258с</t>
   </si>
   <si>
     <t>Фигурка Медведь 176см*98см Арт-17.22</t>
   </si>
   <si>
     <t>Фигурка Кот Адик Серый 16*40см Арт-Ф316</t>
   </si>
   <si>
     <t>Фигурка Повар 175см Арт-FP-40183</t>
   </si>
   <si>
     <t>Фигурка Кошка 16*28см Арт-5787D</t>
   </si>
   <si>
     <t>Фигурка Медведь Боксер Арт-Ф136ц 24см*18см*33см</t>
   </si>
   <si>
     <t>Фигурка Пугало Огородное Заяц/Тыква 50см Арт- 5185564</t>
   </si>
   <si>
     <t>Чаша Костровая Сфера Волки D-1000мм</t>
   </si>
   <si>
     <t>Фигурка Медведь 100см*170см Арт-17.57</t>
   </si>
   <si>
     <t>Фигурка Дракончик Шика 48см Арт-Ф266</t>
   </si>
   <si>
-    <t>Фигурка Пират 45см Арт-FR-36597</t>
-[...1 lines deleted...]
-  <si>
     <t>Фигурка Собака Думка 37см Арт-Ф270</t>
   </si>
   <si>
     <t>Фигурка Свинка 25см Арт-14.07</t>
   </si>
   <si>
     <t>Фигурка Пенёк 50*50см Арт-42.17</t>
   </si>
   <si>
     <t>Фигурка Рыба Осётр 25*50см Арт-42.21</t>
   </si>
   <si>
     <t>Фигурка Динозавр 102*88см Арт-6192</t>
   </si>
   <si>
     <t>Фигурка Овца большая 87см Арт-М-35</t>
   </si>
   <si>
     <t>Фигурка Заяц Батончик 25*50см Арт-Ф294</t>
   </si>
   <si>
-    <t>Стол пластиковый Верона Прямоугольн 1200*850*750мм Бежев М-3092</t>
-[...1 lines deleted...]
-  <si>
     <t>Фигурка Пугало Огородное Заяц 75см Арт-5185575</t>
   </si>
   <si>
     <t>СТОЛ садовый G435В (116*63*65см)</t>
   </si>
   <si>
     <t>Фигурка Дракончик Шика коричневый 48см Арт-Ф266</t>
   </si>
   <si>
     <t>Фигурка Охотник 75см Арт-F03148</t>
   </si>
   <si>
     <t>Фигурка Три гриба Подосиновика 26см Арт-7.36</t>
   </si>
   <si>
     <t>Фигурка Крышка люка Круг 1*55см</t>
   </si>
   <si>
     <t>Фигурка Кукуруза 52см Арт-22.08</t>
   </si>
   <si>
     <t>Уличный Камин Пирамида Ромбы</t>
   </si>
   <si>
     <t>Фигурка Львица 170см*70см Арт-17.25</t>
   </si>
   <si>
-    <t>Фигурка-Кашпо Башмак 19см Арт-GB-11001</t>
-[...1 lines deleted...]
-  <si>
     <t>Фигурка Белоснежка 81см Арт-NF28460</t>
   </si>
   <si>
     <t>Чаша Костровая Самолёты D-600мм</t>
   </si>
   <si>
     <t>Чаша Костровая Олени Закат в Горах D-800мм</t>
   </si>
   <si>
     <t>Фигурка Крышка люка Леший 88*69см Арт-33.09</t>
   </si>
   <si>
     <t>Фигурка Пушка 74см*150см Арт-17.64</t>
   </si>
   <si>
     <t>Фигурка Хозяйка с капустой 85см Арт-2.11</t>
   </si>
   <si>
     <t>Фигурка Заяц Модест золото 20*27см Арт-Ф257з</t>
   </si>
   <si>
     <t>Фигурка Повар 130см Арт-FP-34425</t>
   </si>
   <si>
-    <t>Фигурка Кролик Пупочка 19*18см</t>
-[...1 lines deleted...]
-  <si>
     <t>Фигурка Ослик 130см Арт-А-1139</t>
   </si>
   <si>
     <t>Фигурка Заяц Людвиг золото 13*36см Арт-Ф258з</t>
   </si>
   <si>
     <t>Фигурка Ква-ки с мороженым 27см Арт-Ф-228</t>
   </si>
   <si>
     <t>Чаша Костровая Листья D-600мм</t>
   </si>
   <si>
     <t>Фигурка Лягушка Кваряг 42см Арт-Ф111</t>
   </si>
   <si>
-    <t>Фигурка Собаки 38см Арт-FS-3708</t>
-[...1 lines deleted...]
-  <si>
     <t>Фигурка Птица Страус 180см Арт-17.43</t>
   </si>
   <si>
     <t>Фигурка Кошка 38см Арт-6268-D</t>
   </si>
   <si>
     <t>Фигурка Инопланетянин Дюша фиолетовый 40см Арт-Ф112ф</t>
   </si>
   <si>
     <t>Фигурка Птица Утка 54см Арт-12.62</t>
   </si>
   <si>
     <t>Модульное покрытие VORTEX 10мм Зелёное</t>
   </si>
   <si>
     <t>Фигурка Конь 98см Арт-VR-12010</t>
   </si>
   <si>
     <t>Фигурка Ганс Хенде Хох 37см Арт-Ф183</t>
   </si>
   <si>
     <t>Фигурка Инопланетянин Дюша зеленый 40см Арт-Ф112з</t>
   </si>
   <si>
     <t>Фигурка Алёша Клопович 43см Арт-Ф109</t>
   </si>
   <si>
     <t>Фигурка Конь 133см Арт-FS-48819</t>
   </si>
   <si>
     <t>Фигурка Клумба Камни 770*580*400мм Арт-42.11</t>
   </si>
   <si>
     <t>Фигурка Барашек 17см Арт-Ф108</t>
   </si>
   <si>
-    <t>Фигурка Птица Селезень 43см Арт-JNG-083</t>
-[...1 lines deleted...]
-  <si>
     <t>Фигурка Овечка 32*43см Арт-3565</t>
   </si>
   <si>
-    <t>Фигурка Заяц Людвиг 13*36см Арт-Ф258</t>
-[...1 lines deleted...]
-  <si>
     <t>Фигурка Кролик лежачий 45*57см Арт-М-170</t>
   </si>
   <si>
     <t>Фигурка Корова Бело-Коричнев 154*183см Арт-17.01-А</t>
   </si>
   <si>
     <t>Фигурка Граф де Сад 38см Арт-Ф121</t>
   </si>
   <si>
     <t>Фигурка Повар 77см Арт-FP-40175</t>
   </si>
   <si>
     <t>Фигурка Повар 85см Арт-FP-34424</t>
   </si>
   <si>
     <t>Фигурка Огурец 55см Арт-22.07</t>
   </si>
   <si>
     <t>Фигурка Повар 80см Арт-F03082</t>
   </si>
   <si>
     <t>Фигурка Твой милый Пёсик 23см Арт-Ф096</t>
   </si>
   <si>
     <t>Фигурка Принц Роз 72см Арт-АФ0117</t>
@@ -710,179 +689,167 @@
   <si>
     <t>Чаша Костровая Лев D-800мм</t>
   </si>
   <si>
     <t>Фигурка Кошка 16*28см Арт-FS-28204</t>
   </si>
   <si>
     <t>Фигурка Крыс Мажор 19см Арт-Ф130</t>
   </si>
   <si>
     <t>Фигурка Птица Индюшка 83см Арт-12.30</t>
   </si>
   <si>
     <t>Фигурка Птица Лебедь№-2 40см Арт-JNG-210-2</t>
   </si>
   <si>
     <t>Фигурка Ваза 147см Арт-FP-36592</t>
   </si>
   <si>
     <t>Фигурка Птица Утка 24*40см Арт-JNG-133</t>
   </si>
   <si>
     <t>Декор садовый Забор (30*3*38см) CL-3575 металл</t>
   </si>
   <si>
+    <t>Фигурка Птица Аист в гнезде с лягушкой 70см Арт-12.11(на витрине)</t>
+  </si>
+  <si>
     <t>Фигурка Повар 108см Арт-FP-40180</t>
   </si>
   <si>
-    <t>Фигурка Динозавр 85см Арт-6177</t>
-[...4 lines deleted...]
-  <si>
     <t>Декор Лопата 13*31см Арт-HF-2913</t>
   </si>
   <si>
     <t>Фигурка Парикмахер 180см Арт-7.48</t>
   </si>
   <si>
-    <t>Фигурка Лошадка 40*45см Арт-JNG-975</t>
-[...1 lines deleted...]
-  <si>
     <t>Качеля КОВАН с деревом 860-12</t>
   </si>
   <si>
     <t>Фигурка-Кашпо Помидор Арт-№-W136-В 46см</t>
   </si>
   <si>
     <t>Фигурка Кот с рогаткой 20см Арт-Ф042</t>
   </si>
   <si>
     <t>Фигурка Повар 62см Арт-FP-40172</t>
   </si>
   <si>
     <t>Фигурка Птица Утка с утёнком 31см Арт-11244</t>
   </si>
   <si>
+    <t>Фигурка Животные Арт-303080 24*34см</t>
+  </si>
+  <si>
     <t>Фигурка Овечка 16*23см Арт-Ф026</t>
   </si>
   <si>
     <t>Фигурка Дракончик Шика золото 48см Арт-Ф266з</t>
   </si>
   <si>
     <t>Фигурка Плутишка 20см Арт-Ф131</t>
   </si>
   <si>
     <t>Фигурка Кролик Пуся 24см Арт-Ф329</t>
   </si>
   <si>
     <t>Фигурка Ёж Адамчик 35см Арт-Ф-254</t>
   </si>
   <si>
     <t>Фигурка Ваза 132см Арт-FP-40191</t>
   </si>
   <si>
     <t>Фигурка Свинка с коромыслом 35см Арт-14.22</t>
   </si>
   <si>
     <t>Фигурка Птица Индюк 45см</t>
   </si>
   <si>
     <t>Фигурка Лошадь Большая 210*185см Арт-17.02-А</t>
   </si>
   <si>
     <t>Фигурка Кошка 16*28см Арт-FS-28205</t>
   </si>
   <si>
     <t>Фигурка Птица Гусь Средний 45см Арт-JNG-022</t>
   </si>
   <si>
     <t>Фигурка Заяц Людвиг бронза 13*36см Арт-Ф258б</t>
   </si>
   <si>
     <t>Фигурка Лягушка 32см Арт-VF-10483</t>
   </si>
   <si>
-    <t>Стол Деревянный 123*64*78см (Ш/Г/В) Б/У САМОВЫВОЗ</t>
-[...1 lines deleted...]
-  <si>
     <t>Фигурка Рыбак зимой 64см Арт-F03143</t>
   </si>
   <si>
-    <t>Фигурка Лягушки на Лавке 26*29см Арт-N92009-В</t>
+    <t>Фигурка Лягушки на лавочке 26*29см Арт-N92009-В</t>
   </si>
   <si>
     <t>Фигурка Динозавр 154*267см Арт-17.04</t>
   </si>
   <si>
     <t>Фигурка Пугало Огородное Тыква 80см Арт-5185577</t>
   </si>
   <si>
     <t>Фигурка Джек Собачка 24см Арт-Ф101</t>
   </si>
   <si>
     <t>Фигурка-кашпо GВ-3745 Башмак Гномы с грибами 17см</t>
   </si>
   <si>
     <t>Фигурка Птица Филин НАСТЕННАЯ 57см Арт-JNG-155</t>
   </si>
   <si>
     <t>Фигурка Хрюн 37см Арт-Ф067</t>
   </si>
   <si>
     <t>Фигурка Кенгуру с кенгурёнком 150см Арт-17.14</t>
   </si>
   <si>
     <t>Флюгер День/ночь малый 15*25см 3680453</t>
   </si>
   <si>
     <t>Чаша Костровая Сфера Всадник D-800мм</t>
   </si>
   <si>
     <t>Фигурка Жираф 185*65см Арт-17.03</t>
   </si>
   <si>
-    <t>Фигурка Зебра 55см*52см Арт-6240</t>
-[...1 lines deleted...]
-  <si>
     <t>Фигурка Овечка 24см Арт-15.03</t>
   </si>
   <si>
     <t>Фигурка-кашпо Гномы 24*32см Арт-GB-11106</t>
   </si>
   <si>
     <t>Фигурка Тыква в шляпе 27см Арт-Ф160</t>
   </si>
   <si>
     <t>Фигурка Лягушки на лодке 30см Арт-Ф-185</t>
   </si>
   <si>
-    <t>Стол пластиковый Флоренция Кругл 900*900*750мм М-2872</t>
-[...1 lines deleted...]
-  <si>
     <t>Фигурка Собака 10*32см Арт-FS-28203</t>
   </si>
   <si>
     <t>Форма для отливки садовых дорожек Классика 38см*38см*5см</t>
   </si>
   <si>
     <t>Форма для отливки садовых дорожек Дорожка 46см*42см*5см</t>
   </si>
   <si>
     <t>Форма для отливки садовых дорожек Сота 48см*40см*5см</t>
   </si>
   <si>
     <t>Форма для отливки садовых дорожек Таллинская 43см*43см*4см</t>
   </si>
   <si>
     <t>Фигурка Доцент 55см Арт-2.57</t>
   </si>
   <si>
     <t>Фигурка Дед мороз 40см Арт-30.26</t>
   </si>
   <si>
     <t>Фигурка Дед мороз 50см Арт-30.25</t>
   </si>
   <si>
     <t>Форма для отливки садовых дорожек Петербургская 45см*45см*6см</t>
@@ -890,98 +857,98 @@
   <si>
     <t>Форма для отливки садовых дорожек Камень 820мм*820мм*5см</t>
   </si>
   <si>
     <t>Фигурка Ангел Белый 61см Арт-3.09</t>
   </si>
   <si>
     <t>Фигурка Ангел Белый 66см Арт-3.03</t>
   </si>
   <si>
     <t>Фигурка Собака 60см Арт-DC-42095</t>
   </si>
   <si>
     <t>Фигурка Шеф повар 60см Арт-F03163</t>
   </si>
   <si>
     <t>Фигурка Собака Йоркширский терьер 13*27см Арт-FS-28201</t>
   </si>
   <si>
     <t>Кашпо плетёное Башмак Н-27см РВ-38173</t>
   </si>
   <si>
     <t>Кашпо плетёное Морковь L-46см РВ-2151</t>
   </si>
   <si>
+    <t>Фигурка Кабан с жёлудем 28см Арт-7653157</t>
+  </si>
+  <si>
     <t>Фигурка Гриб Грибыч 46см Арт-Ф-118</t>
   </si>
   <si>
     <t>Фигурка Энт Лотос 50см Арт-Ф-188</t>
   </si>
   <si>
     <t>Фигурка Птица Орёл на пне 56см Арт-ФП-324</t>
   </si>
   <si>
     <t>Фигурка Черепаха с гномами 14см Арт-10929171</t>
   </si>
   <si>
     <t>Фигурка Заяц с морковкой 31см Арт-F-1287</t>
   </si>
   <si>
     <t>Фигурка Заяц Арчибальд золото 49*31см Арт-Ф217з</t>
   </si>
   <si>
-    <t>Фигурка Баба-Яга с козлёнком 67см Арт-Ф-401</t>
-[...1 lines deleted...]
-  <si>
     <t>Фигурка Гном Санни 31см Арт-Ф-261</t>
   </si>
   <si>
     <t>Фигурка Грибы боровики 23см Арт-3С30</t>
   </si>
   <si>
     <t>Фигурка Заяц Арчибальд 49см*31см Арт-Ф217</t>
   </si>
   <si>
     <t>Фигурка Крокодил Тосик 54см Арт-Ф212</t>
   </si>
   <si>
     <t>Фигурка Тролльга 58см Арт-Ф-215</t>
   </si>
   <si>
     <t>Фигурка Кот Адик Терракотово-Красный 16*40см</t>
   </si>
   <si>
     <t>Фигурка Гном Эл на тыкве 37см Арт-Ф-238</t>
   </si>
   <si>
+    <t>Фигурка Козлик Альпийский 34см Арт-6780522</t>
+  </si>
+  <si>
     <t>Фигурка Ёж Яблочный 42см Арт-Ф-331</t>
   </si>
   <si>
-    <t>Фигурка Птица Два голубя 25см Арт-3622948</t>
-[...1 lines deleted...]
-  <si>
     <t>Фигурка Крот в шляпе 45см Арт-11826</t>
   </si>
   <si>
     <t>Фигурка Баба-Яга с пеньком 75см Арт-Ф093</t>
   </si>
   <si>
     <t>Фигурка Зайчик Федя 40см Арт-10976263</t>
   </si>
   <si>
     <t>Фигурка Шашлычник 2.0 57см Арт-Ф-021Н</t>
   </si>
   <si>
     <t>Фигурка Лягушечка Ижабелла Ягодка 29см Арт-Ф-345</t>
   </si>
   <si>
     <t>Фигурка Белочка с орешками на пне 25см Арт-10510</t>
   </si>
   <si>
     <t>Фигурка Крот с цветочком 15см Арт-Ф050</t>
   </si>
   <si>
     <t>Фигурка Гном Арбузный Фарли 23см Арт-Ф-234</t>
   </si>
   <si>
     <t>Фигурка Енотик Шаманя Арт-Ф357 32см</t>
@@ -1007,212 +974,275 @@
   <si>
     <t>Фигурка Зайка Копайка песочный 33см Арт-Ф351</t>
   </si>
   <si>
     <t>Фигурка Птица Утка Мандаринка 27см Арт-Ф169</t>
   </si>
   <si>
     <t>Фигурка Сурикат 22см Арт-9438642</t>
   </si>
   <si>
     <t>Фигурка Кот Орацио Чёрный 36см Арт-Ф385</t>
   </si>
   <si>
     <t>Фигурка Гриб с улиткой 32см Арт-10824</t>
   </si>
   <si>
     <t>Фигурка-кашпо Добромонстрик Чвяка Коричневый 35см Арт-Ф-354</t>
   </si>
   <si>
     <t>Фигурка Гушка Лягушка 29см Арт-Ф-363</t>
   </si>
   <si>
     <t>Фигурка Гном Тим с газонокосилкой 31см Арт-Ф-244</t>
   </si>
   <si>
-    <t>Фигурка Лягушка с бабочкой 39см Арт-1134674</t>
+    <t>Фигурка Птица Фламинго 64см Арт-4793755</t>
   </si>
   <si>
     <t>Фигурка Зайка ДЗЕН серебро 44см Арт-Ф239с</t>
   </si>
   <si>
     <t>Фигурка Энт Философ 50см Арт-Ф-197</t>
   </si>
   <si>
     <t>Фигурка Зайка ДЗЕН бронза 44см Арт-Ф239б</t>
   </si>
   <si>
-    <t>Фигурка Зайка на бревне 45см Арт-4977817</t>
-[...1 lines deleted...]
-  <si>
     <t>Фигурка Заяц Борис 24см Арт-Ф340</t>
   </si>
   <si>
     <t>Фигурка Крокодил Бонопарт 50см Арт-Ф-332</t>
   </si>
   <si>
+    <t>Фигурка Гриб с лягушкой 23см Арт-9572952</t>
+  </si>
+  <si>
     <t>Фигурка Гном Ули на улитке 37см Арт-Ф-260</t>
   </si>
   <si>
     <t>Фигурка-кашпо Добромонстрик Казюзя Бетон 22см Арт-Ф-344</t>
   </si>
   <si>
     <t>Фигурка Зайка Копайка Коричневый 33см Арт-Ф351</t>
   </si>
   <si>
     <t>Фигурка Лягушки "Самбики Сару" 30см Арт-11615</t>
   </si>
   <si>
     <t>Фигурка Избушка 51см Арт-Ф-070</t>
   </si>
   <si>
+    <t>Фигурка Грибы мухоморы 17см Арт-9771660</t>
+  </si>
+  <si>
     <t>Фигурка Птица Гусыня 42см Арт-10975395</t>
   </si>
   <si>
     <t>Фигурка Кот Орацио Трюфельный 36см Арт-Ф385</t>
   </si>
   <si>
     <t>Фигурка Гриб Белый 17см Арт-4074869</t>
   </si>
   <si>
     <t>Фигурка Змея Барышня Змеюля 15см Арт-Ф349</t>
   </si>
   <si>
     <t>Фигурка Заяц Арчибальд серебро 49*31см Арт-Ф217с</t>
   </si>
   <si>
     <t>Фигурка Заяц Косой 54см Арт-Ф072н</t>
   </si>
   <si>
     <t>Фигурка Грибы боровики 15см Арт-3С17</t>
   </si>
   <si>
     <t>Фигурка Сестрички Лисички 35см Арт-Ф-313</t>
   </si>
   <si>
+    <t>Фигурка Семья Зайцев 21см Арт-10918779</t>
+  </si>
+  <si>
     <t>Фигурка Белка с орехами 20см арт- Арт-Ф140</t>
   </si>
   <si>
     <t>Фигурка Крокопапа 60см Арт-Ф137</t>
   </si>
   <si>
     <t>Фигурка Мишка на боку H-17см L-29cм Арт-4160843</t>
   </si>
   <si>
     <t>Фигурка Поросёнок Хрюкс 38см Арт-Ф-263</t>
   </si>
   <si>
     <t>Фигурка Заяц Борис Бронза 24см Арт-Ф340Б</t>
   </si>
   <si>
     <t>Фигурка Дед с репкой 47см Арт-Ф-153</t>
   </si>
   <si>
     <t>Фигурка Ёж Хмыся 36см Арт-Ф-291</t>
   </si>
   <si>
+    <t>Фигурка Улитка Цветочек 15см Арт-4793732</t>
+  </si>
+  <si>
     <t>Фигурка Зайка ДЗЕН золото 44см Арт-Ф239з</t>
   </si>
   <si>
     <t>Фигурка Троллик 44см Арт-Ф-216</t>
   </si>
   <si>
     <t>Фигурка Заяц Арчибальд бронза 49*31см Арт-Ф217б</t>
   </si>
   <si>
     <t>Фигурка-кашпо Добромонстрик Казюзя Песочный 22см Арт-Ф-344</t>
   </si>
   <si>
-    <t>Фигурка Улитка 28см Арт-4С64</t>
-[...1 lines deleted...]
-  <si>
     <t>Фигурка Лягушка на камне 22см Арт-9487950</t>
   </si>
   <si>
     <t>Фигурка Баба-Яга с кашпо 72см Арт-Ф-063н</t>
   </si>
   <si>
     <t>Фигурка Бабушка с пшеницей 60см Арт-1090059</t>
   </si>
   <si>
     <t>Фигурка Баба-Яга на ступе с котом 70см Арт-Ф-011</t>
   </si>
   <si>
+    <t>Фигурка Хамелеон на ветке 35см Арт-4793735</t>
+  </si>
+  <si>
     <t>Фигурка Коза с баяном 40см Арт-Ф-073</t>
   </si>
   <si>
     <t>Фигурка Семья сурикатов 36,5см Арт-3242412</t>
   </si>
   <si>
-    <t>Фигурка Собака 25см Арт-FS-46517</t>
-[...1 lines deleted...]
-  <si>
     <t>Фигурка птица Гуси 29см Арт-VF-3611</t>
   </si>
   <si>
     <t>Фигурка Сапожник 22см Арт-FS-6809</t>
   </si>
   <si>
-    <t>Фигурка Собака 16*26см Арт-FS-6804</t>
-[...1 lines deleted...]
-  <si>
     <t>Фигурка Сидящий человек 20см Арт-FS-6808</t>
   </si>
   <si>
-    <t>Фигурка Собака 29см Арт-FS-46522</t>
-[...1 lines deleted...]
-  <si>
     <t>Фигурка Пантера 41см Арт-FS-2580</t>
   </si>
   <si>
     <t>Фигурка Негритянка 30см Арт-FS-2521</t>
   </si>
   <si>
     <t>Фигурка Пантера 43см Арт-FS-2582</t>
   </si>
   <si>
     <t>Фигурка копилка Викинг с флягой вуньо цветной 35см Арт-Кп009</t>
   </si>
   <si>
     <t>Фигурка копилка Викинг с рогом одал 35см Арт-Кп011</t>
   </si>
   <si>
     <t>Фигурка копилка Викинг с кружкой феху 35см Арт-Кп010</t>
   </si>
   <si>
     <t>Фигурка копилка Викинг с флягой вуньо однотонный 35см Арт-Кп012</t>
   </si>
   <si>
-    <t>Фигурка Бобры и Выдры на камне 42*61см Арт-FB-10744</t>
+    <t>Фигурка Выдры на камне 42*61см Арт-FB-10744</t>
   </si>
   <si>
     <t>Фигурка Твой милый Пёсик 23см Арт-Кп014</t>
   </si>
   <si>
     <t>Фигурка Тележка с кадушками 84*44*56см DW-96016</t>
   </si>
   <si>
+    <t>Фигурка Скала с водопадом 63/63/76см МE-1982</t>
+  </si>
+  <si>
+    <t>Фигурка Скала малая 62*37*50см FB-10742</t>
+  </si>
+  <si>
+    <t>Фигурка Колодец с кадушкой 78*43*83см DW-97019</t>
+  </si>
+  <si>
+    <t>Фигурка Колодец двумя ведрами 52*50*98см DW73022</t>
+  </si>
+  <si>
+    <t>Фигурка С тремя чашами 58*39*81см DW-96054</t>
+  </si>
+  <si>
+    <t>Фигурка Коряга овал 50*42*100см FB-10748</t>
+  </si>
+  <si>
+    <t>Фигурка Медведь на скале 76/56/60см DW-85050</t>
+  </si>
+  <si>
+    <t>Фигурка с Чашами и Львом средняя 84*44*88см DW-96038</t>
+  </si>
+  <si>
+    <t>Фигурка Скала средняя 70*38*52см FB-10740</t>
+  </si>
+  <si>
+    <t>Фигурка Гуси на фонтане 50*49*99см DW-84001</t>
+  </si>
+  <si>
+    <t>Фигурка Скала большая 50*40*100см DW-72060</t>
+  </si>
+  <si>
+    <t>Фигурка Скала угловая 53*53*98см DW-96023</t>
+  </si>
+  <si>
+    <t>Фигурка с Чашами и Львом большой 77*60*150см DW-84004</t>
+  </si>
+  <si>
+    <t>Фигурка Коряга 52*50*98см FB-27827</t>
+  </si>
+  <si>
+    <t>Фигурка Башни 58*39*81см DW-85052</t>
+  </si>
+  <si>
+    <t>Фигурка Шесть чаш 44/29/99см DW-73017</t>
+  </si>
+  <si>
+    <t>Фигурка Коряга зигзаг 70,38*55см FB-10747</t>
+  </si>
+  <si>
+    <t>Фигурка Коряга 54*42*78см FB-10750</t>
+  </si>
+  <si>
+    <t>Фигурка Коряга 54*41*82см FB-10751</t>
+  </si>
+  <si>
+    <t>Фигурка Фонтан 53/53/91см МE-1437-ВТ</t>
+  </si>
+  <si>
+    <t>Фигурка Норки у ручья 103*63*51см FB-10737</t>
+  </si>
+  <si>
     <t>Фигурка водоплавающая Птица Лебедь Чёрный Арт-А-064-А 38*17*28см 1этаж</t>
   </si>
   <si>
     <t>Пруд садовый 80лит Зелёный D-80см / H-30см</t>
   </si>
   <si>
     <t>Пруд садовый 640лит Зелёный 245*128*60см</t>
   </si>
   <si>
     <t>Фигурка водоплавающая Утка Арт-А045 44*18*19см</t>
   </si>
   <si>
     <t>Помпа Арт 399 (1000л/ч/16w/170см) J1098/кабель 1,5м для ВОДОЁМОВ</t>
   </si>
   <si>
     <t>Декор Цветы 44*75см DN-4841</t>
   </si>
   <si>
     <t>Фигурка водоплавающая Цветы D-20см Арт-HY33</t>
   </si>
   <si>
     <t>Пруд садовый 380лит Синий 165*103*45см</t>
   </si>
   <si>
     <t>Пруд садовый 140лит Синий 124*96*40см</t>
@@ -1226,71 +1256,68 @@
   <si>
     <t>Фигурка водоплавающая Цветок D-4см Арт-РН-27744</t>
   </si>
   <si>
     <t>Пруд садовый 640лит Синий 245*128*60см</t>
   </si>
   <si>
     <t>Пруд садовый 700лит Зелёный 184*157*62см</t>
   </si>
   <si>
     <t>ЧИСТОПРУД 100мл (1уп/24шт)</t>
   </si>
   <si>
     <t>Пруд садовый 190лит Синий 136*104*45см</t>
   </si>
   <si>
     <t>Пруд садовый 140лит Чёрный 124*96*40см</t>
   </si>
   <si>
     <t>Пруд садовый 700лит Чёрный 184*157*62см</t>
   </si>
   <si>
     <t>Помпа JGP 25000 (25000л/ч/500w/800см) J1135 кабель 10м для ВОДОЁМОВ</t>
   </si>
   <si>
-    <t>Фигурка водоплавающая Цветок D-17см</t>
-[...1 lines deleted...]
-  <si>
     <t>Фигурка водоплавающая Утка Арт-А024 41*16*19см</t>
   </si>
   <si>
     <t>Пруд Зеленое сечение 50гр (1уп/30шт) для осветления воды в водоемах</t>
   </si>
   <si>
+    <t>Здоровый пруд 90гр (1уп/30шт) для очистки воды в бассейнах,прудах и фонтанах</t>
+  </si>
+  <si>
     <t>Фигурка водоплавающая Птица Лебедь Белый Арт-А-064 38*17*28см 1 этаж</t>
   </si>
   <si>
     <t>Пруд садовый 190лит Чёрный 136*104*45см</t>
   </si>
   <si>
     <t>Пруд садовый 140лит Зелёный 124*96*40см</t>
   </si>
   <si>
-    <t>Пруд садовый 380лит Зелёный 165*103*45см</t>
-[...1 lines deleted...]
-  <si>
     <t>Водяной для очистки воды в бассейнах,прудах и фонтанах 5шт*10мл (1уп/42шт)</t>
   </si>
   <si>
     <t>Пруд садовый 700лит Синий 184*157*62см</t>
   </si>
   <si>
     <t>Пруд садовый 135лит Зелёный 116*91*40см</t>
   </si>
   <si>
     <t>Пруд садовый 190лит Зелёный 136*104*45см</t>
   </si>
   <si>
     <t>Пруд садовый 80лит Чёрный D-80см / H-30см</t>
   </si>
   <si>
     <t>Вкладыш из кокосового волокна Сфера D-25см</t>
   </si>
   <si>
     <t>Корзина Коковита подвесная Конус 30см LT 795-12 LISTOK (1уп/24шт)</t>
   </si>
   <si>
     <t>Корзина Коковита подвесная Полусфера D-30см</t>
   </si>
   <si>
     <t>Корзина Коковита подвесная Полусфера D-26см</t>
@@ -1553,74 +1580,68 @@
   <si>
     <t>Трава искусственная 100*100см/MZ-189001-А с красными Цветами</t>
   </si>
   <si>
     <t>Трава искусственная Рулон БАМБУК основа 1*2 метра MZ186003-А Клен зелен</t>
   </si>
   <si>
     <t>Трава искусственная 50*50см/MZCGZ-06128 с резным листом</t>
   </si>
   <si>
     <t>Трава искусственная 50*50см/MZCGZ-06122 с красными ягодами</t>
   </si>
   <si>
     <t>Трава искусственная 100*100см MZ-189018-А</t>
   </si>
   <si>
     <t>Горшки и вазы пластиковые</t>
   </si>
   <si>
     <t>Горшок Крокус миска D-250мм Голубой с поддоном высота 12см</t>
   </si>
   <si>
     <t>Горшок Корад D-210мм Бронзовый с поддоном высота 20см</t>
   </si>
   <si>
-    <t>Горшок Байкал 1лит Белый с поддоном D-12см</t>
-[...1 lines deleted...]
-  <si>
     <t>Горшок Тюльпан D-230мм Цветной</t>
   </si>
   <si>
     <t>Горшок Соло RUBY 3лит D-15см Лаванда Арт-6452 с прикорневым поливом</t>
   </si>
   <si>
     <t>Горшок Байкал 2лит Розовый с поддоном D-17см</t>
   </si>
   <si>
     <t>Горшок Горошек 2лит Красн-Белый с поддоном М-2754 D-13см</t>
   </si>
   <si>
     <t>Горшок Эффект 2,5лит Персик с прикорневым поливом D-16см</t>
   </si>
   <si>
     <t>Горшок Селенга 3лит Терракот с поддоном D-19см</t>
   </si>
   <si>
-    <t>Горшок Верона 160мм 2,3лит Белый Ротанг с поддоном М-3096 D-15см</t>
-[...1 lines deleted...]
-  <si>
     <t>Горшок Эффект 4,5лит Слоновая кость с прикорневым поливом D-20см</t>
   </si>
   <si>
     <t>Горшок Байкал 4лит Белый с поддоном D-21см</t>
   </si>
   <si>
     <t>Горшок Тоскана 1,45лит D-15см Лайм с поддоном</t>
   </si>
   <si>
     <t>Горшок Баргузин 4,5лит Голубой с поддоном D-21см</t>
   </si>
   <si>
     <t>Горшок Афродита восьмигр 80мм Голубой D-7см</t>
   </si>
   <si>
     <t>Горшок Байкал 6лит Терракот с поддоном D-24см</t>
   </si>
   <si>
     <t>Горшок Тренд 0,8лит D-12см Лаванда Арт-4157 с прикорневым поливом</t>
   </si>
   <si>
     <t>Горшок На перила Vip Set 7,5лит Антрацит</t>
   </si>
   <si>
     <t>Горшок Горошек 2лит Бело-Синий с поддоном М-2729 D-13см</t>
@@ -1802,53 +1823,50 @@
   <si>
     <t>Горшок Хит 9лит Белый с поддоном D-26см</t>
   </si>
   <si>
     <t>Горшок Миска Парма 260мм*4,1лит Фисташка</t>
   </si>
   <si>
     <t>Горшок Крокус миска D-250мм Терракот с поддоном высота 12см</t>
   </si>
   <si>
     <t>Горшок Миска Парма 170мм*1,3лит Фисташка</t>
   </si>
   <si>
     <t>Горшок Селенга 2лит Терракот с поддоном D-16см</t>
   </si>
   <si>
     <t>Горшок Виноград 4лит D-26см Зелёный с поддоном</t>
   </si>
   <si>
     <t>Горшок Ангара 4,5лит Розовый с поддоном D-23см</t>
   </si>
   <si>
     <t>Горшок Баргузин 1,5лит Розовый с поддоном D-14см</t>
   </si>
   <si>
-    <t>Горшок Крокус восьмигр D-210мм Терракот 4лит с поддоном высота 15см</t>
-[...1 lines deleted...]
-  <si>
     <t>Горшок Верона 160мм 2,3лит Красный с поддоном М-3096 D-15см</t>
   </si>
   <si>
     <t>Горшок 3811 Сиреневый с поддоном (D-11см)</t>
   </si>
   <si>
     <t>Горшок Виноград 1,6лит D-19см Белый с поддоном</t>
   </si>
   <si>
     <t>Горшок Виноград Салатовый с поддоном высота 20см D-24см</t>
   </si>
   <si>
     <t>Горшок Крокус классик D-170мм Терракот с поддоном высота 13см</t>
   </si>
   <si>
     <t>Горшок Горошек 2лит Зелёно-Белый с поддоном М-2753 D-13см</t>
   </si>
   <si>
     <t>Горшок Крокус классик D-150мм Розовый с поддоном высота 12см</t>
   </si>
   <si>
     <t>Горшок Сиде 46лит Белый D-44см без поддона Скидка - 15%</t>
   </si>
   <si>
     <t>Горшок Ливия D-200мм Мрамор 2,8лит с поддоном М-3019</t>
@@ -1934,53 +1952,50 @@
   <si>
     <t>Горшок Твистер 220мм Оранжевый</t>
   </si>
   <si>
     <t>Горшок Твистер 190мм Жёлтый</t>
   </si>
   <si>
     <t>Горшок Ангара 2,5лит Терракот с Поддоном D-19см</t>
   </si>
   <si>
     <t>Горшок Байкал 4лит Голубой с поддоном D-21см</t>
   </si>
   <si>
     <t>Горшок Виноград 4лит D-26см Мята с поддоном</t>
   </si>
   <si>
     <t>Горшок Крокус классик D-200мм Терракот с поддоном высота 14см</t>
   </si>
   <si>
     <t>Горшок Горошек 2лит Бело-Красн с поддоном М-2681 D-13см</t>
   </si>
   <si>
     <t>Горшок Тоскана 2,25лит D-17см Лайм с поддоном</t>
   </si>
   <si>
-    <t>Горшок Баргузин 0,5лит Белый с поддоном D-10см</t>
-[...1 lines deleted...]
-  <si>
     <t>Горшок на ножках Алессия 1,8лит Светло-Зелёный М-8266 D-14см</t>
   </si>
   <si>
     <t>Горшок Горошек 3лит Бело-Синий с поддоном М-4024 D-16см</t>
   </si>
   <si>
     <t>Горшок Виноград 6лит D-29см Крем с поддоном</t>
   </si>
   <si>
     <t>Горшок Твистер 220мм Жёлтый</t>
   </si>
   <si>
     <t>Горшок Деко 2,4лит Тюльпан с поддоном М-3106 (М-пл) D-16см</t>
   </si>
   <si>
     <t>Горшок Крокус миска D-250мм Розовый с поддоном высота 12см</t>
   </si>
   <si>
     <t>Горшок Каро 230мм Без поддона</t>
   </si>
   <si>
     <t>Горшок Миска Парма 170мм*1,3лит Терракот</t>
   </si>
   <si>
     <t>Горшок Вязание 1,9лит Белый Ротанг с поддоном М-3120 D-15см</t>
@@ -1991,65 +2006,59 @@
   <si>
     <t>Горшок Миска Парма 340мм*9,0лит Серый муссон</t>
   </si>
   <si>
     <t>Горшок Крокус миска D-250мм Сиренев с поддоном высота 12см</t>
   </si>
   <si>
     <t>Горшок Корад D-180мм Желтый с поддоном 2,5лит высота 17см</t>
   </si>
   <si>
     <t>Горшок Корад D-120мм Салатовый с поддоном высота 11см</t>
   </si>
   <si>
     <t>Горшок Кападоки 1,4лит Синий с поддоном D-14см</t>
   </si>
   <si>
     <t>Горшок Крокус классик D-170мм Белый с поддоном высота 13см</t>
   </si>
   <si>
     <t>Горшок Миска Парма 340мм*9,0лит Фисташка</t>
   </si>
   <si>
     <t>Горшок Баргузин 0,5лит Терракот с поддоном D-10см</t>
   </si>
   <si>
-    <t>Горшок Баргузин 0,5лит Мятный с поддоном D-10см</t>
-[...1 lines deleted...]
-  <si>
     <t>Горшок Дионис 1,6лит Коричневый с поддоном М-8244 D-14см</t>
   </si>
   <si>
     <t>Горшок Миска Парма 260мм*4,1лит Терракот</t>
   </si>
   <si>
     <t>Горшок Крокус классик D-150мм Голубой с поддоном высота 12см</t>
   </si>
   <si>
-    <t>Горшок Протея 0,7лит Белый 11,5*10см с поддоном</t>
-[...1 lines deleted...]
-  <si>
     <t>Горшок Миска Парма 225мм*2,7лит Белый</t>
   </si>
   <si>
     <t>Горшок Ангара 0,3лит Мятный с поддоном D-9см</t>
   </si>
   <si>
     <t>Горшок Рябина D-160мм 1,4лит Французский серый с поддоном М-3053 (М-пл)</t>
   </si>
   <si>
     <t>Горшок Хит 9лит Вишня с поддоном D-26см</t>
   </si>
   <si>
     <t>Горшок Крокус миска D-210мм Сиренев с поддоном высота 10см</t>
   </si>
   <si>
     <t>Цветник Антик 3 горшка Кремовый D-13см</t>
   </si>
   <si>
     <t>Горшок Тюльпан D-210мм Разноцветный высота 16см</t>
   </si>
   <si>
     <t>Горшок Терра 6лит Золотой с поддоном D-22см</t>
   </si>
   <si>
     <t>Горшок Крокус миска D-210мм Белый с поддоном высота 10см</t>
@@ -2525,53 +2534,50 @@
   <si>
     <t>Горшок Миска Парма 260мм*4,1лит Серый муссон</t>
   </si>
   <si>
     <t>Горшок Santino Лилия 4лит Синий с поддоном D-21см</t>
   </si>
   <si>
     <t>Цветник Антик 3 горшка Шоколад D-13см</t>
   </si>
   <si>
     <t>Горшок Крокус восьмигр D-210мм Голубой 4лит с поддоном высота 15см</t>
   </si>
   <si>
     <t>Горшок Миска Парма 260мм*4,1лит Фраппе</t>
   </si>
   <si>
     <t>Горшок Байкал 2лит Голубой с поддоном D-17см</t>
   </si>
   <si>
     <t>Горшок Корад D-210мм Терра с поддоном высота 20см</t>
   </si>
   <si>
     <t>Горшок Корад D-260мм Бронза с поддоном 8лит высота 25см</t>
   </si>
   <si>
-    <t>Горшок Байкал 2лит Белый с поддоном D-17см</t>
-[...1 lines deleted...]
-  <si>
     <t>Горшок Ажур 150мм Малиновый БЕЗ поддонов М-3092 D-14см</t>
   </si>
   <si>
     <t>Горшок Крокус миска D-250мм Белый с поддоном высота 12см</t>
   </si>
   <si>
     <t>Горшок Афродита восьмигр 80мм Зелёный D-7см</t>
   </si>
   <si>
     <t>Горшок Крокус классик D-150мм Белый с поддоном высота 12см</t>
   </si>
   <si>
     <t>Набор горшков Геометрия 3шт*0,8лит D-13см Фисташка+Мята+Белый Арт-4719</t>
   </si>
   <si>
     <t>Горшок Корад D-180мм Серебро с поддоном 2,5лит высота 17см</t>
   </si>
   <si>
     <t>Горшок Баргузин 2,5лит Голубой с поддоном D-17см</t>
   </si>
   <si>
     <t>Горшок На перила Vip Set 15,5лит Вишня</t>
   </si>
   <si>
     <t>Горшок Терра 4лит Терракот с поддоном</t>
@@ -2723,53 +2729,50 @@
   <si>
     <t>Горшок Протея 0,7лит Бирюза 11,5*10см с поддоном</t>
   </si>
   <si>
     <t>Горшок Ангара 9лит Белый с поддоном D-30см</t>
   </si>
   <si>
     <t>Горшок Камни 2,6лит Коричн Ротанг с поддоном М-3173 D-14см</t>
   </si>
   <si>
     <t>Горшок Крокус миска D-210мм Голубой с поддоном высота 10см</t>
   </si>
   <si>
     <t>Горшок Корад D-150мм Голубой с поддоном высота 14см</t>
   </si>
   <si>
     <t>Горшок Корад D-210мм Золото с поддоном высота 20см</t>
   </si>
   <si>
     <t>Горшок Верона 180мм 3лит Красный с поддоном М-3097 D-17см</t>
   </si>
   <si>
     <t>Горшок Каро 270мм с Поддоном 260мм</t>
   </si>
   <si>
-    <t>Горшок Сити 0,6лит Белый 11,5*10см с поддоном</t>
-[...1 lines deleted...]
-  <si>
     <t>Горшок Миска Парма 170мм*1,3лит Фраппе</t>
   </si>
   <si>
     <t>Горшок Тоскана 3,1лит D-19см Белый с поддоном</t>
   </si>
   <si>
     <t>Горшок Тоскана 3,1лит D-19см Сирень с поддоном</t>
   </si>
   <si>
     <t>Горшок Селенга 7лит Терракот с поддоном D-25см</t>
   </si>
   <si>
     <t>Горшок Горошек 1лит Бело-Синий с поддоном М-2728 D-12см</t>
   </si>
   <si>
     <t>Горшок Байкал 8лит Голубой с поддоном D-26см</t>
   </si>
   <si>
     <t>Горшок Крокус классик D-200мм Розовый с поддоном высота 14см</t>
   </si>
   <si>
     <t>Горшок Корад D-260мм Салатовый с поддоном 8лит высота 25см</t>
   </si>
   <si>
     <t>Горшок Вязание 2,8лит Белый Ротанг с поддоном М-3121 D-18см</t>
@@ -2801,92 +2804,89 @@
   <si>
     <t>Горшок Корад D-260мм Сиреневый с поддоном 8лит высота 25см</t>
   </si>
   <si>
     <t>Горшок Каро 270мм Без поддона</t>
   </si>
   <si>
     <t>Горшок Афродита восьмигр 200мм Розовый D-20см</t>
   </si>
   <si>
     <t>Горшок Сити 0,6лит Жёлтый 11,5*10см с поддоном</t>
   </si>
   <si>
     <t>Горшок Ажур 150мм Аквамарин БЕЗ поддонов М-3092 D-14см</t>
   </si>
   <si>
     <t>Горшок Миска Парма 225мм*2,7лит Фраппе</t>
   </si>
   <si>
     <t>Горшок Баргузин 6,5лит Белый с поддоном D-23см</t>
   </si>
   <si>
     <t>Горшок Ливия D-120мм Мрамор 0,6лит с поддоном М-3009</t>
   </si>
   <si>
-    <t>Горшок Шато D-250мм 8лит Белый Ротанг М-3039</t>
-[...1 lines deleted...]
-  <si>
     <t>Горшок Крокус классик D-120мм Золото с поддоном высота 10см</t>
   </si>
   <si>
     <t>Горшок Фестона 2,1лит D-19см Белый с поддоном</t>
   </si>
   <si>
     <t>Горшок Терра 2,3лит Белый с поддоном D-16см</t>
   </si>
   <si>
     <t>Горшок Толедо 7лит D-27см Фраппе с поддоном</t>
   </si>
   <si>
     <t>Горшок Флис 0,7лит D-11cм Какао М-8427 с прикорневым поливом</t>
   </si>
   <si>
     <t>Горшок Глэдис 1,2лит Фуксия с поддоном D-12см</t>
   </si>
   <si>
     <t>Горшок Фестона 4,6лит D-25см Белый с поддоном</t>
   </si>
   <si>
     <t>Горшок Корсика 2,4лит Ваниль D-19см с поддоном</t>
   </si>
   <si>
     <t>Горшок Мистер Крутой 0,6лит Белый D-9см</t>
   </si>
   <si>
     <t>Горшок Дионис 3,6лит Коричневый с поддоном М-8248 D-17см</t>
   </si>
   <si>
-    <t>Горшок Корсика 2,4лит Серый муссон D-19см с поддоном</t>
-[...1 lines deleted...]
-  <si>
     <t>Горшок Глэдис 1,2лит Сиреневый с поддоном D-12см</t>
   </si>
   <si>
     <t>Горшок Дивный сад 4лит Графит (с прикорневым поливом) 265×265×230</t>
   </si>
   <si>
+    <t>Горшок Камея 1,4лит Сиреневый с поддоном (D-138мм)</t>
+  </si>
+  <si>
     <t>Горшок Толедо 4,5лит D-24см Терракот с поддоном</t>
   </si>
   <si>
     <t>Горшок Виола 1лит Белый с поддоном М-1529 D-13см</t>
   </si>
   <si>
     <t>Горшок Фестона 3,3лит D-22см Лаванда с поддоном</t>
   </si>
   <si>
     <t>Горшок Антик 3,6лит D-22см Антрацит с поддоном</t>
   </si>
   <si>
     <t>Горшок Мистер Грин 0,6лит Антрацит D-9см</t>
   </si>
   <si>
     <t>Горшок Камея 3,2лит Сиреневый с поддоном (D-182мм)</t>
   </si>
   <si>
     <t>Горшок Антик 2,6лит D-19см Антрацит с поддоном</t>
   </si>
   <si>
     <t>Горшок миска Ирис 3,7лит Зелёный (D-267мм)</t>
   </si>
   <si>
     <t>Горшок миска Ирис 3,7лит Сиреневый (D-267мм)</t>
@@ -2927,53 +2927,50 @@
   <si>
     <t>Горшок Гамма 2лит D-19см Терракот с поддоном</t>
   </si>
   <si>
     <t>Горшок Виноград 0,5лит D-13см Антрацит с поддоном</t>
   </si>
   <si>
     <t>Горшок миска Ирис 3,7лит Салатовый (D-267мм)</t>
   </si>
   <si>
     <t>Горшок Фестона 2,1лит D-19см Лаванда с поддоном</t>
   </si>
   <si>
     <t>Горшок Торин 3,3лит Белый D-17,5см</t>
   </si>
   <si>
     <t>Горшок Глэдис 1,2лит Жасмин с поддоном D-12см</t>
   </si>
   <si>
     <t>Горшок Антик 2,6лит D-19см Терракот с поддоном</t>
   </si>
   <si>
     <t>Горшок Верона 0,75лит D-11см Лаванда с поддоном (фиалочница)</t>
   </si>
   <si>
-    <t>Горшок Камея 1,4лит Белый с поддоном (D-138мм)</t>
-[...1 lines deleted...]
-  <si>
     <t>Горшок Торин 5,2лит Терракот D-20,5см</t>
   </si>
   <si>
     <t>Горшок Тоскана 2,25лит D-17см Антрацит с поддоном</t>
   </si>
   <si>
     <t>Горшок Диамант 0,5лит Серый жемчуг D-9см</t>
   </si>
   <si>
     <t>Горшок Камея 3,2лит Жёлтый с поддоном (D-182мм)</t>
   </si>
   <si>
     <t>Горшок Толедо 2лит D-17см Фраппе с поддоном</t>
   </si>
   <si>
     <t>Горшок Камея 1,4лит Розовый с поддоном (D-138мм)</t>
   </si>
   <si>
     <t>Горшок Мистер Крутой 0,6лит Оливковый D-9см</t>
   </si>
   <si>
     <t>Горшок Антик 3,6лит D-22см Терракот с поддоном</t>
   </si>
   <si>
     <t>Горшок Флора 0,45лит Белый (D-130мм)</t>
@@ -3299,53 +3296,50 @@
   <si>
     <t>Горшок на перила 20лит 585х280х200мм Бежевый М-8922</t>
   </si>
   <si>
     <t>Горшок Виноград 0,5лит D-13см Белый с поддоном</t>
   </si>
   <si>
     <t>Горшок Флокс 1,5лит Сиреневый с поддоном (D-160мм)</t>
   </si>
   <si>
     <t>Горшок Ливия D-240мм Мрамор 4,6лит с поддоном М-3020</t>
   </si>
   <si>
     <t>Горшок Селенга 2лит Белый с поддоном D-16см</t>
   </si>
   <si>
     <t>Горшок Гамма Плюс 4,2лит D-25см Белый с поддоном</t>
   </si>
   <si>
     <t>Горшок ATENA 2,2лит Серый D-16,5см</t>
   </si>
   <si>
     <t>Горшок Гамма 1,6лит D-17см Малахит с поддоном</t>
   </si>
   <si>
-    <t>Горшок Антик 1,6лит D-17см Белый с поддоном</t>
-[...1 lines deleted...]
-  <si>
     <t>Горшок Корсика 2,4лит Фисташка D-19см с поддоном</t>
   </si>
   <si>
     <t>Горшок Мистер Грин 0,6лит Пралине D-9см</t>
   </si>
   <si>
     <t>Горшок Терра 4лит Белый с поддоном D-19см</t>
   </si>
   <si>
     <t>Горшок Милано 4,5лит D-25см Пудра с поддоном</t>
   </si>
   <si>
     <t>Горшок Венеция 0,75лит D-12см Лаванда с поддоном (фиалочница)</t>
   </si>
   <si>
     <t>Горшок Гармония 2,5лит Белый с поддоном М-1410 (БАШ)</t>
   </si>
   <si>
     <t>Горшок Толедо 3лит D-20см Терракот с поддоном</t>
   </si>
   <si>
     <t>Горшок Камея 1,4лит Салатовый с поддоном (D-138мм)</t>
   </si>
   <si>
     <t>Горшок Милано 1,6лит D-17см Терракот с поддоном</t>
@@ -3362,74 +3356,68 @@
   <si>
     <t>Горшок Толедо 7лит D-27см Мята с поддоном</t>
   </si>
   <si>
     <t>Горшок Виноград 0,5лит D-13см Зелёный с поддоном</t>
   </si>
   <si>
     <t>Горшок Антик 7,2лит D-28см Малахит с поддоном</t>
   </si>
   <si>
     <t>Горшок вазон Бекер 4,6лит Белый D-20,5см</t>
   </si>
   <si>
     <t>Горшок Терра 6лит Терракот с поддоном D-22см</t>
   </si>
   <si>
     <t>Горшок Антик 4,9лит D-25см Антрацит с поддоном</t>
   </si>
   <si>
     <t>Горшок Гармония 1,5лит Коричневый с поддоном М-1574 (БАШ)</t>
   </si>
   <si>
     <t>Горшок Флис 3лит D-18cм Какао М-8466 с прикорневым поливом</t>
   </si>
   <si>
-    <t>Горшок Антик 0,75лит D-13см Бирюза с поддоном (фиалочница)</t>
-[...1 lines deleted...]
-  <si>
     <t>Горшок Корсика 2,4лит Папоротник D-19см с поддоном</t>
   </si>
   <si>
     <t>Горшок Милано 3,2лит D-22см Терракот с поддоном</t>
   </si>
   <si>
     <t>Горшок миска Ирис 3,7лит Терра (D-267мм)</t>
   </si>
   <si>
     <t>Горшок Фестона 4,6лит D-25см Зелёный с поддоном</t>
   </si>
   <si>
     <t>Горшок Флис 3лит D-18cм Белый М-8443 с прикорневым поливом</t>
   </si>
   <si>
     <t>Горшок Розалия 1,2лит Белый с поддоном М-1424 D-14см</t>
   </si>
   <si>
-    <t>Горшок Тюльпан D-8см Терра с поддоном</t>
-[...1 lines deleted...]
-  <si>
     <t>Горшок миска Ирис 6,2лит Терра (D-315мм)</t>
   </si>
   <si>
     <t>Горшок Дионис 1,6лит Белый с поддоном М-8243 D-14см</t>
   </si>
   <si>
     <t>Горшок миска Ирис 6,2лит Белый (D-315мм)</t>
   </si>
   <si>
     <t>Горшок Диамант 0,5лит Мокачино D-9см</t>
   </si>
   <si>
     <t>Горшок Гамма 2,9лит D-22см Терракот с поддоном</t>
   </si>
   <si>
     <t>Горшок Виола 5лит Белый с поддоном М-1343 D-22см</t>
   </si>
   <si>
     <t>Горшок Милано 1,6лит D-17см Белый с поддоном</t>
   </si>
   <si>
     <t>Горшок Глэдис 1,2лит Травяной с поддоном D-12см</t>
   </si>
   <si>
     <t>Горшок Глэдис 1,2лит Жёлтый с поддоном D-12см</t>
@@ -3569,53 +3557,50 @@
   <si>
     <t>Горшок Виола 3,5лит Коричневый с поддоном М-1533 D-19см</t>
   </si>
   <si>
     <t>Горшок Торин 9,5лит Терракот D-25см</t>
   </si>
   <si>
     <t>Горшок Антик 3,6лит D-22см Крем с поддоном</t>
   </si>
   <si>
     <t>Горшок Антик 4,9лит D-25см Малахит с поддоном</t>
   </si>
   <si>
     <t>Горшок Гармония 0,7лит Белый с поддоном М-1408 (БАШ)</t>
   </si>
   <si>
     <t>Горшок Терра 9,3лит Белый с поддоном D-26см</t>
   </si>
   <si>
     <t>Горшок Твистер 170мм Амарантовый</t>
   </si>
   <si>
     <t>Горшок Антик 2,6лит D-19см Малахит с поддоном</t>
   </si>
   <si>
-    <t>Горшок Тюльпан D-8см Белый с поддоном</t>
-[...1 lines deleted...]
-  <si>
     <t>Горшок Флокс 4,2лит Белый с поддоном (D-225мм)</t>
   </si>
   <si>
     <t>Горшок Тоскана 1,45лит D-15см Белый с поддоном</t>
   </si>
   <si>
     <t>Горшок Торин 3,3лит Терракот D-17,5см</t>
   </si>
   <si>
     <t>Горшок Торин 5,2лит Папоротник D-20,5см</t>
   </si>
   <si>
     <t>Горшок Толедо 17,4лит D-36см Белый с поддоном</t>
   </si>
   <si>
     <t>Горшок Гармония 2,5лит Коричневый с поддоном М-1575 (БАШ)</t>
   </si>
   <si>
     <t>Горшок Антик 7,2лит D-28см Антрацит с поддоном</t>
   </si>
   <si>
     <t>Горшок Камея 3,2лит Терра с поддоном (D-182мм)</t>
   </si>
   <si>
     <t>Горшок Тюльпан D-13см Терракот с поддоном</t>
@@ -3687,53 +3672,50 @@
     <t>Горшок Мистер Грин 0,6лит Теплая хвоя D-9см</t>
   </si>
   <si>
     <t>Горшок Милано 3,2лит D-22см Белый с поддоном</t>
   </si>
   <si>
     <t>Горшок Флис 1,2лит D-12cм Белый М-8437 с прикорневым поливом</t>
   </si>
   <si>
     <t>Горшок Гамма 2лит D-19см Малахит с поддоном</t>
   </si>
   <si>
     <t>Горшок Виола 3,5лит Белый с поддоном М-1339 D-19см</t>
   </si>
   <si>
     <t>Горшок Дионис 2,6лит Белый с поддоном М-8245 D-17см</t>
   </si>
   <si>
     <t>Горшок Гречинка 2лит Белый D-20см на ножке</t>
   </si>
   <si>
     <t>Горшок Глэдис 1,2лит Белый с поддоном D-12см</t>
   </si>
   <si>
     <t>Горшок Терра 2,3лит Терракот с поддоном D-16см</t>
-  </si>
-[...1 lines deleted...]
-    <t>Горшок Антик 10лит D-32см Малахит с поддоном</t>
   </si>
   <si>
     <t>Горшок Торин 3,3лит Серый муссон D-17,5см</t>
   </si>
   <si>
     <t>Горшок Гармония 1,5лит Белый с поддоном М-1409 (БАШ)</t>
   </si>
   <si>
     <t>Горшок Виола 16лит Коричневый с поддоном М-1538 (БАШ)</t>
   </si>
   <si>
     <t>Горшок Антик 1,6лит D-17см Фраппе с поддоном</t>
   </si>
   <si>
     <t>Горшок Терра 6лит Белый с поддоном D-22см</t>
   </si>
   <si>
     <t>Горшок Флокс 5,5лит Сиреневый с поддоном (D-240мм)</t>
   </si>
   <si>
     <t>Горшок Флокс 5,5лит Терра с поддоном (D-240мм)</t>
   </si>
   <si>
     <t>Горшок Дионис 1,6лит Бежевый с поддоном М-8520 D-14см</t>
   </si>
@@ -4202,54 +4184,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E1254"/>
+  <dimension ref="A1:E1248"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E1254" sqref="E1254"/>
+      <selection activeCell="E1248" sqref="E1248"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="6"/>
@@ -4288,141 +4270,141 @@
         <v>1</v>
       </c>
       <c r="B7" s="10"/>
       <c r="C7" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E7" s="13">
         <v>55</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="5">
         <v>2</v>
       </c>
       <c r="B8" s="10"/>
       <c r="C8" s="7" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E8" s="13">
-        <v>767</v>
+        <v>805</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="5">
         <v>3</v>
       </c>
       <c r="B9" s="10"/>
       <c r="C9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E9" s="13">
-        <v>691</v>
+        <v>749</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="5">
         <v>4</v>
       </c>
       <c r="B10" s="10"/>
       <c r="C10" s="7" t="s">
         <v>12</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E10" s="13">
         <v>674</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="5">
         <v>5</v>
       </c>
       <c r="B11" s="10"/>
       <c r="C11" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E11" s="13">
         <v>659</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="5">
         <v>6</v>
       </c>
       <c r="B12" s="10"/>
       <c r="C12" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E12" s="13">
-        <v>691</v>
+        <v>750</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="5">
         <v>7</v>
       </c>
       <c r="B13" s="10"/>
       <c r="C13" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E13" s="13">
-        <v>767</v>
+        <v>805</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="5">
         <v>8</v>
       </c>
       <c r="B14" s="10"/>
       <c r="C14" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E14" s="13">
-        <v>691</v>
+        <v>750</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="5">
         <v>9</v>
       </c>
       <c r="B15" s="10"/>
       <c r="C15" s="7" t="s">
         <v>17</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E15" s="13">
         <v>897</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="5">
         <v>10</v>
       </c>
       <c r="B16" s="10"/>
       <c r="C16" s="7" t="s">
         <v>18</v>
       </c>
@@ -4513,18509 +4495,18419 @@
         <v>16</v>
       </c>
       <c r="B22" s="10"/>
       <c r="C22" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E22" s="13">
         <v>540</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="5">
         <v>17</v>
       </c>
       <c r="B23" s="10"/>
       <c r="C23" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E23" s="13">
-        <v>691</v>
+        <v>750</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="5">
         <v>18</v>
       </c>
       <c r="B24" s="10"/>
       <c r="C24" s="7" t="s">
         <v>26</v>
       </c>
       <c r="D24" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E24" s="13">
         <v>897</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="5">
         <v>19</v>
       </c>
       <c r="B25" s="10"/>
       <c r="C25" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E25" s="13">
-        <v>767</v>
+        <v>785</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="5">
         <v>20</v>
       </c>
       <c r="B26" s="10"/>
       <c r="C26" s="7" t="s">
         <v>28</v>
       </c>
       <c r="D26" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E26" s="13">
-        <v>659</v>
+        <v>805</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="5">
         <v>21</v>
       </c>
       <c r="B27" s="10"/>
       <c r="C27" s="7" t="s">
         <v>29</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E27" s="13">
-        <v>3268</v>
+        <v>659</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="5">
         <v>22</v>
       </c>
       <c r="B28" s="10"/>
       <c r="C28" s="7" t="s">
         <v>30</v>
       </c>
       <c r="D28" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E28" s="13">
-        <v>5334</v>
+        <v>3268</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="5">
         <v>23</v>
       </c>
       <c r="B29" s="10"/>
       <c r="C29" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D29" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E29" s="13">
-        <v>674</v>
+        <v>5334</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="5">
         <v>24</v>
       </c>
       <c r="B30" s="10"/>
       <c r="C30" s="7" t="s">
         <v>32</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E30" s="13">
-        <v>691</v>
+        <v>760</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="5">
         <v>25</v>
       </c>
       <c r="B31" s="10"/>
       <c r="C31" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D31" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E31" s="13">
-        <v>674</v>
+        <v>749</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="5">
         <v>26</v>
       </c>
       <c r="B32" s="10"/>
       <c r="C32" s="7" t="s">
         <v>34</v>
       </c>
       <c r="D32" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E32" s="13">
-        <v>691</v>
+        <v>758</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="5">
         <v>27</v>
       </c>
       <c r="B33" s="10"/>
       <c r="C33" s="7" t="s">
         <v>35</v>
       </c>
       <c r="D33" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E33" s="13">
-        <v>98</v>
+        <v>749</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="5">
         <v>28</v>
       </c>
       <c r="B34" s="10"/>
       <c r="C34" s="7" t="s">
         <v>36</v>
       </c>
       <c r="D34" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E34" s="13">
-        <v>3072</v>
+        <v>98</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="5">
         <v>29</v>
       </c>
       <c r="B35" s="10"/>
       <c r="C35" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D35" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E35" s="13">
-        <v>850</v>
+        <v>3072</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="5">
         <v>30</v>
       </c>
       <c r="B36" s="10"/>
       <c r="C36" s="7" t="s">
         <v>38</v>
       </c>
       <c r="D36" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E36" s="13">
-        <v>2441</v>
+        <v>850</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="5">
         <v>31</v>
       </c>
       <c r="B37" s="10"/>
       <c r="C37" s="7" t="s">
         <v>39</v>
       </c>
       <c r="D37" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E37" s="13">
-        <v>2940</v>
+        <v>2441</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="5">
         <v>32</v>
       </c>
       <c r="B38" s="10"/>
       <c r="C38" s="7" t="s">
         <v>40</v>
       </c>
       <c r="D38" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E38" s="13">
         <v>5109</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="5">
         <v>33</v>
       </c>
       <c r="B39" s="10"/>
       <c r="C39" s="7" t="s">
         <v>41</v>
       </c>
       <c r="D39" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E39" s="13">
         <v>9697</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" s="5">
         <v>34</v>
       </c>
       <c r="B40" s="10"/>
       <c r="C40" s="7" t="s">
         <v>42</v>
       </c>
       <c r="D40" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E40" s="13">
-        <v>540</v>
+        <v>896</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" s="5">
         <v>35</v>
       </c>
       <c r="B41" s="10"/>
       <c r="C41" s="7" t="s">
         <v>43</v>
       </c>
       <c r="D41" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E41" s="13">
         <v>540</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" s="5">
         <v>36</v>
       </c>
       <c r="B42" s="10"/>
       <c r="C42" s="7" t="s">
         <v>44</v>
       </c>
       <c r="D42" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E42" s="13">
-        <v>767</v>
+        <v>540</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" s="5">
         <v>37</v>
       </c>
       <c r="B43" s="10"/>
       <c r="C43" s="7" t="s">
         <v>45</v>
       </c>
       <c r="D43" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E43" s="13">
-        <v>3080</v>
+        <v>806</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="5">
         <v>38</v>
       </c>
       <c r="B44" s="10"/>
       <c r="C44" s="7" t="s">
         <v>46</v>
       </c>
       <c r="D44" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E44" s="13">
-        <v>225</v>
+        <v>3080</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" s="5">
         <v>39</v>
       </c>
       <c r="B45" s="10"/>
       <c r="C45" s="7" t="s">
         <v>47</v>
       </c>
       <c r="D45" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E45" s="13">
-        <v>767</v>
+        <v>225</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" s="5">
         <v>40</v>
       </c>
       <c r="B46" s="10"/>
       <c r="C46" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D46" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E46" s="13">
-        <v>659</v>
+        <v>805</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="5">
         <v>41</v>
       </c>
       <c r="B47" s="10"/>
       <c r="C47" s="7" t="s">
         <v>49</v>
       </c>
       <c r="D47" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E47" s="13">
-        <v>767</v>
+        <v>659</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" s="5">
         <v>42</v>
       </c>
       <c r="B48" s="10"/>
       <c r="C48" s="7" t="s">
         <v>50</v>
       </c>
       <c r="D48" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E48" s="13">
-        <v>3203</v>
+        <v>806</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" s="5">
         <v>43</v>
       </c>
       <c r="B49" s="10"/>
       <c r="C49" s="7" t="s">
         <v>51</v>
       </c>
       <c r="D49" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E49" s="13">
-        <v>691</v>
+        <v>3203</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" s="5">
         <v>44</v>
       </c>
       <c r="B50" s="10"/>
       <c r="C50" s="7" t="s">
         <v>52</v>
       </c>
       <c r="D50" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E50" s="13">
-        <v>9847</v>
+        <v>749</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" s="5">
         <v>45</v>
       </c>
       <c r="B51" s="10"/>
       <c r="C51" s="7" t="s">
         <v>53</v>
       </c>
       <c r="D51" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E51" s="13">
-        <v>2820</v>
+        <v>9847</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" s="5">
         <v>46</v>
       </c>
       <c r="B52" s="10"/>
       <c r="C52" s="7" t="s">
         <v>54</v>
       </c>
       <c r="D52" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E52" s="13">
-        <v>3203</v>
+        <v>2820</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" s="5">
         <v>47</v>
       </c>
       <c r="B53" s="10"/>
       <c r="C53" s="7" t="s">
         <v>55</v>
       </c>
       <c r="D53" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E53" s="13">
-        <v>674</v>
+        <v>3203</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" s="5">
         <v>48</v>
       </c>
       <c r="B54" s="10"/>
       <c r="C54" s="7" t="s">
         <v>56</v>
       </c>
       <c r="D54" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E54" s="13">
-        <v>2305</v>
+        <v>760</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" s="5">
         <v>49</v>
       </c>
       <c r="B55" s="10"/>
       <c r="C55" s="7" t="s">
         <v>57</v>
       </c>
       <c r="D55" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E55" s="13">
-        <v>3203</v>
+        <v>2305</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" s="5">
         <v>50</v>
       </c>
       <c r="B56" s="10"/>
       <c r="C56" s="7" t="s">
         <v>58</v>
       </c>
       <c r="D56" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E56" s="13">
-        <v>700</v>
+        <v>785</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" s="5">
         <v>51</v>
       </c>
       <c r="B57" s="10"/>
       <c r="C57" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D57" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E57" s="13">
-        <v>674</v>
+        <v>700</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" s="5">
         <v>52</v>
       </c>
       <c r="B58" s="10"/>
       <c r="C58" s="7" t="s">
         <v>60</v>
       </c>
       <c r="D58" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E58" s="13">
-        <v>659</v>
+        <v>674</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" s="5">
         <v>53</v>
       </c>
       <c r="B59" s="10"/>
       <c r="C59" s="7" t="s">
         <v>61</v>
       </c>
       <c r="D59" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E59" s="13">
-        <v>950</v>
+        <v>659</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" s="5">
         <v>54</v>
       </c>
       <c r="B60" s="10"/>
       <c r="C60" s="7" t="s">
         <v>62</v>
       </c>
       <c r="D60" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E60" s="13">
-        <v>809</v>
+        <v>950</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" s="5">
         <v>55</v>
       </c>
       <c r="B61" s="10"/>
       <c r="C61" s="7" t="s">
         <v>63</v>
       </c>
       <c r="D61" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E61" s="13">
-        <v>540</v>
+        <v>809</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" s="5">
         <v>56</v>
       </c>
       <c r="B62" s="10"/>
       <c r="C62" s="7" t="s">
         <v>64</v>
       </c>
       <c r="D62" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E62" s="13">
-        <v>897</v>
+        <v>540</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" s="5">
         <v>57</v>
       </c>
       <c r="B63" s="10"/>
       <c r="C63" s="7" t="s">
         <v>65</v>
       </c>
       <c r="D63" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E63" s="13">
-        <v>674</v>
+        <v>897</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" s="5">
         <v>58</v>
       </c>
       <c r="B64" s="10"/>
       <c r="C64" s="7" t="s">
         <v>66</v>
       </c>
       <c r="D64" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E64" s="13">
-        <v>9697</v>
+        <v>760</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" s="5">
         <v>59</v>
       </c>
       <c r="B65" s="10"/>
       <c r="C65" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D65" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E65" s="13">
-        <v>412</v>
+        <v>9697</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" s="5">
         <v>60</v>
       </c>
       <c r="B66" s="10"/>
       <c r="C66" s="7" t="s">
         <v>68</v>
       </c>
       <c r="D66" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E66" s="13">
         <v>412</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" s="5">
         <v>61</v>
       </c>
       <c r="B67" s="10"/>
       <c r="C67" s="7" t="s">
         <v>69</v>
       </c>
       <c r="D67" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E67" s="13">
         <v>412</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" s="5">
         <v>62</v>
       </c>
       <c r="B68" s="10"/>
       <c r="C68" s="7" t="s">
         <v>70</v>
       </c>
       <c r="D68" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E68" s="13">
-        <v>6538</v>
+        <v>412</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" s="5">
         <v>63</v>
       </c>
       <c r="B69" s="10"/>
       <c r="C69" s="7" t="s">
         <v>71</v>
       </c>
       <c r="D69" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E69" s="13">
-        <v>767</v>
+        <v>6538</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" s="5">
         <v>64</v>
       </c>
       <c r="B70" s="10"/>
       <c r="C70" s="7" t="s">
         <v>72</v>
       </c>
       <c r="D70" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E70" s="13">
-        <v>739</v>
+        <v>805</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" s="5">
         <v>65</v>
       </c>
       <c r="B71" s="10"/>
       <c r="C71" s="7" t="s">
         <v>73</v>
       </c>
       <c r="D71" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E71" s="13">
-        <v>3384</v>
+        <v>739</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72" s="5">
         <v>66</v>
       </c>
       <c r="B72" s="10"/>
       <c r="C72" s="7" t="s">
         <v>74</v>
       </c>
       <c r="D72" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E72" s="13">
-        <v>3955</v>
+        <v>785</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" s="5">
         <v>67</v>
       </c>
       <c r="B73" s="10"/>
       <c r="C73" s="7" t="s">
         <v>75</v>
       </c>
       <c r="D73" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E73" s="13">
-        <v>6103</v>
+        <v>3384</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" s="5">
         <v>68</v>
       </c>
       <c r="B74" s="10"/>
       <c r="C74" s="7" t="s">
         <v>76</v>
       </c>
       <c r="D74" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E74" s="13">
-        <v>6103</v>
+        <v>806</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" s="5">
         <v>69</v>
       </c>
       <c r="B75" s="10"/>
       <c r="C75" s="7" t="s">
         <v>77</v>
       </c>
       <c r="D75" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E75" s="13">
-        <v>739</v>
+        <v>3955</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" s="5">
         <v>70</v>
       </c>
       <c r="B76" s="10"/>
       <c r="C76" s="7" t="s">
         <v>78</v>
       </c>
       <c r="D76" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E76" s="13">
-        <v>3203</v>
+        <v>6103</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" s="5">
         <v>71</v>
       </c>
       <c r="B77" s="10"/>
       <c r="C77" s="7" t="s">
         <v>79</v>
       </c>
       <c r="D77" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E77" s="13">
         <v>739</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" s="5">
         <v>72</v>
       </c>
       <c r="B78" s="10"/>
       <c r="C78" s="7" t="s">
         <v>80</v>
       </c>
       <c r="D78" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E78" s="13">
-        <v>4060</v>
+        <v>3203</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" s="5">
         <v>73</v>
       </c>
       <c r="B79" s="10"/>
       <c r="C79" s="7" t="s">
         <v>81</v>
       </c>
       <c r="D79" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E79" s="13">
-        <v>767</v>
+        <v>739</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" s="5">
         <v>74</v>
       </c>
       <c r="B80" s="10"/>
       <c r="C80" s="7" t="s">
         <v>82</v>
       </c>
       <c r="D80" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E80" s="13">
-        <v>739</v>
+        <v>4060</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" s="5">
         <v>75</v>
       </c>
       <c r="B81" s="10"/>
       <c r="C81" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D81" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E81" s="13">
-        <v>4500</v>
+        <v>806</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82" s="5">
         <v>76</v>
       </c>
       <c r="B82" s="10"/>
       <c r="C82" s="7" t="s">
         <v>84</v>
       </c>
       <c r="D82" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E82" s="13">
-        <v>3203</v>
+        <v>739</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" s="5">
         <v>77</v>
       </c>
       <c r="B83" s="10"/>
       <c r="C83" s="7" t="s">
         <v>85</v>
       </c>
       <c r="D83" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E83" s="13">
-        <v>2365</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84" s="5">
         <v>78</v>
       </c>
       <c r="B84" s="10"/>
       <c r="C84" s="7" t="s">
         <v>86</v>
       </c>
       <c r="D84" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E84" s="13">
-        <v>897</v>
+        <v>3203</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" s="5">
         <v>79</v>
       </c>
       <c r="B85" s="10"/>
       <c r="C85" s="7" t="s">
         <v>87</v>
       </c>
       <c r="D85" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E85" s="13">
-        <v>4412</v>
+        <v>2365</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" s="5">
         <v>80</v>
       </c>
       <c r="B86" s="10"/>
       <c r="C86" s="7" t="s">
         <v>88</v>
       </c>
       <c r="D86" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E86" s="13">
-        <v>739</v>
+        <v>897</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" s="5">
         <v>81</v>
       </c>
       <c r="B87" s="10"/>
       <c r="C87" s="7" t="s">
         <v>89</v>
       </c>
       <c r="D87" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E87" s="13">
-        <v>739</v>
+        <v>4412</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" s="5">
         <v>82</v>
       </c>
       <c r="B88" s="10"/>
       <c r="C88" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D88" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E88" s="13">
-        <v>739</v>
+        <v>785</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" s="5">
         <v>83</v>
       </c>
       <c r="B89" s="10"/>
       <c r="C89" s="7" t="s">
         <v>91</v>
       </c>
       <c r="D89" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E89" s="13">
-        <v>739</v>
+        <v>806</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" s="5">
         <v>84</v>
       </c>
       <c r="B90" s="10"/>
       <c r="C90" s="7" t="s">
         <v>92</v>
       </c>
       <c r="D90" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E90" s="13">
-        <v>767</v>
+        <v>785</v>
       </c>
     </row>
     <row r="91" spans="1:5">
       <c r="A91" s="5">
         <v>85</v>
       </c>
       <c r="B91" s="10"/>
       <c r="C91" s="7" t="s">
         <v>93</v>
       </c>
       <c r="D91" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E91" s="13">
-        <v>739</v>
+        <v>785</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" s="5">
         <v>86</v>
       </c>
       <c r="B92" s="10"/>
       <c r="C92" s="7" t="s">
         <v>94</v>
       </c>
       <c r="D92" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E92" s="13">
         <v>739</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" s="5">
         <v>87</v>
       </c>
       <c r="B93" s="10"/>
       <c r="C93" s="7" t="s">
         <v>95</v>
       </c>
       <c r="D93" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E93" s="13">
-        <v>739</v>
+        <v>785</v>
       </c>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" s="5">
         <v>88</v>
       </c>
       <c r="B94" s="10"/>
       <c r="C94" s="7" t="s">
         <v>96</v>
       </c>
       <c r="D94" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E94" s="13">
         <v>739</v>
       </c>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" s="5">
         <v>89</v>
       </c>
       <c r="B95" s="10"/>
       <c r="C95" s="7" t="s">
         <v>97</v>
       </c>
       <c r="D95" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E95" s="13">
-        <v>740</v>
+        <v>805</v>
       </c>
     </row>
     <row r="96" spans="1:5">
-      <c r="A96" s="3" t="s">
+      <c r="A96" s="5">
+        <v>90</v>
+      </c>
+      <c r="B96" s="10"/>
+      <c r="C96" s="7" t="s">
         <v>98</v>
       </c>
-      <c r="B96" s="6"/>
-[...2 lines deleted...]
-      <c r="E96" s="13"/>
+      <c r="D96" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E96" s="13">
+        <v>739</v>
+      </c>
     </row>
     <row r="97" spans="1:5">
-      <c r="A97" s="4" t="s">
-[...12 lines deleted...]
-        <v>7</v>
+      <c r="A97" s="5">
+        <v>91</v>
+      </c>
+      <c r="B97" s="10"/>
+      <c r="C97" s="7" t="s">
+        <v>99</v>
+      </c>
+      <c r="D97" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E97" s="13">
+        <v>739</v>
       </c>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" s="5">
-        <v>1</v>
+        <v>92</v>
       </c>
       <c r="B98" s="10"/>
       <c r="C98" s="7" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D98" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E98" s="13">
-        <v>1800</v>
+        <v>739</v>
       </c>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" s="5">
-        <v>2</v>
+        <v>93</v>
       </c>
       <c r="B99" s="10"/>
       <c r="C99" s="7" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D99" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E99" s="13">
-        <v>1151</v>
+        <v>739</v>
       </c>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" s="5">
-        <v>3</v>
+        <v>94</v>
       </c>
       <c r="B100" s="10"/>
       <c r="C100" s="7" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="D100" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E100" s="13">
-        <v>290</v>
+        <v>740</v>
       </c>
     </row>
     <row r="101" spans="1:5">
       <c r="A101" s="5">
-        <v>4</v>
+        <v>95</v>
       </c>
       <c r="B101" s="10"/>
       <c r="C101" s="7" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D101" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E101" s="13">
-        <v>1200</v>
+        <v>760</v>
       </c>
     </row>
     <row r="102" spans="1:5">
-      <c r="A102" s="5">
+      <c r="A102" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="B102" s="6"/>
+      <c r="C102" s="7"/>
+      <c r="D102" s="6"/>
+      <c r="E102" s="13"/>
+    </row>
+    <row r="103" spans="1:5">
+      <c r="A103" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B103" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C103" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="B102" s="10"/>
-[...11 lines deleted...]
-      <c r="A103" s="5">
+      <c r="D103" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="B103" s="10"/>
-[...7 lines deleted...]
-        <v>1053</v>
+      <c r="E103" s="14" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="104" spans="1:5">
       <c r="A104" s="5">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B104" s="10"/>
       <c r="C104" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D104" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E104" s="13">
-        <v>2200</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="105" spans="1:5">
       <c r="A105" s="5">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B105" s="10"/>
       <c r="C105" s="7" t="s">
         <v>106</v>
       </c>
       <c r="D105" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E105" s="13">
-        <v>2401</v>
+        <v>1151</v>
       </c>
     </row>
     <row r="106" spans="1:5">
       <c r="A106" s="5">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="B106" s="10"/>
       <c r="C106" s="7" t="s">
         <v>107</v>
       </c>
       <c r="D106" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E106" s="13">
-        <v>1471</v>
+        <v>290</v>
       </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107" s="5">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="B107" s="10"/>
       <c r="C107" s="7" t="s">
         <v>108</v>
       </c>
       <c r="D107" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E107" s="13">
-        <v>170</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="A108" s="5">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="B108" s="10"/>
       <c r="C108" s="7" t="s">
         <v>109</v>
       </c>
       <c r="D108" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E108" s="13">
-        <v>156</v>
+        <v>465</v>
       </c>
     </row>
     <row r="109" spans="1:5">
       <c r="A109" s="5">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="B109" s="10"/>
       <c r="C109" s="7" t="s">
         <v>110</v>
       </c>
       <c r="D109" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E109" s="13">
-        <v>170</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="110" spans="1:5">
       <c r="A110" s="5">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="B110" s="10"/>
       <c r="C110" s="7" t="s">
         <v>111</v>
       </c>
       <c r="D110" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E110" s="13">
-        <v>950</v>
+        <v>2200</v>
       </c>
     </row>
     <row r="111" spans="1:5">
       <c r="A111" s="5">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="B111" s="10"/>
       <c r="C111" s="7" t="s">
         <v>112</v>
       </c>
       <c r="D111" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E111" s="13">
-        <v>600</v>
+        <v>1471</v>
       </c>
     </row>
     <row r="112" spans="1:5">
       <c r="A112" s="5">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="B112" s="10"/>
       <c r="C112" s="7" t="s">
         <v>113</v>
       </c>
       <c r="D112" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E112" s="13">
-        <v>2401</v>
+        <v>170</v>
       </c>
     </row>
     <row r="113" spans="1:5">
       <c r="A113" s="5">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="B113" s="10"/>
       <c r="C113" s="7" t="s">
         <v>114</v>
       </c>
       <c r="D113" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E113" s="13">
-        <v>2201</v>
+        <v>156</v>
       </c>
     </row>
     <row r="114" spans="1:5">
       <c r="A114" s="5">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="B114" s="10"/>
       <c r="C114" s="7" t="s">
         <v>115</v>
       </c>
       <c r="D114" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E114" s="13">
-        <v>2201</v>
+        <v>170</v>
       </c>
     </row>
     <row r="115" spans="1:5">
       <c r="A115" s="5">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="B115" s="10"/>
       <c r="C115" s="7" t="s">
         <v>116</v>
       </c>
       <c r="D115" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E115" s="13">
-        <v>1053</v>
+        <v>950</v>
       </c>
     </row>
     <row r="116" spans="1:5">
       <c r="A116" s="5">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="B116" s="10"/>
       <c r="C116" s="7" t="s">
         <v>117</v>
       </c>
       <c r="D116" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E116" s="13">
-        <v>290</v>
+        <v>600</v>
       </c>
     </row>
     <row r="117" spans="1:5">
       <c r="A117" s="5">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="B117" s="10"/>
       <c r="C117" s="7" t="s">
         <v>118</v>
       </c>
       <c r="D117" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E117" s="13">
-        <v>1471</v>
+        <v>2401</v>
       </c>
     </row>
     <row r="118" spans="1:5">
       <c r="A118" s="5">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="B118" s="10"/>
       <c r="C118" s="7" t="s">
         <v>119</v>
       </c>
       <c r="D118" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E118" s="13">
-        <v>290</v>
+        <v>2201</v>
       </c>
     </row>
     <row r="119" spans="1:5">
       <c r="A119" s="5">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="B119" s="10"/>
       <c r="C119" s="7" t="s">
         <v>120</v>
       </c>
       <c r="D119" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E119" s="13">
         <v>2201</v>
       </c>
     </row>
     <row r="120" spans="1:5">
       <c r="A120" s="5">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="B120" s="10"/>
       <c r="C120" s="7" t="s">
         <v>121</v>
       </c>
       <c r="D120" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E120" s="13">
-        <v>1826</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="121" spans="1:5">
       <c r="A121" s="5">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="B121" s="10"/>
       <c r="C121" s="7" t="s">
         <v>122</v>
       </c>
       <c r="D121" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E121" s="13">
-        <v>170</v>
+        <v>290</v>
       </c>
     </row>
     <row r="122" spans="1:5">
-      <c r="A122" s="3" t="s">
+      <c r="A122" s="5">
+        <v>19</v>
+      </c>
+      <c r="B122" s="10"/>
+      <c r="C122" s="7" t="s">
         <v>123</v>
       </c>
-      <c r="B122" s="6"/>
-[...2 lines deleted...]
-      <c r="E122" s="13"/>
+      <c r="D122" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E122" s="13">
+        <v>1471</v>
+      </c>
     </row>
     <row r="123" spans="1:5">
-      <c r="A123" s="4" t="s">
-[...12 lines deleted...]
-        <v>7</v>
+      <c r="A123" s="5">
+        <v>20</v>
+      </c>
+      <c r="B123" s="10"/>
+      <c r="C123" s="7" t="s">
+        <v>124</v>
+      </c>
+      <c r="D123" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E123" s="13">
+        <v>290</v>
       </c>
     </row>
     <row r="124" spans="1:5">
       <c r="A124" s="5">
-        <v>1</v>
+        <v>21</v>
       </c>
       <c r="B124" s="10"/>
       <c r="C124" s="7" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="D124" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E124" s="13">
-        <v>1730</v>
+        <v>2201</v>
       </c>
     </row>
     <row r="125" spans="1:5">
       <c r="A125" s="5">
-        <v>2</v>
+        <v>22</v>
       </c>
       <c r="B125" s="10"/>
       <c r="C125" s="7" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D125" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E125" s="13">
-        <v>5446</v>
+        <v>1826</v>
       </c>
     </row>
     <row r="126" spans="1:5">
       <c r="A126" s="5">
-        <v>3</v>
+        <v>23</v>
       </c>
       <c r="B126" s="10"/>
       <c r="C126" s="7" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="D126" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E126" s="13">
-        <v>13365</v>
+        <v>170</v>
       </c>
     </row>
     <row r="127" spans="1:5">
-      <c r="A127" s="5">
+      <c r="A127" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="B127" s="6"/>
+      <c r="C127" s="7"/>
+      <c r="D127" s="6"/>
+      <c r="E127" s="13"/>
+    </row>
+    <row r="128" spans="1:5">
+      <c r="A128" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B128" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="B127" s="10"/>
-[...11 lines deleted...]
-      <c r="A128" s="5">
+      <c r="C128" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="B128" s="10"/>
-[...7 lines deleted...]
-        <v>9611</v>
+      <c r="D128" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E128" s="14" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="129" spans="1:5">
       <c r="A129" s="5">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B129" s="10"/>
       <c r="C129" s="7" t="s">
         <v>129</v>
       </c>
       <c r="D129" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E129" s="13">
-        <v>18000</v>
+        <v>1730</v>
       </c>
     </row>
     <row r="130" spans="1:5">
       <c r="A130" s="5">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B130" s="10"/>
       <c r="C130" s="7" t="s">
         <v>130</v>
       </c>
       <c r="D130" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E130" s="13">
-        <v>1950</v>
+        <v>5446</v>
       </c>
     </row>
     <row r="131" spans="1:5">
       <c r="A131" s="5">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="B131" s="10"/>
       <c r="C131" s="7" t="s">
         <v>131</v>
       </c>
       <c r="D131" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E131" s="13">
-        <v>14390</v>
+        <v>13365</v>
       </c>
     </row>
     <row r="132" spans="1:5">
       <c r="A132" s="5">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="B132" s="10"/>
       <c r="C132" s="7" t="s">
         <v>132</v>
       </c>
       <c r="D132" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E132" s="13">
-        <v>1400</v>
+        <v>1555</v>
       </c>
     </row>
     <row r="133" spans="1:5">
       <c r="A133" s="5">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="B133" s="10"/>
       <c r="C133" s="7" t="s">
         <v>133</v>
       </c>
       <c r="D133" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E133" s="13">
-        <v>5611</v>
+        <v>9611</v>
       </c>
     </row>
     <row r="134" spans="1:5">
       <c r="A134" s="5">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="B134" s="10"/>
       <c r="C134" s="7" t="s">
         <v>134</v>
       </c>
       <c r="D134" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E134" s="13">
-        <v>7001</v>
+        <v>12700</v>
       </c>
     </row>
     <row r="135" spans="1:5">
       <c r="A135" s="5">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="B135" s="10"/>
       <c r="C135" s="7" t="s">
         <v>135</v>
       </c>
       <c r="D135" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E135" s="13">
-        <v>49005</v>
+        <v>1950</v>
       </c>
     </row>
     <row r="136" spans="1:5">
       <c r="A136" s="5">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B136" s="10"/>
       <c r="C136" s="7" t="s">
         <v>136</v>
       </c>
       <c r="D136" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E136" s="13">
-        <v>1100</v>
+        <v>16055</v>
       </c>
     </row>
     <row r="137" spans="1:5">
       <c r="A137" s="5">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="B137" s="10"/>
       <c r="C137" s="7" t="s">
         <v>137</v>
       </c>
       <c r="D137" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E137" s="13">
-        <v>1026</v>
+        <v>7001</v>
       </c>
     </row>
     <row r="138" spans="1:5">
       <c r="A138" s="5">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="B138" s="10"/>
       <c r="C138" s="7" t="s">
         <v>138</v>
       </c>
       <c r="D138" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E138" s="13">
-        <v>1172</v>
+        <v>49005</v>
       </c>
     </row>
     <row r="139" spans="1:5">
       <c r="A139" s="5">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="B139" s="10"/>
       <c r="C139" s="7" t="s">
         <v>139</v>
       </c>
       <c r="D139" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E139" s="13">
-        <v>7001</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="140" spans="1:5">
       <c r="A140" s="5">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="B140" s="10"/>
       <c r="C140" s="7" t="s">
         <v>140</v>
       </c>
       <c r="D140" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E140" s="13">
-        <v>20000</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="141" spans="1:5">
       <c r="A141" s="5">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="B141" s="10"/>
       <c r="C141" s="7" t="s">
         <v>141</v>
       </c>
       <c r="D141" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E141" s="13">
-        <v>1661</v>
+        <v>1172</v>
       </c>
     </row>
     <row r="142" spans="1:5">
       <c r="A142" s="5">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="B142" s="10"/>
       <c r="C142" s="7" t="s">
         <v>142</v>
       </c>
       <c r="D142" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E142" s="13">
-        <v>5933</v>
+        <v>7001</v>
       </c>
     </row>
     <row r="143" spans="1:5">
       <c r="A143" s="5">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="B143" s="10"/>
       <c r="C143" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D143" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E143" s="13">
-        <v>3238</v>
+        <v>1661</v>
       </c>
     </row>
     <row r="144" spans="1:5">
       <c r="A144" s="5">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="B144" s="10"/>
       <c r="C144" s="7" t="s">
         <v>144</v>
       </c>
       <c r="D144" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E144" s="13">
-        <v>730</v>
+        <v>706</v>
       </c>
     </row>
     <row r="145" spans="1:5">
       <c r="A145" s="5">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="B145" s="10"/>
       <c r="C145" s="7" t="s">
         <v>145</v>
       </c>
       <c r="D145" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E145" s="13">
         <v>1268</v>
       </c>
     </row>
     <row r="146" spans="1:5">
       <c r="A146" s="5">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="B146" s="10"/>
       <c r="C146" s="7" t="s">
         <v>146</v>
       </c>
       <c r="D146" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E146" s="13">
         <v>2788</v>
       </c>
     </row>
     <row r="147" spans="1:5">
       <c r="A147" s="5">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="B147" s="10"/>
       <c r="C147" s="7" t="s">
         <v>147</v>
       </c>
       <c r="D147" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E147" s="13">
-        <v>19000</v>
+        <v>7001</v>
       </c>
     </row>
     <row r="148" spans="1:5">
       <c r="A148" s="5">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="B148" s="10"/>
       <c r="C148" s="7" t="s">
         <v>148</v>
       </c>
       <c r="D148" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E148" s="13">
-        <v>7001</v>
+        <v>23674</v>
       </c>
     </row>
     <row r="149" spans="1:5">
       <c r="A149" s="5">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="B149" s="10"/>
       <c r="C149" s="7" t="s">
         <v>149</v>
       </c>
       <c r="D149" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E149" s="13">
         <v>8300</v>
       </c>
     </row>
     <row r="150" spans="1:5">
       <c r="A150" s="5">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="B150" s="10"/>
       <c r="C150" s="7" t="s">
         <v>150</v>
       </c>
       <c r="D150" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E150" s="13">
         <v>627</v>
       </c>
     </row>
     <row r="151" spans="1:5">
       <c r="A151" s="5">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="B151" s="10"/>
       <c r="C151" s="7" t="s">
         <v>151</v>
       </c>
       <c r="D151" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E151" s="13">
         <v>5500</v>
       </c>
     </row>
     <row r="152" spans="1:5">
       <c r="A152" s="5">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="B152" s="10"/>
       <c r="C152" s="7" t="s">
         <v>152</v>
       </c>
       <c r="D152" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E152" s="13">
         <v>3717</v>
       </c>
     </row>
     <row r="153" spans="1:5">
       <c r="A153" s="5">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="B153" s="10"/>
       <c r="C153" s="7" t="s">
         <v>153</v>
       </c>
       <c r="D153" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E153" s="13">
         <v>7001</v>
       </c>
     </row>
     <row r="154" spans="1:5">
       <c r="A154" s="5">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="B154" s="10"/>
       <c r="C154" s="7" t="s">
         <v>154</v>
       </c>
       <c r="D154" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E154" s="13">
         <v>3216</v>
       </c>
     </row>
     <row r="155" spans="1:5">
       <c r="A155" s="5">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="B155" s="10"/>
       <c r="C155" s="7" t="s">
         <v>155</v>
       </c>
       <c r="D155" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E155" s="13">
-        <v>30000</v>
+        <v>25500</v>
       </c>
     </row>
     <row r="156" spans="1:5">
       <c r="A156" s="5">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="B156" s="10"/>
       <c r="C156" s="7" t="s">
         <v>156</v>
       </c>
       <c r="D156" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E156" s="13">
         <v>4884</v>
       </c>
     </row>
     <row r="157" spans="1:5">
       <c r="A157" s="5">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="B157" s="10"/>
       <c r="C157" s="7" t="s">
         <v>157</v>
       </c>
       <c r="D157" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E157" s="13">
         <v>23650</v>
       </c>
     </row>
     <row r="158" spans="1:5">
       <c r="A158" s="5">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="B158" s="10"/>
       <c r="C158" s="7" t="s">
         <v>158</v>
       </c>
       <c r="D158" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E158" s="13">
         <v>1786</v>
       </c>
     </row>
     <row r="159" spans="1:5">
       <c r="A159" s="5">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="B159" s="10"/>
       <c r="C159" s="7" t="s">
         <v>159</v>
       </c>
       <c r="D159" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E159" s="13">
         <v>4586</v>
       </c>
     </row>
     <row r="160" spans="1:5">
       <c r="A160" s="5">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="B160" s="10"/>
       <c r="C160" s="7" t="s">
         <v>160</v>
       </c>
       <c r="D160" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E160" s="13">
         <v>143</v>
       </c>
     </row>
     <row r="161" spans="1:5">
       <c r="A161" s="5">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="B161" s="10"/>
       <c r="C161" s="7" t="s">
         <v>161</v>
       </c>
       <c r="D161" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E161" s="13">
         <v>109890</v>
       </c>
     </row>
     <row r="162" spans="1:5">
       <c r="A162" s="5">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="B162" s="10"/>
       <c r="C162" s="7" t="s">
         <v>162</v>
       </c>
       <c r="D162" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E162" s="13">
-        <v>30000</v>
+        <v>19950</v>
       </c>
     </row>
     <row r="163" spans="1:5">
       <c r="A163" s="5">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="B163" s="10"/>
       <c r="C163" s="7" t="s">
         <v>163</v>
       </c>
       <c r="D163" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E163" s="13">
         <v>7001</v>
       </c>
     </row>
     <row r="164" spans="1:5">
       <c r="A164" s="5">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="B164" s="10"/>
       <c r="C164" s="7" t="s">
         <v>164</v>
       </c>
       <c r="D164" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E164" s="13">
-        <v>3700</v>
+        <v>3719</v>
       </c>
     </row>
     <row r="165" spans="1:5">
       <c r="A165" s="5">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="B165" s="10"/>
       <c r="C165" s="7" t="s">
         <v>165</v>
       </c>
       <c r="D165" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E165" s="13">
-        <v>3719</v>
+        <v>618</v>
       </c>
     </row>
     <row r="166" spans="1:5">
       <c r="A166" s="5">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="B166" s="10"/>
       <c r="C166" s="7" t="s">
         <v>166</v>
       </c>
       <c r="D166" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E166" s="13">
-        <v>618</v>
+        <v>10439</v>
       </c>
     </row>
     <row r="167" spans="1:5">
       <c r="A167" s="5">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="B167" s="10"/>
       <c r="C167" s="7" t="s">
         <v>167</v>
       </c>
       <c r="D167" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E167" s="13">
-        <v>10439</v>
+        <v>2619</v>
       </c>
     </row>
     <row r="168" spans="1:5">
       <c r="A168" s="5">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="B168" s="10"/>
       <c r="C168" s="7" t="s">
         <v>168</v>
       </c>
       <c r="D168" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E168" s="13">
-        <v>2619</v>
+        <v>11288</v>
       </c>
     </row>
     <row r="169" spans="1:5">
       <c r="A169" s="5">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="B169" s="10"/>
       <c r="C169" s="7" t="s">
         <v>169</v>
       </c>
       <c r="D169" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E169" s="13">
-        <v>11288</v>
+        <v>13800</v>
       </c>
     </row>
     <row r="170" spans="1:5">
       <c r="A170" s="5">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="B170" s="10"/>
       <c r="C170" s="7" t="s">
         <v>170</v>
       </c>
       <c r="D170" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E170" s="13">
-        <v>20000</v>
+        <v>4337</v>
       </c>
     </row>
     <row r="171" spans="1:5">
       <c r="A171" s="5">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="B171" s="10"/>
       <c r="C171" s="7" t="s">
         <v>171</v>
       </c>
       <c r="D171" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E171" s="13">
-        <v>4337</v>
+        <v>462</v>
       </c>
     </row>
     <row r="172" spans="1:5">
       <c r="A172" s="5">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="B172" s="10"/>
       <c r="C172" s="7" t="s">
         <v>172</v>
       </c>
       <c r="D172" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E172" s="13">
-        <v>4000</v>
+        <v>6250</v>
       </c>
     </row>
     <row r="173" spans="1:5">
       <c r="A173" s="5">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="B173" s="10"/>
       <c r="C173" s="7" t="s">
         <v>173</v>
       </c>
       <c r="D173" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E173" s="13">
-        <v>462</v>
+        <v>7001</v>
       </c>
     </row>
     <row r="174" spans="1:5">
       <c r="A174" s="5">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="B174" s="10"/>
       <c r="C174" s="7" t="s">
         <v>174</v>
       </c>
       <c r="D174" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E174" s="13">
-        <v>6250</v>
+        <v>6008</v>
       </c>
     </row>
     <row r="175" spans="1:5">
       <c r="A175" s="5">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="B175" s="10"/>
       <c r="C175" s="7" t="s">
         <v>175</v>
       </c>
       <c r="D175" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E175" s="13">
-        <v>7001</v>
+        <v>1658</v>
       </c>
     </row>
     <row r="176" spans="1:5">
       <c r="A176" s="5">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="B176" s="10"/>
       <c r="C176" s="7" t="s">
         <v>176</v>
       </c>
       <c r="D176" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E176" s="13">
-        <v>6008</v>
+        <v>3834</v>
       </c>
     </row>
     <row r="177" spans="1:5">
       <c r="A177" s="5">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="B177" s="10"/>
       <c r="C177" s="7" t="s">
         <v>177</v>
       </c>
       <c r="D177" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E177" s="13">
-        <v>1658</v>
+        <v>3197</v>
       </c>
     </row>
     <row r="178" spans="1:5">
       <c r="A178" s="5">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="B178" s="10"/>
       <c r="C178" s="7" t="s">
         <v>178</v>
       </c>
       <c r="D178" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E178" s="13">
-        <v>3834</v>
+        <v>49005</v>
       </c>
     </row>
     <row r="179" spans="1:5">
       <c r="A179" s="5">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="B179" s="10"/>
       <c r="C179" s="7" t="s">
         <v>179</v>
       </c>
       <c r="D179" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E179" s="13">
-        <v>3197</v>
+        <v>18000</v>
       </c>
     </row>
     <row r="180" spans="1:5">
       <c r="A180" s="5">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="B180" s="10"/>
       <c r="C180" s="7" t="s">
         <v>180</v>
       </c>
       <c r="D180" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E180" s="13">
-        <v>49005</v>
+        <v>10700</v>
       </c>
     </row>
     <row r="181" spans="1:5">
       <c r="A181" s="5">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="B181" s="10"/>
       <c r="C181" s="7" t="s">
         <v>181</v>
       </c>
       <c r="D181" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E181" s="13">
-        <v>29800</v>
+        <v>28215</v>
       </c>
     </row>
     <row r="182" spans="1:5">
       <c r="A182" s="5">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="B182" s="10"/>
       <c r="C182" s="7" t="s">
         <v>182</v>
       </c>
       <c r="D182" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E182" s="13">
-        <v>1413</v>
+        <v>39204</v>
       </c>
     </row>
     <row r="183" spans="1:5">
       <c r="A183" s="5">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="B183" s="10"/>
       <c r="C183" s="7" t="s">
         <v>183</v>
       </c>
       <c r="D183" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E183" s="13">
-        <v>10700</v>
+        <v>16055</v>
       </c>
     </row>
     <row r="184" spans="1:5">
       <c r="A184" s="5">
-        <v>61</v>
+        <v>56</v>
       </c>
       <c r="B184" s="10"/>
       <c r="C184" s="7" t="s">
         <v>184</v>
       </c>
       <c r="D184" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E184" s="13">
-        <v>28215</v>
+        <v>13000</v>
       </c>
     </row>
     <row r="185" spans="1:5">
       <c r="A185" s="5">
-        <v>62</v>
+        <v>57</v>
       </c>
       <c r="B185" s="10"/>
       <c r="C185" s="7" t="s">
         <v>185</v>
       </c>
       <c r="D185" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E185" s="13">
-        <v>39204</v>
+        <v>9245</v>
       </c>
     </row>
     <row r="186" spans="1:5">
       <c r="A186" s="5">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="B186" s="10"/>
       <c r="C186" s="7" t="s">
         <v>186</v>
       </c>
       <c r="D186" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E186" s="13">
-        <v>16055</v>
+        <v>3216</v>
       </c>
     </row>
     <row r="187" spans="1:5">
       <c r="A187" s="5">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B187" s="10"/>
       <c r="C187" s="7" t="s">
         <v>187</v>
       </c>
       <c r="D187" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E187" s="13">
-        <v>13000</v>
+        <v>15800</v>
       </c>
     </row>
     <row r="188" spans="1:5">
       <c r="A188" s="5">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="B188" s="10"/>
       <c r="C188" s="7" t="s">
         <v>188</v>
       </c>
       <c r="D188" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E188" s="13">
-        <v>9245</v>
+        <v>34500</v>
       </c>
     </row>
     <row r="189" spans="1:5">
       <c r="A189" s="5">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="B189" s="10"/>
       <c r="C189" s="7" t="s">
         <v>189</v>
       </c>
       <c r="D189" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E189" s="13">
         <v>3216</v>
       </c>
     </row>
     <row r="190" spans="1:5">
       <c r="A190" s="5">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="B190" s="10"/>
       <c r="C190" s="7" t="s">
         <v>190</v>
       </c>
       <c r="D190" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E190" s="13">
-        <v>20000</v>
+        <v>2841</v>
       </c>
     </row>
     <row r="191" spans="1:5">
       <c r="A191" s="5">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="B191" s="10"/>
       <c r="C191" s="7" t="s">
         <v>191</v>
       </c>
       <c r="D191" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E191" s="13">
-        <v>1901</v>
+        <v>37125</v>
       </c>
     </row>
     <row r="192" spans="1:5">
       <c r="A192" s="5">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="B192" s="10"/>
       <c r="C192" s="7" t="s">
         <v>192</v>
       </c>
       <c r="D192" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E192" s="13">
-        <v>34500</v>
+        <v>4781</v>
       </c>
     </row>
     <row r="193" spans="1:5">
       <c r="A193" s="5">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="B193" s="10"/>
       <c r="C193" s="7" t="s">
         <v>193</v>
       </c>
       <c r="D193" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E193" s="13">
-        <v>3216</v>
+        <v>16350</v>
       </c>
     </row>
     <row r="194" spans="1:5">
       <c r="A194" s="5">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="B194" s="10"/>
       <c r="C194" s="7" t="s">
         <v>194</v>
       </c>
       <c r="D194" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E194" s="13">
-        <v>2841</v>
+        <v>2142</v>
       </c>
     </row>
     <row r="195" spans="1:5">
       <c r="A195" s="5">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="B195" s="10"/>
       <c r="C195" s="7" t="s">
         <v>195</v>
       </c>
       <c r="D195" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E195" s="13">
-        <v>37125</v>
+        <v>4439</v>
       </c>
     </row>
     <row r="196" spans="1:5">
       <c r="A196" s="5">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="B196" s="10"/>
       <c r="C196" s="7" t="s">
         <v>196</v>
       </c>
       <c r="D196" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E196" s="13">
-        <v>4781</v>
+        <v>4937</v>
       </c>
     </row>
     <row r="197" spans="1:5">
       <c r="A197" s="5">
-        <v>74</v>
+        <v>69</v>
       </c>
       <c r="B197" s="10"/>
       <c r="C197" s="7" t="s">
         <v>197</v>
       </c>
       <c r="D197" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E197" s="13">
-        <v>5826</v>
+        <v>706</v>
       </c>
     </row>
     <row r="198" spans="1:5">
       <c r="A198" s="5">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="B198" s="10"/>
       <c r="C198" s="7" t="s">
         <v>198</v>
       </c>
       <c r="D198" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E198" s="13">
-        <v>20000</v>
+        <v>11000</v>
       </c>
     </row>
     <row r="199" spans="1:5">
       <c r="A199" s="5">
-        <v>76</v>
+        <v>71</v>
       </c>
       <c r="B199" s="10"/>
       <c r="C199" s="7" t="s">
         <v>199</v>
       </c>
       <c r="D199" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E199" s="13">
-        <v>2142</v>
+        <v>3585</v>
       </c>
     </row>
     <row r="200" spans="1:5">
       <c r="A200" s="5">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="B200" s="10"/>
       <c r="C200" s="7" t="s">
         <v>200</v>
       </c>
       <c r="D200" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E200" s="13">
         <v>4439</v>
       </c>
     </row>
     <row r="201" spans="1:5">
       <c r="A201" s="5">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="B201" s="10"/>
       <c r="C201" s="7" t="s">
         <v>201</v>
       </c>
       <c r="D201" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E201" s="13">
-        <v>4937</v>
+        <v>4758</v>
       </c>
     </row>
     <row r="202" spans="1:5">
       <c r="A202" s="5">
-        <v>79</v>
+        <v>74</v>
       </c>
       <c r="B202" s="10"/>
       <c r="C202" s="7" t="s">
         <v>202</v>
       </c>
       <c r="D202" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E202" s="13">
-        <v>730</v>
+        <v>17667</v>
       </c>
     </row>
     <row r="203" spans="1:5">
       <c r="A203" s="5">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="B203" s="10"/>
       <c r="C203" s="7" t="s">
         <v>203</v>
       </c>
       <c r="D203" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E203" s="13">
-        <v>11000</v>
+        <v>8623</v>
       </c>
     </row>
     <row r="204" spans="1:5">
       <c r="A204" s="5">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="B204" s="10"/>
       <c r="C204" s="7" t="s">
         <v>204</v>
       </c>
       <c r="D204" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E204" s="13">
-        <v>3585</v>
+        <v>1928</v>
       </c>
     </row>
     <row r="205" spans="1:5">
       <c r="A205" s="5">
-        <v>82</v>
+        <v>77</v>
       </c>
       <c r="B205" s="10"/>
       <c r="C205" s="7" t="s">
         <v>205</v>
       </c>
       <c r="D205" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E205" s="13">
-        <v>4439</v>
+        <v>2173</v>
       </c>
     </row>
     <row r="206" spans="1:5">
       <c r="A206" s="5">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="B206" s="10"/>
       <c r="C206" s="7" t="s">
         <v>206</v>
       </c>
       <c r="D206" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E206" s="13">
-        <v>4758</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="207" spans="1:5">
       <c r="A207" s="5">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="B207" s="10"/>
       <c r="C207" s="7" t="s">
         <v>207</v>
       </c>
       <c r="D207" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E207" s="13">
-        <v>17667</v>
+        <v>39000</v>
       </c>
     </row>
     <row r="208" spans="1:5">
       <c r="A208" s="5">
-        <v>85</v>
+        <v>80</v>
       </c>
       <c r="B208" s="10"/>
       <c r="C208" s="7" t="s">
         <v>208</v>
       </c>
       <c r="D208" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E208" s="13">
-        <v>9407</v>
+        <v>5861</v>
       </c>
     </row>
     <row r="209" spans="1:5">
       <c r="A209" s="5">
-        <v>86</v>
+        <v>81</v>
       </c>
       <c r="B209" s="10"/>
       <c r="C209" s="7" t="s">
         <v>209</v>
       </c>
       <c r="D209" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E209" s="13">
-        <v>1928</v>
+        <v>6300</v>
       </c>
     </row>
     <row r="210" spans="1:5">
       <c r="A210" s="5">
-        <v>87</v>
+        <v>82</v>
       </c>
       <c r="B210" s="10"/>
       <c r="C210" s="7" t="s">
         <v>210</v>
       </c>
       <c r="D210" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E210" s="13">
-        <v>2330</v>
+        <v>7950</v>
       </c>
     </row>
     <row r="211" spans="1:5">
       <c r="A211" s="5">
-        <v>88</v>
+        <v>83</v>
       </c>
       <c r="B211" s="10"/>
       <c r="C211" s="7" t="s">
         <v>211</v>
       </c>
       <c r="D211" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E211" s="13">
-        <v>2173</v>
+        <v>4228</v>
       </c>
     </row>
     <row r="212" spans="1:5">
       <c r="A212" s="5">
-        <v>89</v>
+        <v>84</v>
       </c>
       <c r="B212" s="10"/>
       <c r="C212" s="7" t="s">
         <v>212</v>
       </c>
       <c r="D212" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E212" s="13">
-        <v>3216</v>
+        <v>4300</v>
       </c>
     </row>
     <row r="213" spans="1:5">
       <c r="A213" s="5">
-        <v>90</v>
+        <v>85</v>
       </c>
       <c r="B213" s="10"/>
       <c r="C213" s="7" t="s">
         <v>213</v>
       </c>
       <c r="D213" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E213" s="13">
-        <v>4500</v>
+        <v>2465</v>
       </c>
     </row>
     <row r="214" spans="1:5">
       <c r="A214" s="5">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="B214" s="10"/>
       <c r="C214" s="7" t="s">
         <v>214</v>
       </c>
       <c r="D214" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E214" s="13">
-        <v>39000</v>
+        <v>5500</v>
       </c>
     </row>
     <row r="215" spans="1:5">
       <c r="A215" s="5">
-        <v>92</v>
+        <v>87</v>
       </c>
       <c r="B215" s="10"/>
       <c r="C215" s="7" t="s">
         <v>215</v>
       </c>
       <c r="D215" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E215" s="13">
-        <v>5861</v>
+        <v>2825</v>
       </c>
     </row>
     <row r="216" spans="1:5">
       <c r="A216" s="5">
-        <v>93</v>
+        <v>88</v>
       </c>
       <c r="B216" s="10"/>
       <c r="C216" s="7" t="s">
         <v>216</v>
       </c>
       <c r="D216" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E216" s="13">
-        <v>9394</v>
+        <v>22275</v>
       </c>
     </row>
     <row r="217" spans="1:5">
       <c r="A217" s="5">
-        <v>94</v>
+        <v>89</v>
       </c>
       <c r="B217" s="10"/>
       <c r="C217" s="7" t="s">
         <v>217</v>
       </c>
       <c r="D217" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E217" s="13">
-        <v>8500</v>
+        <v>43065</v>
       </c>
     </row>
     <row r="218" spans="1:5">
       <c r="A218" s="5">
-        <v>95</v>
+        <v>90</v>
       </c>
       <c r="B218" s="10"/>
       <c r="C218" s="7" t="s">
         <v>218</v>
       </c>
       <c r="D218" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E218" s="13">
-        <v>4228</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="219" spans="1:5">
       <c r="A219" s="5">
-        <v>96</v>
+        <v>91</v>
       </c>
       <c r="B219" s="10"/>
       <c r="C219" s="7" t="s">
         <v>219</v>
       </c>
       <c r="D219" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E219" s="13">
-        <v>6401</v>
+        <v>2252</v>
       </c>
     </row>
     <row r="220" spans="1:5">
       <c r="A220" s="5">
-        <v>97</v>
+        <v>92</v>
       </c>
       <c r="B220" s="10"/>
       <c r="C220" s="7" t="s">
         <v>220</v>
       </c>
       <c r="D220" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E220" s="13">
-        <v>2465</v>
+        <v>10849</v>
       </c>
     </row>
     <row r="221" spans="1:5">
       <c r="A221" s="5">
-        <v>98</v>
+        <v>93</v>
       </c>
       <c r="B221" s="10"/>
       <c r="C221" s="7" t="s">
         <v>221</v>
       </c>
       <c r="D221" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E221" s="13">
-        <v>5500</v>
+        <v>2103</v>
       </c>
     </row>
     <row r="222" spans="1:5">
       <c r="A222" s="5">
-        <v>99</v>
+        <v>94</v>
       </c>
       <c r="B222" s="10"/>
       <c r="C222" s="7" t="s">
         <v>222</v>
       </c>
       <c r="D222" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E222" s="13">
-        <v>2825</v>
+        <v>25000</v>
       </c>
     </row>
     <row r="223" spans="1:5">
       <c r="A223" s="5">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="B223" s="10"/>
       <c r="C223" s="7" t="s">
         <v>223</v>
       </c>
       <c r="D223" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E223" s="13">
-        <v>22275</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="224" spans="1:5">
       <c r="A224" s="5">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="B224" s="10"/>
       <c r="C224" s="7" t="s">
         <v>224</v>
       </c>
       <c r="D224" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E224" s="13">
-        <v>43065</v>
+        <v>636</v>
       </c>
     </row>
     <row r="225" spans="1:5">
       <c r="A225" s="5">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="B225" s="10"/>
       <c r="C225" s="7" t="s">
         <v>225</v>
       </c>
       <c r="D225" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E225" s="13">
-        <v>1500</v>
+        <v>19088</v>
       </c>
     </row>
     <row r="226" spans="1:5">
       <c r="A226" s="5">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="B226" s="10"/>
       <c r="C226" s="7" t="s">
         <v>226</v>
       </c>
       <c r="D226" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E226" s="13">
-        <v>2252</v>
+        <v>7550</v>
       </c>
     </row>
     <row r="227" spans="1:5">
       <c r="A227" s="5">
-        <v>104</v>
+        <v>99</v>
       </c>
       <c r="B227" s="10"/>
       <c r="C227" s="7" t="s">
         <v>227</v>
       </c>
       <c r="D227" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E227" s="13">
-        <v>10849</v>
+        <v>1210</v>
       </c>
     </row>
     <row r="228" spans="1:5">
       <c r="A228" s="5">
-        <v>105</v>
+        <v>100</v>
       </c>
       <c r="B228" s="10"/>
       <c r="C228" s="7" t="s">
         <v>228</v>
       </c>
       <c r="D228" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E228" s="13">
-        <v>2103</v>
+        <v>13300</v>
       </c>
     </row>
     <row r="229" spans="1:5">
       <c r="A229" s="5">
-        <v>106</v>
+        <v>101</v>
       </c>
       <c r="B229" s="10"/>
       <c r="C229" s="7" t="s">
         <v>229</v>
       </c>
       <c r="D229" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E229" s="13">
-        <v>25000</v>
+        <v>19000</v>
       </c>
     </row>
     <row r="230" spans="1:5">
       <c r="A230" s="5">
-        <v>107</v>
+        <v>102</v>
       </c>
       <c r="B230" s="10"/>
       <c r="C230" s="7" t="s">
         <v>230</v>
       </c>
       <c r="D230" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E230" s="13">
-        <v>1750</v>
+        <v>8075</v>
       </c>
     </row>
     <row r="231" spans="1:5">
       <c r="A231" s="5">
-        <v>108</v>
+        <v>103</v>
       </c>
       <c r="B231" s="10"/>
       <c r="C231" s="7" t="s">
         <v>231</v>
       </c>
       <c r="D231" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E231" s="13">
-        <v>636</v>
+        <v>2157</v>
       </c>
     </row>
     <row r="232" spans="1:5">
       <c r="A232" s="5">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="B232" s="10"/>
       <c r="C232" s="7" t="s">
         <v>232</v>
       </c>
       <c r="D232" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E232" s="13">
-        <v>10000</v>
+        <v>5900</v>
       </c>
     </row>
     <row r="233" spans="1:5">
       <c r="A233" s="5">
-        <v>110</v>
+        <v>105</v>
       </c>
       <c r="B233" s="10"/>
       <c r="C233" s="7" t="s">
         <v>233</v>
       </c>
       <c r="D233" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E233" s="13">
-        <v>5950</v>
+        <v>2405</v>
       </c>
     </row>
     <row r="234" spans="1:5">
       <c r="A234" s="5">
-        <v>111</v>
+        <v>106</v>
       </c>
       <c r="B234" s="10"/>
       <c r="C234" s="7" t="s">
         <v>234</v>
       </c>
       <c r="D234" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E234" s="13">
-        <v>1972</v>
+        <v>4146</v>
       </c>
     </row>
     <row r="235" spans="1:5">
       <c r="A235" s="5">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="B235" s="10"/>
       <c r="C235" s="7" t="s">
         <v>235</v>
       </c>
       <c r="D235" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E235" s="13">
-        <v>1210</v>
+        <v>1931</v>
       </c>
     </row>
     <row r="236" spans="1:5">
       <c r="A236" s="5">
-        <v>113</v>
+        <v>108</v>
       </c>
       <c r="B236" s="10"/>
       <c r="C236" s="7" t="s">
         <v>236</v>
       </c>
       <c r="D236" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E236" s="13">
-        <v>20000</v>
+        <v>7001</v>
       </c>
     </row>
     <row r="237" spans="1:5">
       <c r="A237" s="5">
-        <v>114</v>
+        <v>109</v>
       </c>
       <c r="B237" s="10"/>
       <c r="C237" s="7" t="s">
         <v>237</v>
       </c>
       <c r="D237" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E237" s="13">
-        <v>2311</v>
+        <v>2125</v>
       </c>
     </row>
     <row r="238" spans="1:5">
       <c r="A238" s="5">
-        <v>115</v>
+        <v>110</v>
       </c>
       <c r="B238" s="10"/>
       <c r="C238" s="7" t="s">
         <v>238</v>
       </c>
       <c r="D238" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E238" s="13">
-        <v>19000</v>
+        <v>1901</v>
       </c>
     </row>
     <row r="239" spans="1:5">
       <c r="A239" s="5">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="B239" s="10"/>
       <c r="C239" s="7" t="s">
         <v>239</v>
       </c>
       <c r="D239" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E239" s="13">
-        <v>8075</v>
+        <v>4136</v>
       </c>
     </row>
     <row r="240" spans="1:5">
       <c r="A240" s="5">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="B240" s="10"/>
       <c r="C240" s="7" t="s">
         <v>240</v>
       </c>
       <c r="D240" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E240" s="13">
-        <v>2157</v>
+        <v>15000</v>
       </c>
     </row>
     <row r="241" spans="1:5">
       <c r="A241" s="5">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="B241" s="10"/>
       <c r="C241" s="7" t="s">
         <v>241</v>
       </c>
       <c r="D241" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E241" s="13">
-        <v>8826</v>
+        <v>2372</v>
       </c>
     </row>
     <row r="242" spans="1:5">
       <c r="A242" s="5">
-        <v>119</v>
+        <v>114</v>
       </c>
       <c r="B242" s="10"/>
       <c r="C242" s="7" t="s">
         <v>242</v>
       </c>
       <c r="D242" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E242" s="13">
-        <v>2405</v>
+        <v>7005</v>
       </c>
     </row>
     <row r="243" spans="1:5">
       <c r="A243" s="5">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="B243" s="10"/>
       <c r="C243" s="7" t="s">
         <v>243</v>
       </c>
       <c r="D243" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E243" s="13">
-        <v>1931</v>
+        <v>42000</v>
       </c>
     </row>
     <row r="244" spans="1:5">
       <c r="A244" s="5">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="B244" s="10"/>
       <c r="C244" s="7" t="s">
         <v>244</v>
       </c>
       <c r="D244" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E244" s="13">
-        <v>7001</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="245" spans="1:5">
       <c r="A245" s="5">
-        <v>122</v>
+        <v>117</v>
       </c>
       <c r="B245" s="10"/>
       <c r="C245" s="7" t="s">
         <v>245</v>
       </c>
       <c r="D245" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E245" s="13">
-        <v>2125</v>
+        <v>2330</v>
       </c>
     </row>
     <row r="246" spans="1:5">
       <c r="A246" s="5">
-        <v>123</v>
+        <v>118</v>
       </c>
       <c r="B246" s="10"/>
       <c r="C246" s="7" t="s">
         <v>246</v>
       </c>
       <c r="D246" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E246" s="13">
-        <v>1901</v>
+        <v>3216</v>
       </c>
     </row>
     <row r="247" spans="1:5">
       <c r="A247" s="5">
-        <v>124</v>
+        <v>119</v>
       </c>
       <c r="B247" s="10"/>
       <c r="C247" s="7" t="s">
         <v>247</v>
       </c>
       <c r="D247" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E247" s="13">
-        <v>4136</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="248" spans="1:5">
       <c r="A248" s="5">
-        <v>125</v>
+        <v>120</v>
       </c>
       <c r="B248" s="10"/>
       <c r="C248" s="7" t="s">
         <v>248</v>
       </c>
       <c r="D248" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E248" s="13">
-        <v>15000</v>
+        <v>5632</v>
       </c>
     </row>
     <row r="249" spans="1:5">
       <c r="A249" s="5">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="B249" s="10"/>
       <c r="C249" s="7" t="s">
         <v>249</v>
       </c>
       <c r="D249" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E249" s="13">
-        <v>2372</v>
+        <v>3307</v>
       </c>
     </row>
     <row r="250" spans="1:5">
       <c r="A250" s="5">
-        <v>127</v>
+        <v>122</v>
       </c>
       <c r="B250" s="10"/>
       <c r="C250" s="7" t="s">
         <v>250</v>
       </c>
       <c r="D250" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E250" s="13">
-        <v>7005</v>
+        <v>25650</v>
       </c>
     </row>
     <row r="251" spans="1:5">
       <c r="A251" s="5">
-        <v>128</v>
+        <v>123</v>
       </c>
       <c r="B251" s="10"/>
       <c r="C251" s="7" t="s">
         <v>251</v>
       </c>
       <c r="D251" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E251" s="13">
-        <v>42000</v>
+        <v>519</v>
       </c>
     </row>
     <row r="252" spans="1:5">
       <c r="A252" s="5">
-        <v>129</v>
+        <v>124</v>
       </c>
       <c r="B252" s="10"/>
       <c r="C252" s="7" t="s">
         <v>252</v>
       </c>
       <c r="D252" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E252" s="13">
-        <v>1450</v>
+        <v>2105</v>
       </c>
     </row>
     <row r="253" spans="1:5">
       <c r="A253" s="5">
-        <v>130</v>
+        <v>125</v>
       </c>
       <c r="B253" s="10"/>
       <c r="C253" s="7" t="s">
         <v>253</v>
       </c>
       <c r="D253" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E253" s="13">
-        <v>2330</v>
+        <v>2213</v>
       </c>
     </row>
     <row r="254" spans="1:5">
       <c r="A254" s="5">
-        <v>131</v>
+        <v>126</v>
       </c>
       <c r="B254" s="10"/>
       <c r="C254" s="7" t="s">
         <v>254</v>
       </c>
       <c r="D254" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E254" s="13">
-        <v>3216</v>
+        <v>3755</v>
       </c>
     </row>
     <row r="255" spans="1:5">
       <c r="A255" s="5">
-        <v>132</v>
+        <v>127</v>
       </c>
       <c r="B255" s="10"/>
       <c r="C255" s="7" t="s">
         <v>255</v>
       </c>
       <c r="D255" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E255" s="13">
-        <v>1600</v>
+        <v>4812</v>
       </c>
     </row>
     <row r="256" spans="1:5">
       <c r="A256" s="5">
-        <v>133</v>
+        <v>128</v>
       </c>
       <c r="B256" s="10"/>
       <c r="C256" s="7" t="s">
         <v>256</v>
       </c>
       <c r="D256" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E256" s="13">
-        <v>2250</v>
+        <v>12100</v>
       </c>
     </row>
     <row r="257" spans="1:5">
       <c r="A257" s="5">
-        <v>134</v>
+        <v>129</v>
       </c>
       <c r="B257" s="10"/>
       <c r="C257" s="7" t="s">
         <v>257</v>
       </c>
       <c r="D257" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E257" s="13">
-        <v>5632</v>
+        <v>1713</v>
       </c>
     </row>
     <row r="258" spans="1:5">
       <c r="A258" s="5">
-        <v>135</v>
+        <v>130</v>
       </c>
       <c r="B258" s="10"/>
       <c r="C258" s="7" t="s">
         <v>258</v>
       </c>
       <c r="D258" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E258" s="13">
-        <v>3307</v>
+        <v>80190</v>
       </c>
     </row>
     <row r="259" spans="1:5">
       <c r="A259" s="5">
-        <v>136</v>
+        <v>131</v>
       </c>
       <c r="B259" s="10"/>
       <c r="C259" s="7" t="s">
         <v>259</v>
       </c>
       <c r="D259" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E259" s="13">
-        <v>45000</v>
+        <v>10000</v>
       </c>
     </row>
     <row r="260" spans="1:5">
       <c r="A260" s="5">
-        <v>137</v>
+        <v>132</v>
       </c>
       <c r="B260" s="10"/>
       <c r="C260" s="7" t="s">
         <v>260</v>
       </c>
       <c r="D260" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E260" s="13">
-        <v>519</v>
+        <v>2463</v>
       </c>
     </row>
     <row r="261" spans="1:5">
       <c r="A261" s="5">
-        <v>138</v>
+        <v>133</v>
       </c>
       <c r="B261" s="10"/>
       <c r="C261" s="7" t="s">
         <v>261</v>
       </c>
       <c r="D261" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E261" s="13">
-        <v>2105</v>
+        <v>3013</v>
       </c>
     </row>
     <row r="262" spans="1:5">
       <c r="A262" s="5">
-        <v>139</v>
+        <v>134</v>
       </c>
       <c r="B262" s="10"/>
       <c r="C262" s="7" t="s">
         <v>262</v>
       </c>
       <c r="D262" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E262" s="13">
-        <v>2213</v>
+        <v>4509</v>
       </c>
     </row>
     <row r="263" spans="1:5">
       <c r="A263" s="5">
-        <v>140</v>
+        <v>135</v>
       </c>
       <c r="B263" s="10"/>
       <c r="C263" s="7" t="s">
         <v>263</v>
       </c>
       <c r="D263" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E263" s="13">
-        <v>3755</v>
+        <v>3900</v>
       </c>
     </row>
     <row r="264" spans="1:5">
       <c r="A264" s="5">
-        <v>141</v>
+        <v>136</v>
       </c>
       <c r="B264" s="10"/>
       <c r="C264" s="7" t="s">
         <v>264</v>
       </c>
       <c r="D264" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E264" s="13">
-        <v>4812</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="265" spans="1:5">
       <c r="A265" s="5">
-        <v>142</v>
+        <v>137</v>
       </c>
       <c r="B265" s="10"/>
       <c r="C265" s="7" t="s">
         <v>265</v>
       </c>
       <c r="D265" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E265" s="13">
-        <v>21000</v>
+        <v>610</v>
       </c>
     </row>
     <row r="266" spans="1:5">
       <c r="A266" s="5">
-        <v>143</v>
+        <v>138</v>
       </c>
       <c r="B266" s="10"/>
       <c r="C266" s="7" t="s">
         <v>266</v>
       </c>
       <c r="D266" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E266" s="13">
-        <v>1713</v>
+        <v>718</v>
       </c>
     </row>
     <row r="267" spans="1:5">
       <c r="A267" s="5">
-        <v>144</v>
+        <v>139</v>
       </c>
       <c r="B267" s="10"/>
       <c r="C267" s="7" t="s">
         <v>267</v>
       </c>
       <c r="D267" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E267" s="13">
-        <v>80190</v>
+        <v>643</v>
       </c>
     </row>
     <row r="268" spans="1:5">
       <c r="A268" s="5">
-        <v>145</v>
+        <v>140</v>
       </c>
       <c r="B268" s="10"/>
       <c r="C268" s="7" t="s">
         <v>268</v>
       </c>
       <c r="D268" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E268" s="13">
-        <v>22000</v>
+        <v>643</v>
       </c>
     </row>
     <row r="269" spans="1:5">
       <c r="A269" s="5">
-        <v>146</v>
+        <v>141</v>
       </c>
       <c r="B269" s="10"/>
       <c r="C269" s="7" t="s">
         <v>269</v>
       </c>
       <c r="D269" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E269" s="13">
-        <v>3128</v>
+        <v>13321</v>
       </c>
     </row>
     <row r="270" spans="1:5">
       <c r="A270" s="5">
-        <v>147</v>
+        <v>142</v>
       </c>
       <c r="B270" s="10"/>
       <c r="C270" s="7" t="s">
         <v>270</v>
       </c>
       <c r="D270" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E270" s="13">
-        <v>2463</v>
+        <v>1596</v>
       </c>
     </row>
     <row r="271" spans="1:5">
       <c r="A271" s="5">
-        <v>148</v>
+        <v>143</v>
       </c>
       <c r="B271" s="10"/>
       <c r="C271" s="7" t="s">
         <v>271</v>
       </c>
       <c r="D271" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E271" s="13">
-        <v>3013</v>
+        <v>1583</v>
       </c>
     </row>
     <row r="272" spans="1:5">
       <c r="A272" s="5">
-        <v>149</v>
+        <v>144</v>
       </c>
       <c r="B272" s="10"/>
       <c r="C272" s="7" t="s">
         <v>272</v>
       </c>
       <c r="D272" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E272" s="13">
-        <v>4509</v>
+        <v>704</v>
       </c>
     </row>
     <row r="273" spans="1:5">
       <c r="A273" s="5">
-        <v>150</v>
+        <v>145</v>
       </c>
       <c r="B273" s="10"/>
       <c r="C273" s="7" t="s">
         <v>273</v>
       </c>
       <c r="D273" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E273" s="13">
-        <v>3900</v>
+        <v>2404</v>
       </c>
     </row>
     <row r="274" spans="1:5">
       <c r="A274" s="5">
-        <v>151</v>
+        <v>146</v>
       </c>
       <c r="B274" s="10"/>
       <c r="C274" s="7" t="s">
         <v>274</v>
       </c>
       <c r="D274" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E274" s="13">
-        <v>2900</v>
+        <v>5971</v>
       </c>
     </row>
     <row r="275" spans="1:5">
       <c r="A275" s="5">
-        <v>152</v>
+        <v>147</v>
       </c>
       <c r="B275" s="10"/>
       <c r="C275" s="7" t="s">
         <v>275</v>
       </c>
       <c r="D275" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E275" s="13">
-        <v>1500</v>
+        <v>6195</v>
       </c>
     </row>
     <row r="276" spans="1:5">
       <c r="A276" s="5">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="B276" s="10"/>
       <c r="C276" s="7" t="s">
         <v>276</v>
       </c>
       <c r="D276" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E276" s="13">
-        <v>610</v>
+        <v>13500</v>
       </c>
     </row>
     <row r="277" spans="1:5">
       <c r="A277" s="5">
-        <v>154</v>
+        <v>149</v>
       </c>
       <c r="B277" s="10"/>
       <c r="C277" s="7" t="s">
         <v>277</v>
       </c>
       <c r="D277" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E277" s="13">
-        <v>718</v>
+        <v>3700</v>
       </c>
     </row>
     <row r="278" spans="1:5">
       <c r="A278" s="5">
-        <v>155</v>
+        <v>150</v>
       </c>
       <c r="B278" s="10"/>
       <c r="C278" s="7" t="s">
         <v>278</v>
       </c>
       <c r="D278" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E278" s="13">
-        <v>643</v>
+        <v>2050</v>
       </c>
     </row>
     <row r="279" spans="1:5">
       <c r="A279" s="5">
-        <v>156</v>
+        <v>151</v>
       </c>
       <c r="B279" s="10"/>
       <c r="C279" s="7" t="s">
         <v>279</v>
       </c>
       <c r="D279" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E279" s="13">
-        <v>643</v>
+        <v>1908</v>
       </c>
     </row>
     <row r="280" spans="1:5">
       <c r="A280" s="5">
-        <v>157</v>
+        <v>152</v>
       </c>
       <c r="B280" s="10"/>
       <c r="C280" s="7" t="s">
         <v>280</v>
       </c>
       <c r="D280" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E280" s="13">
-        <v>13321</v>
+        <v>1128</v>
       </c>
     </row>
     <row r="281" spans="1:5">
       <c r="A281" s="5">
-        <v>158</v>
+        <v>153</v>
       </c>
       <c r="B281" s="10"/>
       <c r="C281" s="7" t="s">
         <v>281</v>
       </c>
       <c r="D281" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E281" s="13">
-        <v>1596</v>
+        <v>3770</v>
       </c>
     </row>
     <row r="282" spans="1:5">
       <c r="A282" s="5">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="B282" s="10"/>
       <c r="C282" s="7" t="s">
         <v>282</v>
       </c>
       <c r="D282" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E282" s="13">
-        <v>1583</v>
+        <v>9308</v>
       </c>
     </row>
     <row r="283" spans="1:5">
       <c r="A283" s="5">
-        <v>160</v>
+        <v>155</v>
       </c>
       <c r="B283" s="10"/>
       <c r="C283" s="7" t="s">
         <v>283</v>
       </c>
       <c r="D283" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E283" s="13">
-        <v>704</v>
+        <v>9353</v>
       </c>
     </row>
     <row r="284" spans="1:5">
       <c r="A284" s="5">
-        <v>161</v>
+        <v>156</v>
       </c>
       <c r="B284" s="10"/>
       <c r="C284" s="7" t="s">
         <v>284</v>
       </c>
       <c r="D284" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E284" s="13">
-        <v>2404</v>
+        <v>4431</v>
       </c>
     </row>
     <row r="285" spans="1:5">
       <c r="A285" s="5">
-        <v>162</v>
+        <v>157</v>
       </c>
       <c r="B285" s="10"/>
       <c r="C285" s="7" t="s">
         <v>285</v>
       </c>
       <c r="D285" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E285" s="13">
-        <v>5971</v>
+        <v>1950</v>
       </c>
     </row>
     <row r="286" spans="1:5">
       <c r="A286" s="5">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="B286" s="10"/>
       <c r="C286" s="7" t="s">
         <v>286</v>
       </c>
       <c r="D286" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E286" s="13">
-        <v>6195</v>
+        <v>1961</v>
       </c>
     </row>
     <row r="287" spans="1:5">
       <c r="A287" s="5">
-        <v>164</v>
+        <v>159</v>
       </c>
       <c r="B287" s="10"/>
       <c r="C287" s="7" t="s">
         <v>287</v>
       </c>
       <c r="D287" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E287" s="13">
-        <v>13500</v>
+        <v>3790</v>
       </c>
     </row>
     <row r="288" spans="1:5">
       <c r="A288" s="5">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="B288" s="10"/>
       <c r="C288" s="7" t="s">
         <v>288</v>
       </c>
       <c r="D288" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E288" s="13">
-        <v>3700</v>
+        <v>3997</v>
       </c>
     </row>
     <row r="289" spans="1:5">
       <c r="A289" s="5">
-        <v>166</v>
+        <v>161</v>
       </c>
       <c r="B289" s="10"/>
       <c r="C289" s="7" t="s">
         <v>289</v>
       </c>
       <c r="D289" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E289" s="13">
-        <v>2050</v>
+        <v>1412</v>
       </c>
     </row>
     <row r="290" spans="1:5">
       <c r="A290" s="5">
-        <v>167</v>
+        <v>162</v>
       </c>
       <c r="B290" s="10"/>
       <c r="C290" s="7" t="s">
         <v>290</v>
       </c>
       <c r="D290" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E290" s="13">
-        <v>1908</v>
+        <v>3790</v>
       </c>
     </row>
     <row r="291" spans="1:5">
       <c r="A291" s="5">
-        <v>168</v>
+        <v>163</v>
       </c>
       <c r="B291" s="10"/>
       <c r="C291" s="7" t="s">
         <v>291</v>
       </c>
       <c r="D291" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E291" s="13">
-        <v>1128</v>
+        <v>9467</v>
       </c>
     </row>
     <row r="292" spans="1:5">
       <c r="A292" s="5">
-        <v>169</v>
+        <v>164</v>
       </c>
       <c r="B292" s="10"/>
       <c r="C292" s="7" t="s">
         <v>292</v>
       </c>
       <c r="D292" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E292" s="13">
-        <v>9308</v>
+        <v>8175</v>
       </c>
     </row>
     <row r="293" spans="1:5">
       <c r="A293" s="5">
-        <v>170</v>
+        <v>165</v>
       </c>
       <c r="B293" s="10"/>
       <c r="C293" s="7" t="s">
         <v>293</v>
       </c>
       <c r="D293" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E293" s="13">
-        <v>9353</v>
+        <v>4885</v>
       </c>
     </row>
     <row r="294" spans="1:5">
       <c r="A294" s="5">
-        <v>171</v>
+        <v>166</v>
       </c>
       <c r="B294" s="10"/>
       <c r="C294" s="7" t="s">
         <v>294</v>
       </c>
       <c r="D294" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E294" s="13">
-        <v>4431</v>
+        <v>4156</v>
       </c>
     </row>
     <row r="295" spans="1:5">
       <c r="A295" s="5">
-        <v>172</v>
+        <v>167</v>
       </c>
       <c r="B295" s="10"/>
       <c r="C295" s="7" t="s">
         <v>295</v>
       </c>
       <c r="D295" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E295" s="13">
-        <v>1950</v>
+        <v>5280</v>
       </c>
     </row>
     <row r="296" spans="1:5">
       <c r="A296" s="5">
-        <v>173</v>
+        <v>168</v>
       </c>
       <c r="B296" s="10"/>
       <c r="C296" s="7" t="s">
         <v>296</v>
       </c>
       <c r="D296" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E296" s="13">
-        <v>1961</v>
+        <v>5226</v>
       </c>
     </row>
     <row r="297" spans="1:5">
       <c r="A297" s="5">
-        <v>174</v>
+        <v>169</v>
       </c>
       <c r="B297" s="10"/>
       <c r="C297" s="7" t="s">
         <v>297</v>
       </c>
       <c r="D297" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E297" s="13">
-        <v>3790</v>
+        <v>4265</v>
       </c>
     </row>
     <row r="298" spans="1:5">
       <c r="A298" s="5">
-        <v>175</v>
+        <v>170</v>
       </c>
       <c r="B298" s="10"/>
       <c r="C298" s="7" t="s">
         <v>298</v>
       </c>
       <c r="D298" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E298" s="13">
-        <v>17130</v>
+        <v>17129</v>
       </c>
     </row>
     <row r="299" spans="1:5">
       <c r="A299" s="5">
-        <v>176</v>
+        <v>171</v>
       </c>
       <c r="B299" s="10"/>
       <c r="C299" s="7" t="s">
         <v>299</v>
       </c>
       <c r="D299" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E299" s="13">
-        <v>3997</v>
+        <v>5477</v>
       </c>
     </row>
     <row r="300" spans="1:5">
       <c r="A300" s="5">
-        <v>177</v>
+        <v>172</v>
       </c>
       <c r="B300" s="10"/>
       <c r="C300" s="7" t="s">
         <v>300</v>
       </c>
       <c r="D300" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E300" s="13">
-        <v>1412</v>
+        <v>8553</v>
       </c>
     </row>
     <row r="301" spans="1:5">
       <c r="A301" s="5">
-        <v>178</v>
+        <v>173</v>
       </c>
       <c r="B301" s="10"/>
       <c r="C301" s="7" t="s">
         <v>301</v>
       </c>
       <c r="D301" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E301" s="13">
-        <v>3790</v>
+        <v>5349</v>
       </c>
     </row>
     <row r="302" spans="1:5">
       <c r="A302" s="5">
-        <v>179</v>
+        <v>174</v>
       </c>
       <c r="B302" s="10"/>
       <c r="C302" s="7" t="s">
         <v>302</v>
       </c>
       <c r="D302" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E302" s="13">
-        <v>9467</v>
+        <v>2875</v>
       </c>
     </row>
     <row r="303" spans="1:5">
       <c r="A303" s="5">
-        <v>180</v>
+        <v>175</v>
       </c>
       <c r="B303" s="10"/>
       <c r="C303" s="7" t="s">
         <v>303</v>
       </c>
       <c r="D303" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E303" s="13">
-        <v>8175</v>
+        <v>1410</v>
       </c>
     </row>
     <row r="304" spans="1:5">
       <c r="A304" s="5">
-        <v>181</v>
+        <v>176</v>
       </c>
       <c r="B304" s="10"/>
       <c r="C304" s="7" t="s">
         <v>304</v>
       </c>
       <c r="D304" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E304" s="13">
-        <v>4885</v>
+        <v>2505</v>
       </c>
     </row>
     <row r="305" spans="1:5">
       <c r="A305" s="5">
-        <v>182</v>
+        <v>177</v>
       </c>
       <c r="B305" s="10"/>
       <c r="C305" s="7" t="s">
         <v>305</v>
       </c>
       <c r="D305" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E305" s="13">
-        <v>4156</v>
+        <v>4009</v>
       </c>
     </row>
     <row r="306" spans="1:5">
       <c r="A306" s="5">
-        <v>183</v>
+        <v>178</v>
       </c>
       <c r="B306" s="10"/>
       <c r="C306" s="7" t="s">
         <v>306</v>
       </c>
       <c r="D306" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E306" s="13">
-        <v>5226</v>
+        <v>5015</v>
       </c>
     </row>
     <row r="307" spans="1:5">
       <c r="A307" s="5">
-        <v>184</v>
+        <v>179</v>
       </c>
       <c r="B307" s="10"/>
       <c r="C307" s="7" t="s">
         <v>307</v>
       </c>
       <c r="D307" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E307" s="13">
-        <v>1792</v>
+        <v>9652</v>
       </c>
     </row>
     <row r="308" spans="1:5">
       <c r="A308" s="5">
-        <v>185</v>
+        <v>180</v>
       </c>
       <c r="B308" s="10"/>
       <c r="C308" s="7" t="s">
         <v>308</v>
       </c>
       <c r="D308" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E308" s="13">
-        <v>4265</v>
+        <v>4850</v>
       </c>
     </row>
     <row r="309" spans="1:5">
       <c r="A309" s="5">
-        <v>186</v>
+        <v>181</v>
       </c>
       <c r="B309" s="10"/>
       <c r="C309" s="7" t="s">
         <v>309</v>
       </c>
       <c r="D309" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E309" s="13">
-        <v>17129</v>
+        <v>1810</v>
       </c>
     </row>
     <row r="310" spans="1:5">
       <c r="A310" s="5">
-        <v>187</v>
+        <v>182</v>
       </c>
       <c r="B310" s="10"/>
       <c r="C310" s="7" t="s">
         <v>310</v>
       </c>
       <c r="D310" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E310" s="13">
-        <v>5477</v>
+        <v>995</v>
       </c>
     </row>
     <row r="311" spans="1:5">
       <c r="A311" s="5">
-        <v>188</v>
+        <v>183</v>
       </c>
       <c r="B311" s="10"/>
       <c r="C311" s="7" t="s">
         <v>311</v>
       </c>
       <c r="D311" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E311" s="13">
-        <v>8553</v>
+        <v>5750</v>
       </c>
     </row>
     <row r="312" spans="1:5">
       <c r="A312" s="5">
-        <v>189</v>
+        <v>184</v>
       </c>
       <c r="B312" s="10"/>
       <c r="C312" s="7" t="s">
         <v>312</v>
       </c>
       <c r="D312" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E312" s="13">
-        <v>5349</v>
+        <v>4355</v>
       </c>
     </row>
     <row r="313" spans="1:5">
       <c r="A313" s="5">
-        <v>190</v>
+        <v>185</v>
       </c>
       <c r="B313" s="10"/>
       <c r="C313" s="7" t="s">
         <v>313</v>
       </c>
       <c r="D313" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E313" s="13">
-        <v>2875</v>
+        <v>2600</v>
       </c>
     </row>
     <row r="314" spans="1:5">
       <c r="A314" s="5">
-        <v>191</v>
+        <v>186</v>
       </c>
       <c r="B314" s="10"/>
       <c r="C314" s="7" t="s">
         <v>314</v>
       </c>
       <c r="D314" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E314" s="13">
-        <v>1410</v>
+        <v>1105</v>
       </c>
     </row>
     <row r="315" spans="1:5">
       <c r="A315" s="5">
-        <v>192</v>
+        <v>187</v>
       </c>
       <c r="B315" s="10"/>
       <c r="C315" s="7" t="s">
         <v>315</v>
       </c>
       <c r="D315" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E315" s="13">
-        <v>2505</v>
+        <v>3484</v>
       </c>
     </row>
     <row r="316" spans="1:5">
       <c r="A316" s="5">
-        <v>193</v>
+        <v>188</v>
       </c>
       <c r="B316" s="10"/>
       <c r="C316" s="7" t="s">
         <v>316</v>
       </c>
       <c r="D316" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E316" s="13">
-        <v>4009</v>
+        <v>3115</v>
       </c>
     </row>
     <row r="317" spans="1:5">
       <c r="A317" s="5">
-        <v>194</v>
+        <v>189</v>
       </c>
       <c r="B317" s="10"/>
       <c r="C317" s="7" t="s">
         <v>317</v>
       </c>
       <c r="D317" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E317" s="13">
-        <v>5015</v>
+        <v>5027</v>
       </c>
     </row>
     <row r="318" spans="1:5">
       <c r="A318" s="5">
-        <v>195</v>
+        <v>190</v>
       </c>
       <c r="B318" s="10"/>
       <c r="C318" s="7" t="s">
         <v>318</v>
       </c>
       <c r="D318" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E318" s="13">
-        <v>9652</v>
+        <v>4029</v>
       </c>
     </row>
     <row r="319" spans="1:5">
       <c r="A319" s="5">
-        <v>196</v>
+        <v>191</v>
       </c>
       <c r="B319" s="10"/>
       <c r="C319" s="7" t="s">
         <v>319</v>
       </c>
       <c r="D319" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E319" s="13">
-        <v>4850</v>
+        <v>3925</v>
       </c>
     </row>
     <row r="320" spans="1:5">
       <c r="A320" s="5">
-        <v>197</v>
+        <v>192</v>
       </c>
       <c r="B320" s="10"/>
       <c r="C320" s="7" t="s">
         <v>320</v>
       </c>
       <c r="D320" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E320" s="13">
-        <v>1810</v>
+        <v>3450</v>
       </c>
     </row>
     <row r="321" spans="1:5">
       <c r="A321" s="5">
-        <v>198</v>
+        <v>193</v>
       </c>
       <c r="B321" s="10"/>
       <c r="C321" s="7" t="s">
         <v>321</v>
       </c>
       <c r="D321" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E321" s="13">
-        <v>995</v>
+        <v>3790</v>
       </c>
     </row>
     <row r="322" spans="1:5">
       <c r="A322" s="5">
-        <v>199</v>
+        <v>194</v>
       </c>
       <c r="B322" s="10"/>
       <c r="C322" s="7" t="s">
         <v>322</v>
       </c>
       <c r="D322" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E322" s="13">
-        <v>5750</v>
+        <v>9353</v>
       </c>
     </row>
     <row r="323" spans="1:5">
       <c r="A323" s="5">
-        <v>200</v>
+        <v>195</v>
       </c>
       <c r="B323" s="10"/>
       <c r="C323" s="7" t="s">
         <v>323</v>
       </c>
       <c r="D323" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E323" s="13">
-        <v>4355</v>
+        <v>3790</v>
       </c>
     </row>
     <row r="324" spans="1:5">
       <c r="A324" s="5">
-        <v>201</v>
+        <v>196</v>
       </c>
       <c r="B324" s="10"/>
       <c r="C324" s="7" t="s">
         <v>324</v>
       </c>
       <c r="D324" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E324" s="13">
-        <v>2600</v>
+        <v>3350</v>
       </c>
     </row>
     <row r="325" spans="1:5">
       <c r="A325" s="5">
-        <v>202</v>
+        <v>197</v>
       </c>
       <c r="B325" s="10"/>
       <c r="C325" s="7" t="s">
         <v>325</v>
       </c>
       <c r="D325" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E325" s="13">
-        <v>1105</v>
+        <v>8229</v>
       </c>
     </row>
     <row r="326" spans="1:5">
       <c r="A326" s="5">
-        <v>203</v>
+        <v>198</v>
       </c>
       <c r="B326" s="10"/>
       <c r="C326" s="7" t="s">
         <v>326</v>
       </c>
       <c r="D326" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E326" s="13">
-        <v>3484</v>
+        <v>1960</v>
       </c>
     </row>
     <row r="327" spans="1:5">
       <c r="A327" s="5">
-        <v>204</v>
+        <v>199</v>
       </c>
       <c r="B327" s="10"/>
       <c r="C327" s="7" t="s">
         <v>327</v>
       </c>
       <c r="D327" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E327" s="13">
-        <v>3115</v>
+        <v>5383</v>
       </c>
     </row>
     <row r="328" spans="1:5">
       <c r="A328" s="5">
-        <v>205</v>
+        <v>200</v>
       </c>
       <c r="B328" s="10"/>
       <c r="C328" s="7" t="s">
         <v>328</v>
       </c>
       <c r="D328" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E328" s="13">
-        <v>5027</v>
+        <v>4227</v>
       </c>
     </row>
     <row r="329" spans="1:5">
       <c r="A329" s="5">
-        <v>206</v>
+        <v>201</v>
       </c>
       <c r="B329" s="10"/>
       <c r="C329" s="7" t="s">
         <v>329</v>
       </c>
       <c r="D329" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E329" s="13">
-        <v>4029</v>
+        <v>4418</v>
       </c>
     </row>
     <row r="330" spans="1:5">
       <c r="A330" s="5">
-        <v>207</v>
+        <v>202</v>
       </c>
       <c r="B330" s="10"/>
       <c r="C330" s="7" t="s">
         <v>330</v>
       </c>
       <c r="D330" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E330" s="13">
-        <v>3925</v>
+        <v>1982</v>
       </c>
     </row>
     <row r="331" spans="1:5">
       <c r="A331" s="5">
-        <v>208</v>
+        <v>203</v>
       </c>
       <c r="B331" s="10"/>
       <c r="C331" s="7" t="s">
         <v>331</v>
       </c>
       <c r="D331" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E331" s="13">
-        <v>1953</v>
+        <v>11145</v>
       </c>
     </row>
     <row r="332" spans="1:5">
       <c r="A332" s="5">
-        <v>209</v>
+        <v>204</v>
       </c>
       <c r="B332" s="10"/>
       <c r="C332" s="7" t="s">
         <v>332</v>
       </c>
       <c r="D332" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E332" s="13">
-        <v>3790</v>
+        <v>2070</v>
       </c>
     </row>
     <row r="333" spans="1:5">
       <c r="A333" s="5">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="B333" s="10"/>
       <c r="C333" s="7" t="s">
         <v>333</v>
       </c>
       <c r="D333" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E333" s="13">
-        <v>9353</v>
+        <v>5580</v>
       </c>
     </row>
     <row r="334" spans="1:5">
       <c r="A334" s="5">
-        <v>211</v>
+        <v>206</v>
       </c>
       <c r="B334" s="10"/>
       <c r="C334" s="7" t="s">
         <v>334</v>
       </c>
       <c r="D334" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E334" s="13">
-        <v>3790</v>
+        <v>3484</v>
       </c>
     </row>
     <row r="335" spans="1:5">
       <c r="A335" s="5">
-        <v>212</v>
+        <v>207</v>
       </c>
       <c r="B335" s="10"/>
       <c r="C335" s="7" t="s">
         <v>335</v>
       </c>
       <c r="D335" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E335" s="13">
-        <v>2055</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="336" spans="1:5">
       <c r="A336" s="5">
-        <v>213</v>
+        <v>208</v>
       </c>
       <c r="B336" s="10"/>
       <c r="C336" s="7" t="s">
         <v>336</v>
       </c>
       <c r="D336" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E336" s="13">
-        <v>3350</v>
+        <v>1505</v>
       </c>
     </row>
     <row r="337" spans="1:5">
       <c r="A337" s="5">
-        <v>214</v>
+        <v>209</v>
       </c>
       <c r="B337" s="10"/>
       <c r="C337" s="7" t="s">
         <v>337</v>
       </c>
       <c r="D337" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E337" s="13">
-        <v>8229</v>
+        <v>3790</v>
       </c>
     </row>
     <row r="338" spans="1:5">
       <c r="A338" s="5">
-        <v>215</v>
+        <v>210</v>
       </c>
       <c r="B338" s="10"/>
       <c r="C338" s="7" t="s">
         <v>338</v>
       </c>
       <c r="D338" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E338" s="13">
-        <v>5383</v>
+        <v>3786</v>
       </c>
     </row>
     <row r="339" spans="1:5">
       <c r="A339" s="5">
-        <v>216</v>
+        <v>211</v>
       </c>
       <c r="B339" s="10"/>
       <c r="C339" s="7" t="s">
         <v>339</v>
       </c>
       <c r="D339" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E339" s="13">
-        <v>4227</v>
+        <v>1265</v>
       </c>
     </row>
     <row r="340" spans="1:5">
       <c r="A340" s="5">
-        <v>217</v>
+        <v>212</v>
       </c>
       <c r="B340" s="10"/>
       <c r="C340" s="7" t="s">
         <v>340</v>
       </c>
       <c r="D340" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E340" s="13">
-        <v>4418</v>
+        <v>5226</v>
       </c>
     </row>
     <row r="341" spans="1:5">
       <c r="A341" s="5">
-        <v>218</v>
+        <v>213</v>
       </c>
       <c r="B341" s="10"/>
       <c r="C341" s="7" t="s">
         <v>341</v>
       </c>
       <c r="D341" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E341" s="13">
-        <v>1982</v>
+        <v>1850</v>
       </c>
     </row>
     <row r="342" spans="1:5">
       <c r="A342" s="5">
-        <v>219</v>
+        <v>214</v>
       </c>
       <c r="B342" s="10"/>
       <c r="C342" s="7" t="s">
         <v>342</v>
       </c>
       <c r="D342" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E342" s="13">
-        <v>11145</v>
+        <v>2190</v>
       </c>
     </row>
     <row r="343" spans="1:5">
       <c r="A343" s="5">
-        <v>220</v>
+        <v>215</v>
       </c>
       <c r="B343" s="10"/>
       <c r="C343" s="7" t="s">
         <v>343</v>
       </c>
       <c r="D343" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E343" s="13">
-        <v>5580</v>
+        <v>8684</v>
       </c>
     </row>
     <row r="344" spans="1:5">
       <c r="A344" s="5">
-        <v>221</v>
+        <v>216</v>
       </c>
       <c r="B344" s="10"/>
       <c r="C344" s="7" t="s">
         <v>344</v>
       </c>
       <c r="D344" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E344" s="13">
-        <v>3484</v>
+        <v>3976</v>
       </c>
     </row>
     <row r="345" spans="1:5">
       <c r="A345" s="5">
-        <v>222</v>
+        <v>217</v>
       </c>
       <c r="B345" s="10"/>
       <c r="C345" s="7" t="s">
         <v>345</v>
       </c>
       <c r="D345" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E345" s="13">
-        <v>1241</v>
+        <v>4517</v>
       </c>
     </row>
     <row r="346" spans="1:5">
       <c r="A346" s="5">
-        <v>223</v>
+        <v>218</v>
       </c>
       <c r="B346" s="10"/>
       <c r="C346" s="7" t="s">
         <v>346</v>
       </c>
       <c r="D346" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E346" s="13">
-        <v>1505</v>
+        <v>3350</v>
       </c>
     </row>
     <row r="347" spans="1:5">
       <c r="A347" s="5">
-        <v>224</v>
+        <v>219</v>
       </c>
       <c r="B347" s="10"/>
       <c r="C347" s="7" t="s">
         <v>347</v>
       </c>
       <c r="D347" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E347" s="13">
-        <v>3790</v>
+        <v>9248</v>
       </c>
     </row>
     <row r="348" spans="1:5">
       <c r="A348" s="5">
-        <v>225</v>
+        <v>220</v>
       </c>
       <c r="B348" s="10"/>
       <c r="C348" s="7" t="s">
         <v>348</v>
       </c>
       <c r="D348" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E348" s="13">
-        <v>3786</v>
+        <v>6533</v>
       </c>
     </row>
     <row r="349" spans="1:5">
       <c r="A349" s="5">
-        <v>226</v>
+        <v>221</v>
       </c>
       <c r="B349" s="10"/>
       <c r="C349" s="7" t="s">
         <v>349</v>
       </c>
       <c r="D349" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E349" s="13">
-        <v>1265</v>
+        <v>2750</v>
       </c>
     </row>
     <row r="350" spans="1:5">
       <c r="A350" s="5">
-        <v>227</v>
+        <v>222</v>
       </c>
       <c r="B350" s="10"/>
       <c r="C350" s="7" t="s">
         <v>350</v>
       </c>
       <c r="D350" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E350" s="13">
-        <v>5226</v>
+        <v>3790</v>
       </c>
     </row>
     <row r="351" spans="1:5">
       <c r="A351" s="5">
-        <v>228</v>
+        <v>223</v>
       </c>
       <c r="B351" s="10"/>
       <c r="C351" s="7" t="s">
         <v>351</v>
       </c>
       <c r="D351" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E351" s="13">
-        <v>2190</v>
+        <v>5997</v>
       </c>
     </row>
     <row r="352" spans="1:5">
       <c r="A352" s="5">
-        <v>229</v>
+        <v>224</v>
       </c>
       <c r="B352" s="10"/>
       <c r="C352" s="7" t="s">
         <v>352</v>
       </c>
       <c r="D352" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E352" s="13">
-        <v>8684</v>
+        <v>3790</v>
       </c>
     </row>
     <row r="353" spans="1:5">
       <c r="A353" s="5">
-        <v>230</v>
+        <v>225</v>
       </c>
       <c r="B353" s="10"/>
       <c r="C353" s="7" t="s">
         <v>353</v>
       </c>
       <c r="D353" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E353" s="13">
-        <v>3976</v>
+        <v>4227</v>
       </c>
     </row>
     <row r="354" spans="1:5">
       <c r="A354" s="5">
-        <v>231</v>
+        <v>226</v>
       </c>
       <c r="B354" s="10"/>
       <c r="C354" s="7" t="s">
         <v>354</v>
       </c>
       <c r="D354" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E354" s="13">
-        <v>4517</v>
+        <v>2268</v>
       </c>
     </row>
     <row r="355" spans="1:5">
       <c r="A355" s="5">
-        <v>232</v>
+        <v>227</v>
       </c>
       <c r="B355" s="10"/>
       <c r="C355" s="7" t="s">
         <v>355</v>
       </c>
       <c r="D355" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E355" s="13">
-        <v>3350</v>
+        <v>17129</v>
       </c>
     </row>
     <row r="356" spans="1:5">
       <c r="A356" s="5">
-        <v>233</v>
+        <v>228</v>
       </c>
       <c r="B356" s="10"/>
       <c r="C356" s="7" t="s">
         <v>356</v>
       </c>
       <c r="D356" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E356" s="13">
-        <v>9248</v>
+        <v>6297</v>
       </c>
     </row>
     <row r="357" spans="1:5">
       <c r="A357" s="5">
-        <v>234</v>
+        <v>229</v>
       </c>
       <c r="B357" s="10"/>
       <c r="C357" s="7" t="s">
         <v>357</v>
       </c>
       <c r="D357" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E357" s="13">
-        <v>6533</v>
+        <v>17129</v>
       </c>
     </row>
     <row r="358" spans="1:5">
       <c r="A358" s="5">
-        <v>235</v>
+        <v>230</v>
       </c>
       <c r="B358" s="10"/>
       <c r="C358" s="7" t="s">
         <v>358</v>
       </c>
       <c r="D358" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E358" s="13">
-        <v>3790</v>
+        <v>4495</v>
       </c>
     </row>
     <row r="359" spans="1:5">
       <c r="A359" s="5">
-        <v>236</v>
+        <v>231</v>
       </c>
       <c r="B359" s="10"/>
       <c r="C359" s="7" t="s">
         <v>359</v>
       </c>
       <c r="D359" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E359" s="13">
-        <v>5997</v>
+        <v>5491</v>
       </c>
     </row>
     <row r="360" spans="1:5">
       <c r="A360" s="5">
-        <v>237</v>
+        <v>232</v>
       </c>
       <c r="B360" s="10"/>
       <c r="C360" s="7" t="s">
         <v>360</v>
       </c>
       <c r="D360" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E360" s="13">
-        <v>3790</v>
+        <v>1847</v>
       </c>
     </row>
     <row r="361" spans="1:5">
       <c r="A361" s="5">
-        <v>238</v>
+        <v>233</v>
       </c>
       <c r="B361" s="10"/>
       <c r="C361" s="7" t="s">
         <v>361</v>
       </c>
       <c r="D361" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E361" s="13">
-        <v>4227</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="362" spans="1:5">
       <c r="A362" s="5">
-        <v>239</v>
+        <v>234</v>
       </c>
       <c r="B362" s="10"/>
       <c r="C362" s="7" t="s">
         <v>362</v>
       </c>
       <c r="D362" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E362" s="13">
-        <v>1170</v>
+        <v>900</v>
       </c>
     </row>
     <row r="363" spans="1:5">
       <c r="A363" s="5">
-        <v>240</v>
+        <v>235</v>
       </c>
       <c r="B363" s="10"/>
       <c r="C363" s="7" t="s">
         <v>363</v>
       </c>
       <c r="D363" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E363" s="13">
-        <v>2268</v>
+        <v>839</v>
       </c>
     </row>
     <row r="364" spans="1:5">
       <c r="A364" s="5">
-        <v>241</v>
+        <v>236</v>
       </c>
       <c r="B364" s="10"/>
       <c r="C364" s="7" t="s">
         <v>364</v>
       </c>
       <c r="D364" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E364" s="13">
-        <v>17129</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="365" spans="1:5">
       <c r="A365" s="5">
-        <v>242</v>
+        <v>237</v>
       </c>
       <c r="B365" s="10"/>
       <c r="C365" s="7" t="s">
         <v>365</v>
       </c>
       <c r="D365" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E365" s="13">
-        <v>6297</v>
+        <v>2700</v>
       </c>
     </row>
     <row r="366" spans="1:5">
       <c r="A366" s="5">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="B366" s="10"/>
       <c r="C366" s="7" t="s">
         <v>366</v>
       </c>
       <c r="D366" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E366" s="13">
-        <v>17129</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="367" spans="1:5">
       <c r="A367" s="5">
-        <v>244</v>
+        <v>239</v>
       </c>
       <c r="B367" s="10"/>
       <c r="C367" s="7" t="s">
         <v>367</v>
       </c>
       <c r="D367" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E367" s="13">
-        <v>5491</v>
+        <v>3534</v>
       </c>
     </row>
     <row r="368" spans="1:5">
       <c r="A368" s="5">
-        <v>245</v>
+        <v>240</v>
       </c>
       <c r="B368" s="10"/>
       <c r="C368" s="7" t="s">
         <v>368</v>
       </c>
       <c r="D368" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E368" s="13">
-        <v>1847</v>
+        <v>3210</v>
       </c>
     </row>
     <row r="369" spans="1:5">
       <c r="A369" s="5">
-        <v>246</v>
+        <v>241</v>
       </c>
       <c r="B369" s="10"/>
       <c r="C369" s="7" t="s">
         <v>369</v>
       </c>
       <c r="D369" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E369" s="13">
-        <v>1350</v>
+        <v>3210</v>
       </c>
     </row>
     <row r="370" spans="1:5">
       <c r="A370" s="5">
-        <v>247</v>
+        <v>242</v>
       </c>
       <c r="B370" s="10"/>
       <c r="C370" s="7" t="s">
         <v>370</v>
       </c>
       <c r="D370" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E370" s="13">
-        <v>1300</v>
+        <v>3210</v>
       </c>
     </row>
     <row r="371" spans="1:5">
       <c r="A371" s="5">
-        <v>248</v>
+        <v>243</v>
       </c>
       <c r="B371" s="10"/>
       <c r="C371" s="7" t="s">
         <v>371</v>
       </c>
       <c r="D371" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E371" s="13">
-        <v>900</v>
+        <v>10600</v>
       </c>
     </row>
     <row r="372" spans="1:5">
       <c r="A372" s="5">
-        <v>249</v>
+        <v>244</v>
       </c>
       <c r="B372" s="10"/>
       <c r="C372" s="7" t="s">
         <v>372</v>
       </c>
       <c r="D372" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E372" s="13">
-        <v>1400</v>
+        <v>2991</v>
       </c>
     </row>
     <row r="373" spans="1:5">
       <c r="A373" s="5">
-        <v>250</v>
+        <v>245</v>
       </c>
       <c r="B373" s="10"/>
       <c r="C373" s="7" t="s">
         <v>373</v>
       </c>
       <c r="D373" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E373" s="13">
-        <v>839</v>
+        <v>9050</v>
       </c>
     </row>
     <row r="374" spans="1:5">
       <c r="A374" s="5">
-        <v>251</v>
+        <v>246</v>
       </c>
       <c r="B374" s="10"/>
       <c r="C374" s="7" t="s">
         <v>374</v>
       </c>
       <c r="D374" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E374" s="13">
-        <v>1000</v>
+        <v>12100</v>
       </c>
     </row>
     <row r="375" spans="1:5">
       <c r="A375" s="5">
-        <v>252</v>
+        <v>247</v>
       </c>
       <c r="B375" s="10"/>
       <c r="C375" s="7" t="s">
         <v>375</v>
       </c>
       <c r="D375" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E375" s="13">
-        <v>1800</v>
+        <v>7862.4</v>
       </c>
     </row>
     <row r="376" spans="1:5">
       <c r="A376" s="5">
-        <v>253</v>
+        <v>248</v>
       </c>
       <c r="B376" s="10"/>
       <c r="C376" s="7" t="s">
         <v>376</v>
       </c>
       <c r="D376" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E376" s="13">
-        <v>2700</v>
+        <v>12850</v>
       </c>
     </row>
     <row r="377" spans="1:5">
       <c r="A377" s="5">
-        <v>254</v>
+        <v>249</v>
       </c>
       <c r="B377" s="10"/>
       <c r="C377" s="7" t="s">
         <v>377</v>
       </c>
       <c r="D377" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E377" s="13">
-        <v>3000</v>
+        <v>16500</v>
       </c>
     </row>
     <row r="378" spans="1:5">
       <c r="A378" s="5">
-        <v>255</v>
+        <v>250</v>
       </c>
       <c r="B378" s="10"/>
       <c r="C378" s="7" t="s">
         <v>378</v>
       </c>
       <c r="D378" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E378" s="13">
-        <v>3534</v>
+        <v>8350</v>
       </c>
     </row>
     <row r="379" spans="1:5">
       <c r="A379" s="5">
-        <v>256</v>
+        <v>251</v>
       </c>
       <c r="B379" s="10"/>
       <c r="C379" s="7" t="s">
         <v>379</v>
       </c>
       <c r="D379" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E379" s="13">
-        <v>3210</v>
+        <v>14350</v>
       </c>
     </row>
     <row r="380" spans="1:5">
       <c r="A380" s="5">
-        <v>257</v>
+        <v>252</v>
       </c>
       <c r="B380" s="10"/>
       <c r="C380" s="7" t="s">
         <v>380</v>
       </c>
       <c r="D380" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E380" s="13">
-        <v>3210</v>
+        <v>12100</v>
       </c>
     </row>
     <row r="381" spans="1:5">
       <c r="A381" s="5">
-        <v>258</v>
+        <v>253</v>
       </c>
       <c r="B381" s="10"/>
       <c r="C381" s="7" t="s">
         <v>381</v>
       </c>
       <c r="D381" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E381" s="13">
-        <v>3210</v>
+        <v>15900</v>
       </c>
     </row>
     <row r="382" spans="1:5">
       <c r="A382" s="5">
-        <v>259</v>
+        <v>254</v>
       </c>
       <c r="B382" s="10"/>
       <c r="C382" s="7" t="s">
         <v>382</v>
       </c>
       <c r="D382" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E382" s="13">
-        <v>14062</v>
+        <v>8517.6</v>
       </c>
     </row>
     <row r="383" spans="1:5">
       <c r="A383" s="5">
-        <v>260</v>
+        <v>255</v>
       </c>
       <c r="B383" s="10"/>
       <c r="C383" s="7" t="s">
         <v>383</v>
       </c>
       <c r="D383" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E383" s="13">
-        <v>2991</v>
+        <v>12500</v>
       </c>
     </row>
     <row r="384" spans="1:5">
       <c r="A384" s="5">
-        <v>261</v>
+        <v>256</v>
       </c>
       <c r="B384" s="10"/>
       <c r="C384" s="7" t="s">
         <v>384</v>
       </c>
       <c r="D384" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E384" s="13">
-        <v>16006</v>
+        <v>10300</v>
       </c>
     </row>
     <row r="385" spans="1:5">
       <c r="A385" s="5">
-        <v>262</v>
+        <v>257</v>
       </c>
       <c r="B385" s="10"/>
       <c r="C385" s="7" t="s">
         <v>385</v>
       </c>
       <c r="D385" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E385" s="13">
-        <v>998</v>
+        <v>14500</v>
       </c>
     </row>
     <row r="386" spans="1:5">
       <c r="A386" s="5">
-        <v>263</v>
+        <v>258</v>
       </c>
       <c r="B386" s="10"/>
       <c r="C386" s="7" t="s">
         <v>386</v>
       </c>
       <c r="D386" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E386" s="13">
-        <v>4664</v>
+        <v>37700</v>
       </c>
     </row>
     <row r="387" spans="1:5">
       <c r="A387" s="5">
-        <v>264</v>
+        <v>259</v>
       </c>
       <c r="B387" s="10"/>
       <c r="C387" s="7" t="s">
         <v>387</v>
       </c>
       <c r="D387" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E387" s="13">
-        <v>18340</v>
+        <v>17500</v>
       </c>
     </row>
     <row r="388" spans="1:5">
       <c r="A388" s="5">
-        <v>265</v>
+        <v>260</v>
       </c>
       <c r="B388" s="10"/>
       <c r="C388" s="7" t="s">
         <v>388</v>
       </c>
       <c r="D388" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E388" s="13">
-        <v>500</v>
+        <v>11200</v>
       </c>
     </row>
     <row r="389" spans="1:5">
       <c r="A389" s="5">
-        <v>266</v>
+        <v>261</v>
       </c>
       <c r="B389" s="10"/>
       <c r="C389" s="7" t="s">
         <v>389</v>
       </c>
       <c r="D389" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E389" s="13">
-        <v>1350</v>
+        <v>8500</v>
       </c>
     </row>
     <row r="390" spans="1:5">
       <c r="A390" s="5">
-        <v>267</v>
+        <v>262</v>
       </c>
       <c r="B390" s="10"/>
       <c r="C390" s="7" t="s">
         <v>390</v>
       </c>
       <c r="D390" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E390" s="13">
-        <v>3900</v>
+        <v>7862.4</v>
       </c>
     </row>
     <row r="391" spans="1:5">
       <c r="A391" s="5">
-        <v>268</v>
+        <v>263</v>
       </c>
       <c r="B391" s="10"/>
       <c r="C391" s="7" t="s">
         <v>391</v>
       </c>
       <c r="D391" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E391" s="13">
-        <v>296</v>
+        <v>10500</v>
       </c>
     </row>
     <row r="392" spans="1:5">
       <c r="A392" s="5">
-        <v>269</v>
+        <v>264</v>
       </c>
       <c r="B392" s="10"/>
       <c r="C392" s="7" t="s">
         <v>392</v>
       </c>
       <c r="D392" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E392" s="13">
-        <v>14057</v>
+        <v>11200</v>
       </c>
     </row>
     <row r="393" spans="1:5">
       <c r="A393" s="5">
-        <v>270</v>
+        <v>265</v>
       </c>
       <c r="B393" s="10"/>
       <c r="C393" s="7" t="s">
         <v>393</v>
       </c>
       <c r="D393" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E393" s="13">
-        <v>8811</v>
+        <v>7100</v>
       </c>
     </row>
     <row r="394" spans="1:5">
       <c r="A394" s="5">
-        <v>271</v>
+        <v>266</v>
       </c>
       <c r="B394" s="10"/>
       <c r="C394" s="7" t="s">
         <v>394</v>
       </c>
       <c r="D394" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E394" s="13">
-        <v>8008</v>
+        <v>17700</v>
       </c>
     </row>
     <row r="395" spans="1:5">
       <c r="A395" s="5">
-        <v>272</v>
+        <v>267</v>
       </c>
       <c r="B395" s="10"/>
       <c r="C395" s="7" t="s">
         <v>395</v>
       </c>
       <c r="D395" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E395" s="13">
-        <v>500</v>
+        <v>998</v>
       </c>
     </row>
     <row r="396" spans="1:5">
       <c r="A396" s="5">
-        <v>273</v>
+        <v>268</v>
       </c>
       <c r="B396" s="10"/>
       <c r="C396" s="7" t="s">
         <v>396</v>
       </c>
       <c r="D396" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E396" s="13">
-        <v>105</v>
+        <v>4664</v>
       </c>
     </row>
     <row r="397" spans="1:5">
       <c r="A397" s="5">
-        <v>274</v>
+        <v>269</v>
       </c>
       <c r="B397" s="10"/>
       <c r="C397" s="7" t="s">
         <v>397</v>
       </c>
       <c r="D397" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E397" s="13">
         <v>18340</v>
       </c>
     </row>
     <row r="398" spans="1:5">
       <c r="A398" s="5">
-        <v>275</v>
+        <v>270</v>
       </c>
       <c r="B398" s="10"/>
       <c r="C398" s="7" t="s">
         <v>398</v>
       </c>
       <c r="D398" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E398" s="13">
-        <v>20921</v>
+        <v>500</v>
       </c>
     </row>
     <row r="399" spans="1:5">
       <c r="A399" s="5">
-        <v>276</v>
+        <v>271</v>
       </c>
       <c r="B399" s="10"/>
       <c r="C399" s="7" t="s">
         <v>399</v>
       </c>
       <c r="D399" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E399" s="13">
-        <v>190</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="400" spans="1:5">
       <c r="A400" s="5">
-        <v>277</v>
+        <v>272</v>
       </c>
       <c r="B400" s="10"/>
       <c r="C400" s="7" t="s">
         <v>400</v>
       </c>
       <c r="D400" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E400" s="13">
-        <v>10491</v>
+        <v>3900</v>
       </c>
     </row>
     <row r="401" spans="1:5">
       <c r="A401" s="5">
-        <v>278</v>
+        <v>273</v>
       </c>
       <c r="B401" s="10"/>
       <c r="C401" s="7" t="s">
         <v>401</v>
       </c>
       <c r="D401" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E401" s="13">
-        <v>8008</v>
+        <v>296</v>
       </c>
     </row>
     <row r="402" spans="1:5">
       <c r="A402" s="5">
-        <v>279</v>
+        <v>274</v>
       </c>
       <c r="B402" s="10"/>
       <c r="C402" s="7" t="s">
         <v>402</v>
       </c>
       <c r="D402" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E402" s="13">
-        <v>18878</v>
+        <v>14057</v>
       </c>
     </row>
     <row r="403" spans="1:5">
       <c r="A403" s="5">
-        <v>280</v>
+        <v>275</v>
       </c>
       <c r="B403" s="10"/>
       <c r="C403" s="7" t="s">
         <v>403</v>
       </c>
       <c r="D403" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E403" s="13">
-        <v>20600</v>
+        <v>8811</v>
       </c>
     </row>
     <row r="404" spans="1:5">
       <c r="A404" s="5">
-        <v>281</v>
+        <v>276</v>
       </c>
       <c r="B404" s="10"/>
       <c r="C404" s="7" t="s">
         <v>404</v>
       </c>
       <c r="D404" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E404" s="13">
-        <v>152</v>
+        <v>8008</v>
       </c>
     </row>
     <row r="405" spans="1:5">
       <c r="A405" s="5">
-        <v>282</v>
+        <v>277</v>
       </c>
       <c r="B405" s="10"/>
       <c r="C405" s="7" t="s">
         <v>405</v>
       </c>
       <c r="D405" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E405" s="13">
-        <v>495</v>
+        <v>500</v>
       </c>
     </row>
     <row r="406" spans="1:5">
       <c r="A406" s="5">
-        <v>283</v>
+        <v>278</v>
       </c>
       <c r="B406" s="10"/>
       <c r="C406" s="7" t="s">
         <v>406</v>
       </c>
       <c r="D406" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E406" s="13">
-        <v>101</v>
+        <v>105</v>
       </c>
     </row>
     <row r="407" spans="1:5">
       <c r="A407" s="5">
-        <v>284</v>
+        <v>279</v>
       </c>
       <c r="B407" s="10"/>
       <c r="C407" s="7" t="s">
         <v>407</v>
       </c>
       <c r="D407" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E407" s="13">
-        <v>998</v>
+        <v>18340</v>
       </c>
     </row>
     <row r="408" spans="1:5">
       <c r="A408" s="5">
-        <v>285</v>
+        <v>280</v>
       </c>
       <c r="B408" s="10"/>
       <c r="C408" s="7" t="s">
         <v>408</v>
       </c>
       <c r="D408" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E408" s="13">
-        <v>9845</v>
+        <v>20921</v>
       </c>
     </row>
     <row r="409" spans="1:5">
       <c r="A409" s="5">
-        <v>286</v>
+        <v>281</v>
       </c>
       <c r="B409" s="10"/>
       <c r="C409" s="7" t="s">
         <v>409</v>
       </c>
       <c r="D409" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E409" s="13">
-        <v>8811</v>
+        <v>190</v>
       </c>
     </row>
     <row r="410" spans="1:5">
       <c r="A410" s="5">
-        <v>287</v>
+        <v>282</v>
       </c>
       <c r="B410" s="10"/>
       <c r="C410" s="7" t="s">
         <v>410</v>
       </c>
       <c r="D410" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E410" s="13">
-        <v>14057</v>
+        <v>10491</v>
       </c>
     </row>
     <row r="411" spans="1:5">
       <c r="A411" s="5">
-        <v>288</v>
+        <v>283</v>
       </c>
       <c r="B411" s="10"/>
       <c r="C411" s="7" t="s">
         <v>411</v>
       </c>
       <c r="D411" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E411" s="13">
-        <v>561</v>
+        <v>8008</v>
       </c>
     </row>
     <row r="412" spans="1:5">
       <c r="A412" s="5">
-        <v>289</v>
+        <v>284</v>
       </c>
       <c r="B412" s="10"/>
       <c r="C412" s="7" t="s">
         <v>412</v>
       </c>
       <c r="D412" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E412" s="13">
-        <v>20921</v>
+        <v>18878</v>
       </c>
     </row>
     <row r="413" spans="1:5">
       <c r="A413" s="5">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="B413" s="10"/>
       <c r="C413" s="7" t="s">
         <v>413</v>
       </c>
       <c r="D413" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E413" s="13">
-        <v>8811</v>
+        <v>20600</v>
       </c>
     </row>
     <row r="414" spans="1:5">
       <c r="A414" s="5">
-        <v>291</v>
+        <v>286</v>
       </c>
       <c r="B414" s="10"/>
       <c r="C414" s="7" t="s">
         <v>414</v>
       </c>
       <c r="D414" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E414" s="13">
-        <v>10491</v>
+        <v>495</v>
       </c>
     </row>
     <row r="415" spans="1:5">
       <c r="A415" s="5">
-        <v>292</v>
+        <v>287</v>
       </c>
       <c r="B415" s="10"/>
       <c r="C415" s="7" t="s">
         <v>415</v>
       </c>
       <c r="D415" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E415" s="13">
-        <v>4081</v>
+        <v>101</v>
       </c>
     </row>
     <row r="416" spans="1:5">
       <c r="A416" s="5">
-        <v>293</v>
+        <v>288</v>
       </c>
       <c r="B416" s="10"/>
       <c r="C416" s="7" t="s">
         <v>416</v>
       </c>
       <c r="D416" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E416" s="13">
-        <v>340</v>
+        <v>125</v>
       </c>
     </row>
     <row r="417" spans="1:5">
       <c r="A417" s="5">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="B417" s="10"/>
       <c r="C417" s="7" t="s">
         <v>417</v>
       </c>
       <c r="D417" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E417" s="13">
-        <v>835</v>
+        <v>998</v>
       </c>
     </row>
     <row r="418" spans="1:5">
       <c r="A418" s="5">
-        <v>295</v>
+        <v>290</v>
       </c>
       <c r="B418" s="10"/>
       <c r="C418" s="7" t="s">
         <v>418</v>
       </c>
       <c r="D418" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E418" s="13">
-        <v>1002</v>
+        <v>9845</v>
       </c>
     </row>
     <row r="419" spans="1:5">
       <c r="A419" s="5">
-        <v>296</v>
+        <v>291</v>
       </c>
       <c r="B419" s="10"/>
       <c r="C419" s="7" t="s">
         <v>419</v>
       </c>
       <c r="D419" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E419" s="13">
-        <v>841</v>
+        <v>8811</v>
       </c>
     </row>
     <row r="420" spans="1:5">
       <c r="A420" s="5">
-        <v>297</v>
+        <v>292</v>
       </c>
       <c r="B420" s="10"/>
       <c r="C420" s="7" t="s">
         <v>420</v>
       </c>
       <c r="D420" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E420" s="13">
-        <v>340</v>
+        <v>561</v>
       </c>
     </row>
     <row r="421" spans="1:5">
       <c r="A421" s="5">
-        <v>298</v>
+        <v>293</v>
       </c>
       <c r="B421" s="10"/>
       <c r="C421" s="7" t="s">
         <v>421</v>
       </c>
       <c r="D421" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E421" s="13">
-        <v>690</v>
+        <v>20921</v>
       </c>
     </row>
     <row r="422" spans="1:5">
       <c r="A422" s="5">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="B422" s="10"/>
       <c r="C422" s="7" t="s">
         <v>422</v>
       </c>
       <c r="D422" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E422" s="13">
-        <v>452</v>
+        <v>8811</v>
       </c>
     </row>
     <row r="423" spans="1:5">
       <c r="A423" s="5">
-        <v>300</v>
+        <v>295</v>
       </c>
       <c r="B423" s="10"/>
       <c r="C423" s="7" t="s">
         <v>423</v>
       </c>
       <c r="D423" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E423" s="13">
-        <v>2660</v>
+        <v>10491</v>
       </c>
     </row>
     <row r="424" spans="1:5">
       <c r="A424" s="5">
-        <v>301</v>
+        <v>296</v>
       </c>
       <c r="B424" s="10"/>
       <c r="C424" s="7" t="s">
         <v>424</v>
       </c>
       <c r="D424" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E424" s="13">
-        <v>522</v>
+        <v>4081</v>
       </c>
     </row>
     <row r="425" spans="1:5">
       <c r="A425" s="5">
-        <v>302</v>
+        <v>297</v>
       </c>
       <c r="B425" s="10"/>
       <c r="C425" s="7" t="s">
         <v>425</v>
       </c>
       <c r="D425" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E425" s="13">
-        <v>776</v>
+        <v>340</v>
       </c>
     </row>
     <row r="426" spans="1:5">
       <c r="A426" s="5">
-        <v>303</v>
+        <v>298</v>
       </c>
       <c r="B426" s="10"/>
       <c r="C426" s="7" t="s">
         <v>426</v>
       </c>
       <c r="D426" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E426" s="13">
-        <v>491</v>
+        <v>835</v>
       </c>
     </row>
     <row r="427" spans="1:5">
       <c r="A427" s="5">
-        <v>304</v>
+        <v>299</v>
       </c>
       <c r="B427" s="10"/>
       <c r="C427" s="7" t="s">
         <v>427</v>
       </c>
       <c r="D427" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E427" s="13">
-        <v>919</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="428" spans="1:5">
-      <c r="A428" s="3" t="s">
+      <c r="A428" s="5">
+        <v>300</v>
+      </c>
+      <c r="B428" s="10"/>
+      <c r="C428" s="7" t="s">
         <v>428</v>
       </c>
-      <c r="B428" s="6"/>
-[...2 lines deleted...]
-      <c r="E428" s="13"/>
+      <c r="D428" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E428" s="13">
+        <v>841</v>
+      </c>
     </row>
     <row r="429" spans="1:5">
-      <c r="A429" s="4" t="s">
-[...12 lines deleted...]
-        <v>7</v>
+      <c r="A429" s="5">
+        <v>301</v>
+      </c>
+      <c r="B429" s="10"/>
+      <c r="C429" s="7" t="s">
+        <v>429</v>
+      </c>
+      <c r="D429" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E429" s="13">
+        <v>340</v>
       </c>
     </row>
     <row r="430" spans="1:5">
       <c r="A430" s="5">
-        <v>1</v>
+        <v>302</v>
       </c>
       <c r="B430" s="10"/>
       <c r="C430" s="7" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="D430" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E430" s="13">
-        <v>855</v>
+        <v>690</v>
       </c>
     </row>
     <row r="431" spans="1:5">
       <c r="A431" s="5">
-        <v>2</v>
+        <v>303</v>
       </c>
       <c r="B431" s="10"/>
       <c r="C431" s="7" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="D431" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E431" s="13">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="432" spans="1:5">
       <c r="A432" s="5">
-        <v>3</v>
+        <v>304</v>
       </c>
       <c r="B432" s="10"/>
       <c r="C432" s="7" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="D432" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E432" s="13">
-        <v>350</v>
+        <v>2660</v>
       </c>
     </row>
     <row r="433" spans="1:5">
       <c r="A433" s="5">
-        <v>4</v>
+        <v>305</v>
       </c>
       <c r="B433" s="10"/>
       <c r="C433" s="7" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="D433" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E433" s="13">
-        <v>3500</v>
+        <v>522</v>
       </c>
     </row>
     <row r="434" spans="1:5">
       <c r="A434" s="5">
-        <v>5</v>
+        <v>306</v>
       </c>
       <c r="B434" s="10"/>
       <c r="C434" s="7" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="D434" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E434" s="13">
-        <v>550</v>
+        <v>776</v>
       </c>
     </row>
     <row r="435" spans="1:5">
       <c r="A435" s="5">
-        <v>6</v>
+        <v>307</v>
       </c>
       <c r="B435" s="10"/>
       <c r="C435" s="7" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="D435" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E435" s="13">
-        <v>450</v>
+        <v>491</v>
       </c>
     </row>
     <row r="436" spans="1:5">
       <c r="A436" s="5">
-        <v>7</v>
+        <v>308</v>
       </c>
       <c r="B436" s="10"/>
       <c r="C436" s="7" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="D436" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E436" s="13">
-        <v>450</v>
+        <v>919</v>
       </c>
     </row>
     <row r="437" spans="1:5">
-      <c r="A437" s="5">
-[...11 lines deleted...]
-      </c>
+      <c r="A437" s="3" t="s">
+        <v>437</v>
+      </c>
+      <c r="B437" s="6"/>
+      <c r="C437" s="7"/>
+      <c r="D437" s="6"/>
+      <c r="E437" s="13"/>
     </row>
     <row r="438" spans="1:5">
-      <c r="A438" s="5">
-[...10 lines deleted...]
-        <v>500</v>
+      <c r="A438" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B438" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C438" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="D438" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E438" s="14" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="439" spans="1:5">
       <c r="A439" s="5">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="B439" s="10"/>
       <c r="C439" s="7" t="s">
         <v>438</v>
       </c>
       <c r="D439" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E439" s="13">
-        <v>400</v>
+        <v>855</v>
       </c>
     </row>
     <row r="440" spans="1:5">
       <c r="A440" s="5">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="B440" s="10"/>
       <c r="C440" s="7" t="s">
         <v>439</v>
       </c>
       <c r="D440" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E440" s="13">
-        <v>550</v>
+        <v>450</v>
       </c>
     </row>
     <row r="441" spans="1:5">
       <c r="A441" s="5">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="B441" s="10"/>
       <c r="C441" s="7" t="s">
         <v>440</v>
       </c>
       <c r="D441" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E441" s="13">
-        <v>620</v>
+        <v>350</v>
       </c>
     </row>
     <row r="442" spans="1:5">
       <c r="A442" s="5">
-        <v>13</v>
+        <v>4</v>
       </c>
       <c r="B442" s="10"/>
       <c r="C442" s="7" t="s">
         <v>441</v>
       </c>
       <c r="D442" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E442" s="13">
-        <v>705</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="443" spans="1:5">
       <c r="A443" s="5">
-        <v>14</v>
+        <v>5</v>
       </c>
       <c r="B443" s="10"/>
       <c r="C443" s="7" t="s">
         <v>442</v>
       </c>
       <c r="D443" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E443" s="13">
-        <v>450</v>
+        <v>550</v>
       </c>
     </row>
     <row r="444" spans="1:5">
       <c r="A444" s="5">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="B444" s="10"/>
       <c r="C444" s="7" t="s">
         <v>443</v>
       </c>
       <c r="D444" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E444" s="13">
         <v>450</v>
       </c>
     </row>
     <row r="445" spans="1:5">
       <c r="A445" s="5">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="B445" s="10"/>
       <c r="C445" s="7" t="s">
         <v>444</v>
       </c>
       <c r="D445" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E445" s="13">
-        <v>570</v>
+        <v>450</v>
       </c>
     </row>
     <row r="446" spans="1:5">
       <c r="A446" s="5">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="B446" s="10"/>
       <c r="C446" s="7" t="s">
         <v>445</v>
       </c>
       <c r="D446" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E446" s="13">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="447" spans="1:5">
       <c r="A447" s="5">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="B447" s="10"/>
       <c r="C447" s="7" t="s">
         <v>446</v>
       </c>
       <c r="D447" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E447" s="13">
         <v>500</v>
       </c>
     </row>
     <row r="448" spans="1:5">
       <c r="A448" s="5">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="B448" s="10"/>
       <c r="C448" s="7" t="s">
         <v>447</v>
       </c>
       <c r="D448" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E448" s="13">
-        <v>3500</v>
+        <v>400</v>
       </c>
     </row>
     <row r="449" spans="1:5">
       <c r="A449" s="5">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="B449" s="10"/>
       <c r="C449" s="7" t="s">
         <v>448</v>
       </c>
       <c r="D449" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E449" s="13">
-        <v>350</v>
+        <v>550</v>
       </c>
     </row>
     <row r="450" spans="1:5">
       <c r="A450" s="5">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="B450" s="10"/>
       <c r="C450" s="7" t="s">
         <v>449</v>
       </c>
       <c r="D450" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E450" s="13">
-        <v>450</v>
+        <v>620</v>
       </c>
     </row>
     <row r="451" spans="1:5">
       <c r="A451" s="5">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="B451" s="10"/>
       <c r="C451" s="7" t="s">
         <v>450</v>
       </c>
       <c r="D451" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E451" s="13">
-        <v>1700</v>
+        <v>705</v>
       </c>
     </row>
     <row r="452" spans="1:5">
       <c r="A452" s="5">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="B452" s="10"/>
       <c r="C452" s="7" t="s">
         <v>451</v>
       </c>
       <c r="D452" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E452" s="13">
-        <v>3500</v>
+        <v>450</v>
       </c>
     </row>
     <row r="453" spans="1:5">
       <c r="A453" s="5">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="B453" s="10"/>
       <c r="C453" s="7" t="s">
         <v>452</v>
       </c>
       <c r="D453" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E453" s="13">
-        <v>550</v>
+        <v>450</v>
       </c>
     </row>
     <row r="454" spans="1:5">
       <c r="A454" s="5">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="B454" s="10"/>
       <c r="C454" s="7" t="s">
         <v>453</v>
       </c>
       <c r="D454" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E454" s="13">
-        <v>3500</v>
+        <v>570</v>
       </c>
     </row>
     <row r="455" spans="1:5">
       <c r="A455" s="5">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="B455" s="10"/>
       <c r="C455" s="7" t="s">
         <v>454</v>
       </c>
       <c r="D455" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E455" s="13">
         <v>400</v>
       </c>
     </row>
     <row r="456" spans="1:5">
       <c r="A456" s="5">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="B456" s="10"/>
       <c r="C456" s="7" t="s">
         <v>455</v>
       </c>
       <c r="D456" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E456" s="13">
-        <v>1700</v>
+        <v>500</v>
       </c>
     </row>
     <row r="457" spans="1:5">
       <c r="A457" s="5">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="B457" s="10"/>
       <c r="C457" s="7" t="s">
         <v>456</v>
       </c>
       <c r="D457" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E457" s="13">
-        <v>450</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="458" spans="1:5">
       <c r="A458" s="5">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="B458" s="10"/>
       <c r="C458" s="7" t="s">
         <v>457</v>
       </c>
       <c r="D458" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E458" s="13">
-        <v>500</v>
+        <v>350</v>
       </c>
     </row>
     <row r="459" spans="1:5">
       <c r="A459" s="5">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="B459" s="10"/>
       <c r="C459" s="7" t="s">
         <v>458</v>
       </c>
       <c r="D459" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E459" s="13">
-        <v>550</v>
+        <v>450</v>
       </c>
     </row>
     <row r="460" spans="1:5">
       <c r="A460" s="5">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="B460" s="10"/>
       <c r="C460" s="7" t="s">
         <v>459</v>
       </c>
       <c r="D460" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E460" s="13">
-        <v>998</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="461" spans="1:5">
       <c r="A461" s="5">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="B461" s="10"/>
       <c r="C461" s="7" t="s">
         <v>460</v>
       </c>
       <c r="D461" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E461" s="13">
-        <v>450</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="462" spans="1:5">
       <c r="A462" s="5">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="B462" s="10"/>
       <c r="C462" s="7" t="s">
         <v>461</v>
       </c>
       <c r="D462" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E462" s="13">
-        <v>450</v>
+        <v>550</v>
       </c>
     </row>
     <row r="463" spans="1:5">
       <c r="A463" s="5">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="B463" s="10"/>
       <c r="C463" s="7" t="s">
         <v>462</v>
       </c>
       <c r="D463" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E463" s="13">
-        <v>590</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="464" spans="1:5">
       <c r="A464" s="5">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="B464" s="10"/>
       <c r="C464" s="7" t="s">
         <v>463</v>
       </c>
       <c r="D464" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E464" s="13">
-        <v>550</v>
+        <v>400</v>
       </c>
     </row>
     <row r="465" spans="1:5">
       <c r="A465" s="5">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="B465" s="10"/>
       <c r="C465" s="7" t="s">
         <v>464</v>
       </c>
       <c r="D465" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E465" s="13">
-        <v>620</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="466" spans="1:5">
       <c r="A466" s="5">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="B466" s="10"/>
       <c r="C466" s="7" t="s">
         <v>465</v>
       </c>
       <c r="D466" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E466" s="13">
-        <v>300</v>
+        <v>450</v>
       </c>
     </row>
     <row r="467" spans="1:5">
       <c r="A467" s="5">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="B467" s="10"/>
       <c r="C467" s="7" t="s">
         <v>466</v>
       </c>
       <c r="D467" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E467" s="13">
-        <v>450</v>
+        <v>500</v>
       </c>
     </row>
     <row r="468" spans="1:5">
       <c r="A468" s="5">
-        <v>39</v>
+        <v>30</v>
       </c>
       <c r="B468" s="10"/>
       <c r="C468" s="7" t="s">
         <v>467</v>
       </c>
       <c r="D468" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E468" s="13">
-        <v>400</v>
+        <v>550</v>
       </c>
     </row>
     <row r="469" spans="1:5">
       <c r="A469" s="5">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="B469" s="10"/>
       <c r="C469" s="7" t="s">
         <v>468</v>
       </c>
       <c r="D469" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E469" s="13">
-        <v>550</v>
+        <v>998</v>
       </c>
     </row>
     <row r="470" spans="1:5">
       <c r="A470" s="5">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="B470" s="10"/>
       <c r="C470" s="7" t="s">
         <v>469</v>
       </c>
       <c r="D470" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E470" s="13">
-        <v>550</v>
+        <v>450</v>
       </c>
     </row>
     <row r="471" spans="1:5">
       <c r="A471" s="5">
-        <v>42</v>
+        <v>33</v>
       </c>
       <c r="B471" s="10"/>
       <c r="C471" s="7" t="s">
         <v>470</v>
       </c>
       <c r="D471" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E471" s="13">
         <v>450</v>
       </c>
     </row>
     <row r="472" spans="1:5">
       <c r="A472" s="5">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="B472" s="10"/>
       <c r="C472" s="7" t="s">
         <v>471</v>
       </c>
       <c r="D472" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E472" s="13">
-        <v>570</v>
+        <v>590</v>
       </c>
     </row>
     <row r="473" spans="1:5">
       <c r="A473" s="5">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="B473" s="10"/>
       <c r="C473" s="7" t="s">
         <v>472</v>
       </c>
       <c r="D473" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E473" s="13">
-        <v>620</v>
+        <v>550</v>
       </c>
     </row>
     <row r="474" spans="1:5">
       <c r="A474" s="5">
-        <v>45</v>
+        <v>36</v>
       </c>
       <c r="B474" s="10"/>
       <c r="C474" s="7" t="s">
         <v>473</v>
       </c>
       <c r="D474" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E474" s="13">
-        <v>500</v>
+        <v>620</v>
       </c>
     </row>
     <row r="475" spans="1:5">
       <c r="A475" s="5">
-        <v>46</v>
+        <v>37</v>
       </c>
       <c r="B475" s="10"/>
       <c r="C475" s="7" t="s">
         <v>474</v>
       </c>
       <c r="D475" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E475" s="13">
-        <v>450</v>
+        <v>300</v>
       </c>
     </row>
     <row r="476" spans="1:5">
       <c r="A476" s="5">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="B476" s="10"/>
       <c r="C476" s="7" t="s">
         <v>475</v>
       </c>
       <c r="D476" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E476" s="13">
         <v>450</v>
       </c>
     </row>
     <row r="477" spans="1:5">
-      <c r="A477" s="3" t="s">
+      <c r="A477" s="5">
+        <v>39</v>
+      </c>
+      <c r="B477" s="10"/>
+      <c r="C477" s="7" t="s">
         <v>476</v>
       </c>
-      <c r="B477" s="6"/>
-[...2 lines deleted...]
-      <c r="E477" s="13"/>
+      <c r="D477" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E477" s="13">
+        <v>400</v>
+      </c>
     </row>
     <row r="478" spans="1:5">
-      <c r="A478" s="4" t="s">
-[...12 lines deleted...]
-        <v>7</v>
+      <c r="A478" s="5">
+        <v>40</v>
+      </c>
+      <c r="B478" s="10"/>
+      <c r="C478" s="7" t="s">
+        <v>477</v>
+      </c>
+      <c r="D478" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E478" s="13">
+        <v>550</v>
       </c>
     </row>
     <row r="479" spans="1:5">
       <c r="A479" s="5">
-        <v>1</v>
+        <v>41</v>
       </c>
       <c r="B479" s="10"/>
       <c r="C479" s="7" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="D479" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E479" s="13">
-        <v>6300</v>
+        <v>550</v>
       </c>
     </row>
     <row r="480" spans="1:5">
       <c r="A480" s="5">
-        <v>2</v>
+        <v>42</v>
       </c>
       <c r="B480" s="10"/>
       <c r="C480" s="7" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="D480" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E480" s="13">
-        <v>5550</v>
+        <v>450</v>
       </c>
     </row>
     <row r="481" spans="1:5">
       <c r="A481" s="5">
-        <v>3</v>
+        <v>43</v>
       </c>
       <c r="B481" s="10"/>
       <c r="C481" s="7" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="D481" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E481" s="13">
-        <v>1365</v>
+        <v>570</v>
       </c>
     </row>
     <row r="482" spans="1:5">
       <c r="A482" s="5">
-        <v>4</v>
+        <v>44</v>
       </c>
       <c r="B482" s="10"/>
       <c r="C482" s="7" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="D482" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E482" s="13">
-        <v>1260</v>
+        <v>620</v>
       </c>
     </row>
     <row r="483" spans="1:5">
       <c r="A483" s="5">
-        <v>5</v>
+        <v>45</v>
       </c>
       <c r="B483" s="10"/>
       <c r="C483" s="7" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="D483" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E483" s="13">
-        <v>5550</v>
+        <v>500</v>
       </c>
     </row>
     <row r="484" spans="1:5">
       <c r="A484" s="5">
-        <v>6</v>
+        <v>46</v>
       </c>
       <c r="B484" s="10"/>
       <c r="C484" s="7" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="D484" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E484" s="13">
-        <v>1365</v>
+        <v>450</v>
       </c>
     </row>
     <row r="485" spans="1:5">
       <c r="A485" s="5">
-        <v>7</v>
+        <v>47</v>
       </c>
       <c r="B485" s="10"/>
       <c r="C485" s="7" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="D485" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E485" s="13">
-        <v>6300</v>
+        <v>450</v>
       </c>
     </row>
     <row r="486" spans="1:5">
-      <c r="A486" s="5">
-[...11 lines deleted...]
-      </c>
+      <c r="A486" s="3" t="s">
+        <v>485</v>
+      </c>
+      <c r="B486" s="6"/>
+      <c r="C486" s="7"/>
+      <c r="D486" s="6"/>
+      <c r="E486" s="13"/>
     </row>
     <row r="487" spans="1:5">
-      <c r="A487" s="5">
-[...10 lines deleted...]
-        <v>200</v>
+      <c r="A487" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B487" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C487" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="D487" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E487" s="14" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="488" spans="1:5">
       <c r="A488" s="5">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="B488" s="10"/>
       <c r="C488" s="7" t="s">
         <v>486</v>
       </c>
       <c r="D488" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E488" s="13">
-        <v>1365</v>
+        <v>6300</v>
       </c>
     </row>
     <row r="489" spans="1:5">
       <c r="A489" s="5">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="B489" s="10"/>
       <c r="C489" s="7" t="s">
         <v>487</v>
       </c>
       <c r="D489" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E489" s="13">
-        <v>12600</v>
+        <v>5550</v>
       </c>
     </row>
     <row r="490" spans="1:5">
       <c r="A490" s="5">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="B490" s="10"/>
       <c r="C490" s="7" t="s">
         <v>488</v>
       </c>
       <c r="D490" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E490" s="13">
-        <v>5250</v>
+        <v>1365</v>
       </c>
     </row>
     <row r="491" spans="1:5">
       <c r="A491" s="5">
-        <v>13</v>
+        <v>4</v>
       </c>
       <c r="B491" s="10"/>
       <c r="C491" s="7" t="s">
         <v>489</v>
       </c>
       <c r="D491" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E491" s="13">
-        <v>1365</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="492" spans="1:5">
       <c r="A492" s="5">
-        <v>14</v>
+        <v>5</v>
       </c>
       <c r="B492" s="10"/>
       <c r="C492" s="7" t="s">
         <v>490</v>
       </c>
       <c r="D492" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E492" s="13">
         <v>5550</v>
       </c>
     </row>
     <row r="493" spans="1:5">
       <c r="A493" s="5">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="B493" s="10"/>
       <c r="C493" s="7" t="s">
         <v>491</v>
       </c>
       <c r="D493" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E493" s="13">
-        <v>5550</v>
+        <v>1365</v>
       </c>
     </row>
     <row r="494" spans="1:5">
       <c r="A494" s="5">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="B494" s="10"/>
       <c r="C494" s="7" t="s">
         <v>492</v>
       </c>
       <c r="D494" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E494" s="13">
-        <v>3360</v>
+        <v>6300</v>
       </c>
     </row>
     <row r="495" spans="1:5">
       <c r="A495" s="5">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="B495" s="10"/>
       <c r="C495" s="7" t="s">
         <v>493</v>
       </c>
       <c r="D495" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E495" s="13">
-        <v>3723</v>
+        <v>7350</v>
       </c>
     </row>
     <row r="496" spans="1:5">
       <c r="A496" s="5">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="B496" s="10"/>
       <c r="C496" s="7" t="s">
         <v>494</v>
       </c>
       <c r="D496" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E496" s="13">
-        <v>12600</v>
+        <v>200</v>
       </c>
     </row>
     <row r="497" spans="1:5">
       <c r="A497" s="5">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="B497" s="10"/>
       <c r="C497" s="7" t="s">
         <v>495</v>
       </c>
       <c r="D497" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E497" s="13">
-        <v>5550</v>
+        <v>1365</v>
       </c>
     </row>
     <row r="498" spans="1:5">
       <c r="A498" s="5">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="B498" s="10"/>
       <c r="C498" s="7" t="s">
         <v>496</v>
       </c>
       <c r="D498" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E498" s="13">
-        <v>1050</v>
+        <v>12600</v>
       </c>
     </row>
     <row r="499" spans="1:5">
       <c r="A499" s="5">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="B499" s="10"/>
       <c r="C499" s="7" t="s">
         <v>497</v>
       </c>
       <c r="D499" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E499" s="13">
-        <v>5550</v>
+        <v>5250</v>
       </c>
     </row>
     <row r="500" spans="1:5">
       <c r="A500" s="5">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="B500" s="10"/>
       <c r="C500" s="7" t="s">
         <v>498</v>
       </c>
       <c r="D500" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E500" s="13">
-        <v>4830</v>
+        <v>1365</v>
       </c>
     </row>
     <row r="501" spans="1:5">
       <c r="A501" s="5">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="B501" s="10"/>
       <c r="C501" s="7" t="s">
         <v>499</v>
       </c>
       <c r="D501" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E501" s="13">
-        <v>1155</v>
+        <v>5550</v>
       </c>
     </row>
     <row r="502" spans="1:5">
       <c r="A502" s="5">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="B502" s="10"/>
       <c r="C502" s="7" t="s">
         <v>500</v>
       </c>
       <c r="D502" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E502" s="13">
-        <v>1365</v>
+        <v>5550</v>
       </c>
     </row>
     <row r="503" spans="1:5">
       <c r="A503" s="5">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="B503" s="10"/>
       <c r="C503" s="7" t="s">
         <v>501</v>
       </c>
       <c r="D503" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E503" s="13">
-        <v>1155</v>
+        <v>3360</v>
       </c>
     </row>
     <row r="504" spans="1:5">
       <c r="A504" s="5">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="B504" s="10"/>
       <c r="C504" s="7" t="s">
         <v>502</v>
       </c>
       <c r="D504" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E504" s="13">
-        <v>1365</v>
+        <v>3723</v>
       </c>
     </row>
     <row r="505" spans="1:5">
       <c r="A505" s="5">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="B505" s="10"/>
       <c r="C505" s="7" t="s">
         <v>503</v>
       </c>
       <c r="D505" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E505" s="13">
-        <v>4620</v>
+        <v>12600</v>
       </c>
     </row>
     <row r="506" spans="1:5">
       <c r="A506" s="5">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="B506" s="10"/>
       <c r="C506" s="7" t="s">
         <v>504</v>
       </c>
       <c r="D506" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E506" s="13">
-        <v>1365</v>
+        <v>5550</v>
       </c>
     </row>
     <row r="507" spans="1:5">
       <c r="A507" s="5">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="B507" s="10"/>
       <c r="C507" s="7" t="s">
         <v>505</v>
       </c>
       <c r="D507" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E507" s="13">
-        <v>12600</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="508" spans="1:5">
       <c r="A508" s="5">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="B508" s="10"/>
       <c r="C508" s="7" t="s">
         <v>506</v>
       </c>
       <c r="D508" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E508" s="13">
-        <v>7350</v>
+        <v>5550</v>
       </c>
     </row>
     <row r="509" spans="1:5">
       <c r="A509" s="5">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="B509" s="10"/>
       <c r="C509" s="7" t="s">
         <v>507</v>
       </c>
       <c r="D509" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E509" s="13">
-        <v>1155</v>
+        <v>4830</v>
       </c>
     </row>
     <row r="510" spans="1:5">
       <c r="A510" s="5">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="B510" s="10"/>
       <c r="C510" s="7" t="s">
         <v>508</v>
       </c>
       <c r="D510" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E510" s="13">
-        <v>1260</v>
+        <v>1155</v>
       </c>
     </row>
     <row r="511" spans="1:5">
       <c r="A511" s="5">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="B511" s="10"/>
       <c r="C511" s="7" t="s">
         <v>509</v>
       </c>
       <c r="D511" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E511" s="13">
-        <v>13650</v>
+        <v>1365</v>
       </c>
     </row>
     <row r="512" spans="1:5">
-      <c r="A512" s="3" t="s">
+      <c r="A512" s="5">
+        <v>25</v>
+      </c>
+      <c r="B512" s="10"/>
+      <c r="C512" s="7" t="s">
         <v>510</v>
       </c>
-      <c r="B512" s="6"/>
-[...2 lines deleted...]
-      <c r="E512" s="13"/>
+      <c r="D512" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E512" s="13">
+        <v>1155</v>
+      </c>
     </row>
     <row r="513" spans="1:5">
-      <c r="A513" s="4" t="s">
-[...12 lines deleted...]
-        <v>7</v>
+      <c r="A513" s="5">
+        <v>26</v>
+      </c>
+      <c r="B513" s="10"/>
+      <c r="C513" s="7" t="s">
+        <v>511</v>
+      </c>
+      <c r="D513" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E513" s="13">
+        <v>1365</v>
       </c>
     </row>
     <row r="514" spans="1:5">
       <c r="A514" s="5">
-        <v>1</v>
+        <v>27</v>
       </c>
       <c r="B514" s="10"/>
       <c r="C514" s="7" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="D514" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E514" s="13">
-        <v>137</v>
+        <v>4620</v>
       </c>
     </row>
     <row r="515" spans="1:5">
       <c r="A515" s="5">
-        <v>2</v>
+        <v>28</v>
       </c>
       <c r="B515" s="10"/>
       <c r="C515" s="7" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="D515" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E515" s="13">
-        <v>407</v>
+        <v>1365</v>
       </c>
     </row>
     <row r="516" spans="1:5">
       <c r="A516" s="5">
-        <v>3</v>
+        <v>29</v>
       </c>
       <c r="B516" s="10"/>
       <c r="C516" s="7" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="D516" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E516" s="13">
-        <v>115</v>
+        <v>12600</v>
       </c>
     </row>
     <row r="517" spans="1:5">
       <c r="A517" s="5">
-        <v>4</v>
+        <v>30</v>
       </c>
       <c r="B517" s="10"/>
       <c r="C517" s="7" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="D517" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E517" s="13">
-        <v>170</v>
+        <v>7350</v>
       </c>
     </row>
     <row r="518" spans="1:5">
       <c r="A518" s="5">
-        <v>5</v>
+        <v>31</v>
       </c>
       <c r="B518" s="10"/>
       <c r="C518" s="7" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="D518" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E518" s="13">
-        <v>302</v>
+        <v>1155</v>
       </c>
     </row>
     <row r="519" spans="1:5">
       <c r="A519" s="5">
-        <v>6</v>
+        <v>32</v>
       </c>
       <c r="B519" s="10"/>
       <c r="C519" s="7" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="D519" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E519" s="13">
-        <v>147</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="520" spans="1:5">
       <c r="A520" s="5">
-        <v>7</v>
+        <v>33</v>
       </c>
       <c r="B520" s="10"/>
       <c r="C520" s="7" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="D520" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E520" s="13">
-        <v>164</v>
+        <v>13650</v>
       </c>
     </row>
     <row r="521" spans="1:5">
-      <c r="A521" s="5">
-[...11 lines deleted...]
-      </c>
+      <c r="A521" s="3" t="s">
+        <v>519</v>
+      </c>
+      <c r="B521" s="6"/>
+      <c r="C521" s="7"/>
+      <c r="D521" s="6"/>
+      <c r="E521" s="13"/>
     </row>
     <row r="522" spans="1:5">
-      <c r="A522" s="5">
-[...10 lines deleted...]
-        <v>196</v>
+      <c r="A522" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B522" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C522" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="D522" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E522" s="14" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="523" spans="1:5">
       <c r="A523" s="5">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="B523" s="10"/>
       <c r="C523" s="7" t="s">
         <v>520</v>
       </c>
       <c r="D523" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E523" s="13">
-        <v>291</v>
+        <v>137</v>
       </c>
     </row>
     <row r="524" spans="1:5">
       <c r="A524" s="5">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="B524" s="10"/>
       <c r="C524" s="7" t="s">
         <v>521</v>
       </c>
       <c r="D524" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E524" s="13">
-        <v>438</v>
+        <v>407</v>
       </c>
     </row>
     <row r="525" spans="1:5">
       <c r="A525" s="5">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="B525" s="10"/>
       <c r="C525" s="7" t="s">
         <v>522</v>
       </c>
       <c r="D525" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E525" s="13">
-        <v>218</v>
+        <v>170</v>
       </c>
     </row>
     <row r="526" spans="1:5">
       <c r="A526" s="5">
-        <v>13</v>
+        <v>4</v>
       </c>
       <c r="B526" s="10"/>
       <c r="C526" s="7" t="s">
         <v>523</v>
       </c>
       <c r="D526" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E526" s="13">
-        <v>134</v>
+        <v>302</v>
       </c>
     </row>
     <row r="527" spans="1:5">
       <c r="A527" s="5">
-        <v>14</v>
+        <v>5</v>
       </c>
       <c r="B527" s="10"/>
       <c r="C527" s="7" t="s">
         <v>524</v>
       </c>
       <c r="D527" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E527" s="13">
-        <v>283</v>
+        <v>147</v>
       </c>
     </row>
     <row r="528" spans="1:5">
       <c r="A528" s="5">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="B528" s="10"/>
       <c r="C528" s="7" t="s">
         <v>525</v>
       </c>
       <c r="D528" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E528" s="13">
-        <v>42</v>
+        <v>164</v>
       </c>
     </row>
     <row r="529" spans="1:5">
       <c r="A529" s="5">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="B529" s="10"/>
       <c r="C529" s="7" t="s">
         <v>526</v>
       </c>
       <c r="D529" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E529" s="13">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="530" spans="1:5">
       <c r="A530" s="5">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="B530" s="10"/>
       <c r="C530" s="7" t="s">
         <v>527</v>
       </c>
       <c r="D530" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E530" s="13">
-        <v>185</v>
+        <v>196</v>
       </c>
     </row>
     <row r="531" spans="1:5">
       <c r="A531" s="5">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="B531" s="10"/>
       <c r="C531" s="7" t="s">
         <v>528</v>
       </c>
       <c r="D531" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E531" s="13">
-        <v>689</v>
+        <v>438</v>
       </c>
     </row>
     <row r="532" spans="1:5">
       <c r="A532" s="5">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="B532" s="10"/>
       <c r="C532" s="7" t="s">
         <v>529</v>
       </c>
       <c r="D532" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E532" s="13">
-        <v>164</v>
+        <v>218</v>
       </c>
     </row>
     <row r="533" spans="1:5">
       <c r="A533" s="5">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="B533" s="10"/>
       <c r="C533" s="7" t="s">
         <v>530</v>
       </c>
       <c r="D533" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E533" s="13">
-        <v>42</v>
+        <v>134</v>
       </c>
     </row>
     <row r="534" spans="1:5">
       <c r="A534" s="5">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="B534" s="10"/>
       <c r="C534" s="7" t="s">
         <v>531</v>
       </c>
       <c r="D534" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E534" s="13">
-        <v>320</v>
+        <v>283</v>
       </c>
     </row>
     <row r="535" spans="1:5">
       <c r="A535" s="5">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="B535" s="10"/>
       <c r="C535" s="7" t="s">
         <v>532</v>
       </c>
       <c r="D535" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E535" s="13">
-        <v>137</v>
+        <v>42</v>
       </c>
     </row>
     <row r="536" spans="1:5">
       <c r="A536" s="5">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="B536" s="10"/>
       <c r="C536" s="7" t="s">
         <v>533</v>
       </c>
       <c r="D536" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E536" s="13">
-        <v>206</v>
+        <v>275</v>
       </c>
     </row>
     <row r="537" spans="1:5">
       <c r="A537" s="5">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="B537" s="10"/>
       <c r="C537" s="7" t="s">
         <v>534</v>
       </c>
       <c r="D537" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E537" s="13">
-        <v>110</v>
+        <v>185</v>
       </c>
     </row>
     <row r="538" spans="1:5">
       <c r="A538" s="5">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="B538" s="10"/>
       <c r="C538" s="7" t="s">
         <v>535</v>
       </c>
       <c r="D538" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E538" s="13">
-        <v>389</v>
+        <v>689</v>
       </c>
     </row>
     <row r="539" spans="1:5">
       <c r="A539" s="5">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="B539" s="10"/>
       <c r="C539" s="7" t="s">
         <v>536</v>
       </c>
       <c r="D539" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E539" s="13">
-        <v>1979</v>
+        <v>164</v>
       </c>
     </row>
     <row r="540" spans="1:5">
       <c r="A540" s="5">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="B540" s="10"/>
       <c r="C540" s="7" t="s">
         <v>537</v>
       </c>
       <c r="D540" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E540" s="13">
-        <v>117</v>
+        <v>42</v>
       </c>
     </row>
     <row r="541" spans="1:5">
       <c r="A541" s="5">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="B541" s="10"/>
       <c r="C541" s="7" t="s">
         <v>538</v>
       </c>
       <c r="D541" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E541" s="13">
-        <v>418</v>
+        <v>320</v>
       </c>
     </row>
     <row r="542" spans="1:5">
       <c r="A542" s="5">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="B542" s="10"/>
       <c r="C542" s="7" t="s">
         <v>539</v>
       </c>
       <c r="D542" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E542" s="13">
-        <v>302</v>
+        <v>137</v>
       </c>
     </row>
     <row r="543" spans="1:5">
       <c r="A543" s="5">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="B543" s="10"/>
       <c r="C543" s="7" t="s">
         <v>540</v>
       </c>
       <c r="D543" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E543" s="13">
-        <v>275</v>
+        <v>206</v>
       </c>
     </row>
     <row r="544" spans="1:5">
       <c r="A544" s="5">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="B544" s="10"/>
       <c r="C544" s="7" t="s">
         <v>541</v>
       </c>
       <c r="D544" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E544" s="13">
-        <v>301</v>
+        <v>110</v>
       </c>
     </row>
     <row r="545" spans="1:5">
       <c r="A545" s="5">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="B545" s="10"/>
       <c r="C545" s="7" t="s">
         <v>542</v>
       </c>
       <c r="D545" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E545" s="13">
-        <v>197</v>
+        <v>389</v>
       </c>
     </row>
     <row r="546" spans="1:5">
       <c r="A546" s="5">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="B546" s="10"/>
       <c r="C546" s="7" t="s">
         <v>543</v>
       </c>
       <c r="D546" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E546" s="13">
-        <v>92</v>
+        <v>1979</v>
       </c>
     </row>
     <row r="547" spans="1:5">
       <c r="A547" s="5">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="B547" s="10"/>
       <c r="C547" s="7" t="s">
         <v>544</v>
       </c>
       <c r="D547" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E547" s="13">
         <v>117</v>
       </c>
     </row>
     <row r="548" spans="1:5">
       <c r="A548" s="5">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="B548" s="10"/>
       <c r="C548" s="7" t="s">
         <v>545</v>
       </c>
       <c r="D548" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E548" s="13">
-        <v>407</v>
+        <v>418</v>
       </c>
     </row>
     <row r="549" spans="1:5">
       <c r="A549" s="5">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="B549" s="10"/>
       <c r="C549" s="7" t="s">
         <v>546</v>
       </c>
       <c r="D549" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E549" s="13">
-        <v>192</v>
+        <v>302</v>
       </c>
     </row>
     <row r="550" spans="1:5">
       <c r="A550" s="5">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="B550" s="10"/>
       <c r="C550" s="7" t="s">
         <v>547</v>
       </c>
       <c r="D550" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E550" s="13">
-        <v>92</v>
+        <v>275</v>
       </c>
     </row>
     <row r="551" spans="1:5">
       <c r="A551" s="5">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="B551" s="10"/>
       <c r="C551" s="7" t="s">
         <v>548</v>
       </c>
       <c r="D551" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E551" s="13">
-        <v>134</v>
+        <v>301</v>
       </c>
     </row>
     <row r="552" spans="1:5">
       <c r="A552" s="5">
-        <v>39</v>
+        <v>30</v>
       </c>
       <c r="B552" s="10"/>
       <c r="C552" s="7" t="s">
         <v>549</v>
       </c>
       <c r="D552" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E552" s="13">
-        <v>150</v>
+        <v>197</v>
       </c>
     </row>
     <row r="553" spans="1:5">
       <c r="A553" s="5">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="B553" s="10"/>
       <c r="C553" s="7" t="s">
         <v>550</v>
       </c>
       <c r="D553" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E553" s="13">
-        <v>301</v>
+        <v>92</v>
       </c>
     </row>
     <row r="554" spans="1:5">
       <c r="A554" s="5">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="B554" s="10"/>
       <c r="C554" s="7" t="s">
         <v>551</v>
       </c>
       <c r="D554" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E554" s="13">
-        <v>242</v>
+        <v>117</v>
       </c>
     </row>
     <row r="555" spans="1:5">
       <c r="A555" s="5">
-        <v>42</v>
+        <v>33</v>
       </c>
       <c r="B555" s="10"/>
       <c r="C555" s="7" t="s">
         <v>552</v>
       </c>
       <c r="D555" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E555" s="13">
-        <v>116</v>
+        <v>407</v>
       </c>
     </row>
     <row r="556" spans="1:5">
       <c r="A556" s="5">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="B556" s="10"/>
       <c r="C556" s="7" t="s">
         <v>553</v>
       </c>
       <c r="D556" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E556" s="13">
-        <v>275</v>
+        <v>192</v>
       </c>
     </row>
     <row r="557" spans="1:5">
       <c r="A557" s="5">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="B557" s="10"/>
       <c r="C557" s="7" t="s">
         <v>554</v>
       </c>
       <c r="D557" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E557" s="13">
-        <v>70</v>
+        <v>92</v>
       </c>
     </row>
     <row r="558" spans="1:5">
       <c r="A558" s="5">
-        <v>45</v>
+        <v>36</v>
       </c>
       <c r="B558" s="10"/>
       <c r="C558" s="7" t="s">
         <v>555</v>
       </c>
       <c r="D558" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E558" s="13">
-        <v>568</v>
+        <v>134</v>
       </c>
     </row>
     <row r="559" spans="1:5">
       <c r="A559" s="5">
-        <v>46</v>
+        <v>37</v>
       </c>
       <c r="B559" s="10"/>
       <c r="C559" s="7" t="s">
         <v>556</v>
       </c>
       <c r="D559" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E559" s="13">
-        <v>147</v>
+        <v>150</v>
       </c>
     </row>
     <row r="560" spans="1:5">
       <c r="A560" s="5">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="B560" s="10"/>
       <c r="C560" s="7" t="s">
         <v>557</v>
       </c>
       <c r="D560" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E560" s="13">
-        <v>157</v>
+        <v>301</v>
       </c>
     </row>
     <row r="561" spans="1:5">
       <c r="A561" s="5">
-        <v>48</v>
+        <v>39</v>
       </c>
       <c r="B561" s="10"/>
       <c r="C561" s="7" t="s">
         <v>558</v>
       </c>
       <c r="D561" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E561" s="13">
-        <v>157</v>
+        <v>242</v>
       </c>
     </row>
     <row r="562" spans="1:5">
       <c r="A562" s="5">
-        <v>49</v>
+        <v>40</v>
       </c>
       <c r="B562" s="10"/>
       <c r="C562" s="7" t="s">
         <v>559</v>
       </c>
       <c r="D562" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E562" s="13">
-        <v>42</v>
+        <v>116</v>
       </c>
     </row>
     <row r="563" spans="1:5">
       <c r="A563" s="5">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="B563" s="10"/>
       <c r="C563" s="7" t="s">
         <v>560</v>
       </c>
       <c r="D563" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E563" s="13">
-        <v>452</v>
+        <v>275</v>
       </c>
     </row>
     <row r="564" spans="1:5">
       <c r="A564" s="5">
-        <v>51</v>
+        <v>42</v>
       </c>
       <c r="B564" s="10"/>
       <c r="C564" s="7" t="s">
         <v>561</v>
       </c>
       <c r="D564" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E564" s="13">
-        <v>283</v>
+        <v>70</v>
       </c>
     </row>
     <row r="565" spans="1:5">
       <c r="A565" s="5">
-        <v>52</v>
+        <v>43</v>
       </c>
       <c r="B565" s="10"/>
       <c r="C565" s="7" t="s">
         <v>562</v>
       </c>
       <c r="D565" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E565" s="13">
-        <v>114</v>
+        <v>568</v>
       </c>
     </row>
     <row r="566" spans="1:5">
       <c r="A566" s="5">
-        <v>53</v>
+        <v>44</v>
       </c>
       <c r="B566" s="10"/>
       <c r="C566" s="7" t="s">
         <v>563</v>
       </c>
       <c r="D566" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E566" s="13">
-        <v>407</v>
+        <v>147</v>
       </c>
     </row>
     <row r="567" spans="1:5">
       <c r="A567" s="5">
-        <v>54</v>
+        <v>45</v>
       </c>
       <c r="B567" s="10"/>
       <c r="C567" s="7" t="s">
         <v>564</v>
       </c>
       <c r="D567" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E567" s="13">
-        <v>314</v>
+        <v>157</v>
       </c>
     </row>
     <row r="568" spans="1:5">
       <c r="A568" s="5">
-        <v>55</v>
+        <v>46</v>
       </c>
       <c r="B568" s="10"/>
       <c r="C568" s="7" t="s">
         <v>565</v>
       </c>
       <c r="D568" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E568" s="13">
-        <v>217</v>
+        <v>157</v>
       </c>
     </row>
     <row r="569" spans="1:5">
       <c r="A569" s="5">
-        <v>56</v>
+        <v>47</v>
       </c>
       <c r="B569" s="10"/>
       <c r="C569" s="7" t="s">
         <v>566</v>
       </c>
       <c r="D569" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E569" s="13">
-        <v>218</v>
+        <v>42</v>
       </c>
     </row>
     <row r="570" spans="1:5">
       <c r="A570" s="5">
-        <v>57</v>
+        <v>48</v>
       </c>
       <c r="B570" s="10"/>
       <c r="C570" s="7" t="s">
         <v>567</v>
       </c>
       <c r="D570" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E570" s="13">
-        <v>116</v>
+        <v>452</v>
       </c>
     </row>
     <row r="571" spans="1:5">
       <c r="A571" s="5">
-        <v>58</v>
+        <v>49</v>
       </c>
       <c r="B571" s="10"/>
       <c r="C571" s="7" t="s">
         <v>568</v>
       </c>
       <c r="D571" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E571" s="13">
-        <v>370</v>
+        <v>283</v>
       </c>
     </row>
     <row r="572" spans="1:5">
       <c r="A572" s="5">
-        <v>59</v>
+        <v>50</v>
       </c>
       <c r="B572" s="10"/>
       <c r="C572" s="7" t="s">
         <v>569</v>
       </c>
       <c r="D572" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E572" s="13">
-        <v>92</v>
+        <v>114</v>
       </c>
     </row>
     <row r="573" spans="1:5">
       <c r="A573" s="5">
-        <v>60</v>
+        <v>51</v>
       </c>
       <c r="B573" s="10"/>
       <c r="C573" s="7" t="s">
         <v>570</v>
       </c>
       <c r="D573" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E573" s="13">
-        <v>508</v>
+        <v>407</v>
       </c>
     </row>
     <row r="574" spans="1:5">
       <c r="A574" s="5">
-        <v>61</v>
+        <v>52</v>
       </c>
       <c r="B574" s="10"/>
       <c r="C574" s="7" t="s">
         <v>571</v>
       </c>
       <c r="D574" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E574" s="13">
-        <v>301</v>
+        <v>314</v>
       </c>
     </row>
     <row r="575" spans="1:5">
       <c r="A575" s="5">
-        <v>62</v>
+        <v>53</v>
       </c>
       <c r="B575" s="10"/>
       <c r="C575" s="7" t="s">
         <v>572</v>
       </c>
       <c r="D575" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E575" s="13">
-        <v>116</v>
+        <v>217</v>
       </c>
     </row>
     <row r="576" spans="1:5">
       <c r="A576" s="5">
-        <v>63</v>
+        <v>54</v>
       </c>
       <c r="B576" s="10"/>
       <c r="C576" s="7" t="s">
         <v>573</v>
       </c>
       <c r="D576" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E576" s="13">
-        <v>314</v>
+        <v>218</v>
       </c>
     </row>
     <row r="577" spans="1:5">
       <c r="A577" s="5">
-        <v>64</v>
+        <v>55</v>
       </c>
       <c r="B577" s="10"/>
       <c r="C577" s="7" t="s">
         <v>574</v>
       </c>
       <c r="D577" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E577" s="13">
-        <v>219</v>
+        <v>116</v>
       </c>
     </row>
     <row r="578" spans="1:5">
       <c r="A578" s="5">
-        <v>65</v>
+        <v>56</v>
       </c>
       <c r="B578" s="10"/>
       <c r="C578" s="7" t="s">
         <v>575</v>
       </c>
       <c r="D578" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E578" s="13">
-        <v>228</v>
+        <v>370</v>
       </c>
     </row>
     <row r="579" spans="1:5">
       <c r="A579" s="5">
-        <v>66</v>
+        <v>57</v>
       </c>
       <c r="B579" s="10"/>
       <c r="C579" s="7" t="s">
         <v>576</v>
       </c>
       <c r="D579" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E579" s="13">
-        <v>147</v>
+        <v>92</v>
       </c>
     </row>
     <row r="580" spans="1:5">
       <c r="A580" s="5">
-        <v>67</v>
+        <v>58</v>
       </c>
       <c r="B580" s="10"/>
       <c r="C580" s="7" t="s">
         <v>577</v>
       </c>
       <c r="D580" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E580" s="13">
-        <v>568</v>
+        <v>508</v>
       </c>
     </row>
     <row r="581" spans="1:5">
       <c r="A581" s="5">
-        <v>68</v>
+        <v>59</v>
       </c>
       <c r="B581" s="10"/>
       <c r="C581" s="7" t="s">
         <v>578</v>
       </c>
       <c r="D581" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E581" s="13">
-        <v>80</v>
+        <v>301</v>
       </c>
     </row>
     <row r="582" spans="1:5">
       <c r="A582" s="5">
-        <v>69</v>
+        <v>60</v>
       </c>
       <c r="B582" s="10"/>
       <c r="C582" s="7" t="s">
         <v>579</v>
       </c>
       <c r="D582" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E582" s="13">
-        <v>198</v>
+        <v>116</v>
       </c>
     </row>
     <row r="583" spans="1:5">
       <c r="A583" s="5">
-        <v>70</v>
+        <v>61</v>
       </c>
       <c r="B583" s="10"/>
       <c r="C583" s="7" t="s">
         <v>580</v>
       </c>
       <c r="D583" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E583" s="13">
-        <v>346</v>
+        <v>314</v>
       </c>
     </row>
     <row r="584" spans="1:5">
       <c r="A584" s="5">
-        <v>71</v>
+        <v>62</v>
       </c>
       <c r="B584" s="10"/>
       <c r="C584" s="7" t="s">
         <v>581</v>
       </c>
       <c r="D584" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E584" s="13">
-        <v>157</v>
+        <v>219</v>
       </c>
     </row>
     <row r="585" spans="1:5">
       <c r="A585" s="5">
-        <v>72</v>
+        <v>63</v>
       </c>
       <c r="B585" s="10"/>
       <c r="C585" s="7" t="s">
         <v>582</v>
       </c>
       <c r="D585" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E585" s="13">
-        <v>92</v>
+        <v>228</v>
       </c>
     </row>
     <row r="586" spans="1:5">
       <c r="A586" s="5">
-        <v>73</v>
+        <v>64</v>
       </c>
       <c r="B586" s="10"/>
       <c r="C586" s="7" t="s">
         <v>583</v>
       </c>
       <c r="D586" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E586" s="13">
-        <v>413</v>
+        <v>147</v>
       </c>
     </row>
     <row r="587" spans="1:5">
       <c r="A587" s="5">
-        <v>74</v>
+        <v>65</v>
       </c>
       <c r="B587" s="10"/>
       <c r="C587" s="7" t="s">
         <v>584</v>
       </c>
       <c r="D587" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E587" s="13">
-        <v>198</v>
+        <v>568</v>
       </c>
     </row>
     <row r="588" spans="1:5">
       <c r="A588" s="5">
-        <v>75</v>
+        <v>66</v>
       </c>
       <c r="B588" s="10"/>
       <c r="C588" s="7" t="s">
         <v>585</v>
       </c>
       <c r="D588" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E588" s="13">
-        <v>201</v>
+        <v>80</v>
       </c>
     </row>
     <row r="589" spans="1:5">
       <c r="A589" s="5">
-        <v>76</v>
+        <v>67</v>
       </c>
       <c r="B589" s="10"/>
       <c r="C589" s="7" t="s">
         <v>586</v>
       </c>
       <c r="D589" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E589" s="13">
-        <v>234</v>
+        <v>198</v>
       </c>
     </row>
     <row r="590" spans="1:5">
       <c r="A590" s="5">
-        <v>77</v>
+        <v>68</v>
       </c>
       <c r="B590" s="10"/>
       <c r="C590" s="7" t="s">
         <v>587</v>
       </c>
       <c r="D590" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E590" s="13">
-        <v>407</v>
+        <v>346</v>
       </c>
     </row>
     <row r="591" spans="1:5">
       <c r="A591" s="5">
-        <v>78</v>
+        <v>69</v>
       </c>
       <c r="B591" s="10"/>
       <c r="C591" s="7" t="s">
         <v>588</v>
       </c>
       <c r="D591" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E591" s="13">
-        <v>776</v>
+        <v>157</v>
       </c>
     </row>
     <row r="592" spans="1:5">
       <c r="A592" s="5">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="B592" s="10"/>
       <c r="C592" s="7" t="s">
         <v>589</v>
       </c>
       <c r="D592" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E592" s="13">
-        <v>260</v>
+        <v>92</v>
       </c>
     </row>
     <row r="593" spans="1:5">
       <c r="A593" s="5">
-        <v>80</v>
+        <v>71</v>
       </c>
       <c r="B593" s="10"/>
       <c r="C593" s="7" t="s">
         <v>590</v>
       </c>
       <c r="D593" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E593" s="13">
-        <v>137</v>
+        <v>413</v>
       </c>
     </row>
     <row r="594" spans="1:5">
       <c r="A594" s="5">
-        <v>81</v>
+        <v>72</v>
       </c>
       <c r="B594" s="10"/>
       <c r="C594" s="7" t="s">
         <v>591</v>
       </c>
       <c r="D594" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E594" s="13">
-        <v>137</v>
+        <v>198</v>
       </c>
     </row>
     <row r="595" spans="1:5">
       <c r="A595" s="5">
-        <v>82</v>
+        <v>73</v>
       </c>
       <c r="B595" s="10"/>
       <c r="C595" s="7" t="s">
         <v>592</v>
       </c>
       <c r="D595" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E595" s="13">
-        <v>157</v>
+        <v>201</v>
       </c>
     </row>
     <row r="596" spans="1:5">
       <c r="A596" s="5">
-        <v>83</v>
+        <v>74</v>
       </c>
       <c r="B596" s="10"/>
       <c r="C596" s="7" t="s">
         <v>593</v>
       </c>
       <c r="D596" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E596" s="13">
-        <v>292</v>
+        <v>234</v>
       </c>
     </row>
     <row r="597" spans="1:5">
       <c r="A597" s="5">
-        <v>84</v>
+        <v>75</v>
       </c>
       <c r="B597" s="10"/>
       <c r="C597" s="7" t="s">
         <v>594</v>
       </c>
       <c r="D597" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E597" s="13">
-        <v>275</v>
+        <v>407</v>
       </c>
     </row>
     <row r="598" spans="1:5">
       <c r="A598" s="5">
-        <v>85</v>
+        <v>76</v>
       </c>
       <c r="B598" s="10"/>
       <c r="C598" s="7" t="s">
         <v>595</v>
       </c>
       <c r="D598" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E598" s="13">
-        <v>144</v>
+        <v>776</v>
       </c>
     </row>
     <row r="599" spans="1:5">
       <c r="A599" s="5">
-        <v>86</v>
+        <v>77</v>
       </c>
       <c r="B599" s="10"/>
       <c r="C599" s="7" t="s">
         <v>596</v>
       </c>
       <c r="D599" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E599" s="13">
-        <v>162</v>
+        <v>260</v>
       </c>
     </row>
     <row r="600" spans="1:5">
       <c r="A600" s="5">
-        <v>87</v>
+        <v>78</v>
       </c>
       <c r="B600" s="10"/>
       <c r="C600" s="7" t="s">
         <v>597</v>
       </c>
       <c r="D600" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E600" s="13">
-        <v>291</v>
+        <v>137</v>
       </c>
     </row>
     <row r="601" spans="1:5">
       <c r="A601" s="5">
-        <v>88</v>
+        <v>79</v>
       </c>
       <c r="B601" s="10"/>
       <c r="C601" s="7" t="s">
         <v>598</v>
       </c>
       <c r="D601" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E601" s="13">
-        <v>70</v>
+        <v>137</v>
       </c>
     </row>
     <row r="602" spans="1:5">
       <c r="A602" s="5">
-        <v>89</v>
+        <v>80</v>
       </c>
       <c r="B602" s="10"/>
       <c r="C602" s="7" t="s">
         <v>599</v>
       </c>
       <c r="D602" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E602" s="13">
-        <v>147</v>
+        <v>157</v>
       </c>
     </row>
     <row r="603" spans="1:5">
       <c r="A603" s="5">
-        <v>90</v>
+        <v>81</v>
       </c>
       <c r="B603" s="10"/>
       <c r="C603" s="7" t="s">
         <v>600</v>
       </c>
       <c r="D603" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E603" s="13">
-        <v>185</v>
+        <v>292</v>
       </c>
     </row>
     <row r="604" spans="1:5">
       <c r="A604" s="5">
-        <v>91</v>
+        <v>82</v>
       </c>
       <c r="B604" s="10"/>
       <c r="C604" s="7" t="s">
         <v>601</v>
       </c>
       <c r="D604" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E604" s="13">
-        <v>242</v>
+        <v>275</v>
       </c>
     </row>
     <row r="605" spans="1:5">
       <c r="A605" s="5">
-        <v>92</v>
+        <v>83</v>
       </c>
       <c r="B605" s="10"/>
       <c r="C605" s="7" t="s">
         <v>602</v>
       </c>
       <c r="D605" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E605" s="13">
-        <v>164</v>
+        <v>144</v>
       </c>
     </row>
     <row r="606" spans="1:5">
       <c r="A606" s="5">
-        <v>93</v>
+        <v>84</v>
       </c>
       <c r="B606" s="10"/>
       <c r="C606" s="7" t="s">
         <v>603</v>
       </c>
       <c r="D606" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E606" s="13">
-        <v>157</v>
+        <v>291</v>
       </c>
     </row>
     <row r="607" spans="1:5">
       <c r="A607" s="5">
-        <v>94</v>
+        <v>85</v>
       </c>
       <c r="B607" s="10"/>
       <c r="C607" s="7" t="s">
         <v>604</v>
       </c>
       <c r="D607" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E607" s="13">
-        <v>2805</v>
+        <v>70</v>
       </c>
     </row>
     <row r="608" spans="1:5">
       <c r="A608" s="5">
-        <v>95</v>
+        <v>86</v>
       </c>
       <c r="B608" s="10"/>
       <c r="C608" s="7" t="s">
         <v>605</v>
       </c>
       <c r="D608" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E608" s="13">
-        <v>251</v>
+        <v>147</v>
       </c>
     </row>
     <row r="609" spans="1:5">
       <c r="A609" s="5">
-        <v>96</v>
+        <v>87</v>
       </c>
       <c r="B609" s="10"/>
       <c r="C609" s="7" t="s">
         <v>606</v>
       </c>
       <c r="D609" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E609" s="13">
-        <v>438</v>
+        <v>185</v>
       </c>
     </row>
     <row r="610" spans="1:5">
       <c r="A610" s="5">
-        <v>97</v>
+        <v>88</v>
       </c>
       <c r="B610" s="10"/>
       <c r="C610" s="7" t="s">
         <v>607</v>
       </c>
       <c r="D610" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E610" s="13">
-        <v>165</v>
+        <v>242</v>
       </c>
     </row>
     <row r="611" spans="1:5">
       <c r="A611" s="5">
-        <v>98</v>
+        <v>89</v>
       </c>
       <c r="B611" s="10"/>
       <c r="C611" s="7" t="s">
         <v>608</v>
       </c>
       <c r="D611" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E611" s="13">
-        <v>117</v>
+        <v>164</v>
       </c>
     </row>
     <row r="612" spans="1:5">
       <c r="A612" s="5">
-        <v>99</v>
+        <v>90</v>
       </c>
       <c r="B612" s="10"/>
       <c r="C612" s="7" t="s">
         <v>609</v>
       </c>
       <c r="D612" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E612" s="13">
-        <v>42</v>
+        <v>157</v>
       </c>
     </row>
     <row r="613" spans="1:5">
       <c r="A613" s="5">
-        <v>100</v>
+        <v>91</v>
       </c>
       <c r="B613" s="10"/>
       <c r="C613" s="7" t="s">
         <v>610</v>
       </c>
       <c r="D613" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E613" s="13">
-        <v>275</v>
+        <v>2805</v>
       </c>
     </row>
     <row r="614" spans="1:5">
       <c r="A614" s="5">
-        <v>101</v>
+        <v>92</v>
       </c>
       <c r="B614" s="10"/>
       <c r="C614" s="7" t="s">
         <v>611</v>
       </c>
       <c r="D614" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E614" s="13">
-        <v>141</v>
+        <v>251</v>
       </c>
     </row>
     <row r="615" spans="1:5">
       <c r="A615" s="5">
-        <v>102</v>
+        <v>93</v>
       </c>
       <c r="B615" s="10"/>
       <c r="C615" s="7" t="s">
         <v>612</v>
       </c>
       <c r="D615" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E615" s="13">
-        <v>80</v>
+        <v>438</v>
       </c>
     </row>
     <row r="616" spans="1:5">
       <c r="A616" s="5">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="B616" s="10"/>
       <c r="C616" s="7" t="s">
         <v>613</v>
       </c>
       <c r="D616" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E616" s="13">
-        <v>215</v>
+        <v>165</v>
       </c>
     </row>
     <row r="617" spans="1:5">
       <c r="A617" s="5">
-        <v>104</v>
+        <v>95</v>
       </c>
       <c r="B617" s="10"/>
       <c r="C617" s="7" t="s">
         <v>614</v>
       </c>
       <c r="D617" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E617" s="13">
-        <v>285</v>
+        <v>117</v>
       </c>
     </row>
     <row r="618" spans="1:5">
       <c r="A618" s="5">
-        <v>105</v>
+        <v>96</v>
       </c>
       <c r="B618" s="10"/>
       <c r="C618" s="7" t="s">
         <v>615</v>
       </c>
       <c r="D618" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E618" s="13">
-        <v>198</v>
+        <v>42</v>
       </c>
     </row>
     <row r="619" spans="1:5">
       <c r="A619" s="5">
-        <v>106</v>
+        <v>97</v>
       </c>
       <c r="B619" s="10"/>
       <c r="C619" s="7" t="s">
         <v>616</v>
       </c>
       <c r="D619" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E619" s="13">
-        <v>270</v>
+        <v>275</v>
       </c>
     </row>
     <row r="620" spans="1:5">
       <c r="A620" s="5">
-        <v>107</v>
+        <v>98</v>
       </c>
       <c r="B620" s="10"/>
       <c r="C620" s="7" t="s">
         <v>617</v>
       </c>
       <c r="D620" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E620" s="13">
-        <v>236</v>
+        <v>141</v>
       </c>
     </row>
     <row r="621" spans="1:5">
       <c r="A621" s="5">
-        <v>108</v>
+        <v>99</v>
       </c>
       <c r="B621" s="10"/>
       <c r="C621" s="7" t="s">
         <v>618</v>
       </c>
       <c r="D621" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E621" s="13">
-        <v>147</v>
+        <v>80</v>
       </c>
     </row>
     <row r="622" spans="1:5">
       <c r="A622" s="5">
-        <v>109</v>
+        <v>100</v>
       </c>
       <c r="B622" s="10"/>
       <c r="C622" s="7" t="s">
         <v>619</v>
       </c>
       <c r="D622" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E622" s="13">
-        <v>379</v>
+        <v>215</v>
       </c>
     </row>
     <row r="623" spans="1:5">
       <c r="A623" s="5">
-        <v>110</v>
+        <v>101</v>
       </c>
       <c r="B623" s="10"/>
       <c r="C623" s="7" t="s">
         <v>620</v>
       </c>
       <c r="D623" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E623" s="13">
-        <v>188</v>
+        <v>285</v>
       </c>
     </row>
     <row r="624" spans="1:5">
       <c r="A624" s="5">
-        <v>111</v>
+        <v>102</v>
       </c>
       <c r="B624" s="10"/>
       <c r="C624" s="7" t="s">
         <v>621</v>
       </c>
       <c r="D624" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E624" s="13">
-        <v>183</v>
+        <v>198</v>
       </c>
     </row>
     <row r="625" spans="1:5">
       <c r="A625" s="5">
-        <v>112</v>
+        <v>103</v>
       </c>
       <c r="B625" s="10"/>
       <c r="C625" s="7" t="s">
         <v>622</v>
       </c>
       <c r="D625" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E625" s="13">
-        <v>92</v>
+        <v>270</v>
       </c>
     </row>
     <row r="626" spans="1:5">
       <c r="A626" s="5">
-        <v>113</v>
+        <v>104</v>
       </c>
       <c r="B626" s="10"/>
       <c r="C626" s="7" t="s">
         <v>623</v>
       </c>
       <c r="D626" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E626" s="13">
-        <v>144</v>
+        <v>236</v>
       </c>
     </row>
     <row r="627" spans="1:5">
       <c r="A627" s="5">
-        <v>114</v>
+        <v>105</v>
       </c>
       <c r="B627" s="10"/>
       <c r="C627" s="7" t="s">
         <v>624</v>
       </c>
       <c r="D627" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E627" s="13">
-        <v>275</v>
+        <v>147</v>
       </c>
     </row>
     <row r="628" spans="1:5">
       <c r="A628" s="5">
-        <v>115</v>
+        <v>106</v>
       </c>
       <c r="B628" s="10"/>
       <c r="C628" s="7" t="s">
         <v>625</v>
       </c>
       <c r="D628" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E628" s="13">
-        <v>42</v>
+        <v>379</v>
       </c>
     </row>
     <row r="629" spans="1:5">
       <c r="A629" s="5">
-        <v>116</v>
+        <v>107</v>
       </c>
       <c r="B629" s="10"/>
       <c r="C629" s="7" t="s">
         <v>626</v>
       </c>
       <c r="D629" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E629" s="13">
-        <v>206</v>
+        <v>188</v>
       </c>
     </row>
     <row r="630" spans="1:5">
       <c r="A630" s="5">
-        <v>117</v>
+        <v>108</v>
       </c>
       <c r="B630" s="10"/>
       <c r="C630" s="7" t="s">
         <v>627</v>
       </c>
       <c r="D630" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E630" s="13">
-        <v>322</v>
+        <v>183</v>
       </c>
     </row>
     <row r="631" spans="1:5">
       <c r="A631" s="5">
-        <v>118</v>
+        <v>109</v>
       </c>
       <c r="B631" s="10"/>
       <c r="C631" s="7" t="s">
         <v>628</v>
       </c>
       <c r="D631" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E631" s="13">
-        <v>141</v>
+        <v>92</v>
       </c>
     </row>
     <row r="632" spans="1:5">
       <c r="A632" s="5">
-        <v>119</v>
+        <v>110</v>
       </c>
       <c r="B632" s="10"/>
       <c r="C632" s="7" t="s">
         <v>629</v>
       </c>
       <c r="D632" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E632" s="13">
-        <v>183</v>
+        <v>144</v>
       </c>
     </row>
     <row r="633" spans="1:5">
       <c r="A633" s="5">
-        <v>120</v>
+        <v>111</v>
       </c>
       <c r="B633" s="10"/>
       <c r="C633" s="7" t="s">
         <v>630</v>
       </c>
       <c r="D633" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E633" s="13">
-        <v>302</v>
+        <v>275</v>
       </c>
     </row>
     <row r="634" spans="1:5">
       <c r="A634" s="5">
-        <v>121</v>
+        <v>112</v>
       </c>
       <c r="B634" s="10"/>
       <c r="C634" s="7" t="s">
         <v>631</v>
       </c>
       <c r="D634" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E634" s="13">
         <v>42</v>
       </c>
     </row>
     <row r="635" spans="1:5">
       <c r="A635" s="5">
-        <v>122</v>
+        <v>113</v>
       </c>
       <c r="B635" s="10"/>
       <c r="C635" s="7" t="s">
         <v>632</v>
       </c>
       <c r="D635" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E635" s="13">
-        <v>285</v>
+        <v>206</v>
       </c>
     </row>
     <row r="636" spans="1:5">
       <c r="A636" s="5">
-        <v>123</v>
+        <v>114</v>
       </c>
       <c r="B636" s="10"/>
       <c r="C636" s="7" t="s">
         <v>633</v>
       </c>
       <c r="D636" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E636" s="13">
-        <v>220</v>
+        <v>322</v>
       </c>
     </row>
     <row r="637" spans="1:5">
       <c r="A637" s="5">
-        <v>124</v>
+        <v>115</v>
       </c>
       <c r="B637" s="10"/>
       <c r="C637" s="7" t="s">
         <v>634</v>
       </c>
       <c r="D637" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E637" s="13">
-        <v>183</v>
+        <v>141</v>
       </c>
     </row>
     <row r="638" spans="1:5">
       <c r="A638" s="5">
-        <v>125</v>
+        <v>116</v>
       </c>
       <c r="B638" s="10"/>
       <c r="C638" s="7" t="s">
         <v>635</v>
       </c>
       <c r="D638" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E638" s="13">
-        <v>218</v>
+        <v>183</v>
       </c>
     </row>
     <row r="639" spans="1:5">
       <c r="A639" s="5">
-        <v>126</v>
+        <v>117</v>
       </c>
       <c r="B639" s="10"/>
       <c r="C639" s="7" t="s">
         <v>636</v>
       </c>
       <c r="D639" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E639" s="13">
-        <v>292</v>
+        <v>302</v>
       </c>
     </row>
     <row r="640" spans="1:5">
       <c r="A640" s="5">
-        <v>127</v>
+        <v>118</v>
       </c>
       <c r="B640" s="10"/>
       <c r="C640" s="7" t="s">
         <v>637</v>
       </c>
       <c r="D640" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E640" s="13">
-        <v>270</v>
+        <v>42</v>
       </c>
     </row>
     <row r="641" spans="1:5">
       <c r="A641" s="5">
-        <v>128</v>
+        <v>119</v>
       </c>
       <c r="B641" s="10"/>
       <c r="C641" s="7" t="s">
         <v>638</v>
       </c>
       <c r="D641" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E641" s="13">
-        <v>164</v>
+        <v>285</v>
       </c>
     </row>
     <row r="642" spans="1:5">
       <c r="A642" s="5">
-        <v>129</v>
+        <v>120</v>
       </c>
       <c r="B642" s="10"/>
       <c r="C642" s="7" t="s">
         <v>639</v>
       </c>
       <c r="D642" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E642" s="13">
-        <v>173</v>
+        <v>220</v>
       </c>
     </row>
     <row r="643" spans="1:5">
       <c r="A643" s="5">
-        <v>130</v>
+        <v>121</v>
       </c>
       <c r="B643" s="10"/>
       <c r="C643" s="7" t="s">
         <v>640</v>
       </c>
       <c r="D643" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E643" s="13">
-        <v>89</v>
+        <v>183</v>
       </c>
     </row>
     <row r="644" spans="1:5">
       <c r="A644" s="5">
-        <v>131</v>
+        <v>122</v>
       </c>
       <c r="B644" s="10"/>
       <c r="C644" s="7" t="s">
         <v>641</v>
       </c>
       <c r="D644" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E644" s="13">
-        <v>464</v>
+        <v>218</v>
       </c>
     </row>
     <row r="645" spans="1:5">
       <c r="A645" s="5">
-        <v>132</v>
+        <v>123</v>
       </c>
       <c r="B645" s="10"/>
       <c r="C645" s="7" t="s">
         <v>642</v>
       </c>
       <c r="D645" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E645" s="13">
-        <v>192</v>
+        <v>292</v>
       </c>
     </row>
     <row r="646" spans="1:5">
       <c r="A646" s="5">
-        <v>133</v>
+        <v>124</v>
       </c>
       <c r="B646" s="10"/>
       <c r="C646" s="7" t="s">
         <v>643</v>
       </c>
       <c r="D646" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E646" s="13">
-        <v>389</v>
+        <v>270</v>
       </c>
     </row>
     <row r="647" spans="1:5">
       <c r="A647" s="5">
-        <v>134</v>
+        <v>125</v>
       </c>
       <c r="B647" s="10"/>
       <c r="C647" s="7" t="s">
         <v>644</v>
       </c>
       <c r="D647" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E647" s="13">
-        <v>285</v>
+        <v>164</v>
       </c>
     </row>
     <row r="648" spans="1:5">
       <c r="A648" s="5">
-        <v>135</v>
+        <v>126</v>
       </c>
       <c r="B648" s="10"/>
       <c r="C648" s="7" t="s">
         <v>645</v>
       </c>
       <c r="D648" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E648" s="13">
-        <v>150</v>
+        <v>173</v>
       </c>
     </row>
     <row r="649" spans="1:5">
       <c r="A649" s="5">
-        <v>136</v>
+        <v>127</v>
       </c>
       <c r="B649" s="10"/>
       <c r="C649" s="7" t="s">
         <v>646</v>
       </c>
       <c r="D649" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E649" s="13">
-        <v>137</v>
+        <v>464</v>
       </c>
     </row>
     <row r="650" spans="1:5">
       <c r="A650" s="5">
-        <v>137</v>
+        <v>128</v>
       </c>
       <c r="B650" s="10"/>
       <c r="C650" s="7" t="s">
         <v>647</v>
       </c>
       <c r="D650" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E650" s="13">
-        <v>330</v>
+        <v>192</v>
       </c>
     </row>
     <row r="651" spans="1:5">
       <c r="A651" s="5">
-        <v>138</v>
+        <v>129</v>
       </c>
       <c r="B651" s="10"/>
       <c r="C651" s="7" t="s">
         <v>648</v>
       </c>
       <c r="D651" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E651" s="13">
-        <v>137</v>
+        <v>389</v>
       </c>
     </row>
     <row r="652" spans="1:5">
       <c r="A652" s="5">
-        <v>139</v>
+        <v>130</v>
       </c>
       <c r="B652" s="10"/>
       <c r="C652" s="7" t="s">
         <v>649</v>
       </c>
       <c r="D652" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E652" s="13">
-        <v>310</v>
+        <v>285</v>
       </c>
     </row>
     <row r="653" spans="1:5">
       <c r="A653" s="5">
-        <v>140</v>
+        <v>131</v>
       </c>
       <c r="B653" s="10"/>
       <c r="C653" s="7" t="s">
         <v>650</v>
       </c>
       <c r="D653" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E653" s="13">
-        <v>1018</v>
+        <v>150</v>
       </c>
     </row>
     <row r="654" spans="1:5">
       <c r="A654" s="5">
-        <v>141</v>
+        <v>132</v>
       </c>
       <c r="B654" s="10"/>
       <c r="C654" s="7" t="s">
         <v>651</v>
       </c>
       <c r="D654" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E654" s="13">
-        <v>423</v>
+        <v>137</v>
       </c>
     </row>
     <row r="655" spans="1:5">
       <c r="A655" s="5">
-        <v>142</v>
+        <v>133</v>
       </c>
       <c r="B655" s="10"/>
       <c r="C655" s="7" t="s">
         <v>652</v>
       </c>
       <c r="D655" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E655" s="13">
-        <v>137</v>
+        <v>330</v>
       </c>
     </row>
     <row r="656" spans="1:5">
       <c r="A656" s="5">
-        <v>143</v>
+        <v>134</v>
       </c>
       <c r="B656" s="10"/>
       <c r="C656" s="7" t="s">
         <v>653</v>
       </c>
       <c r="D656" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E656" s="13">
-        <v>301</v>
+        <v>137</v>
       </c>
     </row>
     <row r="657" spans="1:5">
       <c r="A657" s="5">
-        <v>144</v>
+        <v>135</v>
       </c>
       <c r="B657" s="10"/>
       <c r="C657" s="7" t="s">
         <v>654</v>
       </c>
       <c r="D657" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E657" s="13">
-        <v>117</v>
+        <v>310</v>
       </c>
     </row>
     <row r="658" spans="1:5">
       <c r="A658" s="5">
-        <v>145</v>
+        <v>136</v>
       </c>
       <c r="B658" s="10"/>
       <c r="C658" s="7" t="s">
         <v>655</v>
       </c>
       <c r="D658" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E658" s="13">
-        <v>322</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="659" spans="1:5">
       <c r="A659" s="5">
-        <v>146</v>
+        <v>137</v>
       </c>
       <c r="B659" s="10"/>
       <c r="C659" s="7" t="s">
         <v>656</v>
       </c>
       <c r="D659" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E659" s="13">
-        <v>242</v>
+        <v>423</v>
       </c>
     </row>
     <row r="660" spans="1:5">
       <c r="A660" s="5">
-        <v>147</v>
+        <v>138</v>
       </c>
       <c r="B660" s="10"/>
       <c r="C660" s="7" t="s">
         <v>657</v>
       </c>
       <c r="D660" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E660" s="13">
-        <v>423</v>
+        <v>137</v>
       </c>
     </row>
     <row r="661" spans="1:5">
       <c r="A661" s="5">
-        <v>148</v>
+        <v>139</v>
       </c>
       <c r="B661" s="10"/>
       <c r="C661" s="7" t="s">
         <v>658</v>
       </c>
       <c r="D661" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E661" s="13">
-        <v>89</v>
+        <v>301</v>
       </c>
     </row>
     <row r="662" spans="1:5">
       <c r="A662" s="5">
-        <v>149</v>
+        <v>140</v>
       </c>
       <c r="B662" s="10"/>
       <c r="C662" s="7" t="s">
         <v>659</v>
       </c>
       <c r="D662" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E662" s="13">
-        <v>89</v>
+        <v>117</v>
       </c>
     </row>
     <row r="663" spans="1:5">
       <c r="A663" s="5">
-        <v>150</v>
+        <v>141</v>
       </c>
       <c r="B663" s="10"/>
       <c r="C663" s="7" t="s">
         <v>660</v>
       </c>
       <c r="D663" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E663" s="13">
-        <v>85</v>
+        <v>322</v>
       </c>
     </row>
     <row r="664" spans="1:5">
       <c r="A664" s="5">
-        <v>151</v>
+        <v>142</v>
       </c>
       <c r="B664" s="10"/>
       <c r="C664" s="7" t="s">
         <v>661</v>
       </c>
       <c r="D664" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E664" s="13">
-        <v>260</v>
+        <v>242</v>
       </c>
     </row>
     <row r="665" spans="1:5">
       <c r="A665" s="5">
-        <v>152</v>
+        <v>143</v>
       </c>
       <c r="B665" s="10"/>
       <c r="C665" s="7" t="s">
         <v>662</v>
       </c>
       <c r="D665" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E665" s="13">
-        <v>157</v>
+        <v>423</v>
       </c>
     </row>
     <row r="666" spans="1:5">
       <c r="A666" s="5">
-        <v>153</v>
+        <v>144</v>
       </c>
       <c r="B666" s="10"/>
       <c r="C666" s="7" t="s">
         <v>663</v>
       </c>
       <c r="D666" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E666" s="13">
-        <v>92</v>
+        <v>89</v>
       </c>
     </row>
     <row r="667" spans="1:5">
       <c r="A667" s="5">
-        <v>154</v>
+        <v>145</v>
       </c>
       <c r="B667" s="10"/>
       <c r="C667" s="7" t="s">
         <v>664</v>
       </c>
       <c r="D667" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E667" s="13">
-        <v>215</v>
+        <v>85</v>
       </c>
     </row>
     <row r="668" spans="1:5">
       <c r="A668" s="5">
-        <v>155</v>
+        <v>146</v>
       </c>
       <c r="B668" s="10"/>
       <c r="C668" s="7" t="s">
         <v>665</v>
       </c>
       <c r="D668" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E668" s="13">
-        <v>80</v>
+        <v>260</v>
       </c>
     </row>
     <row r="669" spans="1:5">
       <c r="A669" s="5">
-        <v>156</v>
+        <v>147</v>
       </c>
       <c r="B669" s="10"/>
       <c r="C669" s="7" t="s">
         <v>666</v>
       </c>
       <c r="D669" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E669" s="13">
-        <v>147</v>
+        <v>157</v>
       </c>
     </row>
     <row r="670" spans="1:5">
       <c r="A670" s="5">
-        <v>157</v>
+        <v>148</v>
       </c>
       <c r="B670" s="10"/>
       <c r="C670" s="7" t="s">
         <v>667</v>
       </c>
       <c r="D670" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E670" s="13">
-        <v>776</v>
+        <v>215</v>
       </c>
     </row>
     <row r="671" spans="1:5">
       <c r="A671" s="5">
-        <v>158</v>
+        <v>149</v>
       </c>
       <c r="B671" s="10"/>
       <c r="C671" s="7" t="s">
         <v>668</v>
       </c>
       <c r="D671" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E671" s="13">
-        <v>131</v>
+        <v>80</v>
       </c>
     </row>
     <row r="672" spans="1:5">
       <c r="A672" s="5">
-        <v>159</v>
+        <v>150</v>
       </c>
       <c r="B672" s="10"/>
       <c r="C672" s="7" t="s">
         <v>669</v>
       </c>
       <c r="D672" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E672" s="13">
-        <v>452</v>
+        <v>147</v>
       </c>
     </row>
     <row r="673" spans="1:5">
       <c r="A673" s="5">
-        <v>160</v>
+        <v>151</v>
       </c>
       <c r="B673" s="10"/>
       <c r="C673" s="7" t="s">
         <v>670</v>
       </c>
       <c r="D673" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E673" s="13">
-        <v>125</v>
+        <v>776</v>
       </c>
     </row>
     <row r="674" spans="1:5">
       <c r="A674" s="5">
-        <v>161</v>
+        <v>152</v>
       </c>
       <c r="B674" s="10"/>
       <c r="C674" s="7" t="s">
         <v>671</v>
       </c>
       <c r="D674" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E674" s="13">
-        <v>402</v>
+        <v>131</v>
       </c>
     </row>
     <row r="675" spans="1:5">
       <c r="A675" s="5">
-        <v>162</v>
+        <v>153</v>
       </c>
       <c r="B675" s="10"/>
       <c r="C675" s="7" t="s">
         <v>672</v>
       </c>
       <c r="D675" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E675" s="13">
-        <v>131</v>
+        <v>452</v>
       </c>
     </row>
     <row r="676" spans="1:5">
       <c r="A676" s="5">
-        <v>163</v>
+        <v>154</v>
       </c>
       <c r="B676" s="10"/>
       <c r="C676" s="7" t="s">
         <v>673</v>
       </c>
       <c r="D676" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E676" s="13">
-        <v>523</v>
+        <v>125</v>
       </c>
     </row>
     <row r="677" spans="1:5">
       <c r="A677" s="5">
-        <v>164</v>
+        <v>155</v>
       </c>
       <c r="B677" s="10"/>
       <c r="C677" s="7" t="s">
         <v>674</v>
       </c>
       <c r="D677" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E677" s="13">
-        <v>40</v>
+        <v>402</v>
       </c>
     </row>
     <row r="678" spans="1:5">
       <c r="A678" s="5">
-        <v>165</v>
+        <v>156</v>
       </c>
       <c r="B678" s="10"/>
       <c r="C678" s="7" t="s">
         <v>675</v>
       </c>
       <c r="D678" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E678" s="13">
-        <v>283</v>
+        <v>131</v>
       </c>
     </row>
     <row r="679" spans="1:5">
       <c r="A679" s="5">
-        <v>166</v>
+        <v>157</v>
       </c>
       <c r="B679" s="10"/>
       <c r="C679" s="7" t="s">
         <v>676</v>
       </c>
       <c r="D679" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E679" s="13">
-        <v>668</v>
+        <v>523</v>
       </c>
     </row>
     <row r="680" spans="1:5">
       <c r="A680" s="5">
-        <v>167</v>
+        <v>158</v>
       </c>
       <c r="B680" s="10"/>
       <c r="C680" s="7" t="s">
         <v>677</v>
       </c>
       <c r="D680" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E680" s="13">
-        <v>295</v>
+        <v>40</v>
       </c>
     </row>
     <row r="681" spans="1:5">
       <c r="A681" s="5">
-        <v>168</v>
+        <v>159</v>
       </c>
       <c r="B681" s="10"/>
       <c r="C681" s="7" t="s">
         <v>678</v>
       </c>
       <c r="D681" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E681" s="13">
-        <v>80</v>
+        <v>283</v>
       </c>
     </row>
     <row r="682" spans="1:5">
       <c r="A682" s="5">
-        <v>169</v>
+        <v>160</v>
       </c>
       <c r="B682" s="10"/>
       <c r="C682" s="7" t="s">
         <v>679</v>
       </c>
       <c r="D682" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E682" s="13">
-        <v>162</v>
+        <v>668</v>
       </c>
     </row>
     <row r="683" spans="1:5">
       <c r="A683" s="5">
-        <v>170</v>
+        <v>161</v>
       </c>
       <c r="B683" s="10"/>
       <c r="C683" s="7" t="s">
         <v>680</v>
       </c>
       <c r="D683" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E683" s="13">
-        <v>200</v>
+        <v>295</v>
       </c>
     </row>
     <row r="684" spans="1:5">
       <c r="A684" s="5">
-        <v>171</v>
+        <v>162</v>
       </c>
       <c r="B684" s="10"/>
       <c r="C684" s="7" t="s">
         <v>681</v>
       </c>
       <c r="D684" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E684" s="13">
-        <v>218</v>
+        <v>80</v>
       </c>
     </row>
     <row r="685" spans="1:5">
       <c r="A685" s="5">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="B685" s="10"/>
       <c r="C685" s="7" t="s">
         <v>682</v>
       </c>
       <c r="D685" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E685" s="13">
-        <v>449</v>
+        <v>162</v>
       </c>
     </row>
     <row r="686" spans="1:5">
       <c r="A686" s="5">
-        <v>173</v>
+        <v>164</v>
       </c>
       <c r="B686" s="10"/>
       <c r="C686" s="7" t="s">
         <v>683</v>
       </c>
       <c r="D686" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E686" s="13">
-        <v>285</v>
+        <v>200</v>
       </c>
     </row>
     <row r="687" spans="1:5">
       <c r="A687" s="5">
-        <v>174</v>
+        <v>165</v>
       </c>
       <c r="B687" s="10"/>
       <c r="C687" s="7" t="s">
         <v>684</v>
       </c>
       <c r="D687" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E687" s="13">
         <v>218</v>
       </c>
     </row>
     <row r="688" spans="1:5">
       <c r="A688" s="5">
-        <v>175</v>
+        <v>166</v>
       </c>
       <c r="B688" s="10"/>
       <c r="C688" s="7" t="s">
         <v>685</v>
       </c>
       <c r="D688" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E688" s="13">
-        <v>116</v>
+        <v>449</v>
       </c>
     </row>
     <row r="689" spans="1:5">
       <c r="A689" s="5">
-        <v>176</v>
+        <v>167</v>
       </c>
       <c r="B689" s="10"/>
       <c r="C689" s="7" t="s">
         <v>686</v>
       </c>
       <c r="D689" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E689" s="13">
-        <v>273</v>
+        <v>285</v>
       </c>
     </row>
     <row r="690" spans="1:5">
       <c r="A690" s="5">
-        <v>177</v>
+        <v>168</v>
       </c>
       <c r="B690" s="10"/>
       <c r="C690" s="7" t="s">
         <v>687</v>
       </c>
       <c r="D690" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E690" s="13">
-        <v>341</v>
+        <v>218</v>
       </c>
     </row>
     <row r="691" spans="1:5">
       <c r="A691" s="5">
-        <v>178</v>
+        <v>169</v>
       </c>
       <c r="B691" s="10"/>
       <c r="C691" s="7" t="s">
         <v>688</v>
       </c>
       <c r="D691" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E691" s="13">
-        <v>92</v>
+        <v>116</v>
       </c>
     </row>
     <row r="692" spans="1:5">
       <c r="A692" s="5">
-        <v>179</v>
+        <v>170</v>
       </c>
       <c r="B692" s="10"/>
       <c r="C692" s="7" t="s">
         <v>689</v>
       </c>
       <c r="D692" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E692" s="13">
-        <v>110</v>
+        <v>273</v>
       </c>
     </row>
     <row r="693" spans="1:5">
       <c r="A693" s="5">
-        <v>180</v>
+        <v>171</v>
       </c>
       <c r="B693" s="10"/>
       <c r="C693" s="7" t="s">
         <v>690</v>
       </c>
       <c r="D693" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E693" s="13">
-        <v>301</v>
+        <v>341</v>
       </c>
     </row>
     <row r="694" spans="1:5">
       <c r="A694" s="5">
-        <v>181</v>
+        <v>172</v>
       </c>
       <c r="B694" s="10"/>
       <c r="C694" s="7" t="s">
         <v>691</v>
       </c>
       <c r="D694" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E694" s="13">
-        <v>612</v>
+        <v>92</v>
       </c>
     </row>
     <row r="695" spans="1:5">
       <c r="A695" s="5">
-        <v>182</v>
+        <v>173</v>
       </c>
       <c r="B695" s="10"/>
       <c r="C695" s="7" t="s">
         <v>692</v>
       </c>
       <c r="D695" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E695" s="13">
-        <v>137</v>
+        <v>110</v>
       </c>
     </row>
     <row r="696" spans="1:5">
       <c r="A696" s="5">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="B696" s="10"/>
       <c r="C696" s="7" t="s">
         <v>693</v>
       </c>
       <c r="D696" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E696" s="13">
-        <v>523</v>
+        <v>301</v>
       </c>
     </row>
     <row r="697" spans="1:5">
       <c r="A697" s="5">
-        <v>184</v>
+        <v>175</v>
       </c>
       <c r="B697" s="10"/>
       <c r="C697" s="7" t="s">
         <v>694</v>
       </c>
       <c r="D697" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E697" s="13">
-        <v>135</v>
+        <v>612</v>
       </c>
     </row>
     <row r="698" spans="1:5">
       <c r="A698" s="5">
-        <v>185</v>
+        <v>176</v>
       </c>
       <c r="B698" s="10"/>
       <c r="C698" s="7" t="s">
         <v>695</v>
       </c>
       <c r="D698" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E698" s="13">
-        <v>292</v>
+        <v>137</v>
       </c>
     </row>
     <row r="699" spans="1:5">
       <c r="A699" s="5">
-        <v>186</v>
+        <v>177</v>
       </c>
       <c r="B699" s="10"/>
       <c r="C699" s="7" t="s">
         <v>696</v>
       </c>
       <c r="D699" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E699" s="13">
-        <v>286</v>
+        <v>523</v>
       </c>
     </row>
     <row r="700" spans="1:5">
       <c r="A700" s="5">
-        <v>187</v>
+        <v>178</v>
       </c>
       <c r="B700" s="10"/>
       <c r="C700" s="7" t="s">
         <v>697</v>
       </c>
       <c r="D700" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E700" s="13">
-        <v>176</v>
+        <v>135</v>
       </c>
     </row>
     <row r="701" spans="1:5">
       <c r="A701" s="5">
-        <v>188</v>
+        <v>179</v>
       </c>
       <c r="B701" s="10"/>
       <c r="C701" s="7" t="s">
         <v>698</v>
       </c>
       <c r="D701" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E701" s="13">
-        <v>198</v>
+        <v>292</v>
       </c>
     </row>
     <row r="702" spans="1:5">
       <c r="A702" s="5">
-        <v>189</v>
+        <v>180</v>
       </c>
       <c r="B702" s="10"/>
       <c r="C702" s="7" t="s">
         <v>699</v>
       </c>
       <c r="D702" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E702" s="13">
-        <v>70</v>
+        <v>286</v>
       </c>
     </row>
     <row r="703" spans="1:5">
       <c r="A703" s="5">
-        <v>190</v>
+        <v>181</v>
       </c>
       <c r="B703" s="10"/>
       <c r="C703" s="7" t="s">
         <v>700</v>
       </c>
       <c r="D703" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E703" s="13">
-        <v>689</v>
+        <v>176</v>
       </c>
     </row>
     <row r="704" spans="1:5">
       <c r="A704" s="5">
-        <v>191</v>
+        <v>182</v>
       </c>
       <c r="B704" s="10"/>
       <c r="C704" s="7" t="s">
         <v>701</v>
       </c>
       <c r="D704" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E704" s="13">
-        <v>232</v>
+        <v>198</v>
       </c>
     </row>
     <row r="705" spans="1:5">
       <c r="A705" s="5">
-        <v>192</v>
+        <v>183</v>
       </c>
       <c r="B705" s="10"/>
       <c r="C705" s="7" t="s">
         <v>702</v>
       </c>
       <c r="D705" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E705" s="13">
-        <v>92</v>
+        <v>70</v>
       </c>
     </row>
     <row r="706" spans="1:5">
       <c r="A706" s="5">
-        <v>193</v>
+        <v>184</v>
       </c>
       <c r="B706" s="10"/>
       <c r="C706" s="7" t="s">
         <v>703</v>
       </c>
       <c r="D706" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E706" s="13">
-        <v>617</v>
+        <v>689</v>
       </c>
     </row>
     <row r="707" spans="1:5">
       <c r="A707" s="5">
-        <v>194</v>
+        <v>185</v>
       </c>
       <c r="B707" s="10"/>
       <c r="C707" s="7" t="s">
         <v>704</v>
       </c>
       <c r="D707" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E707" s="13">
-        <v>407</v>
+        <v>232</v>
       </c>
     </row>
     <row r="708" spans="1:5">
       <c r="A708" s="5">
-        <v>195</v>
+        <v>186</v>
       </c>
       <c r="B708" s="10"/>
       <c r="C708" s="7" t="s">
         <v>705</v>
       </c>
       <c r="D708" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E708" s="13">
-        <v>389</v>
+        <v>92</v>
       </c>
     </row>
     <row r="709" spans="1:5">
       <c r="A709" s="5">
-        <v>196</v>
+        <v>187</v>
       </c>
       <c r="B709" s="10"/>
       <c r="C709" s="7" t="s">
         <v>706</v>
       </c>
       <c r="D709" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E709" s="13">
-        <v>568</v>
+        <v>617</v>
       </c>
     </row>
     <row r="710" spans="1:5">
       <c r="A710" s="5">
-        <v>197</v>
+        <v>188</v>
       </c>
       <c r="B710" s="10"/>
       <c r="C710" s="7" t="s">
         <v>707</v>
       </c>
       <c r="D710" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E710" s="13">
-        <v>164</v>
+        <v>407</v>
       </c>
     </row>
     <row r="711" spans="1:5">
       <c r="A711" s="5">
-        <v>198</v>
+        <v>189</v>
       </c>
       <c r="B711" s="10"/>
       <c r="C711" s="7" t="s">
         <v>708</v>
       </c>
       <c r="D711" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E711" s="13">
-        <v>351</v>
+        <v>389</v>
       </c>
     </row>
     <row r="712" spans="1:5">
       <c r="A712" s="5">
-        <v>199</v>
+        <v>190</v>
       </c>
       <c r="B712" s="10"/>
       <c r="C712" s="7" t="s">
         <v>709</v>
       </c>
       <c r="D712" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E712" s="13">
         <v>568</v>
       </c>
     </row>
     <row r="713" spans="1:5">
       <c r="A713" s="5">
-        <v>200</v>
+        <v>191</v>
       </c>
       <c r="B713" s="10"/>
       <c r="C713" s="7" t="s">
         <v>710</v>
       </c>
       <c r="D713" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E713" s="13">
-        <v>147</v>
+        <v>164</v>
       </c>
     </row>
     <row r="714" spans="1:5">
       <c r="A714" s="5">
-        <v>201</v>
+        <v>192</v>
       </c>
       <c r="B714" s="10"/>
       <c r="C714" s="7" t="s">
         <v>711</v>
       </c>
       <c r="D714" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E714" s="13">
-        <v>236</v>
+        <v>351</v>
       </c>
     </row>
     <row r="715" spans="1:5">
       <c r="A715" s="5">
-        <v>202</v>
+        <v>193</v>
       </c>
       <c r="B715" s="10"/>
       <c r="C715" s="7" t="s">
         <v>712</v>
       </c>
       <c r="D715" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E715" s="13">
-        <v>389</v>
+        <v>568</v>
       </c>
     </row>
     <row r="716" spans="1:5">
       <c r="A716" s="5">
-        <v>203</v>
+        <v>194</v>
       </c>
       <c r="B716" s="10"/>
       <c r="C716" s="7" t="s">
         <v>713</v>
       </c>
       <c r="D716" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E716" s="13">
-        <v>117</v>
+        <v>147</v>
       </c>
     </row>
     <row r="717" spans="1:5">
       <c r="A717" s="5">
-        <v>204</v>
+        <v>195</v>
       </c>
       <c r="B717" s="10"/>
       <c r="C717" s="7" t="s">
         <v>714</v>
       </c>
       <c r="D717" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E717" s="13">
-        <v>508</v>
+        <v>236</v>
       </c>
     </row>
     <row r="718" spans="1:5">
       <c r="A718" s="5">
-        <v>205</v>
+        <v>196</v>
       </c>
       <c r="B718" s="10"/>
       <c r="C718" s="7" t="s">
         <v>715</v>
       </c>
       <c r="D718" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E718" s="13">
-        <v>100</v>
+        <v>389</v>
       </c>
     </row>
     <row r="719" spans="1:5">
       <c r="A719" s="5">
-        <v>206</v>
+        <v>197</v>
       </c>
       <c r="B719" s="10"/>
       <c r="C719" s="7" t="s">
         <v>716</v>
       </c>
       <c r="D719" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E719" s="13">
-        <v>242</v>
+        <v>117</v>
       </c>
     </row>
     <row r="720" spans="1:5">
       <c r="A720" s="5">
-        <v>207</v>
+        <v>198</v>
       </c>
       <c r="B720" s="10"/>
       <c r="C720" s="7" t="s">
         <v>717</v>
       </c>
       <c r="D720" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E720" s="13">
-        <v>273</v>
+        <v>508</v>
       </c>
     </row>
     <row r="721" spans="1:5">
       <c r="A721" s="5">
-        <v>208</v>
+        <v>199</v>
       </c>
       <c r="B721" s="10"/>
       <c r="C721" s="7" t="s">
         <v>718</v>
       </c>
       <c r="D721" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E721" s="13">
-        <v>206</v>
+        <v>100</v>
       </c>
     </row>
     <row r="722" spans="1:5">
       <c r="A722" s="5">
-        <v>209</v>
+        <v>200</v>
       </c>
       <c r="B722" s="10"/>
       <c r="C722" s="7" t="s">
         <v>719</v>
       </c>
       <c r="D722" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E722" s="13">
-        <v>137</v>
+        <v>242</v>
       </c>
     </row>
     <row r="723" spans="1:5">
       <c r="A723" s="5">
-        <v>210</v>
+        <v>201</v>
       </c>
       <c r="B723" s="10"/>
       <c r="C723" s="7" t="s">
         <v>720</v>
       </c>
       <c r="D723" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E723" s="13">
-        <v>397</v>
+        <v>273</v>
       </c>
     </row>
     <row r="724" spans="1:5">
       <c r="A724" s="5">
-        <v>211</v>
+        <v>202</v>
       </c>
       <c r="B724" s="10"/>
       <c r="C724" s="7" t="s">
         <v>721</v>
       </c>
       <c r="D724" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E724" s="13">
-        <v>483</v>
+        <v>206</v>
       </c>
     </row>
     <row r="725" spans="1:5">
       <c r="A725" s="5">
-        <v>212</v>
+        <v>203</v>
       </c>
       <c r="B725" s="10"/>
       <c r="C725" s="7" t="s">
         <v>722</v>
       </c>
       <c r="D725" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E725" s="13">
-        <v>351</v>
+        <v>137</v>
       </c>
     </row>
     <row r="726" spans="1:5">
       <c r="A726" s="5">
-        <v>213</v>
+        <v>204</v>
       </c>
       <c r="B726" s="10"/>
       <c r="C726" s="7" t="s">
         <v>723</v>
       </c>
       <c r="D726" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E726" s="13">
-        <v>452</v>
+        <v>397</v>
       </c>
     </row>
     <row r="727" spans="1:5">
       <c r="A727" s="5">
-        <v>214</v>
+        <v>205</v>
       </c>
       <c r="B727" s="10"/>
       <c r="C727" s="7" t="s">
         <v>724</v>
       </c>
       <c r="D727" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E727" s="13">
-        <v>668</v>
+        <v>483</v>
       </c>
     </row>
     <row r="728" spans="1:5">
       <c r="A728" s="5">
-        <v>215</v>
+        <v>206</v>
       </c>
       <c r="B728" s="10"/>
       <c r="C728" s="7" t="s">
         <v>725</v>
       </c>
       <c r="D728" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E728" s="13">
-        <v>250</v>
+        <v>351</v>
       </c>
     </row>
     <row r="729" spans="1:5">
       <c r="A729" s="5">
-        <v>216</v>
+        <v>207</v>
       </c>
       <c r="B729" s="10"/>
       <c r="C729" s="7" t="s">
         <v>726</v>
       </c>
       <c r="D729" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E729" s="13">
-        <v>568</v>
+        <v>452</v>
       </c>
     </row>
     <row r="730" spans="1:5">
       <c r="A730" s="5">
-        <v>217</v>
+        <v>208</v>
       </c>
       <c r="B730" s="10"/>
       <c r="C730" s="7" t="s">
         <v>727</v>
       </c>
       <c r="D730" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E730" s="13">
-        <v>135</v>
+        <v>668</v>
       </c>
     </row>
     <row r="731" spans="1:5">
       <c r="A731" s="5">
-        <v>218</v>
+        <v>209</v>
       </c>
       <c r="B731" s="10"/>
       <c r="C731" s="7" t="s">
         <v>728</v>
       </c>
       <c r="D731" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E731" s="13">
-        <v>114</v>
+        <v>250</v>
       </c>
     </row>
     <row r="732" spans="1:5">
       <c r="A732" s="5">
-        <v>219</v>
+        <v>210</v>
       </c>
       <c r="B732" s="10"/>
       <c r="C732" s="7" t="s">
         <v>729</v>
       </c>
       <c r="D732" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E732" s="13">
-        <v>612</v>
+        <v>568</v>
       </c>
     </row>
     <row r="733" spans="1:5">
       <c r="A733" s="5">
-        <v>220</v>
+        <v>211</v>
       </c>
       <c r="B733" s="10"/>
       <c r="C733" s="7" t="s">
         <v>730</v>
       </c>
       <c r="D733" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E733" s="13">
-        <v>273</v>
+        <v>135</v>
       </c>
     </row>
     <row r="734" spans="1:5">
       <c r="A734" s="5">
-        <v>221</v>
+        <v>212</v>
       </c>
       <c r="B734" s="10"/>
       <c r="C734" s="7" t="s">
         <v>731</v>
       </c>
       <c r="D734" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E734" s="13">
-        <v>190</v>
+        <v>114</v>
       </c>
     </row>
     <row r="735" spans="1:5">
       <c r="A735" s="5">
-        <v>222</v>
+        <v>213</v>
       </c>
       <c r="B735" s="10"/>
       <c r="C735" s="7" t="s">
         <v>732</v>
       </c>
       <c r="D735" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E735" s="13">
-        <v>260</v>
+        <v>612</v>
       </c>
     </row>
     <row r="736" spans="1:5">
       <c r="A736" s="5">
-        <v>223</v>
+        <v>214</v>
       </c>
       <c r="B736" s="10"/>
       <c r="C736" s="7" t="s">
         <v>733</v>
       </c>
       <c r="D736" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E736" s="13">
-        <v>115</v>
+        <v>273</v>
       </c>
     </row>
     <row r="737" spans="1:5">
       <c r="A737" s="5">
-        <v>224</v>
+        <v>215</v>
       </c>
       <c r="B737" s="10"/>
       <c r="C737" s="7" t="s">
         <v>734</v>
       </c>
       <c r="D737" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E737" s="13">
-        <v>803</v>
+        <v>190</v>
       </c>
     </row>
     <row r="738" spans="1:5">
       <c r="A738" s="5">
-        <v>225</v>
+        <v>216</v>
       </c>
       <c r="B738" s="10"/>
       <c r="C738" s="7" t="s">
         <v>735</v>
       </c>
       <c r="D738" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E738" s="13">
-        <v>42</v>
+        <v>260</v>
       </c>
     </row>
     <row r="739" spans="1:5">
       <c r="A739" s="5">
-        <v>226</v>
+        <v>217</v>
       </c>
       <c r="B739" s="10"/>
       <c r="C739" s="7" t="s">
         <v>736</v>
       </c>
       <c r="D739" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E739" s="13">
-        <v>803</v>
+        <v>115</v>
       </c>
     </row>
     <row r="740" spans="1:5">
       <c r="A740" s="5">
-        <v>227</v>
+        <v>218</v>
       </c>
       <c r="B740" s="10"/>
       <c r="C740" s="7" t="s">
         <v>737</v>
       </c>
       <c r="D740" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E740" s="13">
-        <v>135</v>
+        <v>803</v>
       </c>
     </row>
     <row r="741" spans="1:5">
       <c r="A741" s="5">
-        <v>228</v>
+        <v>219</v>
       </c>
       <c r="B741" s="10"/>
       <c r="C741" s="7" t="s">
         <v>738</v>
       </c>
       <c r="D741" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E741" s="13">
-        <v>150</v>
+        <v>42</v>
       </c>
     </row>
     <row r="742" spans="1:5">
       <c r="A742" s="5">
-        <v>229</v>
+        <v>220</v>
       </c>
       <c r="B742" s="10"/>
       <c r="C742" s="7" t="s">
         <v>739</v>
       </c>
       <c r="D742" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E742" s="13">
-        <v>176</v>
+        <v>803</v>
       </c>
     </row>
     <row r="743" spans="1:5">
       <c r="A743" s="5">
-        <v>230</v>
+        <v>221</v>
       </c>
       <c r="B743" s="10"/>
       <c r="C743" s="7" t="s">
         <v>740</v>
       </c>
       <c r="D743" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E743" s="13">
-        <v>1018</v>
+        <v>135</v>
       </c>
     </row>
     <row r="744" spans="1:5">
       <c r="A744" s="5">
-        <v>231</v>
+        <v>222</v>
       </c>
       <c r="B744" s="10"/>
       <c r="C744" s="7" t="s">
         <v>741</v>
       </c>
       <c r="D744" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E744" s="13">
-        <v>803</v>
+        <v>150</v>
       </c>
     </row>
     <row r="745" spans="1:5">
       <c r="A745" s="5">
-        <v>232</v>
+        <v>223</v>
       </c>
       <c r="B745" s="10"/>
       <c r="C745" s="7" t="s">
         <v>742</v>
       </c>
       <c r="D745" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E745" s="13">
-        <v>135</v>
+        <v>176</v>
       </c>
     </row>
     <row r="746" spans="1:5">
       <c r="A746" s="5">
-        <v>233</v>
+        <v>224</v>
       </c>
       <c r="B746" s="10"/>
       <c r="C746" s="7" t="s">
         <v>743</v>
       </c>
       <c r="D746" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E746" s="13">
-        <v>283</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="747" spans="1:5">
       <c r="A747" s="5">
-        <v>234</v>
+        <v>225</v>
       </c>
       <c r="B747" s="10"/>
       <c r="C747" s="7" t="s">
         <v>744</v>
       </c>
       <c r="D747" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E747" s="13">
-        <v>483</v>
+        <v>803</v>
       </c>
     </row>
     <row r="748" spans="1:5">
       <c r="A748" s="5">
-        <v>235</v>
+        <v>226</v>
       </c>
       <c r="B748" s="10"/>
       <c r="C748" s="7" t="s">
         <v>745</v>
       </c>
       <c r="D748" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E748" s="13">
-        <v>236</v>
+        <v>135</v>
       </c>
     </row>
     <row r="749" spans="1:5">
       <c r="A749" s="5">
-        <v>236</v>
+        <v>227</v>
       </c>
       <c r="B749" s="10"/>
       <c r="C749" s="7" t="s">
         <v>746</v>
       </c>
       <c r="D749" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E749" s="13">
-        <v>50</v>
+        <v>283</v>
       </c>
     </row>
     <row r="750" spans="1:5">
       <c r="A750" s="5">
-        <v>237</v>
+        <v>228</v>
       </c>
       <c r="B750" s="10"/>
       <c r="C750" s="7" t="s">
         <v>747</v>
       </c>
       <c r="D750" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E750" s="13">
-        <v>131</v>
+        <v>483</v>
       </c>
     </row>
     <row r="751" spans="1:5">
       <c r="A751" s="5">
-        <v>238</v>
+        <v>229</v>
       </c>
       <c r="B751" s="10"/>
       <c r="C751" s="7" t="s">
         <v>748</v>
       </c>
       <c r="D751" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E751" s="13">
-        <v>275</v>
+        <v>236</v>
       </c>
     </row>
     <row r="752" spans="1:5">
       <c r="A752" s="5">
-        <v>239</v>
+        <v>230</v>
       </c>
       <c r="B752" s="10"/>
       <c r="C752" s="7" t="s">
         <v>749</v>
       </c>
       <c r="D752" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E752" s="13">
-        <v>568</v>
+        <v>50</v>
       </c>
     </row>
     <row r="753" spans="1:5">
       <c r="A753" s="5">
-        <v>240</v>
+        <v>231</v>
       </c>
       <c r="B753" s="10"/>
       <c r="C753" s="7" t="s">
         <v>750</v>
       </c>
       <c r="D753" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E753" s="13">
-        <v>295</v>
+        <v>131</v>
       </c>
     </row>
     <row r="754" spans="1:5">
       <c r="A754" s="5">
-        <v>241</v>
+        <v>232</v>
       </c>
       <c r="B754" s="10"/>
       <c r="C754" s="7" t="s">
         <v>751</v>
       </c>
       <c r="D754" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E754" s="13">
-        <v>382</v>
+        <v>275</v>
       </c>
     </row>
     <row r="755" spans="1:5">
       <c r="A755" s="5">
-        <v>242</v>
+        <v>233</v>
       </c>
       <c r="B755" s="10"/>
       <c r="C755" s="7" t="s">
         <v>752</v>
       </c>
       <c r="D755" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E755" s="13">
-        <v>242</v>
+        <v>568</v>
       </c>
     </row>
     <row r="756" spans="1:5">
       <c r="A756" s="5">
-        <v>243</v>
+        <v>234</v>
       </c>
       <c r="B756" s="10"/>
       <c r="C756" s="7" t="s">
         <v>753</v>
       </c>
       <c r="D756" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E756" s="13">
-        <v>157</v>
+        <v>295</v>
       </c>
     </row>
     <row r="757" spans="1:5">
       <c r="A757" s="5">
-        <v>244</v>
+        <v>235</v>
       </c>
       <c r="B757" s="10"/>
       <c r="C757" s="7" t="s">
         <v>754</v>
       </c>
       <c r="D757" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E757" s="13">
-        <v>523</v>
+        <v>382</v>
       </c>
     </row>
     <row r="758" spans="1:5">
       <c r="A758" s="5">
-        <v>245</v>
+        <v>236</v>
       </c>
       <c r="B758" s="10"/>
       <c r="C758" s="7" t="s">
         <v>755</v>
       </c>
       <c r="D758" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E758" s="13">
-        <v>80</v>
+        <v>242</v>
       </c>
     </row>
     <row r="759" spans="1:5">
       <c r="A759" s="5">
-        <v>246</v>
+        <v>237</v>
       </c>
       <c r="B759" s="10"/>
       <c r="C759" s="7" t="s">
         <v>756</v>
       </c>
       <c r="D759" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E759" s="13">
-        <v>185</v>
+        <v>157</v>
       </c>
     </row>
     <row r="760" spans="1:5">
       <c r="A760" s="5">
-        <v>247</v>
+        <v>238</v>
       </c>
       <c r="B760" s="10"/>
       <c r="C760" s="7" t="s">
         <v>757</v>
       </c>
       <c r="D760" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E760" s="13">
-        <v>176</v>
+        <v>523</v>
       </c>
     </row>
     <row r="761" spans="1:5">
       <c r="A761" s="5">
-        <v>248</v>
+        <v>239</v>
       </c>
       <c r="B761" s="10"/>
       <c r="C761" s="7" t="s">
         <v>758</v>
       </c>
       <c r="D761" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E761" s="13">
-        <v>282</v>
+        <v>80</v>
       </c>
     </row>
     <row r="762" spans="1:5">
       <c r="A762" s="5">
-        <v>249</v>
+        <v>240</v>
       </c>
       <c r="B762" s="10"/>
       <c r="C762" s="7" t="s">
         <v>759</v>
       </c>
       <c r="D762" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E762" s="13">
-        <v>157</v>
+        <v>185</v>
       </c>
     </row>
     <row r="763" spans="1:5">
       <c r="A763" s="5">
-        <v>250</v>
+        <v>241</v>
       </c>
       <c r="B763" s="10"/>
       <c r="C763" s="7" t="s">
         <v>760</v>
       </c>
       <c r="D763" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E763" s="13">
-        <v>346</v>
+        <v>176</v>
       </c>
     </row>
     <row r="764" spans="1:5">
       <c r="A764" s="5">
-        <v>251</v>
+        <v>242</v>
       </c>
       <c r="B764" s="10"/>
       <c r="C764" s="7" t="s">
         <v>761</v>
       </c>
       <c r="D764" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E764" s="13">
-        <v>176</v>
+        <v>282</v>
       </c>
     </row>
     <row r="765" spans="1:5">
       <c r="A765" s="5">
-        <v>252</v>
+        <v>243</v>
       </c>
       <c r="B765" s="10"/>
       <c r="C765" s="7" t="s">
         <v>762</v>
       </c>
       <c r="D765" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E765" s="13">
-        <v>379</v>
+        <v>157</v>
       </c>
     </row>
     <row r="766" spans="1:5">
       <c r="A766" s="5">
-        <v>253</v>
+        <v>244</v>
       </c>
       <c r="B766" s="10"/>
       <c r="C766" s="7" t="s">
         <v>763</v>
       </c>
       <c r="D766" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E766" s="13">
-        <v>568</v>
+        <v>346</v>
       </c>
     </row>
     <row r="767" spans="1:5">
       <c r="A767" s="5">
-        <v>254</v>
+        <v>245</v>
       </c>
       <c r="B767" s="10"/>
       <c r="C767" s="7" t="s">
         <v>764</v>
       </c>
       <c r="D767" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E767" s="13">
-        <v>1785</v>
+        <v>176</v>
       </c>
     </row>
     <row r="768" spans="1:5">
       <c r="A768" s="5">
-        <v>255</v>
+        <v>246</v>
       </c>
       <c r="B768" s="10"/>
       <c r="C768" s="7" t="s">
         <v>765</v>
       </c>
       <c r="D768" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E768" s="13">
-        <v>508</v>
+        <v>379</v>
       </c>
     </row>
     <row r="769" spans="1:5">
       <c r="A769" s="5">
-        <v>256</v>
+        <v>247</v>
       </c>
       <c r="B769" s="10"/>
       <c r="C769" s="7" t="s">
         <v>766</v>
       </c>
       <c r="D769" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E769" s="13">
-        <v>115</v>
+        <v>568</v>
       </c>
     </row>
     <row r="770" spans="1:5">
       <c r="A770" s="5">
-        <v>257</v>
+        <v>248</v>
       </c>
       <c r="B770" s="10"/>
       <c r="C770" s="7" t="s">
         <v>767</v>
       </c>
       <c r="D770" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E770" s="13">
-        <v>776</v>
+        <v>1785</v>
       </c>
     </row>
     <row r="771" spans="1:5">
       <c r="A771" s="5">
-        <v>258</v>
+        <v>249</v>
       </c>
       <c r="B771" s="10"/>
       <c r="C771" s="7" t="s">
         <v>768</v>
       </c>
       <c r="D771" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E771" s="13">
-        <v>302</v>
+        <v>508</v>
       </c>
     </row>
     <row r="772" spans="1:5">
       <c r="A772" s="5">
-        <v>259</v>
+        <v>250</v>
       </c>
       <c r="B772" s="10"/>
       <c r="C772" s="7" t="s">
         <v>769</v>
       </c>
       <c r="D772" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E772" s="13">
-        <v>379</v>
+        <v>115</v>
       </c>
     </row>
     <row r="773" spans="1:5">
       <c r="A773" s="5">
-        <v>260</v>
+        <v>251</v>
       </c>
       <c r="B773" s="10"/>
       <c r="C773" s="7" t="s">
         <v>770</v>
       </c>
       <c r="D773" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E773" s="13">
-        <v>215</v>
+        <v>776</v>
       </c>
     </row>
     <row r="774" spans="1:5">
       <c r="A774" s="5">
-        <v>261</v>
+        <v>252</v>
       </c>
       <c r="B774" s="10"/>
       <c r="C774" s="7" t="s">
         <v>771</v>
       </c>
       <c r="D774" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E774" s="13">
-        <v>191</v>
+        <v>302</v>
       </c>
     </row>
     <row r="775" spans="1:5">
       <c r="A775" s="5">
-        <v>262</v>
+        <v>253</v>
       </c>
       <c r="B775" s="10"/>
       <c r="C775" s="7" t="s">
         <v>772</v>
       </c>
       <c r="D775" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E775" s="13">
-        <v>215</v>
+        <v>379</v>
       </c>
     </row>
     <row r="776" spans="1:5">
       <c r="A776" s="5">
-        <v>263</v>
+        <v>254</v>
       </c>
       <c r="B776" s="10"/>
       <c r="C776" s="7" t="s">
         <v>773</v>
       </c>
       <c r="D776" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E776" s="13">
-        <v>292</v>
+        <v>215</v>
       </c>
     </row>
     <row r="777" spans="1:5">
       <c r="A777" s="5">
-        <v>264</v>
+        <v>255</v>
       </c>
       <c r="B777" s="10"/>
       <c r="C777" s="7" t="s">
         <v>774</v>
       </c>
       <c r="D777" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E777" s="13">
-        <v>315</v>
+        <v>191</v>
       </c>
     </row>
     <row r="778" spans="1:5">
       <c r="A778" s="5">
-        <v>265</v>
+        <v>256</v>
       </c>
       <c r="B778" s="10"/>
       <c r="C778" s="7" t="s">
         <v>775</v>
       </c>
       <c r="D778" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E778" s="13">
-        <v>275</v>
+        <v>215</v>
       </c>
     </row>
     <row r="779" spans="1:5">
       <c r="A779" s="5">
-        <v>266</v>
+        <v>257</v>
       </c>
       <c r="B779" s="10"/>
       <c r="C779" s="7" t="s">
         <v>776</v>
       </c>
       <c r="D779" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E779" s="13">
-        <v>301</v>
+        <v>292</v>
       </c>
     </row>
     <row r="780" spans="1:5">
       <c r="A780" s="5">
-        <v>267</v>
+        <v>258</v>
       </c>
       <c r="B780" s="10"/>
       <c r="C780" s="7" t="s">
         <v>777</v>
       </c>
       <c r="D780" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E780" s="13">
-        <v>314</v>
+        <v>315</v>
       </c>
     </row>
     <row r="781" spans="1:5">
       <c r="A781" s="5">
-        <v>268</v>
+        <v>259</v>
       </c>
       <c r="B781" s="10"/>
       <c r="C781" s="7" t="s">
         <v>778</v>
       </c>
       <c r="D781" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E781" s="13">
-        <v>117</v>
+        <v>275</v>
       </c>
     </row>
     <row r="782" spans="1:5">
       <c r="A782" s="5">
-        <v>269</v>
+        <v>260</v>
       </c>
       <c r="B782" s="10"/>
       <c r="C782" s="7" t="s">
         <v>779</v>
       </c>
       <c r="D782" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E782" s="13">
-        <v>464</v>
+        <v>301</v>
       </c>
     </row>
     <row r="783" spans="1:5">
       <c r="A783" s="5">
-        <v>270</v>
+        <v>261</v>
       </c>
       <c r="B783" s="10"/>
       <c r="C783" s="7" t="s">
         <v>780</v>
       </c>
       <c r="D783" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E783" s="13">
-        <v>287</v>
+        <v>314</v>
       </c>
     </row>
     <row r="784" spans="1:5">
       <c r="A784" s="5">
-        <v>271</v>
+        <v>262</v>
       </c>
       <c r="B784" s="10"/>
       <c r="C784" s="7" t="s">
         <v>781</v>
       </c>
       <c r="D784" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E784" s="13">
-        <v>115</v>
+        <v>117</v>
       </c>
     </row>
     <row r="785" spans="1:5">
       <c r="A785" s="5">
-        <v>272</v>
+        <v>263</v>
       </c>
       <c r="B785" s="10"/>
       <c r="C785" s="7" t="s">
         <v>782</v>
       </c>
       <c r="D785" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E785" s="13">
-        <v>590</v>
+        <v>464</v>
       </c>
     </row>
     <row r="786" spans="1:5">
       <c r="A786" s="5">
-        <v>273</v>
+        <v>264</v>
       </c>
       <c r="B786" s="10"/>
       <c r="C786" s="7" t="s">
         <v>783</v>
       </c>
       <c r="D786" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E786" s="13">
-        <v>370</v>
+        <v>287</v>
       </c>
     </row>
     <row r="787" spans="1:5">
       <c r="A787" s="5">
-        <v>274</v>
+        <v>265</v>
       </c>
       <c r="B787" s="10"/>
       <c r="C787" s="7" t="s">
         <v>784</v>
       </c>
       <c r="D787" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E787" s="13">
-        <v>452</v>
+        <v>115</v>
       </c>
     </row>
     <row r="788" spans="1:5">
       <c r="A788" s="5">
-        <v>275</v>
+        <v>266</v>
       </c>
       <c r="B788" s="10"/>
       <c r="C788" s="7" t="s">
         <v>785</v>
       </c>
       <c r="D788" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E788" s="13">
-        <v>162</v>
+        <v>590</v>
       </c>
     </row>
     <row r="789" spans="1:5">
       <c r="A789" s="5">
-        <v>276</v>
+        <v>267</v>
       </c>
       <c r="B789" s="10"/>
       <c r="C789" s="7" t="s">
         <v>786</v>
       </c>
       <c r="D789" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E789" s="13">
-        <v>137</v>
+        <v>370</v>
       </c>
     </row>
     <row r="790" spans="1:5">
       <c r="A790" s="5">
-        <v>277</v>
+        <v>268</v>
       </c>
       <c r="B790" s="10"/>
       <c r="C790" s="7" t="s">
         <v>787</v>
       </c>
       <c r="D790" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E790" s="13">
-        <v>219</v>
+        <v>452</v>
       </c>
     </row>
     <row r="791" spans="1:5">
       <c r="A791" s="5">
-        <v>278</v>
+        <v>269</v>
       </c>
       <c r="B791" s="10"/>
       <c r="C791" s="7" t="s">
         <v>788</v>
       </c>
       <c r="D791" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E791" s="13">
-        <v>275</v>
+        <v>162</v>
       </c>
     </row>
     <row r="792" spans="1:5">
       <c r="A792" s="5">
-        <v>279</v>
+        <v>270</v>
       </c>
       <c r="B792" s="10"/>
       <c r="C792" s="7" t="s">
         <v>789</v>
       </c>
       <c r="D792" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E792" s="13">
-        <v>460</v>
+        <v>137</v>
       </c>
     </row>
     <row r="793" spans="1:5">
       <c r="A793" s="5">
-        <v>280</v>
+        <v>271</v>
       </c>
       <c r="B793" s="10"/>
       <c r="C793" s="7" t="s">
         <v>790</v>
       </c>
       <c r="D793" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E793" s="13">
-        <v>215</v>
+        <v>219</v>
       </c>
     </row>
     <row r="794" spans="1:5">
       <c r="A794" s="5">
-        <v>281</v>
+        <v>272</v>
       </c>
       <c r="B794" s="10"/>
       <c r="C794" s="7" t="s">
         <v>791</v>
       </c>
       <c r="D794" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E794" s="13">
-        <v>42</v>
+        <v>275</v>
       </c>
     </row>
     <row r="795" spans="1:5">
       <c r="A795" s="5">
-        <v>282</v>
+        <v>273</v>
       </c>
       <c r="B795" s="10"/>
       <c r="C795" s="7" t="s">
         <v>792</v>
       </c>
       <c r="D795" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E795" s="13">
-        <v>275</v>
+        <v>460</v>
       </c>
     </row>
     <row r="796" spans="1:5">
       <c r="A796" s="5">
-        <v>283</v>
+        <v>274</v>
       </c>
       <c r="B796" s="10"/>
       <c r="C796" s="7" t="s">
         <v>793</v>
       </c>
       <c r="D796" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E796" s="13">
-        <v>92</v>
+        <v>215</v>
       </c>
     </row>
     <row r="797" spans="1:5">
       <c r="A797" s="5">
-        <v>284</v>
+        <v>275</v>
       </c>
       <c r="B797" s="10"/>
       <c r="C797" s="7" t="s">
         <v>794</v>
       </c>
       <c r="D797" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E797" s="13">
-        <v>1979</v>
+        <v>42</v>
       </c>
     </row>
     <row r="798" spans="1:5">
       <c r="A798" s="5">
-        <v>285</v>
+        <v>276</v>
       </c>
       <c r="B798" s="10"/>
       <c r="C798" s="7" t="s">
         <v>795</v>
       </c>
       <c r="D798" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E798" s="13">
-        <v>242</v>
+        <v>275</v>
       </c>
     </row>
     <row r="799" spans="1:5">
       <c r="A799" s="5">
-        <v>286</v>
+        <v>277</v>
       </c>
       <c r="B799" s="10"/>
       <c r="C799" s="7" t="s">
         <v>796</v>
       </c>
       <c r="D799" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E799" s="13">
-        <v>242</v>
+        <v>92</v>
       </c>
     </row>
     <row r="800" spans="1:5">
       <c r="A800" s="5">
-        <v>287</v>
+        <v>278</v>
       </c>
       <c r="B800" s="10"/>
       <c r="C800" s="7" t="s">
         <v>797</v>
       </c>
       <c r="D800" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E800" s="13">
-        <v>164</v>
+        <v>1979</v>
       </c>
     </row>
     <row r="801" spans="1:5">
       <c r="A801" s="5">
-        <v>288</v>
+        <v>279</v>
       </c>
       <c r="B801" s="10"/>
       <c r="C801" s="7" t="s">
         <v>798</v>
       </c>
       <c r="D801" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E801" s="13">
-        <v>220</v>
+        <v>242</v>
       </c>
     </row>
     <row r="802" spans="1:5">
       <c r="A802" s="5">
-        <v>289</v>
+        <v>280</v>
       </c>
       <c r="B802" s="10"/>
       <c r="C802" s="7" t="s">
         <v>799</v>
       </c>
       <c r="D802" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E802" s="13">
-        <v>283</v>
+        <v>242</v>
       </c>
     </row>
     <row r="803" spans="1:5">
       <c r="A803" s="5">
-        <v>290</v>
+        <v>281</v>
       </c>
       <c r="B803" s="10"/>
       <c r="C803" s="7" t="s">
         <v>800</v>
       </c>
       <c r="D803" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E803" s="13">
-        <v>617</v>
+        <v>164</v>
       </c>
     </row>
     <row r="804" spans="1:5">
       <c r="A804" s="5">
-        <v>291</v>
+        <v>282</v>
       </c>
       <c r="B804" s="10"/>
       <c r="C804" s="7" t="s">
         <v>801</v>
       </c>
       <c r="D804" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E804" s="13">
-        <v>1018</v>
+        <v>220</v>
       </c>
     </row>
     <row r="805" spans="1:5">
       <c r="A805" s="5">
-        <v>292</v>
+        <v>283</v>
       </c>
       <c r="B805" s="10"/>
       <c r="C805" s="7" t="s">
         <v>802</v>
       </c>
       <c r="D805" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E805" s="13">
-        <v>144</v>
+        <v>283</v>
       </c>
     </row>
     <row r="806" spans="1:5">
       <c r="A806" s="5">
-        <v>293</v>
+        <v>284</v>
       </c>
       <c r="B806" s="10"/>
       <c r="C806" s="7" t="s">
         <v>803</v>
       </c>
       <c r="D806" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E806" s="13">
-        <v>275</v>
+        <v>617</v>
       </c>
     </row>
     <row r="807" spans="1:5">
       <c r="A807" s="5">
-        <v>294</v>
+        <v>285</v>
       </c>
       <c r="B807" s="10"/>
       <c r="C807" s="7" t="s">
         <v>804</v>
       </c>
       <c r="D807" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E807" s="13">
-        <v>157</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="808" spans="1:5">
       <c r="A808" s="5">
-        <v>295</v>
+        <v>286</v>
       </c>
       <c r="B808" s="10"/>
       <c r="C808" s="7" t="s">
         <v>805</v>
       </c>
       <c r="D808" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E808" s="13">
-        <v>292</v>
+        <v>144</v>
       </c>
     </row>
     <row r="809" spans="1:5">
       <c r="A809" s="5">
-        <v>296</v>
+        <v>287</v>
       </c>
       <c r="B809" s="10"/>
       <c r="C809" s="7" t="s">
         <v>806</v>
       </c>
       <c r="D809" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E809" s="13">
-        <v>668</v>
+        <v>275</v>
       </c>
     </row>
     <row r="810" spans="1:5">
       <c r="A810" s="5">
-        <v>297</v>
+        <v>288</v>
       </c>
       <c r="B810" s="10"/>
       <c r="C810" s="7" t="s">
         <v>807</v>
       </c>
       <c r="D810" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E810" s="13">
-        <v>460</v>
+        <v>157</v>
       </c>
     </row>
     <row r="811" spans="1:5">
       <c r="A811" s="5">
-        <v>298</v>
+        <v>289</v>
       </c>
       <c r="B811" s="10"/>
       <c r="C811" s="7" t="s">
         <v>808</v>
       </c>
       <c r="D811" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E811" s="13">
-        <v>150</v>
+        <v>292</v>
       </c>
     </row>
     <row r="812" spans="1:5">
       <c r="A812" s="5">
-        <v>299</v>
+        <v>290</v>
       </c>
       <c r="B812" s="10"/>
       <c r="C812" s="7" t="s">
         <v>809</v>
       </c>
       <c r="D812" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E812" s="13">
-        <v>283</v>
+        <v>668</v>
       </c>
     </row>
     <row r="813" spans="1:5">
       <c r="A813" s="5">
-        <v>300</v>
+        <v>291</v>
       </c>
       <c r="B813" s="10"/>
       <c r="C813" s="7" t="s">
         <v>810</v>
       </c>
       <c r="D813" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E813" s="13">
-        <v>483</v>
+        <v>460</v>
       </c>
     </row>
     <row r="814" spans="1:5">
       <c r="A814" s="5">
-        <v>301</v>
+        <v>292</v>
       </c>
       <c r="B814" s="10"/>
       <c r="C814" s="7" t="s">
         <v>811</v>
       </c>
       <c r="D814" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E814" s="13">
-        <v>139</v>
+        <v>150</v>
       </c>
     </row>
     <row r="815" spans="1:5">
       <c r="A815" s="5">
-        <v>302</v>
+        <v>293</v>
       </c>
       <c r="B815" s="10"/>
       <c r="C815" s="7" t="s">
         <v>812</v>
       </c>
       <c r="D815" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E815" s="13">
-        <v>164</v>
+        <v>283</v>
       </c>
     </row>
     <row r="816" spans="1:5">
       <c r="A816" s="5">
-        <v>303</v>
+        <v>294</v>
       </c>
       <c r="B816" s="10"/>
       <c r="C816" s="7" t="s">
         <v>813</v>
       </c>
       <c r="D816" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E816" s="13">
-        <v>131</v>
+        <v>483</v>
       </c>
     </row>
     <row r="817" spans="1:5">
       <c r="A817" s="5">
-        <v>304</v>
+        <v>295</v>
       </c>
       <c r="B817" s="10"/>
       <c r="C817" s="7" t="s">
         <v>814</v>
       </c>
       <c r="D817" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E817" s="13">
-        <v>114</v>
+        <v>139</v>
       </c>
     </row>
     <row r="818" spans="1:5">
       <c r="A818" s="5">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="B818" s="10"/>
       <c r="C818" s="7" t="s">
         <v>815</v>
       </c>
       <c r="D818" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E818" s="13">
-        <v>174</v>
+        <v>164</v>
       </c>
     </row>
     <row r="819" spans="1:5">
       <c r="A819" s="5">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="B819" s="10"/>
       <c r="C819" s="7" t="s">
         <v>816</v>
       </c>
       <c r="D819" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E819" s="13">
-        <v>483</v>
+        <v>131</v>
       </c>
     </row>
     <row r="820" spans="1:5">
       <c r="A820" s="5">
-        <v>307</v>
+        <v>298</v>
       </c>
       <c r="B820" s="10"/>
       <c r="C820" s="7" t="s">
         <v>817</v>
       </c>
       <c r="D820" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E820" s="13">
-        <v>568</v>
+        <v>114</v>
       </c>
     </row>
     <row r="821" spans="1:5">
       <c r="A821" s="5">
-        <v>308</v>
+        <v>299</v>
       </c>
       <c r="B821" s="10"/>
       <c r="C821" s="7" t="s">
         <v>818</v>
       </c>
       <c r="D821" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E821" s="13">
-        <v>183</v>
+        <v>174</v>
       </c>
     </row>
     <row r="822" spans="1:5">
       <c r="A822" s="5">
-        <v>309</v>
+        <v>300</v>
       </c>
       <c r="B822" s="10"/>
       <c r="C822" s="7" t="s">
         <v>819</v>
       </c>
       <c r="D822" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E822" s="13">
-        <v>117</v>
+        <v>483</v>
       </c>
     </row>
     <row r="823" spans="1:5">
       <c r="A823" s="5">
-        <v>310</v>
+        <v>301</v>
       </c>
       <c r="B823" s="10"/>
       <c r="C823" s="7" t="s">
         <v>820</v>
       </c>
       <c r="D823" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E823" s="13">
-        <v>423</v>
+        <v>568</v>
       </c>
     </row>
     <row r="824" spans="1:5">
       <c r="A824" s="5">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="B824" s="10"/>
       <c r="C824" s="7" t="s">
         <v>821</v>
       </c>
       <c r="D824" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E824" s="13">
-        <v>193</v>
+        <v>183</v>
       </c>
     </row>
     <row r="825" spans="1:5">
       <c r="A825" s="5">
-        <v>312</v>
+        <v>303</v>
       </c>
       <c r="B825" s="10"/>
       <c r="C825" s="7" t="s">
         <v>822</v>
       </c>
       <c r="D825" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E825" s="13">
-        <v>242</v>
+        <v>117</v>
       </c>
     </row>
     <row r="826" spans="1:5">
       <c r="A826" s="5">
-        <v>313</v>
+        <v>304</v>
       </c>
       <c r="B826" s="10"/>
       <c r="C826" s="7" t="s">
         <v>823</v>
       </c>
       <c r="D826" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E826" s="13">
-        <v>397</v>
+        <v>423</v>
       </c>
     </row>
     <row r="827" spans="1:5">
       <c r="A827" s="5">
-        <v>314</v>
+        <v>305</v>
       </c>
       <c r="B827" s="10"/>
       <c r="C827" s="7" t="s">
         <v>824</v>
       </c>
       <c r="D827" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E827" s="13">
-        <v>273</v>
+        <v>193</v>
       </c>
     </row>
     <row r="828" spans="1:5">
       <c r="A828" s="5">
-        <v>315</v>
+        <v>306</v>
       </c>
       <c r="B828" s="10"/>
       <c r="C828" s="7" t="s">
         <v>825</v>
       </c>
       <c r="D828" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E828" s="13">
-        <v>137</v>
+        <v>242</v>
       </c>
     </row>
     <row r="829" spans="1:5">
       <c r="A829" s="5">
-        <v>316</v>
+        <v>307</v>
       </c>
       <c r="B829" s="10"/>
       <c r="C829" s="7" t="s">
         <v>826</v>
       </c>
       <c r="D829" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E829" s="13">
-        <v>250</v>
+        <v>397</v>
       </c>
     </row>
     <row r="830" spans="1:5">
       <c r="A830" s="5">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="B830" s="10"/>
       <c r="C830" s="7" t="s">
         <v>827</v>
       </c>
       <c r="D830" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E830" s="13">
-        <v>185</v>
+        <v>273</v>
       </c>
     </row>
     <row r="831" spans="1:5">
       <c r="A831" s="5">
-        <v>318</v>
+        <v>309</v>
       </c>
       <c r="B831" s="10"/>
       <c r="C831" s="7" t="s">
         <v>828</v>
       </c>
       <c r="D831" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E831" s="13">
-        <v>960</v>
+        <v>137</v>
       </c>
     </row>
     <row r="832" spans="1:5">
       <c r="A832" s="5">
-        <v>319</v>
+        <v>310</v>
       </c>
       <c r="B832" s="10"/>
       <c r="C832" s="7" t="s">
         <v>829</v>
       </c>
       <c r="D832" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E832" s="13">
-        <v>260</v>
+        <v>250</v>
       </c>
     </row>
     <row r="833" spans="1:5">
       <c r="A833" s="5">
-        <v>320</v>
+        <v>311</v>
       </c>
       <c r="B833" s="10"/>
       <c r="C833" s="7" t="s">
         <v>830</v>
       </c>
       <c r="D833" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E833" s="13">
-        <v>172</v>
+        <v>185</v>
       </c>
     </row>
     <row r="834" spans="1:5">
       <c r="A834" s="5">
-        <v>321</v>
+        <v>312</v>
       </c>
       <c r="B834" s="10"/>
       <c r="C834" s="7" t="s">
         <v>831</v>
       </c>
       <c r="D834" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E834" s="13">
-        <v>452</v>
+        <v>960</v>
       </c>
     </row>
     <row r="835" spans="1:5">
       <c r="A835" s="5">
-        <v>322</v>
+        <v>313</v>
       </c>
       <c r="B835" s="10"/>
       <c r="C835" s="7" t="s">
         <v>832</v>
       </c>
       <c r="D835" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E835" s="13">
-        <v>162</v>
+        <v>260</v>
       </c>
     </row>
     <row r="836" spans="1:5">
       <c r="A836" s="5">
-        <v>323</v>
+        <v>314</v>
       </c>
       <c r="B836" s="10"/>
       <c r="C836" s="7" t="s">
         <v>833</v>
       </c>
       <c r="D836" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E836" s="13">
-        <v>260</v>
+        <v>172</v>
       </c>
     </row>
     <row r="837" spans="1:5">
       <c r="A837" s="5">
-        <v>324</v>
+        <v>315</v>
       </c>
       <c r="B837" s="10"/>
       <c r="C837" s="7" t="s">
         <v>834</v>
       </c>
       <c r="D837" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E837" s="13">
-        <v>147</v>
+        <v>452</v>
       </c>
     </row>
     <row r="838" spans="1:5">
       <c r="A838" s="5">
-        <v>325</v>
+        <v>316</v>
       </c>
       <c r="B838" s="10"/>
       <c r="C838" s="7" t="s">
         <v>835</v>
       </c>
       <c r="D838" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E838" s="13">
-        <v>407</v>
+        <v>162</v>
       </c>
     </row>
     <row r="839" spans="1:5">
       <c r="A839" s="5">
-        <v>326</v>
+        <v>317</v>
       </c>
       <c r="B839" s="10"/>
       <c r="C839" s="7" t="s">
         <v>836</v>
       </c>
       <c r="D839" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E839" s="13">
-        <v>803</v>
+        <v>260</v>
       </c>
     </row>
     <row r="840" spans="1:5">
       <c r="A840" s="5">
-        <v>327</v>
+        <v>318</v>
       </c>
       <c r="B840" s="10"/>
       <c r="C840" s="7" t="s">
         <v>837</v>
       </c>
       <c r="D840" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E840" s="13">
         <v>147</v>
       </c>
     </row>
     <row r="841" spans="1:5">
       <c r="A841" s="5">
-        <v>328</v>
+        <v>319</v>
       </c>
       <c r="B841" s="10"/>
       <c r="C841" s="7" t="s">
         <v>838</v>
       </c>
       <c r="D841" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E841" s="13">
-        <v>143</v>
+        <v>407</v>
       </c>
     </row>
     <row r="842" spans="1:5">
       <c r="A842" s="5">
-        <v>329</v>
+        <v>320</v>
       </c>
       <c r="B842" s="10"/>
       <c r="C842" s="7" t="s">
         <v>839</v>
       </c>
       <c r="D842" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E842" s="13">
-        <v>137</v>
+        <v>803</v>
       </c>
     </row>
     <row r="843" spans="1:5">
       <c r="A843" s="5">
-        <v>330</v>
+        <v>321</v>
       </c>
       <c r="B843" s="10"/>
       <c r="C843" s="7" t="s">
         <v>840</v>
       </c>
       <c r="D843" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E843" s="13">
-        <v>42</v>
+        <v>143</v>
       </c>
     </row>
     <row r="844" spans="1:5">
       <c r="A844" s="5">
-        <v>331</v>
+        <v>322</v>
       </c>
       <c r="B844" s="10"/>
       <c r="C844" s="7" t="s">
         <v>841</v>
       </c>
       <c r="D844" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E844" s="13">
-        <v>157</v>
+        <v>137</v>
       </c>
     </row>
     <row r="845" spans="1:5">
       <c r="A845" s="5">
-        <v>332</v>
+        <v>323</v>
       </c>
       <c r="B845" s="10"/>
       <c r="C845" s="7" t="s">
         <v>842</v>
       </c>
       <c r="D845" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E845" s="13">
-        <v>617</v>
+        <v>42</v>
       </c>
     </row>
     <row r="846" spans="1:5">
       <c r="A846" s="5">
-        <v>333</v>
+        <v>324</v>
       </c>
       <c r="B846" s="10"/>
       <c r="C846" s="7" t="s">
         <v>843</v>
       </c>
       <c r="D846" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E846" s="13">
-        <v>301</v>
+        <v>157</v>
       </c>
     </row>
     <row r="847" spans="1:5">
       <c r="A847" s="5">
-        <v>334</v>
+        <v>325</v>
       </c>
       <c r="B847" s="10"/>
       <c r="C847" s="7" t="s">
         <v>844</v>
       </c>
       <c r="D847" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E847" s="13">
-        <v>191</v>
+        <v>617</v>
       </c>
     </row>
     <row r="848" spans="1:5">
       <c r="A848" s="5">
-        <v>335</v>
+        <v>326</v>
       </c>
       <c r="B848" s="10"/>
       <c r="C848" s="7" t="s">
         <v>845</v>
       </c>
       <c r="D848" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E848" s="13">
-        <v>1346</v>
+        <v>301</v>
       </c>
     </row>
     <row r="849" spans="1:5">
       <c r="A849" s="5">
-        <v>336</v>
+        <v>327</v>
       </c>
       <c r="B849" s="10"/>
       <c r="C849" s="7" t="s">
         <v>846</v>
       </c>
       <c r="D849" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E849" s="13">
-        <v>287</v>
+        <v>191</v>
       </c>
     </row>
     <row r="850" spans="1:5">
       <c r="A850" s="5">
-        <v>337</v>
+        <v>328</v>
       </c>
       <c r="B850" s="10"/>
       <c r="C850" s="7" t="s">
         <v>847</v>
       </c>
       <c r="D850" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E850" s="13">
-        <v>379</v>
+        <v>1346</v>
       </c>
     </row>
     <row r="851" spans="1:5">
       <c r="A851" s="5">
-        <v>338</v>
+        <v>329</v>
       </c>
       <c r="B851" s="10"/>
       <c r="C851" s="7" t="s">
         <v>848</v>
       </c>
       <c r="D851" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E851" s="13">
-        <v>80</v>
+        <v>287</v>
       </c>
     </row>
     <row r="852" spans="1:5">
       <c r="A852" s="5">
-        <v>339</v>
+        <v>330</v>
       </c>
       <c r="B852" s="10"/>
       <c r="C852" s="7" t="s">
         <v>849</v>
       </c>
       <c r="D852" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E852" s="13">
-        <v>242</v>
+        <v>379</v>
       </c>
     </row>
     <row r="853" spans="1:5">
       <c r="A853" s="5">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="B853" s="10"/>
       <c r="C853" s="7" t="s">
         <v>850</v>
       </c>
       <c r="D853" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E853" s="13">
-        <v>351</v>
+        <v>80</v>
       </c>
     </row>
     <row r="854" spans="1:5">
       <c r="A854" s="5">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="B854" s="10"/>
       <c r="C854" s="7" t="s">
         <v>851</v>
       </c>
       <c r="D854" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E854" s="13">
-        <v>1017</v>
+        <v>242</v>
       </c>
     </row>
     <row r="855" spans="1:5">
       <c r="A855" s="5">
-        <v>342</v>
+        <v>333</v>
       </c>
       <c r="B855" s="10"/>
       <c r="C855" s="7" t="s">
         <v>852</v>
       </c>
       <c r="D855" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E855" s="13">
-        <v>174</v>
+        <v>351</v>
       </c>
     </row>
     <row r="856" spans="1:5">
       <c r="A856" s="5">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="B856" s="10"/>
       <c r="C856" s="7" t="s">
         <v>853</v>
       </c>
       <c r="D856" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E856" s="13">
-        <v>70</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="857" spans="1:5">
       <c r="A857" s="5">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="B857" s="10"/>
       <c r="C857" s="7" t="s">
         <v>854</v>
       </c>
       <c r="D857" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E857" s="13">
-        <v>117</v>
+        <v>174</v>
       </c>
     </row>
     <row r="858" spans="1:5">
       <c r="A858" s="5">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="B858" s="10"/>
       <c r="C858" s="7" t="s">
         <v>855</v>
       </c>
       <c r="D858" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E858" s="13">
-        <v>250</v>
+        <v>70</v>
       </c>
     </row>
     <row r="859" spans="1:5">
       <c r="A859" s="5">
-        <v>346</v>
+        <v>337</v>
       </c>
       <c r="B859" s="10"/>
       <c r="C859" s="7" t="s">
         <v>856</v>
       </c>
       <c r="D859" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E859" s="13">
-        <v>270</v>
+        <v>117</v>
       </c>
     </row>
     <row r="860" spans="1:5">
       <c r="A860" s="5">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="B860" s="10"/>
       <c r="C860" s="7" t="s">
         <v>857</v>
       </c>
       <c r="D860" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E860" s="13">
-        <v>310</v>
+        <v>250</v>
       </c>
     </row>
     <row r="861" spans="1:5">
       <c r="A861" s="5">
-        <v>348</v>
+        <v>339</v>
       </c>
       <c r="B861" s="10"/>
       <c r="C861" s="7" t="s">
         <v>858</v>
       </c>
       <c r="D861" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E861" s="13">
-        <v>302</v>
+        <v>270</v>
       </c>
     </row>
     <row r="862" spans="1:5">
       <c r="A862" s="5">
-        <v>349</v>
+        <v>340</v>
       </c>
       <c r="B862" s="10"/>
       <c r="C862" s="7" t="s">
         <v>859</v>
       </c>
       <c r="D862" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E862" s="13">
-        <v>92</v>
+        <v>310</v>
       </c>
     </row>
     <row r="863" spans="1:5">
       <c r="A863" s="5">
-        <v>350</v>
+        <v>341</v>
       </c>
       <c r="B863" s="10"/>
       <c r="C863" s="7" t="s">
         <v>860</v>
       </c>
       <c r="D863" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E863" s="13">
-        <v>287</v>
+        <v>302</v>
       </c>
     </row>
     <row r="864" spans="1:5">
       <c r="A864" s="5">
-        <v>351</v>
+        <v>342</v>
       </c>
       <c r="B864" s="10"/>
       <c r="C864" s="7" t="s">
         <v>861</v>
       </c>
       <c r="D864" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E864" s="13">
-        <v>292</v>
+        <v>92</v>
       </c>
     </row>
     <row r="865" spans="1:5">
       <c r="A865" s="5">
-        <v>352</v>
+        <v>343</v>
       </c>
       <c r="B865" s="10"/>
       <c r="C865" s="7" t="s">
         <v>862</v>
       </c>
       <c r="D865" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E865" s="13">
-        <v>117</v>
+        <v>287</v>
       </c>
     </row>
     <row r="866" spans="1:5">
       <c r="A866" s="5">
-        <v>353</v>
+        <v>344</v>
       </c>
       <c r="B866" s="10"/>
       <c r="C866" s="7" t="s">
         <v>863</v>
       </c>
       <c r="D866" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E866" s="13">
-        <v>206</v>
+        <v>292</v>
       </c>
     </row>
     <row r="867" spans="1:5">
       <c r="A867" s="5">
-        <v>354</v>
+        <v>345</v>
       </c>
       <c r="B867" s="10"/>
       <c r="C867" s="7" t="s">
         <v>864</v>
       </c>
       <c r="D867" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E867" s="13">
-        <v>95</v>
+        <v>117</v>
       </c>
     </row>
     <row r="868" spans="1:5">
       <c r="A868" s="5">
-        <v>355</v>
+        <v>346</v>
       </c>
       <c r="B868" s="10"/>
       <c r="C868" s="7" t="s">
         <v>865</v>
       </c>
       <c r="D868" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E868" s="13">
-        <v>176</v>
+        <v>206</v>
       </c>
     </row>
     <row r="869" spans="1:5">
       <c r="A869" s="5">
-        <v>356</v>
+        <v>347</v>
       </c>
       <c r="B869" s="10"/>
       <c r="C869" s="7" t="s">
         <v>866</v>
       </c>
       <c r="D869" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E869" s="13">
-        <v>198</v>
+        <v>95</v>
       </c>
     </row>
     <row r="870" spans="1:5">
       <c r="A870" s="5">
-        <v>357</v>
+        <v>348</v>
       </c>
       <c r="B870" s="10"/>
       <c r="C870" s="7" t="s">
         <v>867</v>
       </c>
       <c r="D870" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E870" s="13">
-        <v>40</v>
+        <v>176</v>
       </c>
     </row>
     <row r="871" spans="1:5">
       <c r="A871" s="5">
-        <v>358</v>
+        <v>349</v>
       </c>
       <c r="B871" s="10"/>
       <c r="C871" s="7" t="s">
         <v>868</v>
       </c>
       <c r="D871" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E871" s="13">
-        <v>92</v>
+        <v>198</v>
       </c>
     </row>
     <row r="872" spans="1:5">
       <c r="A872" s="5">
-        <v>359</v>
+        <v>350</v>
       </c>
       <c r="B872" s="10"/>
       <c r="C872" s="7" t="s">
         <v>869</v>
       </c>
       <c r="D872" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E872" s="13">
-        <v>191</v>
+        <v>40</v>
       </c>
     </row>
     <row r="873" spans="1:5">
       <c r="A873" s="5">
-        <v>360</v>
+        <v>351</v>
       </c>
       <c r="B873" s="10"/>
       <c r="C873" s="7" t="s">
         <v>870</v>
       </c>
       <c r="D873" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E873" s="13">
-        <v>302</v>
+        <v>92</v>
       </c>
     </row>
     <row r="874" spans="1:5">
       <c r="A874" s="5">
-        <v>361</v>
+        <v>352</v>
       </c>
       <c r="B874" s="10"/>
       <c r="C874" s="7" t="s">
         <v>871</v>
       </c>
       <c r="D874" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E874" s="13">
-        <v>532</v>
+        <v>191</v>
       </c>
     </row>
     <row r="875" spans="1:5">
       <c r="A875" s="5">
-        <v>362</v>
+        <v>353</v>
       </c>
       <c r="B875" s="10"/>
       <c r="C875" s="7" t="s">
         <v>872</v>
       </c>
       <c r="D875" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E875" s="13">
-        <v>105</v>
+        <v>302</v>
       </c>
     </row>
     <row r="876" spans="1:5">
       <c r="A876" s="5">
-        <v>363</v>
+        <v>354</v>
       </c>
       <c r="B876" s="10"/>
       <c r="C876" s="7" t="s">
         <v>873</v>
       </c>
       <c r="D876" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E876" s="13">
-        <v>270</v>
+        <v>532</v>
       </c>
     </row>
     <row r="877" spans="1:5">
       <c r="A877" s="5">
-        <v>364</v>
+        <v>355</v>
       </c>
       <c r="B877" s="10"/>
       <c r="C877" s="7" t="s">
         <v>874</v>
       </c>
       <c r="D877" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E877" s="13">
-        <v>351</v>
+        <v>105</v>
       </c>
     </row>
     <row r="878" spans="1:5">
       <c r="A878" s="5">
-        <v>365</v>
+        <v>356</v>
       </c>
       <c r="B878" s="10"/>
       <c r="C878" s="7" t="s">
         <v>875</v>
       </c>
       <c r="D878" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E878" s="13">
-        <v>371</v>
+        <v>270</v>
       </c>
     </row>
     <row r="879" spans="1:5">
       <c r="A879" s="5">
-        <v>366</v>
+        <v>357</v>
       </c>
       <c r="B879" s="10"/>
       <c r="C879" s="7" t="s">
         <v>876</v>
       </c>
       <c r="D879" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E879" s="13">
-        <v>314</v>
+        <v>351</v>
       </c>
     </row>
     <row r="880" spans="1:5">
       <c r="A880" s="5">
-        <v>367</v>
+        <v>358</v>
       </c>
       <c r="B880" s="10"/>
       <c r="C880" s="7" t="s">
         <v>877</v>
       </c>
       <c r="D880" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E880" s="13">
-        <v>206</v>
+        <v>371</v>
       </c>
     </row>
     <row r="881" spans="1:5">
       <c r="A881" s="5">
-        <v>368</v>
+        <v>359</v>
       </c>
       <c r="B881" s="10"/>
       <c r="C881" s="7" t="s">
         <v>878</v>
       </c>
       <c r="D881" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E881" s="13">
-        <v>206</v>
+        <v>314</v>
       </c>
     </row>
     <row r="882" spans="1:5">
       <c r="A882" s="5">
-        <v>369</v>
+        <v>360</v>
       </c>
       <c r="B882" s="10"/>
       <c r="C882" s="7" t="s">
         <v>879</v>
       </c>
       <c r="D882" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E882" s="13">
-        <v>407</v>
+        <v>206</v>
       </c>
     </row>
     <row r="883" spans="1:5">
       <c r="A883" s="5">
-        <v>370</v>
+        <v>361</v>
       </c>
       <c r="B883" s="10"/>
       <c r="C883" s="7" t="s">
         <v>880</v>
       </c>
       <c r="D883" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E883" s="13">
-        <v>137</v>
+        <v>206</v>
       </c>
     </row>
     <row r="884" spans="1:5">
       <c r="A884" s="5">
-        <v>371</v>
+        <v>362</v>
       </c>
       <c r="B884" s="10"/>
       <c r="C884" s="7" t="s">
         <v>881</v>
       </c>
       <c r="D884" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E884" s="13">
-        <v>185</v>
+        <v>407</v>
       </c>
     </row>
     <row r="885" spans="1:5">
       <c r="A885" s="5">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="B885" s="10"/>
       <c r="C885" s="7" t="s">
         <v>882</v>
       </c>
       <c r="D885" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E885" s="13">
-        <v>532</v>
+        <v>137</v>
       </c>
     </row>
     <row r="886" spans="1:5">
       <c r="A886" s="5">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="B886" s="10"/>
       <c r="C886" s="7" t="s">
         <v>883</v>
       </c>
       <c r="D886" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E886" s="13">
-        <v>617</v>
+        <v>185</v>
       </c>
     </row>
     <row r="887" spans="1:5">
       <c r="A887" s="5">
-        <v>374</v>
+        <v>365</v>
       </c>
       <c r="B887" s="10"/>
       <c r="C887" s="7" t="s">
         <v>884</v>
       </c>
       <c r="D887" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E887" s="13">
-        <v>198</v>
+        <v>532</v>
       </c>
     </row>
     <row r="888" spans="1:5">
       <c r="A888" s="5">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="B888" s="10"/>
       <c r="C888" s="7" t="s">
         <v>885</v>
       </c>
       <c r="D888" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E888" s="13">
-        <v>240</v>
+        <v>617</v>
       </c>
     </row>
     <row r="889" spans="1:5">
       <c r="A889" s="5">
-        <v>376</v>
+        <v>367</v>
       </c>
       <c r="B889" s="10"/>
       <c r="C889" s="7" t="s">
         <v>886</v>
       </c>
       <c r="D889" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E889" s="13">
-        <v>625</v>
+        <v>198</v>
       </c>
     </row>
     <row r="890" spans="1:5">
       <c r="A890" s="5">
-        <v>377</v>
+        <v>368</v>
       </c>
       <c r="B890" s="10"/>
       <c r="C890" s="7" t="s">
         <v>887</v>
       </c>
       <c r="D890" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E890" s="13">
-        <v>114</v>
+        <v>240</v>
       </c>
     </row>
     <row r="891" spans="1:5">
       <c r="A891" s="5">
-        <v>378</v>
+        <v>369</v>
       </c>
       <c r="B891" s="10"/>
       <c r="C891" s="7" t="s">
         <v>888</v>
       </c>
       <c r="D891" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E891" s="13">
-        <v>310</v>
+        <v>625</v>
       </c>
     </row>
     <row r="892" spans="1:5">
       <c r="A892" s="5">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="B892" s="10"/>
       <c r="C892" s="7" t="s">
         <v>889</v>
       </c>
       <c r="D892" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E892" s="13">
-        <v>92</v>
+        <v>114</v>
       </c>
     </row>
     <row r="893" spans="1:5">
       <c r="A893" s="5">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="B893" s="10"/>
       <c r="C893" s="7" t="s">
         <v>890</v>
       </c>
       <c r="D893" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E893" s="13">
-        <v>508</v>
+        <v>310</v>
       </c>
     </row>
     <row r="894" spans="1:5">
       <c r="A894" s="5">
-        <v>381</v>
+        <v>372</v>
       </c>
       <c r="B894" s="10"/>
       <c r="C894" s="7" t="s">
         <v>891</v>
       </c>
       <c r="D894" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E894" s="13">
-        <v>803</v>
+        <v>92</v>
       </c>
     </row>
     <row r="895" spans="1:5">
       <c r="A895" s="5">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="B895" s="10"/>
       <c r="C895" s="7" t="s">
         <v>892</v>
       </c>
       <c r="D895" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E895" s="13">
-        <v>568</v>
+        <v>508</v>
       </c>
     </row>
     <row r="896" spans="1:5">
       <c r="A896" s="5">
-        <v>383</v>
+        <v>374</v>
       </c>
       <c r="B896" s="10"/>
       <c r="C896" s="7" t="s">
         <v>893</v>
       </c>
       <c r="D896" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E896" s="13">
-        <v>115</v>
+        <v>803</v>
       </c>
     </row>
     <row r="897" spans="1:5">
       <c r="A897" s="5">
-        <v>384</v>
+        <v>375</v>
       </c>
       <c r="B897" s="10"/>
       <c r="C897" s="7" t="s">
         <v>894</v>
       </c>
       <c r="D897" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E897" s="13">
-        <v>236</v>
+        <v>568</v>
       </c>
     </row>
     <row r="898" spans="1:5">
       <c r="A898" s="5">
-        <v>385</v>
+        <v>376</v>
       </c>
       <c r="B898" s="10"/>
       <c r="C898" s="7" t="s">
         <v>895</v>
       </c>
       <c r="D898" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E898" s="13">
-        <v>92</v>
+        <v>115</v>
       </c>
     </row>
     <row r="899" spans="1:5">
       <c r="A899" s="5">
-        <v>386</v>
+        <v>377</v>
       </c>
       <c r="B899" s="10"/>
       <c r="C899" s="7" t="s">
         <v>896</v>
       </c>
       <c r="D899" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E899" s="13">
-        <v>483</v>
+        <v>236</v>
       </c>
     </row>
     <row r="900" spans="1:5">
       <c r="A900" s="5">
-        <v>387</v>
+        <v>378</v>
       </c>
       <c r="B900" s="10"/>
       <c r="C900" s="7" t="s">
         <v>897</v>
       </c>
       <c r="D900" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E900" s="13">
-        <v>449</v>
+        <v>92</v>
       </c>
     </row>
     <row r="901" spans="1:5">
       <c r="A901" s="5">
-        <v>388</v>
+        <v>379</v>
       </c>
       <c r="B901" s="10"/>
       <c r="C901" s="7" t="s">
         <v>898</v>
       </c>
       <c r="D901" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E901" s="13">
-        <v>131</v>
+        <v>483</v>
       </c>
     </row>
     <row r="902" spans="1:5">
       <c r="A902" s="5">
-        <v>389</v>
+        <v>380</v>
       </c>
       <c r="B902" s="10"/>
       <c r="C902" s="7" t="s">
         <v>899</v>
       </c>
       <c r="D902" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E902" s="13">
-        <v>198</v>
+        <v>449</v>
       </c>
     </row>
     <row r="903" spans="1:5">
       <c r="A903" s="5">
-        <v>390</v>
+        <v>381</v>
       </c>
       <c r="B903" s="10"/>
       <c r="C903" s="7" t="s">
         <v>900</v>
       </c>
       <c r="D903" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E903" s="13">
-        <v>407</v>
+        <v>131</v>
       </c>
     </row>
     <row r="904" spans="1:5">
       <c r="A904" s="5">
-        <v>391</v>
+        <v>382</v>
       </c>
       <c r="B904" s="10"/>
       <c r="C904" s="7" t="s">
         <v>901</v>
       </c>
       <c r="D904" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E904" s="13">
-        <v>382</v>
+        <v>198</v>
       </c>
     </row>
     <row r="905" spans="1:5">
       <c r="A905" s="5">
-        <v>392</v>
+        <v>383</v>
       </c>
       <c r="B905" s="10"/>
       <c r="C905" s="7" t="s">
         <v>902</v>
       </c>
       <c r="D905" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E905" s="13">
-        <v>645</v>
+        <v>407</v>
       </c>
     </row>
     <row r="906" spans="1:5">
       <c r="A906" s="5">
-        <v>393</v>
+        <v>384</v>
       </c>
       <c r="B906" s="10"/>
       <c r="C906" s="7" t="s">
         <v>903</v>
       </c>
       <c r="D906" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E906" s="13">
-        <v>92</v>
+        <v>382</v>
       </c>
     </row>
     <row r="907" spans="1:5">
       <c r="A907" s="5">
-        <v>394</v>
+        <v>385</v>
       </c>
       <c r="B907" s="10"/>
       <c r="C907" s="7" t="s">
         <v>904</v>
       </c>
       <c r="D907" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E907" s="13">
-        <v>137</v>
+        <v>645</v>
       </c>
     </row>
     <row r="908" spans="1:5">
       <c r="A908" s="5">
-        <v>395</v>
+        <v>386</v>
       </c>
       <c r="B908" s="10"/>
       <c r="C908" s="7" t="s">
         <v>905</v>
       </c>
       <c r="D908" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E908" s="13">
-        <v>218</v>
+        <v>137</v>
       </c>
     </row>
     <row r="909" spans="1:5">
       <c r="A909" s="5">
-        <v>396</v>
+        <v>387</v>
       </c>
       <c r="B909" s="10"/>
       <c r="C909" s="7" t="s">
         <v>906</v>
       </c>
       <c r="D909" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E909" s="13">
         <v>218</v>
       </c>
     </row>
     <row r="910" spans="1:5">
       <c r="A910" s="5">
-        <v>397</v>
+        <v>388</v>
       </c>
       <c r="B910" s="10"/>
       <c r="C910" s="7" t="s">
         <v>907</v>
       </c>
       <c r="D910" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E910" s="13">
-        <v>372</v>
+        <v>218</v>
       </c>
     </row>
     <row r="911" spans="1:5">
       <c r="A911" s="5">
-        <v>398</v>
+        <v>389</v>
       </c>
       <c r="B911" s="10"/>
       <c r="C911" s="7" t="s">
         <v>908</v>
       </c>
       <c r="D911" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E911" s="13">
-        <v>114</v>
+        <v>372</v>
       </c>
     </row>
     <row r="912" spans="1:5">
       <c r="A912" s="5">
-        <v>399</v>
+        <v>390</v>
       </c>
       <c r="B912" s="10"/>
       <c r="C912" s="7" t="s">
         <v>909</v>
       </c>
       <c r="D912" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E912" s="13">
-        <v>379</v>
+        <v>114</v>
       </c>
     </row>
     <row r="913" spans="1:5">
       <c r="A913" s="5">
-        <v>400</v>
+        <v>391</v>
       </c>
       <c r="B913" s="10"/>
       <c r="C913" s="7" t="s">
         <v>910</v>
       </c>
       <c r="D913" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E913" s="13">
-        <v>270</v>
+        <v>379</v>
       </c>
     </row>
     <row r="914" spans="1:5">
       <c r="A914" s="5">
-        <v>401</v>
+        <v>392</v>
       </c>
       <c r="B914" s="10"/>
       <c r="C914" s="7" t="s">
         <v>911</v>
       </c>
       <c r="D914" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E914" s="13">
-        <v>803</v>
+        <v>270</v>
       </c>
     </row>
     <row r="915" spans="1:5">
       <c r="A915" s="5">
-        <v>402</v>
+        <v>393</v>
       </c>
       <c r="B915" s="10"/>
       <c r="C915" s="7" t="s">
         <v>912</v>
       </c>
       <c r="D915" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E915" s="13">
-        <v>397</v>
+        <v>803</v>
       </c>
     </row>
     <row r="916" spans="1:5">
       <c r="A916" s="5">
-        <v>403</v>
+        <v>394</v>
       </c>
       <c r="B916" s="10"/>
       <c r="C916" s="7" t="s">
         <v>913</v>
       </c>
       <c r="D916" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E916" s="13">
-        <v>776</v>
+        <v>397</v>
       </c>
     </row>
     <row r="917" spans="1:5">
       <c r="A917" s="5">
-        <v>404</v>
+        <v>395</v>
       </c>
       <c r="B917" s="10"/>
       <c r="C917" s="7" t="s">
         <v>914</v>
       </c>
       <c r="D917" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E917" s="13">
-        <v>236</v>
+        <v>776</v>
       </c>
     </row>
     <row r="918" spans="1:5">
       <c r="A918" s="5">
-        <v>405</v>
+        <v>396</v>
       </c>
       <c r="B918" s="10"/>
       <c r="C918" s="7" t="s">
         <v>915</v>
       </c>
       <c r="D918" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E918" s="13">
-        <v>228</v>
+        <v>236</v>
       </c>
     </row>
     <row r="919" spans="1:5">
       <c r="A919" s="5">
-        <v>406</v>
+        <v>397</v>
       </c>
       <c r="B919" s="10"/>
       <c r="C919" s="7" t="s">
         <v>916</v>
       </c>
       <c r="D919" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E919" s="13">
-        <v>407</v>
+        <v>228</v>
       </c>
     </row>
     <row r="920" spans="1:5">
       <c r="A920" s="5">
-        <v>407</v>
+        <v>398</v>
       </c>
       <c r="B920" s="10"/>
       <c r="C920" s="7" t="s">
         <v>917</v>
       </c>
       <c r="D920" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E920" s="13">
-        <v>192</v>
+        <v>407</v>
       </c>
     </row>
     <row r="921" spans="1:5">
       <c r="A921" s="5">
-        <v>408</v>
+        <v>399</v>
       </c>
       <c r="B921" s="10"/>
       <c r="C921" s="7" t="s">
         <v>918</v>
       </c>
       <c r="D921" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E921" s="13">
-        <v>351</v>
+        <v>192</v>
       </c>
     </row>
     <row r="922" spans="1:5">
       <c r="A922" s="5">
-        <v>409</v>
+        <v>400</v>
       </c>
       <c r="B922" s="10"/>
       <c r="C922" s="7" t="s">
         <v>919</v>
       </c>
       <c r="D922" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E922" s="13">
-        <v>217</v>
+        <v>351</v>
       </c>
     </row>
     <row r="923" spans="1:5">
       <c r="A923" s="5">
-        <v>410</v>
+        <v>401</v>
       </c>
       <c r="B923" s="10"/>
       <c r="C923" s="7" t="s">
         <v>920</v>
       </c>
       <c r="D923" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E923" s="13">
-        <v>464</v>
+        <v>217</v>
       </c>
     </row>
     <row r="924" spans="1:5">
       <c r="A924" s="5">
-        <v>411</v>
+        <v>402</v>
       </c>
       <c r="B924" s="10"/>
       <c r="C924" s="7" t="s">
         <v>921</v>
       </c>
       <c r="D924" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E924" s="13">
-        <v>803</v>
+        <v>464</v>
       </c>
     </row>
     <row r="925" spans="1:5">
       <c r="A925" s="5">
-        <v>412</v>
+        <v>403</v>
       </c>
       <c r="B925" s="10"/>
       <c r="C925" s="7" t="s">
         <v>922</v>
       </c>
       <c r="D925" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E925" s="13">
-        <v>495</v>
+        <v>803</v>
       </c>
     </row>
     <row r="926" spans="1:5">
       <c r="A926" s="5">
-        <v>413</v>
+        <v>404</v>
       </c>
       <c r="B926" s="10"/>
       <c r="C926" s="7" t="s">
         <v>923</v>
       </c>
       <c r="D926" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E926" s="13">
-        <v>150</v>
+        <v>495</v>
       </c>
     </row>
     <row r="927" spans="1:5">
       <c r="A927" s="5">
-        <v>414</v>
+        <v>405</v>
       </c>
       <c r="B927" s="10"/>
       <c r="C927" s="7" t="s">
         <v>924</v>
       </c>
       <c r="D927" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E927" s="13">
-        <v>92</v>
+        <v>150</v>
       </c>
     </row>
     <row r="928" spans="1:5">
       <c r="A928" s="5">
-        <v>415</v>
+        <v>406</v>
       </c>
       <c r="B928" s="10"/>
       <c r="C928" s="7" t="s">
         <v>925</v>
       </c>
       <c r="D928" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E928" s="13">
-        <v>143</v>
+        <v>92</v>
       </c>
     </row>
     <row r="929" spans="1:5">
       <c r="A929" s="5">
-        <v>416</v>
+        <v>407</v>
       </c>
       <c r="B929" s="10"/>
       <c r="C929" s="7" t="s">
         <v>926</v>
       </c>
       <c r="D929" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E929" s="13">
-        <v>215</v>
+        <v>143</v>
       </c>
     </row>
     <row r="930" spans="1:5">
       <c r="A930" s="5">
-        <v>417</v>
+        <v>408</v>
       </c>
       <c r="B930" s="10"/>
       <c r="C930" s="7" t="s">
         <v>927</v>
       </c>
       <c r="D930" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E930" s="13">
-        <v>370</v>
+        <v>215</v>
       </c>
     </row>
     <row r="931" spans="1:5">
       <c r="A931" s="5">
-        <v>418</v>
+        <v>409</v>
       </c>
       <c r="B931" s="10"/>
       <c r="C931" s="7" t="s">
         <v>928</v>
       </c>
       <c r="D931" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E931" s="13">
-        <v>93</v>
+        <v>370</v>
       </c>
     </row>
     <row r="932" spans="1:5">
       <c r="A932" s="5">
-        <v>419</v>
+        <v>410</v>
       </c>
       <c r="B932" s="10"/>
       <c r="C932" s="7" t="s">
         <v>929</v>
       </c>
       <c r="D932" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E932" s="13">
-        <v>1364</v>
+        <v>93</v>
       </c>
     </row>
     <row r="933" spans="1:5">
       <c r="A933" s="5">
-        <v>420</v>
+        <v>411</v>
       </c>
       <c r="B933" s="10"/>
       <c r="C933" s="7" t="s">
         <v>930</v>
       </c>
       <c r="D933" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E933" s="13">
         <v>117</v>
       </c>
     </row>
     <row r="934" spans="1:5">
       <c r="A934" s="5">
-        <v>421</v>
+        <v>412</v>
       </c>
       <c r="B934" s="10"/>
       <c r="C934" s="7" t="s">
         <v>931</v>
       </c>
       <c r="D934" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E934" s="13">
         <v>164</v>
       </c>
     </row>
     <row r="935" spans="1:5">
       <c r="A935" s="5">
-        <v>422</v>
+        <v>413</v>
       </c>
       <c r="B935" s="10"/>
       <c r="C935" s="7" t="s">
         <v>932</v>
       </c>
       <c r="D935" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E935" s="13">
         <v>206</v>
       </c>
     </row>
     <row r="936" spans="1:5">
       <c r="A936" s="5">
-        <v>423</v>
+        <v>414</v>
       </c>
       <c r="B936" s="10"/>
       <c r="C936" s="7" t="s">
         <v>933</v>
       </c>
       <c r="D936" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E936" s="13">
         <v>371</v>
       </c>
     </row>
     <row r="937" spans="1:5">
       <c r="A937" s="5">
-        <v>424</v>
+        <v>415</v>
       </c>
       <c r="B937" s="10"/>
       <c r="C937" s="7" t="s">
         <v>934</v>
       </c>
       <c r="D937" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E937" s="13">
         <v>112</v>
       </c>
     </row>
     <row r="938" spans="1:5">
       <c r="A938" s="5">
-        <v>425</v>
+        <v>416</v>
       </c>
       <c r="B938" s="10"/>
       <c r="C938" s="7" t="s">
         <v>935</v>
       </c>
       <c r="D938" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E938" s="13">
         <v>90</v>
       </c>
     </row>
     <row r="939" spans="1:5">
       <c r="A939" s="5">
-        <v>426</v>
+        <v>417</v>
       </c>
       <c r="B939" s="10"/>
       <c r="C939" s="7" t="s">
         <v>936</v>
       </c>
       <c r="D939" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E939" s="13">
         <v>234</v>
       </c>
     </row>
     <row r="940" spans="1:5">
       <c r="A940" s="5">
-        <v>427</v>
+        <v>418</v>
       </c>
       <c r="B940" s="10"/>
       <c r="C940" s="7" t="s">
         <v>937</v>
       </c>
       <c r="D940" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E940" s="13">
         <v>203</v>
       </c>
     </row>
     <row r="941" spans="1:5">
       <c r="A941" s="5">
-        <v>428</v>
+        <v>419</v>
       </c>
       <c r="B941" s="10"/>
       <c r="C941" s="7" t="s">
         <v>938</v>
       </c>
       <c r="D941" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E941" s="13">
         <v>621</v>
       </c>
     </row>
     <row r="942" spans="1:5">
       <c r="A942" s="5">
-        <v>429</v>
+        <v>420</v>
       </c>
       <c r="B942" s="10"/>
       <c r="C942" s="7" t="s">
         <v>939</v>
       </c>
       <c r="D942" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E942" s="13">
         <v>172</v>
       </c>
     </row>
     <row r="943" spans="1:5">
       <c r="A943" s="5">
-        <v>430</v>
+        <v>421</v>
       </c>
       <c r="B943" s="10"/>
       <c r="C943" s="7" t="s">
         <v>940</v>
       </c>
       <c r="D943" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E943" s="13">
-        <v>203</v>
+        <v>90</v>
       </c>
     </row>
     <row r="944" spans="1:5">
       <c r="A944" s="5">
-        <v>431</v>
+        <v>422</v>
       </c>
       <c r="B944" s="10"/>
       <c r="C944" s="7" t="s">
         <v>941</v>
       </c>
       <c r="D944" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E944" s="13">
-        <v>90</v>
+        <v>508</v>
       </c>
     </row>
     <row r="945" spans="1:5">
       <c r="A945" s="5">
-        <v>432</v>
+        <v>423</v>
       </c>
       <c r="B945" s="10"/>
       <c r="C945" s="7" t="s">
         <v>942</v>
       </c>
       <c r="D945" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E945" s="13">
-        <v>508</v>
+        <v>126</v>
       </c>
     </row>
     <row r="946" spans="1:5">
       <c r="A946" s="5">
-        <v>433</v>
+        <v>424</v>
       </c>
       <c r="B946" s="10"/>
       <c r="C946" s="7" t="s">
         <v>943</v>
       </c>
       <c r="D946" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E946" s="13">
         <v>268</v>
       </c>
     </row>
     <row r="947" spans="1:5">
       <c r="A947" s="5">
-        <v>434</v>
+        <v>425</v>
       </c>
       <c r="B947" s="10"/>
       <c r="C947" s="7" t="s">
         <v>944</v>
       </c>
       <c r="D947" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E947" s="13">
         <v>101</v>
       </c>
     </row>
     <row r="948" spans="1:5">
       <c r="A948" s="5">
-        <v>435</v>
+        <v>426</v>
       </c>
       <c r="B948" s="10"/>
       <c r="C948" s="7" t="s">
         <v>945</v>
       </c>
       <c r="D948" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E948" s="13">
         <v>197</v>
       </c>
     </row>
     <row r="949" spans="1:5">
       <c r="A949" s="5">
-        <v>436</v>
+        <v>427</v>
       </c>
       <c r="B949" s="10"/>
       <c r="C949" s="7" t="s">
         <v>946</v>
       </c>
       <c r="D949" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E949" s="13">
         <v>204</v>
       </c>
     </row>
     <row r="950" spans="1:5">
       <c r="A950" s="5">
-        <v>437</v>
+        <v>428</v>
       </c>
       <c r="B950" s="10"/>
       <c r="C950" s="7" t="s">
         <v>947</v>
       </c>
       <c r="D950" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E950" s="13">
         <v>621</v>
       </c>
     </row>
     <row r="951" spans="1:5">
       <c r="A951" s="5">
-        <v>438</v>
+        <v>429</v>
       </c>
       <c r="B951" s="10"/>
       <c r="C951" s="7" t="s">
         <v>948</v>
       </c>
       <c r="D951" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E951" s="13">
         <v>195</v>
       </c>
     </row>
     <row r="952" spans="1:5">
       <c r="A952" s="5">
-        <v>439</v>
+        <v>430</v>
       </c>
       <c r="B952" s="10"/>
       <c r="C952" s="7" t="s">
         <v>949</v>
       </c>
       <c r="D952" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E952" s="13">
         <v>186</v>
       </c>
     </row>
     <row r="953" spans="1:5">
       <c r="A953" s="5">
-        <v>440</v>
+        <v>431</v>
       </c>
       <c r="B953" s="10"/>
       <c r="C953" s="7" t="s">
         <v>950</v>
       </c>
       <c r="D953" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E953" s="13">
         <v>279</v>
       </c>
     </row>
     <row r="954" spans="1:5">
       <c r="A954" s="5">
-        <v>441</v>
+        <v>432</v>
       </c>
       <c r="B954" s="10"/>
       <c r="C954" s="7" t="s">
         <v>951</v>
       </c>
       <c r="D954" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E954" s="13">
         <v>279</v>
       </c>
     </row>
     <row r="955" spans="1:5">
       <c r="A955" s="5">
-        <v>442</v>
+        <v>433</v>
       </c>
       <c r="B955" s="10"/>
       <c r="C955" s="7" t="s">
         <v>952</v>
       </c>
       <c r="D955" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E955" s="13">
         <v>156</v>
       </c>
     </row>
     <row r="956" spans="1:5">
       <c r="A956" s="5">
-        <v>443</v>
+        <v>434</v>
       </c>
       <c r="B956" s="10"/>
       <c r="C956" s="7" t="s">
         <v>953</v>
       </c>
       <c r="D956" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E956" s="13">
         <v>80</v>
       </c>
     </row>
     <row r="957" spans="1:5">
       <c r="A957" s="5">
-        <v>444</v>
+        <v>435</v>
       </c>
       <c r="B957" s="10"/>
       <c r="C957" s="7" t="s">
         <v>954</v>
       </c>
       <c r="D957" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E957" s="13">
         <v>183</v>
       </c>
     </row>
     <row r="958" spans="1:5">
       <c r="A958" s="5">
-        <v>445</v>
+        <v>436</v>
       </c>
       <c r="B958" s="10"/>
       <c r="C958" s="7" t="s">
         <v>955</v>
       </c>
       <c r="D958" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E958" s="13">
         <v>248</v>
       </c>
     </row>
     <row r="959" spans="1:5">
       <c r="A959" s="5">
-        <v>446</v>
+        <v>437</v>
       </c>
       <c r="B959" s="10"/>
       <c r="C959" s="7" t="s">
         <v>956</v>
       </c>
       <c r="D959" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E959" s="13">
         <v>256</v>
       </c>
     </row>
     <row r="960" spans="1:5">
       <c r="A960" s="5">
-        <v>447</v>
+        <v>438</v>
       </c>
       <c r="B960" s="10"/>
       <c r="C960" s="7" t="s">
         <v>957</v>
       </c>
       <c r="D960" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E960" s="13">
         <v>248</v>
       </c>
     </row>
     <row r="961" spans="1:5">
       <c r="A961" s="5">
-        <v>448</v>
+        <v>439</v>
       </c>
       <c r="B961" s="10"/>
       <c r="C961" s="7" t="s">
         <v>958</v>
       </c>
       <c r="D961" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E961" s="13">
         <v>185</v>
       </c>
     </row>
     <row r="962" spans="1:5">
       <c r="A962" s="5">
-        <v>449</v>
+        <v>440</v>
       </c>
       <c r="B962" s="10"/>
       <c r="C962" s="7" t="s">
         <v>959</v>
       </c>
       <c r="D962" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E962" s="13">
         <v>680</v>
       </c>
     </row>
     <row r="963" spans="1:5">
       <c r="A963" s="5">
-        <v>450</v>
+        <v>441</v>
       </c>
       <c r="B963" s="10"/>
       <c r="C963" s="7" t="s">
         <v>960</v>
       </c>
       <c r="D963" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E963" s="13">
         <v>183</v>
       </c>
     </row>
     <row r="964" spans="1:5">
       <c r="A964" s="5">
-        <v>451</v>
+        <v>442</v>
       </c>
       <c r="B964" s="10"/>
       <c r="C964" s="7" t="s">
         <v>961</v>
       </c>
       <c r="D964" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E964" s="13">
         <v>185</v>
       </c>
     </row>
     <row r="965" spans="1:5">
       <c r="A965" s="5">
-        <v>452</v>
+        <v>443</v>
       </c>
       <c r="B965" s="10"/>
       <c r="C965" s="7" t="s">
         <v>962</v>
       </c>
       <c r="D965" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E965" s="13">
         <v>372</v>
       </c>
     </row>
     <row r="966" spans="1:5">
       <c r="A966" s="5">
-        <v>453</v>
+        <v>444</v>
       </c>
       <c r="B966" s="10"/>
       <c r="C966" s="7" t="s">
         <v>963</v>
       </c>
       <c r="D966" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E966" s="13">
         <v>141</v>
       </c>
     </row>
     <row r="967" spans="1:5">
       <c r="A967" s="5">
-        <v>454</v>
+        <v>445</v>
       </c>
       <c r="B967" s="10"/>
       <c r="C967" s="7" t="s">
         <v>964</v>
       </c>
       <c r="D967" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E967" s="13">
         <v>76</v>
       </c>
     </row>
     <row r="968" spans="1:5">
       <c r="A968" s="5">
-        <v>455</v>
+        <v>446</v>
       </c>
       <c r="B968" s="10"/>
       <c r="C968" s="7" t="s">
         <v>965</v>
       </c>
       <c r="D968" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E968" s="13">
         <v>279</v>
       </c>
     </row>
     <row r="969" spans="1:5">
       <c r="A969" s="5">
-        <v>456</v>
+        <v>447</v>
       </c>
       <c r="B969" s="10"/>
       <c r="C969" s="7" t="s">
         <v>966</v>
       </c>
       <c r="D969" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E969" s="13">
         <v>164</v>
       </c>
     </row>
     <row r="970" spans="1:5">
       <c r="A970" s="5">
-        <v>457</v>
+        <v>448</v>
       </c>
       <c r="B970" s="10"/>
       <c r="C970" s="7" t="s">
         <v>967</v>
       </c>
       <c r="D970" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E970" s="13">
         <v>372</v>
       </c>
     </row>
     <row r="971" spans="1:5">
       <c r="A971" s="5">
-        <v>458</v>
+        <v>449</v>
       </c>
       <c r="B971" s="10"/>
       <c r="C971" s="7" t="s">
         <v>968</v>
       </c>
       <c r="D971" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E971" s="13">
         <v>90</v>
       </c>
     </row>
     <row r="972" spans="1:5">
       <c r="A972" s="5">
-        <v>459</v>
+        <v>450</v>
       </c>
       <c r="B972" s="10"/>
       <c r="C972" s="7" t="s">
         <v>969</v>
       </c>
       <c r="D972" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E972" s="13">
         <v>186</v>
       </c>
     </row>
     <row r="973" spans="1:5">
       <c r="A973" s="5">
-        <v>460</v>
+        <v>451</v>
       </c>
       <c r="B973" s="10"/>
       <c r="C973" s="7" t="s">
         <v>970</v>
       </c>
       <c r="D973" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E973" s="13">
         <v>80</v>
       </c>
     </row>
     <row r="974" spans="1:5">
       <c r="A974" s="5">
-        <v>461</v>
+        <v>452</v>
       </c>
       <c r="B974" s="10"/>
       <c r="C974" s="7" t="s">
         <v>971</v>
       </c>
       <c r="D974" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E974" s="13">
-        <v>126</v>
+        <v>530</v>
       </c>
     </row>
     <row r="975" spans="1:5">
       <c r="A975" s="5">
-        <v>462</v>
+        <v>453</v>
       </c>
       <c r="B975" s="10"/>
       <c r="C975" s="7" t="s">
         <v>972</v>
       </c>
       <c r="D975" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E975" s="13">
-        <v>530</v>
+        <v>174</v>
       </c>
     </row>
     <row r="976" spans="1:5">
       <c r="A976" s="5">
-        <v>463</v>
+        <v>454</v>
       </c>
       <c r="B976" s="10"/>
       <c r="C976" s="7" t="s">
         <v>973</v>
       </c>
       <c r="D976" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E976" s="13">
-        <v>174</v>
+        <v>441</v>
       </c>
     </row>
     <row r="977" spans="1:5">
       <c r="A977" s="5">
-        <v>464</v>
+        <v>455</v>
       </c>
       <c r="B977" s="10"/>
       <c r="C977" s="7" t="s">
         <v>974</v>
       </c>
       <c r="D977" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E977" s="13">
-        <v>441</v>
+        <v>195</v>
       </c>
     </row>
     <row r="978" spans="1:5">
       <c r="A978" s="5">
-        <v>465</v>
+        <v>456</v>
       </c>
       <c r="B978" s="10"/>
       <c r="C978" s="7" t="s">
         <v>975</v>
       </c>
       <c r="D978" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E978" s="13">
-        <v>195</v>
+        <v>167</v>
       </c>
     </row>
     <row r="979" spans="1:5">
       <c r="A979" s="5">
-        <v>466</v>
+        <v>457</v>
       </c>
       <c r="B979" s="10"/>
       <c r="C979" s="7" t="s">
         <v>976</v>
       </c>
       <c r="D979" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E979" s="13">
-        <v>167</v>
+        <v>126</v>
       </c>
     </row>
     <row r="980" spans="1:5">
       <c r="A980" s="5">
-        <v>467</v>
+        <v>458</v>
       </c>
       <c r="B980" s="10"/>
       <c r="C980" s="7" t="s">
         <v>977</v>
       </c>
       <c r="D980" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E980" s="13">
-        <v>126</v>
+        <v>621</v>
       </c>
     </row>
     <row r="981" spans="1:5">
       <c r="A981" s="5">
-        <v>468</v>
+        <v>459</v>
       </c>
       <c r="B981" s="10"/>
       <c r="C981" s="7" t="s">
         <v>978</v>
       </c>
       <c r="D981" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E981" s="13">
-        <v>621</v>
+        <v>204</v>
       </c>
     </row>
     <row r="982" spans="1:5">
       <c r="A982" s="5">
-        <v>469</v>
+        <v>460</v>
       </c>
       <c r="B982" s="10"/>
       <c r="C982" s="7" t="s">
         <v>979</v>
       </c>
       <c r="D982" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E982" s="13">
-        <v>204</v>
+        <v>71</v>
       </c>
     </row>
     <row r="983" spans="1:5">
       <c r="A983" s="5">
-        <v>470</v>
+        <v>461</v>
       </c>
       <c r="B983" s="10"/>
       <c r="C983" s="7" t="s">
         <v>980</v>
       </c>
       <c r="D983" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E983" s="13">
-        <v>71</v>
+        <v>170</v>
       </c>
     </row>
     <row r="984" spans="1:5">
       <c r="A984" s="5">
-        <v>471</v>
+        <v>462</v>
       </c>
       <c r="B984" s="10"/>
       <c r="C984" s="7" t="s">
         <v>981</v>
       </c>
       <c r="D984" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E984" s="13">
-        <v>170</v>
+        <v>105</v>
       </c>
     </row>
     <row r="985" spans="1:5">
       <c r="A985" s="5">
-        <v>472</v>
+        <v>463</v>
       </c>
       <c r="B985" s="10"/>
       <c r="C985" s="7" t="s">
         <v>982</v>
       </c>
       <c r="D985" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E985" s="13">
-        <v>105</v>
+        <v>269</v>
       </c>
     </row>
     <row r="986" spans="1:5">
       <c r="A986" s="5">
-        <v>473</v>
+        <v>464</v>
       </c>
       <c r="B986" s="10"/>
       <c r="C986" s="7" t="s">
         <v>983</v>
       </c>
       <c r="D986" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E986" s="13">
-        <v>269</v>
+        <v>501</v>
       </c>
     </row>
     <row r="987" spans="1:5">
       <c r="A987" s="5">
-        <v>474</v>
+        <v>465</v>
       </c>
       <c r="B987" s="10"/>
       <c r="C987" s="7" t="s">
         <v>984</v>
       </c>
       <c r="D987" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E987" s="13">
-        <v>501</v>
+        <v>199</v>
       </c>
     </row>
     <row r="988" spans="1:5">
       <c r="A988" s="5">
-        <v>475</v>
+        <v>466</v>
       </c>
       <c r="B988" s="10"/>
       <c r="C988" s="7" t="s">
         <v>985</v>
       </c>
       <c r="D988" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E988" s="13">
-        <v>199</v>
+        <v>363</v>
       </c>
     </row>
     <row r="989" spans="1:5">
       <c r="A989" s="5">
-        <v>476</v>
+        <v>467</v>
       </c>
       <c r="B989" s="10"/>
       <c r="C989" s="7" t="s">
         <v>986</v>
       </c>
       <c r="D989" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E989" s="13">
-        <v>363</v>
+        <v>186</v>
       </c>
     </row>
     <row r="990" spans="1:5">
       <c r="A990" s="5">
-        <v>477</v>
+        <v>468</v>
       </c>
       <c r="B990" s="10"/>
       <c r="C990" s="7" t="s">
         <v>987</v>
       </c>
       <c r="D990" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E990" s="13">
-        <v>186</v>
+        <v>621</v>
       </c>
     </row>
     <row r="991" spans="1:5">
       <c r="A991" s="5">
-        <v>478</v>
+        <v>469</v>
       </c>
       <c r="B991" s="10"/>
       <c r="C991" s="7" t="s">
         <v>988</v>
       </c>
       <c r="D991" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E991" s="13">
-        <v>621</v>
+        <v>126</v>
       </c>
     </row>
     <row r="992" spans="1:5">
       <c r="A992" s="5">
-        <v>479</v>
+        <v>470</v>
       </c>
       <c r="B992" s="10"/>
       <c r="C992" s="7" t="s">
         <v>989</v>
       </c>
       <c r="D992" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E992" s="13">
-        <v>126</v>
+        <v>150</v>
       </c>
     </row>
     <row r="993" spans="1:5">
       <c r="A993" s="5">
-        <v>480</v>
+        <v>471</v>
       </c>
       <c r="B993" s="10"/>
       <c r="C993" s="7" t="s">
         <v>990</v>
       </c>
       <c r="D993" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E993" s="13">
-        <v>150</v>
+        <v>152</v>
       </c>
     </row>
     <row r="994" spans="1:5">
       <c r="A994" s="5">
-        <v>481</v>
+        <v>472</v>
       </c>
       <c r="B994" s="10"/>
       <c r="C994" s="7" t="s">
         <v>991</v>
       </c>
       <c r="D994" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E994" s="13">
-        <v>152</v>
+        <v>347</v>
       </c>
     </row>
     <row r="995" spans="1:5">
       <c r="A995" s="5">
-        <v>482</v>
+        <v>473</v>
       </c>
       <c r="B995" s="10"/>
       <c r="C995" s="7" t="s">
         <v>992</v>
       </c>
       <c r="D995" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E995" s="13">
-        <v>347</v>
+        <v>456</v>
       </c>
     </row>
     <row r="996" spans="1:5">
       <c r="A996" s="5">
-        <v>483</v>
+        <v>474</v>
       </c>
       <c r="B996" s="10"/>
       <c r="C996" s="7" t="s">
         <v>993</v>
       </c>
       <c r="D996" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E996" s="13">
-        <v>456</v>
+        <v>302</v>
       </c>
     </row>
     <row r="997" spans="1:5">
       <c r="A997" s="5">
-        <v>484</v>
+        <v>475</v>
       </c>
       <c r="B997" s="10"/>
       <c r="C997" s="7" t="s">
         <v>994</v>
       </c>
       <c r="D997" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E997" s="13">
-        <v>302</v>
+        <v>197</v>
       </c>
     </row>
     <row r="998" spans="1:5">
       <c r="A998" s="5">
-        <v>485</v>
+        <v>476</v>
       </c>
       <c r="B998" s="10"/>
       <c r="C998" s="7" t="s">
         <v>995</v>
       </c>
       <c r="D998" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E998" s="13">
-        <v>197</v>
+        <v>107</v>
       </c>
     </row>
     <row r="999" spans="1:5">
       <c r="A999" s="5">
-        <v>486</v>
+        <v>477</v>
       </c>
       <c r="B999" s="10"/>
       <c r="C999" s="7" t="s">
         <v>996</v>
       </c>
       <c r="D999" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E999" s="13">
-        <v>107</v>
+        <v>464</v>
       </c>
     </row>
     <row r="1000" spans="1:5">
       <c r="A1000" s="5">
-        <v>487</v>
+        <v>478</v>
       </c>
       <c r="B1000" s="10"/>
       <c r="C1000" s="7" t="s">
         <v>997</v>
       </c>
       <c r="D1000" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1000" s="13">
-        <v>464</v>
+        <v>199</v>
       </c>
     </row>
     <row r="1001" spans="1:5">
       <c r="A1001" s="5">
-        <v>488</v>
+        <v>479</v>
       </c>
       <c r="B1001" s="10"/>
       <c r="C1001" s="7" t="s">
         <v>998</v>
       </c>
       <c r="D1001" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1001" s="13">
-        <v>199</v>
+        <v>240</v>
       </c>
     </row>
     <row r="1002" spans="1:5">
       <c r="A1002" s="5">
-        <v>489</v>
+        <v>480</v>
       </c>
       <c r="B1002" s="10"/>
       <c r="C1002" s="7" t="s">
         <v>999</v>
       </c>
       <c r="D1002" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1002" s="13">
-        <v>240</v>
+        <v>590</v>
       </c>
     </row>
     <row r="1003" spans="1:5">
       <c r="A1003" s="5">
-        <v>490</v>
+        <v>481</v>
       </c>
       <c r="B1003" s="10"/>
       <c r="C1003" s="7" t="s">
         <v>1000</v>
       </c>
       <c r="D1003" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1003" s="13">
-        <v>590</v>
+        <v>152</v>
       </c>
     </row>
     <row r="1004" spans="1:5">
       <c r="A1004" s="5">
-        <v>491</v>
+        <v>482</v>
       </c>
       <c r="B1004" s="10"/>
       <c r="C1004" s="7" t="s">
         <v>1001</v>
       </c>
       <c r="D1004" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1004" s="13">
-        <v>152</v>
+        <v>268</v>
       </c>
     </row>
     <row r="1005" spans="1:5">
       <c r="A1005" s="5">
-        <v>492</v>
+        <v>483</v>
       </c>
       <c r="B1005" s="10"/>
       <c r="C1005" s="7" t="s">
         <v>1002</v>
       </c>
       <c r="D1005" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1005" s="13">
-        <v>268</v>
+        <v>1180</v>
       </c>
     </row>
     <row r="1006" spans="1:5">
       <c r="A1006" s="5">
-        <v>493</v>
+        <v>484</v>
       </c>
       <c r="B1006" s="10"/>
       <c r="C1006" s="7" t="s">
         <v>1003</v>
       </c>
       <c r="D1006" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1006" s="13">
-        <v>1180</v>
+        <v>152</v>
       </c>
     </row>
     <row r="1007" spans="1:5">
       <c r="A1007" s="5">
-        <v>494</v>
+        <v>485</v>
       </c>
       <c r="B1007" s="10"/>
       <c r="C1007" s="7" t="s">
         <v>1004</v>
       </c>
       <c r="D1007" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1007" s="13">
-        <v>152</v>
+        <v>105</v>
       </c>
     </row>
     <row r="1008" spans="1:5">
       <c r="A1008" s="5">
-        <v>495</v>
+        <v>486</v>
       </c>
       <c r="B1008" s="10"/>
       <c r="C1008" s="7" t="s">
         <v>1005</v>
       </c>
       <c r="D1008" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1008" s="13">
-        <v>105</v>
+        <v>92</v>
       </c>
     </row>
     <row r="1009" spans="1:5">
       <c r="A1009" s="5">
-        <v>496</v>
+        <v>487</v>
       </c>
       <c r="B1009" s="10"/>
       <c r="C1009" s="7" t="s">
         <v>1006</v>
       </c>
       <c r="D1009" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1009" s="13">
-        <v>92</v>
+        <v>791</v>
       </c>
     </row>
     <row r="1010" spans="1:5">
       <c r="A1010" s="5">
-        <v>497</v>
+        <v>488</v>
       </c>
       <c r="B1010" s="10"/>
       <c r="C1010" s="7" t="s">
         <v>1007</v>
       </c>
       <c r="D1010" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1010" s="13">
-        <v>791</v>
+        <v>291</v>
       </c>
     </row>
     <row r="1011" spans="1:5">
       <c r="A1011" s="5">
-        <v>498</v>
+        <v>489</v>
       </c>
       <c r="B1011" s="10"/>
       <c r="C1011" s="7" t="s">
         <v>1008</v>
       </c>
       <c r="D1011" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1011" s="13">
-        <v>291</v>
+        <v>82</v>
       </c>
     </row>
     <row r="1012" spans="1:5">
       <c r="A1012" s="5">
-        <v>499</v>
+        <v>490</v>
       </c>
       <c r="B1012" s="10"/>
       <c r="C1012" s="7" t="s">
         <v>1009</v>
       </c>
       <c r="D1012" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1012" s="13">
-        <v>82</v>
+        <v>134</v>
       </c>
     </row>
     <row r="1013" spans="1:5">
       <c r="A1013" s="5">
-        <v>500</v>
+        <v>491</v>
       </c>
       <c r="B1013" s="10"/>
       <c r="C1013" s="7" t="s">
         <v>1010</v>
       </c>
       <c r="D1013" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1013" s="13">
-        <v>134</v>
+        <v>126</v>
       </c>
     </row>
     <row r="1014" spans="1:5">
       <c r="A1014" s="5">
-        <v>501</v>
+        <v>492</v>
       </c>
       <c r="B1014" s="10"/>
       <c r="C1014" s="7" t="s">
         <v>1011</v>
       </c>
       <c r="D1014" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1014" s="13">
-        <v>126</v>
+        <v>172</v>
       </c>
     </row>
     <row r="1015" spans="1:5">
       <c r="A1015" s="5">
-        <v>502</v>
+        <v>493</v>
       </c>
       <c r="B1015" s="10"/>
       <c r="C1015" s="7" t="s">
         <v>1012</v>
       </c>
       <c r="D1015" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1015" s="13">
-        <v>172</v>
+        <v>205</v>
       </c>
     </row>
     <row r="1016" spans="1:5">
       <c r="A1016" s="5">
-        <v>503</v>
+        <v>494</v>
       </c>
       <c r="B1016" s="10"/>
       <c r="C1016" s="7" t="s">
         <v>1013</v>
       </c>
       <c r="D1016" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1016" s="13">
-        <v>205</v>
+        <v>418</v>
       </c>
     </row>
     <row r="1017" spans="1:5">
       <c r="A1017" s="5">
-        <v>504</v>
+        <v>495</v>
       </c>
       <c r="B1017" s="10"/>
       <c r="C1017" s="7" t="s">
         <v>1014</v>
       </c>
       <c r="D1017" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1017" s="13">
-        <v>418</v>
+        <v>1180</v>
       </c>
     </row>
     <row r="1018" spans="1:5">
       <c r="A1018" s="5">
-        <v>505</v>
+        <v>496</v>
       </c>
       <c r="B1018" s="10"/>
       <c r="C1018" s="7" t="s">
         <v>1015</v>
       </c>
       <c r="D1018" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1018" s="13">
-        <v>1180</v>
+        <v>256</v>
       </c>
     </row>
     <row r="1019" spans="1:5">
       <c r="A1019" s="5">
-        <v>506</v>
+        <v>497</v>
       </c>
       <c r="B1019" s="10"/>
       <c r="C1019" s="7" t="s">
         <v>1016</v>
       </c>
       <c r="D1019" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1019" s="13">
-        <v>256</v>
+        <v>791</v>
       </c>
     </row>
     <row r="1020" spans="1:5">
       <c r="A1020" s="5">
-        <v>507</v>
+        <v>498</v>
       </c>
       <c r="B1020" s="10"/>
       <c r="C1020" s="7" t="s">
         <v>1017</v>
       </c>
       <c r="D1020" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1020" s="13">
-        <v>791</v>
+        <v>188</v>
       </c>
     </row>
     <row r="1021" spans="1:5">
       <c r="A1021" s="5">
-        <v>508</v>
+        <v>499</v>
       </c>
       <c r="B1021" s="10"/>
       <c r="C1021" s="7" t="s">
         <v>1018</v>
       </c>
       <c r="D1021" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1021" s="13">
-        <v>188</v>
+        <v>186</v>
       </c>
     </row>
     <row r="1022" spans="1:5">
       <c r="A1022" s="5">
-        <v>509</v>
+        <v>500</v>
       </c>
       <c r="B1022" s="10"/>
       <c r="C1022" s="7" t="s">
         <v>1019</v>
       </c>
       <c r="D1022" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1022" s="13">
-        <v>186</v>
+        <v>112</v>
       </c>
     </row>
     <row r="1023" spans="1:5">
       <c r="A1023" s="5">
-        <v>510</v>
+        <v>501</v>
       </c>
       <c r="B1023" s="10"/>
       <c r="C1023" s="7" t="s">
         <v>1020</v>
       </c>
       <c r="D1023" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1023" s="13">
-        <v>112</v>
+        <v>621</v>
       </c>
     </row>
     <row r="1024" spans="1:5">
       <c r="A1024" s="5">
-        <v>511</v>
+        <v>502</v>
       </c>
       <c r="B1024" s="10"/>
       <c r="C1024" s="7" t="s">
         <v>1021</v>
       </c>
       <c r="D1024" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1024" s="13">
-        <v>621</v>
+        <v>200</v>
       </c>
     </row>
     <row r="1025" spans="1:5">
       <c r="A1025" s="5">
-        <v>512</v>
+        <v>503</v>
       </c>
       <c r="B1025" s="10"/>
       <c r="C1025" s="7" t="s">
         <v>1022</v>
       </c>
       <c r="D1025" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1025" s="13">
-        <v>200</v>
+        <v>371</v>
       </c>
     </row>
     <row r="1026" spans="1:5">
       <c r="A1026" s="5">
-        <v>513</v>
+        <v>504</v>
       </c>
       <c r="B1026" s="10"/>
       <c r="C1026" s="7" t="s">
         <v>1023</v>
       </c>
       <c r="D1026" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1026" s="13">
-        <v>371</v>
+        <v>501</v>
       </c>
     </row>
     <row r="1027" spans="1:5">
       <c r="A1027" s="5">
-        <v>514</v>
+        <v>505</v>
       </c>
       <c r="B1027" s="10"/>
       <c r="C1027" s="7" t="s">
         <v>1024</v>
       </c>
       <c r="D1027" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1027" s="13">
-        <v>501</v>
+        <v>621</v>
       </c>
     </row>
     <row r="1028" spans="1:5">
       <c r="A1028" s="5">
-        <v>515</v>
+        <v>506</v>
       </c>
       <c r="B1028" s="10"/>
       <c r="C1028" s="7" t="s">
         <v>1025</v>
       </c>
       <c r="D1028" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1028" s="13">
-        <v>621</v>
+        <v>484</v>
       </c>
     </row>
     <row r="1029" spans="1:5">
       <c r="A1029" s="5">
-        <v>516</v>
+        <v>507</v>
       </c>
       <c r="B1029" s="10"/>
       <c r="C1029" s="7" t="s">
         <v>1026</v>
       </c>
       <c r="D1029" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1029" s="13">
-        <v>484</v>
+        <v>196</v>
       </c>
     </row>
     <row r="1030" spans="1:5">
       <c r="A1030" s="5">
-        <v>517</v>
+        <v>508</v>
       </c>
       <c r="B1030" s="10"/>
       <c r="C1030" s="7" t="s">
         <v>1027</v>
       </c>
       <c r="D1030" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1030" s="13">
-        <v>196</v>
+        <v>123</v>
       </c>
     </row>
     <row r="1031" spans="1:5">
       <c r="A1031" s="5">
-        <v>518</v>
+        <v>509</v>
       </c>
       <c r="B1031" s="10"/>
       <c r="C1031" s="7" t="s">
         <v>1028</v>
       </c>
       <c r="D1031" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1031" s="13">
-        <v>123</v>
+        <v>141</v>
       </c>
     </row>
     <row r="1032" spans="1:5">
       <c r="A1032" s="5">
-        <v>519</v>
+        <v>510</v>
       </c>
       <c r="B1032" s="10"/>
       <c r="C1032" s="7" t="s">
         <v>1029</v>
       </c>
       <c r="D1032" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1032" s="13">
-        <v>141</v>
+        <v>170</v>
       </c>
     </row>
     <row r="1033" spans="1:5">
       <c r="A1033" s="5">
-        <v>520</v>
+        <v>511</v>
       </c>
       <c r="B1033" s="10"/>
       <c r="C1033" s="7" t="s">
         <v>1030</v>
       </c>
       <c r="D1033" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1033" s="13">
-        <v>170</v>
+        <v>107</v>
       </c>
     </row>
     <row r="1034" spans="1:5">
       <c r="A1034" s="5">
-        <v>521</v>
+        <v>512</v>
       </c>
       <c r="B1034" s="10"/>
       <c r="C1034" s="7" t="s">
         <v>1031</v>
       </c>
       <c r="D1034" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1034" s="13">
-        <v>107</v>
+        <v>80</v>
       </c>
     </row>
     <row r="1035" spans="1:5">
       <c r="A1035" s="5">
-        <v>522</v>
+        <v>513</v>
       </c>
       <c r="B1035" s="10"/>
       <c r="C1035" s="7" t="s">
         <v>1032</v>
       </c>
       <c r="D1035" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1035" s="13">
-        <v>80</v>
+        <v>218</v>
       </c>
     </row>
     <row r="1036" spans="1:5">
       <c r="A1036" s="5">
-        <v>523</v>
+        <v>514</v>
       </c>
       <c r="B1036" s="10"/>
       <c r="C1036" s="7" t="s">
         <v>1033</v>
       </c>
       <c r="D1036" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1036" s="13">
-        <v>218</v>
+        <v>251</v>
       </c>
     </row>
     <row r="1037" spans="1:5">
       <c r="A1037" s="5">
-        <v>524</v>
+        <v>515</v>
       </c>
       <c r="B1037" s="10"/>
       <c r="C1037" s="7" t="s">
         <v>1034</v>
       </c>
       <c r="D1037" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1037" s="13">
-        <v>251</v>
+        <v>280</v>
       </c>
     </row>
     <row r="1038" spans="1:5">
       <c r="A1038" s="5">
-        <v>525</v>
+        <v>516</v>
       </c>
       <c r="B1038" s="10"/>
       <c r="C1038" s="7" t="s">
         <v>1035</v>
       </c>
       <c r="D1038" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1038" s="13">
-        <v>280</v>
+        <v>197</v>
       </c>
     </row>
     <row r="1039" spans="1:5">
       <c r="A1039" s="5">
-        <v>526</v>
+        <v>517</v>
       </c>
       <c r="B1039" s="10"/>
       <c r="C1039" s="7" t="s">
         <v>1036</v>
       </c>
       <c r="D1039" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1039" s="13">
-        <v>197</v>
+        <v>99</v>
       </c>
     </row>
     <row r="1040" spans="1:5">
       <c r="A1040" s="5">
-        <v>527</v>
+        <v>518</v>
       </c>
       <c r="B1040" s="10"/>
       <c r="C1040" s="7" t="s">
         <v>1037</v>
       </c>
       <c r="D1040" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1040" s="13">
-        <v>99</v>
+        <v>621</v>
       </c>
     </row>
     <row r="1041" spans="1:5">
       <c r="A1041" s="5">
-        <v>528</v>
+        <v>519</v>
       </c>
       <c r="B1041" s="10"/>
       <c r="C1041" s="7" t="s">
         <v>1038</v>
       </c>
       <c r="D1041" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1041" s="13">
-        <v>621</v>
+        <v>256</v>
       </c>
     </row>
     <row r="1042" spans="1:5">
       <c r="A1042" s="5">
-        <v>529</v>
+        <v>520</v>
       </c>
       <c r="B1042" s="10"/>
       <c r="C1042" s="7" t="s">
         <v>1039</v>
       </c>
       <c r="D1042" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1042" s="13">
-        <v>256</v>
+        <v>195</v>
       </c>
     </row>
     <row r="1043" spans="1:5">
       <c r="A1043" s="5">
-        <v>530</v>
+        <v>521</v>
       </c>
       <c r="B1043" s="10"/>
       <c r="C1043" s="7" t="s">
         <v>1040</v>
       </c>
       <c r="D1043" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1043" s="13">
-        <v>195</v>
+        <v>1119</v>
       </c>
     </row>
     <row r="1044" spans="1:5">
       <c r="A1044" s="5">
-        <v>531</v>
+        <v>522</v>
       </c>
       <c r="B1044" s="10"/>
       <c r="C1044" s="7" t="s">
         <v>1041</v>
       </c>
       <c r="D1044" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1044" s="13">
-        <v>1119</v>
+        <v>347</v>
       </c>
     </row>
     <row r="1045" spans="1:5">
       <c r="A1045" s="5">
-        <v>532</v>
+        <v>523</v>
       </c>
       <c r="B1045" s="10"/>
       <c r="C1045" s="7" t="s">
         <v>1042</v>
       </c>
       <c r="D1045" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1045" s="13">
-        <v>347</v>
+        <v>590</v>
       </c>
     </row>
     <row r="1046" spans="1:5">
       <c r="A1046" s="5">
-        <v>533</v>
+        <v>524</v>
       </c>
       <c r="B1046" s="10"/>
       <c r="C1046" s="7" t="s">
         <v>1043</v>
       </c>
       <c r="D1046" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1046" s="13">
-        <v>590</v>
+        <v>76</v>
       </c>
     </row>
     <row r="1047" spans="1:5">
       <c r="A1047" s="5">
-        <v>534</v>
+        <v>525</v>
       </c>
       <c r="B1047" s="10"/>
       <c r="C1047" s="7" t="s">
         <v>1044</v>
       </c>
       <c r="D1047" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1047" s="13">
-        <v>76</v>
+        <v>170</v>
       </c>
     </row>
     <row r="1048" spans="1:5">
       <c r="A1048" s="5">
-        <v>535</v>
+        <v>526</v>
       </c>
       <c r="B1048" s="10"/>
       <c r="C1048" s="7" t="s">
         <v>1045</v>
       </c>
       <c r="D1048" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1048" s="13">
-        <v>170</v>
+        <v>280</v>
       </c>
     </row>
     <row r="1049" spans="1:5">
       <c r="A1049" s="5">
-        <v>536</v>
+        <v>527</v>
       </c>
       <c r="B1049" s="10"/>
       <c r="C1049" s="7" t="s">
         <v>1046</v>
       </c>
       <c r="D1049" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1049" s="13">
-        <v>280</v>
+        <v>152</v>
       </c>
     </row>
     <row r="1050" spans="1:5">
       <c r="A1050" s="5">
-        <v>537</v>
+        <v>528</v>
       </c>
       <c r="B1050" s="10"/>
       <c r="C1050" s="7" t="s">
         <v>1047</v>
       </c>
       <c r="D1050" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1050" s="13">
-        <v>152</v>
+        <v>141</v>
       </c>
     </row>
     <row r="1051" spans="1:5">
       <c r="A1051" s="5">
-        <v>538</v>
+        <v>529</v>
       </c>
       <c r="B1051" s="10"/>
       <c r="C1051" s="7" t="s">
         <v>1048</v>
       </c>
       <c r="D1051" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1051" s="13">
-        <v>141</v>
+        <v>105</v>
       </c>
     </row>
     <row r="1052" spans="1:5">
       <c r="A1052" s="5">
-        <v>539</v>
+        <v>530</v>
       </c>
       <c r="B1052" s="10"/>
       <c r="C1052" s="7" t="s">
         <v>1049</v>
       </c>
       <c r="D1052" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1052" s="13">
-        <v>105</v>
+        <v>590</v>
       </c>
     </row>
     <row r="1053" spans="1:5">
       <c r="A1053" s="5">
-        <v>540</v>
+        <v>531</v>
       </c>
       <c r="B1053" s="10"/>
       <c r="C1053" s="7" t="s">
         <v>1050</v>
       </c>
       <c r="D1053" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1053" s="13">
-        <v>590</v>
+        <v>164</v>
       </c>
     </row>
     <row r="1054" spans="1:5">
       <c r="A1054" s="5">
-        <v>541</v>
+        <v>532</v>
       </c>
       <c r="B1054" s="10"/>
       <c r="C1054" s="7" t="s">
         <v>1051</v>
       </c>
       <c r="D1054" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1054" s="13">
-        <v>164</v>
+        <v>76</v>
       </c>
     </row>
     <row r="1055" spans="1:5">
       <c r="A1055" s="5">
-        <v>542</v>
+        <v>533</v>
       </c>
       <c r="B1055" s="10"/>
       <c r="C1055" s="7" t="s">
         <v>1052</v>
       </c>
       <c r="D1055" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1055" s="13">
-        <v>76</v>
+        <v>195</v>
       </c>
     </row>
     <row r="1056" spans="1:5">
       <c r="A1056" s="5">
-        <v>543</v>
+        <v>534</v>
       </c>
       <c r="B1056" s="10"/>
       <c r="C1056" s="7" t="s">
         <v>1053</v>
       </c>
       <c r="D1056" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1056" s="13">
-        <v>195</v>
+        <v>268</v>
       </c>
     </row>
     <row r="1057" spans="1:5">
       <c r="A1057" s="5">
-        <v>544</v>
+        <v>535</v>
       </c>
       <c r="B1057" s="10"/>
       <c r="C1057" s="7" t="s">
         <v>1054</v>
       </c>
       <c r="D1057" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1057" s="13">
-        <v>268</v>
+        <v>156</v>
       </c>
     </row>
     <row r="1058" spans="1:5">
       <c r="A1058" s="5">
-        <v>545</v>
+        <v>536</v>
       </c>
       <c r="B1058" s="10"/>
       <c r="C1058" s="7" t="s">
         <v>1055</v>
       </c>
       <c r="D1058" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1058" s="13">
-        <v>156</v>
+        <v>621</v>
       </c>
     </row>
     <row r="1059" spans="1:5">
       <c r="A1059" s="5">
-        <v>546</v>
+        <v>537</v>
       </c>
       <c r="B1059" s="10"/>
       <c r="C1059" s="7" t="s">
         <v>1056</v>
       </c>
       <c r="D1059" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1059" s="13">
-        <v>621</v>
+        <v>172</v>
       </c>
     </row>
     <row r="1060" spans="1:5">
       <c r="A1060" s="5">
-        <v>547</v>
+        <v>538</v>
       </c>
       <c r="B1060" s="10"/>
       <c r="C1060" s="7" t="s">
         <v>1057</v>
       </c>
       <c r="D1060" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1060" s="13">
-        <v>172</v>
+        <v>147</v>
       </c>
     </row>
     <row r="1061" spans="1:5">
       <c r="A1061" s="5">
-        <v>548</v>
+        <v>539</v>
       </c>
       <c r="B1061" s="10"/>
       <c r="C1061" s="7" t="s">
         <v>1058</v>
       </c>
       <c r="D1061" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1061" s="13">
-        <v>147</v>
+        <v>199</v>
       </c>
     </row>
     <row r="1062" spans="1:5">
       <c r="A1062" s="5">
-        <v>549</v>
+        <v>540</v>
       </c>
       <c r="B1062" s="10"/>
       <c r="C1062" s="7" t="s">
         <v>1059</v>
       </c>
       <c r="D1062" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1062" s="13">
-        <v>199</v>
+        <v>195</v>
       </c>
     </row>
     <row r="1063" spans="1:5">
       <c r="A1063" s="5">
-        <v>550</v>
+        <v>541</v>
       </c>
       <c r="B1063" s="10"/>
       <c r="C1063" s="7" t="s">
         <v>1060</v>
       </c>
       <c r="D1063" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1063" s="13">
-        <v>195</v>
+        <v>418</v>
       </c>
     </row>
     <row r="1064" spans="1:5">
       <c r="A1064" s="5">
-        <v>551</v>
+        <v>542</v>
       </c>
       <c r="B1064" s="10"/>
       <c r="C1064" s="7" t="s">
         <v>1061</v>
       </c>
       <c r="D1064" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1064" s="13">
-        <v>418</v>
+        <v>167</v>
       </c>
     </row>
     <row r="1065" spans="1:5">
       <c r="A1065" s="5">
-        <v>552</v>
+        <v>543</v>
       </c>
       <c r="B1065" s="10"/>
       <c r="C1065" s="7" t="s">
         <v>1062</v>
       </c>
       <c r="D1065" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1065" s="13">
-        <v>167</v>
+        <v>126</v>
       </c>
     </row>
     <row r="1066" spans="1:5">
       <c r="A1066" s="5">
-        <v>553</v>
+        <v>544</v>
       </c>
       <c r="B1066" s="10"/>
       <c r="C1066" s="7" t="s">
         <v>1063</v>
       </c>
       <c r="D1066" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1066" s="13">
-        <v>126</v>
+        <v>174</v>
       </c>
     </row>
     <row r="1067" spans="1:5">
       <c r="A1067" s="5">
-        <v>554</v>
+        <v>545</v>
       </c>
       <c r="B1067" s="10"/>
       <c r="C1067" s="7" t="s">
         <v>1064</v>
       </c>
       <c r="D1067" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1067" s="13">
-        <v>174</v>
+        <v>167</v>
       </c>
     </row>
     <row r="1068" spans="1:5">
       <c r="A1068" s="5">
-        <v>555</v>
+        <v>546</v>
       </c>
       <c r="B1068" s="10"/>
       <c r="C1068" s="7" t="s">
         <v>1065</v>
       </c>
       <c r="D1068" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1068" s="13">
         <v>167</v>
       </c>
     </row>
     <row r="1069" spans="1:5">
       <c r="A1069" s="5">
-        <v>556</v>
+        <v>547</v>
       </c>
       <c r="B1069" s="10"/>
       <c r="C1069" s="7" t="s">
         <v>1066</v>
       </c>
       <c r="D1069" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1069" s="13">
-        <v>167</v>
+        <v>1299</v>
       </c>
     </row>
     <row r="1070" spans="1:5">
       <c r="A1070" s="5">
-        <v>557</v>
+        <v>548</v>
       </c>
       <c r="B1070" s="10"/>
       <c r="C1070" s="7" t="s">
         <v>1067</v>
       </c>
       <c r="D1070" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1070" s="13">
-        <v>1299</v>
+        <v>197</v>
       </c>
     </row>
     <row r="1071" spans="1:5">
       <c r="A1071" s="5">
-        <v>558</v>
+        <v>549</v>
       </c>
       <c r="B1071" s="10"/>
       <c r="C1071" s="7" t="s">
         <v>1068</v>
       </c>
       <c r="D1071" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1071" s="13">
-        <v>197</v>
+        <v>116</v>
       </c>
     </row>
     <row r="1072" spans="1:5">
       <c r="A1072" s="5">
-        <v>559</v>
+        <v>550</v>
       </c>
       <c r="B1072" s="10"/>
       <c r="C1072" s="7" t="s">
         <v>1069</v>
       </c>
       <c r="D1072" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1072" s="13">
-        <v>116</v>
+        <v>195</v>
       </c>
     </row>
     <row r="1073" spans="1:5">
       <c r="A1073" s="5">
-        <v>560</v>
+        <v>551</v>
       </c>
       <c r="B1073" s="10"/>
       <c r="C1073" s="7" t="s">
         <v>1070</v>
       </c>
       <c r="D1073" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1073" s="13">
-        <v>195</v>
+        <v>141</v>
       </c>
     </row>
     <row r="1074" spans="1:5">
       <c r="A1074" s="5">
-        <v>561</v>
+        <v>552</v>
       </c>
       <c r="B1074" s="10"/>
       <c r="C1074" s="7" t="s">
         <v>1071</v>
       </c>
       <c r="D1074" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1074" s="13">
-        <v>141</v>
+        <v>126</v>
       </c>
     </row>
     <row r="1075" spans="1:5">
       <c r="A1075" s="5">
-        <v>562</v>
+        <v>553</v>
       </c>
       <c r="B1075" s="10"/>
       <c r="C1075" s="7" t="s">
         <v>1072</v>
       </c>
       <c r="D1075" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1075" s="13">
-        <v>126</v>
+        <v>156</v>
       </c>
     </row>
     <row r="1076" spans="1:5">
       <c r="A1076" s="5">
-        <v>563</v>
+        <v>554</v>
       </c>
       <c r="B1076" s="10"/>
       <c r="C1076" s="7" t="s">
         <v>1073</v>
       </c>
       <c r="D1076" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1076" s="13">
-        <v>156</v>
+        <v>215</v>
       </c>
     </row>
     <row r="1077" spans="1:5">
       <c r="A1077" s="5">
-        <v>564</v>
+        <v>555</v>
       </c>
       <c r="B1077" s="10"/>
       <c r="C1077" s="7" t="s">
         <v>1074</v>
       </c>
       <c r="D1077" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1077" s="13">
-        <v>215</v>
+        <v>234</v>
       </c>
     </row>
     <row r="1078" spans="1:5">
       <c r="A1078" s="5">
-        <v>565</v>
+        <v>556</v>
       </c>
       <c r="B1078" s="10"/>
       <c r="C1078" s="7" t="s">
         <v>1075</v>
       </c>
       <c r="D1078" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1078" s="13">
-        <v>234</v>
+        <v>76</v>
       </c>
     </row>
     <row r="1079" spans="1:5">
       <c r="A1079" s="5">
-        <v>566</v>
+        <v>557</v>
       </c>
       <c r="B1079" s="10"/>
       <c r="C1079" s="7" t="s">
         <v>1076</v>
       </c>
       <c r="D1079" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1079" s="13">
-        <v>76</v>
+        <v>126</v>
       </c>
     </row>
     <row r="1080" spans="1:5">
       <c r="A1080" s="5">
-        <v>567</v>
+        <v>558</v>
       </c>
       <c r="B1080" s="10"/>
       <c r="C1080" s="7" t="s">
         <v>1077</v>
       </c>
       <c r="D1080" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1080" s="13">
-        <v>126</v>
+        <v>224</v>
       </c>
     </row>
     <row r="1081" spans="1:5">
       <c r="A1081" s="5">
-        <v>568</v>
+        <v>559</v>
       </c>
       <c r="B1081" s="10"/>
       <c r="C1081" s="7" t="s">
         <v>1078</v>
       </c>
       <c r="D1081" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1081" s="13">
-        <v>224</v>
+        <v>179</v>
       </c>
     </row>
     <row r="1082" spans="1:5">
       <c r="A1082" s="5">
-        <v>569</v>
+        <v>560</v>
       </c>
       <c r="B1082" s="10"/>
       <c r="C1082" s="7" t="s">
         <v>1079</v>
       </c>
       <c r="D1082" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1082" s="13">
-        <v>179</v>
+        <v>155</v>
       </c>
     </row>
     <row r="1083" spans="1:5">
       <c r="A1083" s="5">
-        <v>570</v>
+        <v>561</v>
       </c>
       <c r="B1083" s="10"/>
       <c r="C1083" s="7" t="s">
         <v>1080</v>
       </c>
       <c r="D1083" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1083" s="13">
-        <v>155</v>
+        <v>248</v>
       </c>
     </row>
     <row r="1084" spans="1:5">
       <c r="A1084" s="5">
-        <v>571</v>
+        <v>562</v>
       </c>
       <c r="B1084" s="10"/>
       <c r="C1084" s="7" t="s">
         <v>1081</v>
       </c>
       <c r="D1084" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1084" s="13">
-        <v>248</v>
+        <v>185</v>
       </c>
     </row>
     <row r="1085" spans="1:5">
       <c r="A1085" s="5">
-        <v>572</v>
+        <v>563</v>
       </c>
       <c r="B1085" s="10"/>
       <c r="C1085" s="7" t="s">
         <v>1082</v>
       </c>
       <c r="D1085" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1085" s="13">
-        <v>185</v>
+        <v>372</v>
       </c>
     </row>
     <row r="1086" spans="1:5">
       <c r="A1086" s="5">
-        <v>573</v>
+        <v>564</v>
       </c>
       <c r="B1086" s="10"/>
       <c r="C1086" s="7" t="s">
         <v>1083</v>
       </c>
       <c r="D1086" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1086" s="13">
-        <v>372</v>
+        <v>508</v>
       </c>
     </row>
     <row r="1087" spans="1:5">
       <c r="A1087" s="5">
-        <v>574</v>
+        <v>565</v>
       </c>
       <c r="B1087" s="10"/>
       <c r="C1087" s="7" t="s">
         <v>1084</v>
       </c>
       <c r="D1087" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1087" s="13">
-        <v>508</v>
+        <v>207</v>
       </c>
     </row>
     <row r="1088" spans="1:5">
       <c r="A1088" s="5">
-        <v>575</v>
+        <v>566</v>
       </c>
       <c r="B1088" s="10"/>
       <c r="C1088" s="7" t="s">
         <v>1085</v>
       </c>
       <c r="D1088" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1088" s="13">
-        <v>207</v>
+        <v>116</v>
       </c>
     </row>
     <row r="1089" spans="1:5">
       <c r="A1089" s="5">
-        <v>576</v>
+        <v>567</v>
       </c>
       <c r="B1089" s="10"/>
       <c r="C1089" s="7" t="s">
         <v>1086</v>
       </c>
       <c r="D1089" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1089" s="13">
-        <v>116</v>
+        <v>1180</v>
       </c>
     </row>
     <row r="1090" spans="1:5">
       <c r="A1090" s="5">
-        <v>577</v>
+        <v>568</v>
       </c>
       <c r="B1090" s="10"/>
       <c r="C1090" s="7" t="s">
         <v>1087</v>
       </c>
       <c r="D1090" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1090" s="13">
-        <v>1180</v>
+        <v>76</v>
       </c>
     </row>
     <row r="1091" spans="1:5">
       <c r="A1091" s="5">
-        <v>578</v>
+        <v>569</v>
       </c>
       <c r="B1091" s="10"/>
       <c r="C1091" s="7" t="s">
         <v>1088</v>
       </c>
       <c r="D1091" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1091" s="13">
-        <v>76</v>
+        <v>152</v>
       </c>
     </row>
     <row r="1092" spans="1:5">
       <c r="A1092" s="5">
-        <v>579</v>
+        <v>570</v>
       </c>
       <c r="B1092" s="10"/>
       <c r="C1092" s="7" t="s">
         <v>1089</v>
       </c>
       <c r="D1092" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1092" s="13">
-        <v>152</v>
+        <v>386</v>
       </c>
     </row>
     <row r="1093" spans="1:5">
       <c r="A1093" s="5">
-        <v>580</v>
+        <v>571</v>
       </c>
       <c r="B1093" s="10"/>
       <c r="C1093" s="7" t="s">
         <v>1090</v>
       </c>
       <c r="D1093" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1093" s="13">
-        <v>386</v>
+        <v>157</v>
       </c>
     </row>
     <row r="1094" spans="1:5">
       <c r="A1094" s="5">
-        <v>581</v>
+        <v>572</v>
       </c>
       <c r="B1094" s="10"/>
       <c r="C1094" s="7" t="s">
         <v>1091</v>
       </c>
       <c r="D1094" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1094" s="13">
-        <v>157</v>
+        <v>256</v>
       </c>
     </row>
     <row r="1095" spans="1:5">
       <c r="A1095" s="5">
-        <v>582</v>
+        <v>573</v>
       </c>
       <c r="B1095" s="10"/>
       <c r="C1095" s="7" t="s">
         <v>1092</v>
       </c>
       <c r="D1095" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1095" s="13">
-        <v>256</v>
+        <v>352</v>
       </c>
     </row>
     <row r="1096" spans="1:5">
       <c r="A1096" s="5">
-        <v>583</v>
+        <v>574</v>
       </c>
       <c r="B1096" s="10"/>
       <c r="C1096" s="7" t="s">
         <v>1093</v>
       </c>
       <c r="D1096" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1096" s="13">
-        <v>352</v>
+        <v>105</v>
       </c>
     </row>
     <row r="1097" spans="1:5">
       <c r="A1097" s="5">
-        <v>584</v>
+        <v>575</v>
       </c>
       <c r="B1097" s="10"/>
       <c r="C1097" s="7" t="s">
         <v>1094</v>
       </c>
       <c r="D1097" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1097" s="13">
-        <v>105</v>
+        <v>203</v>
       </c>
     </row>
     <row r="1098" spans="1:5">
       <c r="A1098" s="5">
-        <v>585</v>
+        <v>576</v>
       </c>
       <c r="B1098" s="10"/>
       <c r="C1098" s="7" t="s">
         <v>1095</v>
       </c>
       <c r="D1098" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1098" s="13">
-        <v>127</v>
+        <v>621</v>
       </c>
     </row>
     <row r="1099" spans="1:5">
       <c r="A1099" s="5">
-        <v>586</v>
+        <v>577</v>
       </c>
       <c r="B1099" s="10"/>
       <c r="C1099" s="7" t="s">
         <v>1096</v>
       </c>
       <c r="D1099" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1099" s="13">
-        <v>203</v>
+        <v>287</v>
       </c>
     </row>
     <row r="1100" spans="1:5">
       <c r="A1100" s="5">
-        <v>587</v>
+        <v>578</v>
       </c>
       <c r="B1100" s="10"/>
       <c r="C1100" s="7" t="s">
         <v>1097</v>
       </c>
       <c r="D1100" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1100" s="13">
-        <v>621</v>
+        <v>215</v>
       </c>
     </row>
     <row r="1101" spans="1:5">
       <c r="A1101" s="5">
-        <v>588</v>
+        <v>579</v>
       </c>
       <c r="B1101" s="10"/>
       <c r="C1101" s="7" t="s">
         <v>1098</v>
       </c>
       <c r="D1101" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1101" s="13">
-        <v>287</v>
+        <v>80</v>
       </c>
     </row>
     <row r="1102" spans="1:5">
       <c r="A1102" s="5">
-        <v>589</v>
+        <v>580</v>
       </c>
       <c r="B1102" s="10"/>
       <c r="C1102" s="7" t="s">
         <v>1099</v>
       </c>
       <c r="D1102" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1102" s="13">
-        <v>215</v>
+        <v>226</v>
       </c>
     </row>
     <row r="1103" spans="1:5">
       <c r="A1103" s="5">
-        <v>590</v>
+        <v>581</v>
       </c>
       <c r="B1103" s="10"/>
       <c r="C1103" s="7" t="s">
         <v>1100</v>
       </c>
       <c r="D1103" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1103" s="13">
-        <v>80</v>
+        <v>200</v>
       </c>
     </row>
     <row r="1104" spans="1:5">
       <c r="A1104" s="5">
-        <v>591</v>
+        <v>582</v>
       </c>
       <c r="B1104" s="10"/>
       <c r="C1104" s="7" t="s">
         <v>1101</v>
       </c>
       <c r="D1104" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1104" s="13">
-        <v>226</v>
+        <v>126</v>
       </c>
     </row>
     <row r="1105" spans="1:5">
       <c r="A1105" s="5">
-        <v>592</v>
+        <v>583</v>
       </c>
       <c r="B1105" s="10"/>
       <c r="C1105" s="7" t="s">
         <v>1102</v>
       </c>
       <c r="D1105" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1105" s="13">
-        <v>200</v>
+        <v>107</v>
       </c>
     </row>
     <row r="1106" spans="1:5">
       <c r="A1106" s="5">
-        <v>593</v>
+        <v>584</v>
       </c>
       <c r="B1106" s="10"/>
       <c r="C1106" s="7" t="s">
         <v>1103</v>
       </c>
       <c r="D1106" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1106" s="13">
-        <v>126</v>
+        <v>352</v>
       </c>
     </row>
     <row r="1107" spans="1:5">
       <c r="A1107" s="5">
-        <v>594</v>
+        <v>585</v>
       </c>
       <c r="B1107" s="10"/>
       <c r="C1107" s="7" t="s">
         <v>1104</v>
       </c>
       <c r="D1107" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1107" s="13">
-        <v>107</v>
+        <v>1119</v>
       </c>
     </row>
     <row r="1108" spans="1:5">
       <c r="A1108" s="5">
-        <v>595</v>
+        <v>586</v>
       </c>
       <c r="B1108" s="10"/>
       <c r="C1108" s="7" t="s">
         <v>1105</v>
       </c>
       <c r="D1108" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1108" s="13">
-        <v>352</v>
+        <v>621</v>
       </c>
     </row>
     <row r="1109" spans="1:5">
       <c r="A1109" s="5">
-        <v>596</v>
+        <v>587</v>
       </c>
       <c r="B1109" s="10"/>
       <c r="C1109" s="7" t="s">
         <v>1106</v>
       </c>
       <c r="D1109" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1109" s="13">
-        <v>1119</v>
+        <v>371</v>
       </c>
     </row>
     <row r="1110" spans="1:5">
       <c r="A1110" s="5">
-        <v>597</v>
+        <v>588</v>
       </c>
       <c r="B1110" s="10"/>
       <c r="C1110" s="7" t="s">
         <v>1107</v>
       </c>
       <c r="D1110" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1110" s="13">
-        <v>621</v>
+        <v>76</v>
       </c>
     </row>
     <row r="1111" spans="1:5">
       <c r="A1111" s="5">
-        <v>598</v>
+        <v>589</v>
       </c>
       <c r="B1111" s="10"/>
       <c r="C1111" s="7" t="s">
         <v>1108</v>
       </c>
       <c r="D1111" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1111" s="13">
-        <v>371</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1112" spans="1:5">
       <c r="A1112" s="5">
-        <v>599</v>
+        <v>590</v>
       </c>
       <c r="B1112" s="10"/>
       <c r="C1112" s="7" t="s">
         <v>1109</v>
       </c>
       <c r="D1112" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1112" s="13">
-        <v>76</v>
+        <v>501</v>
       </c>
     </row>
     <row r="1113" spans="1:5">
       <c r="A1113" s="5">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="B1113" s="10"/>
       <c r="C1113" s="7" t="s">
         <v>1110</v>
       </c>
       <c r="D1113" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1113" s="13">
-        <v>377</v>
+        <v>402</v>
       </c>
     </row>
     <row r="1114" spans="1:5">
       <c r="A1114" s="5">
-        <v>601</v>
+        <v>592</v>
       </c>
       <c r="B1114" s="10"/>
       <c r="C1114" s="7" t="s">
         <v>1111</v>
       </c>
       <c r="D1114" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1114" s="13">
-        <v>501</v>
+        <v>248</v>
       </c>
     </row>
     <row r="1115" spans="1:5">
       <c r="A1115" s="5">
-        <v>602</v>
+        <v>593</v>
       </c>
       <c r="B1115" s="10"/>
       <c r="C1115" s="7" t="s">
         <v>1112</v>
       </c>
       <c r="D1115" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1115" s="13">
-        <v>402</v>
+        <v>156</v>
       </c>
     </row>
     <row r="1116" spans="1:5">
       <c r="A1116" s="5">
-        <v>603</v>
+        <v>594</v>
       </c>
       <c r="B1116" s="10"/>
       <c r="C1116" s="7" t="s">
         <v>1113</v>
       </c>
       <c r="D1116" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1116" s="13">
-        <v>248</v>
+        <v>255</v>
       </c>
     </row>
     <row r="1117" spans="1:5">
       <c r="A1117" s="5">
-        <v>604</v>
+        <v>595</v>
       </c>
       <c r="B1117" s="10"/>
       <c r="C1117" s="7" t="s">
         <v>1114</v>
       </c>
       <c r="D1117" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1117" s="13">
-        <v>156</v>
+        <v>203</v>
       </c>
     </row>
     <row r="1118" spans="1:5">
       <c r="A1118" s="5">
-        <v>605</v>
+        <v>596</v>
       </c>
       <c r="B1118" s="10"/>
       <c r="C1118" s="7" t="s">
         <v>1115</v>
       </c>
       <c r="D1118" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1118" s="13">
-        <v>255</v>
+        <v>188</v>
       </c>
     </row>
     <row r="1119" spans="1:5">
       <c r="A1119" s="5">
-        <v>606</v>
+        <v>597</v>
       </c>
       <c r="B1119" s="10"/>
       <c r="C1119" s="7" t="s">
         <v>1116</v>
       </c>
       <c r="D1119" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1119" s="13">
-        <v>80</v>
+        <v>279</v>
       </c>
     </row>
     <row r="1120" spans="1:5">
       <c r="A1120" s="5">
-        <v>607</v>
+        <v>598</v>
       </c>
       <c r="B1120" s="10"/>
       <c r="C1120" s="7" t="s">
         <v>1117</v>
       </c>
       <c r="D1120" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1120" s="13">
-        <v>203</v>
+        <v>234</v>
       </c>
     </row>
     <row r="1121" spans="1:5">
       <c r="A1121" s="5">
-        <v>608</v>
+        <v>599</v>
       </c>
       <c r="B1121" s="10"/>
       <c r="C1121" s="7" t="s">
         <v>1118</v>
       </c>
       <c r="D1121" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1121" s="13">
-        <v>188</v>
+        <v>255</v>
       </c>
     </row>
     <row r="1122" spans="1:5">
       <c r="A1122" s="5">
-        <v>609</v>
+        <v>600</v>
       </c>
       <c r="B1122" s="10"/>
       <c r="C1122" s="7" t="s">
         <v>1119</v>
       </c>
       <c r="D1122" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1122" s="13">
-        <v>279</v>
+        <v>130</v>
       </c>
     </row>
     <row r="1123" spans="1:5">
       <c r="A1123" s="5">
-        <v>610</v>
+        <v>601</v>
       </c>
       <c r="B1123" s="10"/>
       <c r="C1123" s="7" t="s">
         <v>1120</v>
       </c>
       <c r="D1123" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1123" s="13">
-        <v>234</v>
+        <v>418</v>
       </c>
     </row>
     <row r="1124" spans="1:5">
       <c r="A1124" s="5">
-        <v>611</v>
+        <v>602</v>
       </c>
       <c r="B1124" s="10"/>
       <c r="C1124" s="7" t="s">
         <v>1121</v>
       </c>
       <c r="D1124" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1124" s="13">
-        <v>255</v>
+        <v>85</v>
       </c>
     </row>
     <row r="1125" spans="1:5">
       <c r="A1125" s="5">
-        <v>612</v>
+        <v>603</v>
       </c>
       <c r="B1125" s="10"/>
       <c r="C1125" s="7" t="s">
         <v>1122</v>
       </c>
       <c r="D1125" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1125" s="13">
-        <v>130</v>
+        <v>418</v>
       </c>
     </row>
     <row r="1126" spans="1:5">
       <c r="A1126" s="5">
-        <v>613</v>
+        <v>604</v>
       </c>
       <c r="B1126" s="10"/>
       <c r="C1126" s="7" t="s">
         <v>1123</v>
       </c>
       <c r="D1126" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1126" s="13">
-        <v>75</v>
+        <v>441</v>
       </c>
     </row>
     <row r="1127" spans="1:5">
       <c r="A1127" s="5">
-        <v>614</v>
+        <v>605</v>
       </c>
       <c r="B1127" s="10"/>
       <c r="C1127" s="7" t="s">
         <v>1124</v>
       </c>
       <c r="D1127" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1127" s="13">
-        <v>418</v>
+        <v>170</v>
       </c>
     </row>
     <row r="1128" spans="1:5">
       <c r="A1128" s="5">
-        <v>615</v>
+        <v>606</v>
       </c>
       <c r="B1128" s="10"/>
       <c r="C1128" s="7" t="s">
         <v>1125</v>
       </c>
       <c r="D1128" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1128" s="13">
-        <v>85</v>
+        <v>291</v>
       </c>
     </row>
     <row r="1129" spans="1:5">
       <c r="A1129" s="5">
-        <v>616</v>
+        <v>607</v>
       </c>
       <c r="B1129" s="10"/>
       <c r="C1129" s="7" t="s">
         <v>1126</v>
       </c>
       <c r="D1129" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1129" s="13">
-        <v>418</v>
+        <v>107</v>
       </c>
     </row>
     <row r="1130" spans="1:5">
       <c r="A1130" s="5">
-        <v>617</v>
+        <v>608</v>
       </c>
       <c r="B1130" s="10"/>
       <c r="C1130" s="7" t="s">
         <v>1127</v>
       </c>
       <c r="D1130" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1130" s="13">
-        <v>441</v>
+        <v>90</v>
       </c>
     </row>
     <row r="1131" spans="1:5">
       <c r="A1131" s="5">
-        <v>618</v>
+        <v>609</v>
       </c>
       <c r="B1131" s="10"/>
       <c r="C1131" s="7" t="s">
         <v>1128</v>
       </c>
       <c r="D1131" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1131" s="13">
-        <v>170</v>
+        <v>90</v>
       </c>
     </row>
     <row r="1132" spans="1:5">
       <c r="A1132" s="5">
-        <v>619</v>
+        <v>610</v>
       </c>
       <c r="B1132" s="10"/>
       <c r="C1132" s="7" t="s">
         <v>1129</v>
       </c>
       <c r="D1132" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1132" s="13">
-        <v>291</v>
+        <v>155</v>
       </c>
     </row>
     <row r="1133" spans="1:5">
       <c r="A1133" s="5">
-        <v>620</v>
+        <v>611</v>
       </c>
       <c r="B1133" s="10"/>
       <c r="C1133" s="7" t="s">
         <v>1130</v>
       </c>
       <c r="D1133" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1133" s="13">
-        <v>107</v>
+        <v>195</v>
       </c>
     </row>
     <row r="1134" spans="1:5">
       <c r="A1134" s="5">
-        <v>621</v>
+        <v>612</v>
       </c>
       <c r="B1134" s="10"/>
       <c r="C1134" s="7" t="s">
         <v>1131</v>
       </c>
       <c r="D1134" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1134" s="13">
-        <v>90</v>
+        <v>152</v>
       </c>
     </row>
     <row r="1135" spans="1:5">
       <c r="A1135" s="5">
-        <v>622</v>
+        <v>613</v>
       </c>
       <c r="B1135" s="10"/>
       <c r="C1135" s="7" t="s">
         <v>1132</v>
       </c>
       <c r="D1135" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1135" s="13">
-        <v>90</v>
+        <v>2193</v>
       </c>
     </row>
     <row r="1136" spans="1:5">
       <c r="A1136" s="5">
-        <v>623</v>
+        <v>614</v>
       </c>
       <c r="B1136" s="10"/>
       <c r="C1136" s="7" t="s">
         <v>1133</v>
       </c>
       <c r="D1136" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1136" s="13">
-        <v>155</v>
+        <v>438</v>
       </c>
     </row>
     <row r="1137" spans="1:5">
       <c r="A1137" s="5">
-        <v>624</v>
+        <v>615</v>
       </c>
       <c r="B1137" s="10"/>
       <c r="C1137" s="7" t="s">
         <v>1134</v>
       </c>
       <c r="D1137" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1137" s="13">
-        <v>195</v>
+        <v>126</v>
       </c>
     </row>
     <row r="1138" spans="1:5">
       <c r="A1138" s="5">
-        <v>625</v>
+        <v>616</v>
       </c>
       <c r="B1138" s="10"/>
       <c r="C1138" s="7" t="s">
         <v>1135</v>
       </c>
       <c r="D1138" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1138" s="13">
-        <v>152</v>
+        <v>99</v>
       </c>
     </row>
     <row r="1139" spans="1:5">
       <c r="A1139" s="5">
-        <v>626</v>
+        <v>617</v>
       </c>
       <c r="B1139" s="10"/>
       <c r="C1139" s="7" t="s">
         <v>1136</v>
       </c>
       <c r="D1139" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1139" s="13">
-        <v>2193</v>
+        <v>134</v>
       </c>
     </row>
     <row r="1140" spans="1:5">
       <c r="A1140" s="5">
-        <v>627</v>
+        <v>618</v>
       </c>
       <c r="B1140" s="10"/>
       <c r="C1140" s="7" t="s">
         <v>1137</v>
       </c>
       <c r="D1140" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1140" s="13">
-        <v>438</v>
+        <v>219</v>
       </c>
     </row>
     <row r="1141" spans="1:5">
       <c r="A1141" s="5">
-        <v>628</v>
+        <v>619</v>
       </c>
       <c r="B1141" s="10"/>
       <c r="C1141" s="7" t="s">
         <v>1138</v>
       </c>
       <c r="D1141" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1141" s="13">
-        <v>126</v>
+        <v>80</v>
       </c>
     </row>
     <row r="1142" spans="1:5">
       <c r="A1142" s="5">
-        <v>629</v>
+        <v>620</v>
       </c>
       <c r="B1142" s="10"/>
       <c r="C1142" s="7" t="s">
         <v>1139</v>
       </c>
       <c r="D1142" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1142" s="13">
-        <v>99</v>
+        <v>680</v>
       </c>
     </row>
     <row r="1143" spans="1:5">
       <c r="A1143" s="5">
-        <v>630</v>
+        <v>621</v>
       </c>
       <c r="B1143" s="10"/>
       <c r="C1143" s="7" t="s">
         <v>1140</v>
       </c>
       <c r="D1143" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1143" s="13">
-        <v>134</v>
+        <v>198</v>
       </c>
     </row>
     <row r="1144" spans="1:5">
       <c r="A1144" s="5">
-        <v>631</v>
+        <v>622</v>
       </c>
       <c r="B1144" s="10"/>
       <c r="C1144" s="7" t="s">
         <v>1141</v>
       </c>
       <c r="D1144" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1144" s="13">
-        <v>219</v>
+        <v>89</v>
       </c>
     </row>
     <row r="1145" spans="1:5">
       <c r="A1145" s="5">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="B1145" s="10"/>
       <c r="C1145" s="7" t="s">
         <v>1142</v>
       </c>
       <c r="D1145" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1145" s="13">
-        <v>80</v>
+        <v>268</v>
       </c>
     </row>
     <row r="1146" spans="1:5">
       <c r="A1146" s="5">
-        <v>633</v>
+        <v>624</v>
       </c>
       <c r="B1146" s="10"/>
       <c r="C1146" s="7" t="s">
         <v>1143</v>
       </c>
       <c r="D1146" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1146" s="13">
-        <v>680</v>
+        <v>195</v>
       </c>
     </row>
     <row r="1147" spans="1:5">
       <c r="A1147" s="5">
-        <v>634</v>
+        <v>625</v>
       </c>
       <c r="B1147" s="10"/>
       <c r="C1147" s="7" t="s">
         <v>1144</v>
       </c>
       <c r="D1147" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1147" s="13">
-        <v>198</v>
+        <v>126</v>
       </c>
     </row>
     <row r="1148" spans="1:5">
       <c r="A1148" s="5">
-        <v>635</v>
+        <v>626</v>
       </c>
       <c r="B1148" s="10"/>
       <c r="C1148" s="7" t="s">
         <v>1145</v>
       </c>
       <c r="D1148" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1148" s="13">
-        <v>89</v>
+        <v>218</v>
       </c>
     </row>
     <row r="1149" spans="1:5">
       <c r="A1149" s="5">
-        <v>636</v>
+        <v>627</v>
       </c>
       <c r="B1149" s="10"/>
       <c r="C1149" s="7" t="s">
         <v>1146</v>
       </c>
       <c r="D1149" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1149" s="13">
-        <v>268</v>
+        <v>172</v>
       </c>
     </row>
     <row r="1150" spans="1:5">
       <c r="A1150" s="5">
-        <v>637</v>
+        <v>628</v>
       </c>
       <c r="B1150" s="10"/>
       <c r="C1150" s="7" t="s">
         <v>1147</v>
       </c>
       <c r="D1150" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1150" s="13">
-        <v>195</v>
+        <v>438</v>
       </c>
     </row>
     <row r="1151" spans="1:5">
       <c r="A1151" s="5">
-        <v>638</v>
+        <v>629</v>
       </c>
       <c r="B1151" s="10"/>
       <c r="C1151" s="7" t="s">
         <v>1148</v>
       </c>
       <c r="D1151" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1151" s="13">
-        <v>126</v>
+        <v>164</v>
       </c>
     </row>
     <row r="1152" spans="1:5">
       <c r="A1152" s="5">
-        <v>639</v>
+        <v>630</v>
       </c>
       <c r="B1152" s="10"/>
       <c r="C1152" s="7" t="s">
         <v>1149</v>
       </c>
       <c r="D1152" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1152" s="13">
-        <v>218</v>
+        <v>126</v>
       </c>
     </row>
     <row r="1153" spans="1:5">
       <c r="A1153" s="5">
-        <v>640</v>
+        <v>631</v>
       </c>
       <c r="B1153" s="10"/>
       <c r="C1153" s="7" t="s">
         <v>1150</v>
       </c>
       <c r="D1153" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1153" s="13">
-        <v>172</v>
+        <v>186</v>
       </c>
     </row>
     <row r="1154" spans="1:5">
       <c r="A1154" s="5">
-        <v>641</v>
+        <v>632</v>
       </c>
       <c r="B1154" s="10"/>
       <c r="C1154" s="7" t="s">
         <v>1151</v>
       </c>
       <c r="D1154" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1154" s="13">
-        <v>438</v>
+        <v>309</v>
       </c>
     </row>
     <row r="1155" spans="1:5">
       <c r="A1155" s="5">
-        <v>642</v>
+        <v>633</v>
       </c>
       <c r="B1155" s="10"/>
       <c r="C1155" s="7" t="s">
         <v>1152</v>
       </c>
       <c r="D1155" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1155" s="13">
-        <v>164</v>
+        <v>302</v>
       </c>
     </row>
     <row r="1156" spans="1:5">
       <c r="A1156" s="5">
-        <v>643</v>
+        <v>634</v>
       </c>
       <c r="B1156" s="10"/>
       <c r="C1156" s="7" t="s">
         <v>1153</v>
       </c>
       <c r="D1156" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1156" s="13">
-        <v>126</v>
+        <v>205</v>
       </c>
     </row>
     <row r="1157" spans="1:5">
       <c r="A1157" s="5">
-        <v>644</v>
+        <v>635</v>
       </c>
       <c r="B1157" s="10"/>
       <c r="C1157" s="7" t="s">
         <v>1154</v>
       </c>
       <c r="D1157" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1157" s="13">
-        <v>186</v>
+        <v>82</v>
       </c>
     </row>
     <row r="1158" spans="1:5">
       <c r="A1158" s="5">
-        <v>645</v>
+        <v>636</v>
       </c>
       <c r="B1158" s="10"/>
       <c r="C1158" s="7" t="s">
         <v>1155</v>
       </c>
       <c r="D1158" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1158" s="13">
-        <v>309</v>
+        <v>385</v>
       </c>
     </row>
     <row r="1159" spans="1:5">
       <c r="A1159" s="5">
-        <v>646</v>
+        <v>637</v>
       </c>
       <c r="B1159" s="10"/>
       <c r="C1159" s="7" t="s">
         <v>1156</v>
       </c>
       <c r="D1159" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1159" s="13">
-        <v>302</v>
+        <v>234</v>
       </c>
     </row>
     <row r="1160" spans="1:5">
       <c r="A1160" s="5">
-        <v>647</v>
+        <v>638</v>
       </c>
       <c r="B1160" s="10"/>
       <c r="C1160" s="7" t="s">
         <v>1157</v>
       </c>
       <c r="D1160" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1160" s="13">
-        <v>205</v>
+        <v>195</v>
       </c>
     </row>
     <row r="1161" spans="1:5">
       <c r="A1161" s="5">
-        <v>648</v>
+        <v>639</v>
       </c>
       <c r="B1161" s="10"/>
       <c r="C1161" s="7" t="s">
         <v>1158</v>
       </c>
       <c r="D1161" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1161" s="13">
-        <v>82</v>
+        <v>206</v>
       </c>
     </row>
     <row r="1162" spans="1:5">
       <c r="A1162" s="5">
-        <v>649</v>
+        <v>640</v>
       </c>
       <c r="B1162" s="10"/>
       <c r="C1162" s="7" t="s">
         <v>1159</v>
       </c>
       <c r="D1162" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1162" s="13">
-        <v>385</v>
+        <v>127</v>
       </c>
     </row>
     <row r="1163" spans="1:5">
       <c r="A1163" s="5">
-        <v>650</v>
+        <v>641</v>
       </c>
       <c r="B1163" s="10"/>
       <c r="C1163" s="7" t="s">
         <v>1160</v>
       </c>
       <c r="D1163" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1163" s="13">
-        <v>234</v>
+        <v>199</v>
       </c>
     </row>
     <row r="1164" spans="1:5">
       <c r="A1164" s="5">
-        <v>651</v>
+        <v>642</v>
       </c>
       <c r="B1164" s="10"/>
       <c r="C1164" s="7" t="s">
         <v>1161</v>
       </c>
       <c r="D1164" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1164" s="13">
-        <v>195</v>
+        <v>76</v>
       </c>
     </row>
     <row r="1165" spans="1:5">
       <c r="A1165" s="5">
-        <v>652</v>
+        <v>643</v>
       </c>
       <c r="B1165" s="10"/>
       <c r="C1165" s="7" t="s">
         <v>1162</v>
       </c>
       <c r="D1165" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1165" s="13">
-        <v>206</v>
+        <v>195</v>
       </c>
     </row>
     <row r="1166" spans="1:5">
       <c r="A1166" s="5">
-        <v>653</v>
+        <v>644</v>
       </c>
       <c r="B1166" s="10"/>
       <c r="C1166" s="7" t="s">
         <v>1163</v>
       </c>
       <c r="D1166" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1166" s="13">
-        <v>127</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1167" spans="1:5">
       <c r="A1167" s="5">
-        <v>654</v>
+        <v>645</v>
       </c>
       <c r="B1167" s="10"/>
       <c r="C1167" s="7" t="s">
         <v>1164</v>
       </c>
       <c r="D1167" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1167" s="13">
-        <v>199</v>
+        <v>204</v>
       </c>
     </row>
     <row r="1168" spans="1:5">
       <c r="A1168" s="5">
-        <v>655</v>
+        <v>646</v>
       </c>
       <c r="B1168" s="10"/>
       <c r="C1168" s="7" t="s">
         <v>1165</v>
       </c>
       <c r="D1168" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1168" s="13">
-        <v>76</v>
+        <v>621</v>
       </c>
     </row>
     <row r="1169" spans="1:5">
       <c r="A1169" s="5">
-        <v>656</v>
+        <v>647</v>
       </c>
       <c r="B1169" s="10"/>
       <c r="C1169" s="7" t="s">
         <v>1166</v>
       </c>
       <c r="D1169" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1169" s="13">
-        <v>195</v>
+        <v>90</v>
       </c>
     </row>
     <row r="1170" spans="1:5">
       <c r="A1170" s="5">
-        <v>657</v>
+        <v>648</v>
       </c>
       <c r="B1170" s="10"/>
       <c r="C1170" s="7" t="s">
         <v>1167</v>
       </c>
       <c r="D1170" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1170" s="13">
-        <v>108</v>
+        <v>167</v>
       </c>
     </row>
     <row r="1171" spans="1:5">
       <c r="A1171" s="5">
-        <v>658</v>
+        <v>649</v>
       </c>
       <c r="B1171" s="10"/>
       <c r="C1171" s="7" t="s">
         <v>1168</v>
       </c>
       <c r="D1171" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1171" s="13">
-        <v>204</v>
+        <v>126</v>
       </c>
     </row>
     <row r="1172" spans="1:5">
       <c r="A1172" s="5">
-        <v>659</v>
+        <v>650</v>
       </c>
       <c r="B1172" s="10"/>
       <c r="C1172" s="7" t="s">
         <v>1169</v>
       </c>
       <c r="D1172" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1172" s="13">
-        <v>621</v>
+        <v>148</v>
       </c>
     </row>
     <row r="1173" spans="1:5">
       <c r="A1173" s="5">
-        <v>660</v>
+        <v>651</v>
       </c>
       <c r="B1173" s="10"/>
       <c r="C1173" s="7" t="s">
         <v>1170</v>
       </c>
       <c r="D1173" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1173" s="13">
-        <v>90</v>
+        <v>139</v>
       </c>
     </row>
     <row r="1174" spans="1:5">
       <c r="A1174" s="5">
-        <v>661</v>
+        <v>652</v>
       </c>
       <c r="B1174" s="10"/>
       <c r="C1174" s="7" t="s">
         <v>1171</v>
       </c>
       <c r="D1174" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1174" s="13">
-        <v>167</v>
+        <v>90</v>
       </c>
     </row>
     <row r="1175" spans="1:5">
       <c r="A1175" s="5">
-        <v>662</v>
+        <v>653</v>
       </c>
       <c r="B1175" s="10"/>
       <c r="C1175" s="7" t="s">
         <v>1172</v>
       </c>
       <c r="D1175" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1175" s="13">
-        <v>126</v>
+        <v>179</v>
       </c>
     </row>
     <row r="1176" spans="1:5">
       <c r="A1176" s="5">
-        <v>663</v>
+        <v>654</v>
       </c>
       <c r="B1176" s="10"/>
       <c r="C1176" s="7" t="s">
         <v>1173</v>
       </c>
       <c r="D1176" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1176" s="13">
-        <v>148</v>
+        <v>229</v>
       </c>
     </row>
     <row r="1177" spans="1:5">
       <c r="A1177" s="5">
-        <v>664</v>
+        <v>655</v>
       </c>
       <c r="B1177" s="10"/>
       <c r="C1177" s="7" t="s">
         <v>1174</v>
       </c>
       <c r="D1177" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1177" s="13">
-        <v>139</v>
+        <v>726</v>
       </c>
     </row>
     <row r="1178" spans="1:5">
       <c r="A1178" s="5">
-        <v>665</v>
+        <v>656</v>
       </c>
       <c r="B1178" s="10"/>
       <c r="C1178" s="7" t="s">
         <v>1175</v>
       </c>
       <c r="D1178" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1178" s="13">
-        <v>90</v>
+        <v>204</v>
       </c>
     </row>
     <row r="1179" spans="1:5">
       <c r="A1179" s="5">
-        <v>666</v>
+        <v>657</v>
       </c>
       <c r="B1179" s="10"/>
       <c r="C1179" s="7" t="s">
         <v>1176</v>
       </c>
       <c r="D1179" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1179" s="13">
-        <v>179</v>
+        <v>248</v>
       </c>
     </row>
     <row r="1180" spans="1:5">
       <c r="A1180" s="5">
-        <v>667</v>
+        <v>658</v>
       </c>
       <c r="B1180" s="10"/>
       <c r="C1180" s="7" t="s">
         <v>1177</v>
       </c>
       <c r="D1180" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1180" s="13">
-        <v>229</v>
+        <v>89</v>
       </c>
     </row>
     <row r="1181" spans="1:5">
       <c r="A1181" s="5">
-        <v>668</v>
+        <v>659</v>
       </c>
       <c r="B1181" s="10"/>
       <c r="C1181" s="7" t="s">
         <v>1178</v>
       </c>
       <c r="D1181" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1181" s="13">
-        <v>726</v>
+        <v>501</v>
       </c>
     </row>
     <row r="1182" spans="1:5">
       <c r="A1182" s="5">
-        <v>669</v>
+        <v>660</v>
       </c>
       <c r="B1182" s="10"/>
       <c r="C1182" s="7" t="s">
         <v>1179</v>
       </c>
       <c r="D1182" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1182" s="13">
-        <v>204</v>
+        <v>190</v>
       </c>
     </row>
     <row r="1183" spans="1:5">
       <c r="A1183" s="5">
-        <v>670</v>
+        <v>661</v>
       </c>
       <c r="B1183" s="10"/>
       <c r="C1183" s="7" t="s">
         <v>1180</v>
       </c>
       <c r="D1183" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1183" s="13">
-        <v>248</v>
+        <v>186</v>
       </c>
     </row>
     <row r="1184" spans="1:5">
       <c r="A1184" s="5">
-        <v>671</v>
+        <v>662</v>
       </c>
       <c r="B1184" s="10"/>
       <c r="C1184" s="7" t="s">
         <v>1181</v>
       </c>
       <c r="D1184" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1184" s="13">
-        <v>89</v>
+        <v>256</v>
       </c>
     </row>
     <row r="1185" spans="1:5">
       <c r="A1185" s="5">
-        <v>672</v>
+        <v>663</v>
       </c>
       <c r="B1185" s="10"/>
       <c r="C1185" s="7" t="s">
         <v>1182</v>
       </c>
       <c r="D1185" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1185" s="13">
-        <v>501</v>
+        <v>134</v>
       </c>
     </row>
     <row r="1186" spans="1:5">
       <c r="A1186" s="5">
-        <v>673</v>
+        <v>664</v>
       </c>
       <c r="B1186" s="10"/>
       <c r="C1186" s="7" t="s">
         <v>1183</v>
       </c>
       <c r="D1186" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1186" s="13">
-        <v>190</v>
+        <v>372</v>
       </c>
     </row>
     <row r="1187" spans="1:5">
       <c r="A1187" s="5">
-        <v>674</v>
+        <v>665</v>
       </c>
       <c r="B1187" s="10"/>
       <c r="C1187" s="7" t="s">
         <v>1184</v>
       </c>
       <c r="D1187" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1187" s="13">
-        <v>186</v>
+        <v>530</v>
       </c>
     </row>
     <row r="1188" spans="1:5">
       <c r="A1188" s="5">
-        <v>675</v>
+        <v>666</v>
       </c>
       <c r="B1188" s="10"/>
       <c r="C1188" s="7" t="s">
         <v>1185</v>
       </c>
       <c r="D1188" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1188" s="13">
-        <v>75</v>
+        <v>867</v>
       </c>
     </row>
     <row r="1189" spans="1:5">
       <c r="A1189" s="5">
-        <v>676</v>
+        <v>667</v>
       </c>
       <c r="B1189" s="10"/>
       <c r="C1189" s="7" t="s">
         <v>1186</v>
       </c>
       <c r="D1189" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1189" s="13">
-        <v>256</v>
+        <v>226</v>
       </c>
     </row>
     <row r="1190" spans="1:5">
       <c r="A1190" s="5">
-        <v>677</v>
+        <v>668</v>
       </c>
       <c r="B1190" s="10"/>
       <c r="C1190" s="7" t="s">
         <v>1187</v>
       </c>
       <c r="D1190" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1190" s="13">
-        <v>134</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1191" spans="1:5">
       <c r="A1191" s="5">
-        <v>678</v>
+        <v>669</v>
       </c>
       <c r="B1191" s="10"/>
       <c r="C1191" s="7" t="s">
         <v>1188</v>
       </c>
       <c r="D1191" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1191" s="13">
-        <v>372</v>
+        <v>195</v>
       </c>
     </row>
     <row r="1192" spans="1:5">
       <c r="A1192" s="5">
-        <v>679</v>
+        <v>670</v>
       </c>
       <c r="B1192" s="10"/>
       <c r="C1192" s="7" t="s">
         <v>1189</v>
       </c>
       <c r="D1192" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1192" s="13">
-        <v>530</v>
+        <v>150</v>
       </c>
     </row>
     <row r="1193" spans="1:5">
       <c r="A1193" s="5">
-        <v>680</v>
+        <v>671</v>
       </c>
       <c r="B1193" s="10"/>
       <c r="C1193" s="7" t="s">
         <v>1190</v>
       </c>
       <c r="D1193" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1193" s="13">
-        <v>867</v>
+        <v>204</v>
       </c>
     </row>
     <row r="1194" spans="1:5">
       <c r="A1194" s="5">
-        <v>681</v>
+        <v>672</v>
       </c>
       <c r="B1194" s="10"/>
       <c r="C1194" s="7" t="s">
         <v>1191</v>
       </c>
       <c r="D1194" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1194" s="13">
-        <v>226</v>
+        <v>514</v>
       </c>
     </row>
     <row r="1195" spans="1:5">
       <c r="A1195" s="5">
-        <v>682</v>
+        <v>673</v>
       </c>
       <c r="B1195" s="10"/>
       <c r="C1195" s="7" t="s">
         <v>1192</v>
       </c>
       <c r="D1195" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1195" s="13">
-        <v>377</v>
+        <v>456</v>
       </c>
     </row>
     <row r="1196" spans="1:5">
       <c r="A1196" s="5">
-        <v>683</v>
+        <v>674</v>
       </c>
       <c r="B1196" s="10"/>
       <c r="C1196" s="7" t="s">
         <v>1193</v>
       </c>
       <c r="D1196" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1196" s="13">
-        <v>195</v>
+        <v>224</v>
       </c>
     </row>
     <row r="1197" spans="1:5">
       <c r="A1197" s="5">
-        <v>684</v>
+        <v>675</v>
       </c>
       <c r="B1197" s="10"/>
       <c r="C1197" s="7" t="s">
         <v>1194</v>
       </c>
       <c r="D1197" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1197" s="13">
-        <v>150</v>
+        <v>347</v>
       </c>
     </row>
     <row r="1198" spans="1:5">
       <c r="A1198" s="5">
-        <v>685</v>
+        <v>676</v>
       </c>
       <c r="B1198" s="10"/>
       <c r="C1198" s="7" t="s">
         <v>1195</v>
       </c>
       <c r="D1198" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1198" s="13">
-        <v>204</v>
+        <v>152</v>
       </c>
     </row>
     <row r="1199" spans="1:5">
       <c r="A1199" s="5">
-        <v>686</v>
+        <v>677</v>
       </c>
       <c r="B1199" s="10"/>
       <c r="C1199" s="7" t="s">
         <v>1196</v>
       </c>
       <c r="D1199" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1199" s="13">
-        <v>514</v>
+        <v>197</v>
       </c>
     </row>
     <row r="1200" spans="1:5">
       <c r="A1200" s="5">
-        <v>687</v>
+        <v>678</v>
       </c>
       <c r="B1200" s="10"/>
       <c r="C1200" s="7" t="s">
         <v>1197</v>
       </c>
       <c r="D1200" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1200" s="13">
-        <v>456</v>
+        <v>126</v>
       </c>
     </row>
     <row r="1201" spans="1:5">
       <c r="A1201" s="5">
-        <v>688</v>
+        <v>679</v>
       </c>
       <c r="B1201" s="10"/>
       <c r="C1201" s="7" t="s">
         <v>1198</v>
       </c>
       <c r="D1201" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1201" s="13">
-        <v>224</v>
+        <v>371</v>
       </c>
     </row>
     <row r="1202" spans="1:5">
       <c r="A1202" s="5">
-        <v>689</v>
+        <v>680</v>
       </c>
       <c r="B1202" s="10"/>
       <c r="C1202" s="7" t="s">
         <v>1199</v>
       </c>
       <c r="D1202" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1202" s="13">
-        <v>347</v>
+        <v>185</v>
       </c>
     </row>
     <row r="1203" spans="1:5">
       <c r="A1203" s="5">
-        <v>690</v>
+        <v>681</v>
       </c>
       <c r="B1203" s="10"/>
       <c r="C1203" s="7" t="s">
         <v>1200</v>
       </c>
       <c r="D1203" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1203" s="13">
-        <v>152</v>
+        <v>126</v>
       </c>
     </row>
     <row r="1204" spans="1:5">
       <c r="A1204" s="5">
-        <v>691</v>
+        <v>682</v>
       </c>
       <c r="B1204" s="10"/>
       <c r="C1204" s="7" t="s">
         <v>1201</v>
       </c>
       <c r="D1204" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1204" s="13">
-        <v>197</v>
+        <v>1299</v>
       </c>
     </row>
     <row r="1205" spans="1:5">
       <c r="A1205" s="5">
-        <v>692</v>
+        <v>683</v>
       </c>
       <c r="B1205" s="10"/>
       <c r="C1205" s="7" t="s">
         <v>1202</v>
       </c>
       <c r="D1205" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1205" s="13">
-        <v>126</v>
+        <v>207</v>
       </c>
     </row>
     <row r="1206" spans="1:5">
       <c r="A1206" s="5">
-        <v>693</v>
+        <v>684</v>
       </c>
       <c r="B1206" s="10"/>
       <c r="C1206" s="7" t="s">
         <v>1203</v>
       </c>
       <c r="D1206" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1206" s="13">
-        <v>371</v>
+        <v>895</v>
       </c>
     </row>
     <row r="1207" spans="1:5">
       <c r="A1207" s="5">
-        <v>694</v>
+        <v>685</v>
       </c>
       <c r="B1207" s="10"/>
       <c r="C1207" s="7" t="s">
         <v>1204</v>
       </c>
       <c r="D1207" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1207" s="13">
-        <v>185</v>
+        <v>621</v>
       </c>
     </row>
     <row r="1208" spans="1:5">
       <c r="A1208" s="5">
-        <v>695</v>
+        <v>686</v>
       </c>
       <c r="B1208" s="10"/>
       <c r="C1208" s="7" t="s">
         <v>1205</v>
       </c>
       <c r="D1208" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1208" s="13">
-        <v>126</v>
+        <v>248</v>
       </c>
     </row>
     <row r="1209" spans="1:5">
       <c r="A1209" s="5">
-        <v>696</v>
+        <v>687</v>
       </c>
       <c r="B1209" s="10"/>
       <c r="C1209" s="7" t="s">
         <v>1206</v>
       </c>
       <c r="D1209" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1209" s="13">
-        <v>1299</v>
+        <v>100</v>
       </c>
     </row>
     <row r="1210" spans="1:5">
       <c r="A1210" s="5">
-        <v>697</v>
+        <v>688</v>
       </c>
       <c r="B1210" s="10"/>
       <c r="C1210" s="7" t="s">
         <v>1207</v>
       </c>
       <c r="D1210" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1210" s="13">
-        <v>207</v>
+        <v>105</v>
       </c>
     </row>
     <row r="1211" spans="1:5">
       <c r="A1211" s="5">
-        <v>698</v>
+        <v>689</v>
       </c>
       <c r="B1211" s="10"/>
       <c r="C1211" s="7" t="s">
         <v>1208</v>
       </c>
       <c r="D1211" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1211" s="13">
-        <v>895</v>
+        <v>156</v>
       </c>
     </row>
     <row r="1212" spans="1:5">
       <c r="A1212" s="5">
-        <v>699</v>
+        <v>690</v>
       </c>
       <c r="B1212" s="10"/>
       <c r="C1212" s="7" t="s">
         <v>1209</v>
       </c>
       <c r="D1212" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1212" s="13">
-        <v>621</v>
+        <v>441</v>
       </c>
     </row>
     <row r="1213" spans="1:5">
       <c r="A1213" s="5">
-        <v>700</v>
+        <v>691</v>
       </c>
       <c r="B1213" s="10"/>
       <c r="C1213" s="7" t="s">
         <v>1210</v>
       </c>
       <c r="D1213" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1213" s="13">
-        <v>248</v>
+        <v>386</v>
       </c>
     </row>
     <row r="1214" spans="1:5">
       <c r="A1214" s="5">
-        <v>701</v>
+        <v>692</v>
       </c>
       <c r="B1214" s="10"/>
       <c r="C1214" s="7" t="s">
         <v>1211</v>
       </c>
       <c r="D1214" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1214" s="13">
-        <v>100</v>
+        <v>621</v>
       </c>
     </row>
     <row r="1215" spans="1:5">
       <c r="A1215" s="5">
-        <v>702</v>
+        <v>693</v>
       </c>
       <c r="B1215" s="10"/>
       <c r="C1215" s="7" t="s">
         <v>1212</v>
       </c>
       <c r="D1215" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1215" s="13">
-        <v>105</v>
+        <v>188</v>
       </c>
     </row>
     <row r="1216" spans="1:5">
       <c r="A1216" s="5">
-        <v>703</v>
+        <v>694</v>
       </c>
       <c r="B1216" s="10"/>
       <c r="C1216" s="7" t="s">
         <v>1213</v>
       </c>
       <c r="D1216" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1216" s="13">
-        <v>156</v>
+        <v>146</v>
       </c>
     </row>
     <row r="1217" spans="1:5">
       <c r="A1217" s="5">
-        <v>704</v>
+        <v>695</v>
       </c>
       <c r="B1217" s="10"/>
       <c r="C1217" s="7" t="s">
         <v>1214</v>
       </c>
       <c r="D1217" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1217" s="13">
-        <v>441</v>
+        <v>141</v>
       </c>
     </row>
     <row r="1218" spans="1:5">
       <c r="A1218" s="5">
-        <v>705</v>
+        <v>696</v>
       </c>
       <c r="B1218" s="10"/>
       <c r="C1218" s="7" t="s">
         <v>1215</v>
       </c>
       <c r="D1218" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1218" s="13">
-        <v>386</v>
+        <v>229</v>
       </c>
     </row>
     <row r="1219" spans="1:5">
       <c r="A1219" s="5">
-        <v>706</v>
+        <v>697</v>
       </c>
       <c r="B1219" s="10"/>
       <c r="C1219" s="7" t="s">
         <v>1216</v>
       </c>
       <c r="D1219" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1219" s="13">
-        <v>621</v>
+        <v>131</v>
       </c>
     </row>
     <row r="1220" spans="1:5">
       <c r="A1220" s="5">
-        <v>707</v>
+        <v>698</v>
       </c>
       <c r="B1220" s="10"/>
       <c r="C1220" s="7" t="s">
         <v>1217</v>
       </c>
       <c r="D1220" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1220" s="13">
-        <v>188</v>
+        <v>385</v>
       </c>
     </row>
     <row r="1221" spans="1:5">
       <c r="A1221" s="5">
-        <v>708</v>
+        <v>699</v>
       </c>
       <c r="B1221" s="10"/>
       <c r="C1221" s="7" t="s">
         <v>1218</v>
       </c>
       <c r="D1221" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1221" s="13">
-        <v>146</v>
+        <v>90</v>
       </c>
     </row>
     <row r="1222" spans="1:5">
       <c r="A1222" s="5">
-        <v>709</v>
+        <v>700</v>
       </c>
       <c r="B1222" s="10"/>
       <c r="C1222" s="7" t="s">
         <v>1219</v>
       </c>
       <c r="D1222" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1222" s="13">
-        <v>141</v>
+        <v>206</v>
       </c>
     </row>
     <row r="1223" spans="1:5">
       <c r="A1223" s="5">
-        <v>710</v>
+        <v>701</v>
       </c>
       <c r="B1223" s="10"/>
       <c r="C1223" s="7" t="s">
         <v>1220</v>
       </c>
       <c r="D1223" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1223" s="13">
-        <v>229</v>
+        <v>372</v>
       </c>
     </row>
     <row r="1224" spans="1:5">
       <c r="A1224" s="5">
-        <v>711</v>
+        <v>702</v>
       </c>
       <c r="B1224" s="10"/>
       <c r="C1224" s="7" t="s">
         <v>1221</v>
       </c>
       <c r="D1224" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1224" s="13">
-        <v>131</v>
+        <v>156</v>
       </c>
     </row>
     <row r="1225" spans="1:5">
       <c r="A1225" s="5">
-        <v>712</v>
+        <v>703</v>
       </c>
       <c r="B1225" s="10"/>
       <c r="C1225" s="7" t="s">
         <v>1222</v>
       </c>
       <c r="D1225" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1225" s="13">
-        <v>385</v>
+        <v>895</v>
       </c>
     </row>
     <row r="1226" spans="1:5">
       <c r="A1226" s="5">
-        <v>713</v>
+        <v>704</v>
       </c>
       <c r="B1226" s="10"/>
       <c r="C1226" s="7" t="s">
         <v>1223</v>
       </c>
       <c r="D1226" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1226" s="13">
-        <v>90</v>
+        <v>126</v>
       </c>
     </row>
     <row r="1227" spans="1:5">
       <c r="A1227" s="5">
-        <v>714</v>
+        <v>705</v>
       </c>
       <c r="B1227" s="10"/>
       <c r="C1227" s="7" t="s">
         <v>1224</v>
       </c>
       <c r="D1227" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1227" s="13">
-        <v>206</v>
+        <v>402</v>
       </c>
     </row>
     <row r="1228" spans="1:5">
       <c r="A1228" s="5">
-        <v>715</v>
+        <v>706</v>
       </c>
       <c r="B1228" s="10"/>
       <c r="C1228" s="7" t="s">
         <v>1225</v>
       </c>
       <c r="D1228" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1228" s="13">
-        <v>578</v>
+        <v>347</v>
       </c>
     </row>
     <row r="1229" spans="1:5">
       <c r="A1229" s="5">
-        <v>716</v>
+        <v>707</v>
       </c>
       <c r="B1229" s="10"/>
       <c r="C1229" s="7" t="s">
         <v>1226</v>
       </c>
       <c r="D1229" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1229" s="13">
-        <v>372</v>
+        <v>347</v>
       </c>
     </row>
     <row r="1230" spans="1:5">
       <c r="A1230" s="5">
-        <v>717</v>
+        <v>708</v>
       </c>
       <c r="B1230" s="10"/>
       <c r="C1230" s="7" t="s">
         <v>1227</v>
       </c>
       <c r="D1230" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1230" s="13">
-        <v>156</v>
+        <v>85</v>
       </c>
     </row>
     <row r="1231" spans="1:5">
       <c r="A1231" s="5">
-        <v>718</v>
+        <v>709</v>
       </c>
       <c r="B1231" s="10"/>
       <c r="C1231" s="7" t="s">
         <v>1228</v>
       </c>
       <c r="D1231" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1231" s="13">
-        <v>895</v>
+        <v>146</v>
       </c>
     </row>
     <row r="1232" spans="1:5">
       <c r="A1232" s="5">
-        <v>719</v>
+        <v>710</v>
       </c>
       <c r="B1232" s="10"/>
       <c r="C1232" s="7" t="s">
         <v>1229</v>
       </c>
       <c r="D1232" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1232" s="13">
-        <v>126</v>
+        <v>726</v>
       </c>
     </row>
     <row r="1233" spans="1:5">
       <c r="A1233" s="5">
-        <v>720</v>
+        <v>711</v>
       </c>
       <c r="B1233" s="10"/>
       <c r="C1233" s="7" t="s">
         <v>1230</v>
       </c>
       <c r="D1233" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1233" s="13">
-        <v>402</v>
+        <v>621</v>
       </c>
     </row>
     <row r="1234" spans="1:5">
       <c r="A1234" s="5">
-        <v>721</v>
+        <v>712</v>
       </c>
       <c r="B1234" s="10"/>
       <c r="C1234" s="7" t="s">
         <v>1231</v>
       </c>
       <c r="D1234" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1234" s="13">
-        <v>347</v>
+        <v>309</v>
       </c>
     </row>
     <row r="1235" spans="1:5">
       <c r="A1235" s="5">
-        <v>722</v>
+        <v>713</v>
       </c>
       <c r="B1235" s="10"/>
       <c r="C1235" s="7" t="s">
         <v>1232</v>
       </c>
       <c r="D1235" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1235" s="13">
-        <v>347</v>
+        <v>508</v>
       </c>
     </row>
     <row r="1236" spans="1:5">
       <c r="A1236" s="5">
-        <v>723</v>
+        <v>714</v>
       </c>
       <c r="B1236" s="10"/>
       <c r="C1236" s="7" t="s">
         <v>1233</v>
       </c>
       <c r="D1236" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1236" s="13">
-        <v>85</v>
+        <v>139</v>
       </c>
     </row>
     <row r="1237" spans="1:5">
       <c r="A1237" s="5">
-        <v>724</v>
+        <v>715</v>
       </c>
       <c r="B1237" s="10"/>
       <c r="C1237" s="7" t="s">
         <v>1234</v>
       </c>
       <c r="D1237" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1237" s="13">
-        <v>146</v>
+        <v>191</v>
       </c>
     </row>
     <row r="1238" spans="1:5">
       <c r="A1238" s="5">
-        <v>725</v>
+        <v>716</v>
       </c>
       <c r="B1238" s="10"/>
       <c r="C1238" s="7" t="s">
         <v>1235</v>
       </c>
       <c r="D1238" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1238" s="13">
-        <v>726</v>
+        <v>279</v>
       </c>
     </row>
     <row r="1239" spans="1:5">
       <c r="A1239" s="5">
-        <v>726</v>
+        <v>717</v>
       </c>
       <c r="B1239" s="10"/>
       <c r="C1239" s="7" t="s">
         <v>1236</v>
       </c>
       <c r="D1239" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1239" s="13">
-        <v>621</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1240" spans="1:5">
       <c r="A1240" s="5">
-        <v>727</v>
+        <v>718</v>
       </c>
       <c r="B1240" s="10"/>
       <c r="C1240" s="7" t="s">
         <v>1237</v>
       </c>
       <c r="D1240" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1240" s="13">
-        <v>309</v>
+        <v>579</v>
       </c>
     </row>
     <row r="1241" spans="1:5">
       <c r="A1241" s="5">
-        <v>728</v>
+        <v>719</v>
       </c>
       <c r="B1241" s="10"/>
       <c r="C1241" s="7" t="s">
         <v>1238</v>
       </c>
       <c r="D1241" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1241" s="13">
-        <v>508</v>
+        <v>352</v>
       </c>
     </row>
     <row r="1242" spans="1:5">
       <c r="A1242" s="5">
-        <v>729</v>
+        <v>720</v>
       </c>
       <c r="B1242" s="10"/>
       <c r="C1242" s="7" t="s">
         <v>1239</v>
       </c>
       <c r="D1242" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1242" s="13">
-        <v>139</v>
+        <v>268</v>
       </c>
     </row>
     <row r="1243" spans="1:5">
       <c r="A1243" s="5">
-        <v>730</v>
+        <v>721</v>
       </c>
       <c r="B1243" s="10"/>
       <c r="C1243" s="7" t="s">
         <v>1240</v>
       </c>
       <c r="D1243" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1243" s="13">
-        <v>191</v>
+        <v>621</v>
       </c>
     </row>
     <row r="1244" spans="1:5">
       <c r="A1244" s="5">
-        <v>731</v>
+        <v>722</v>
       </c>
       <c r="B1244" s="10"/>
       <c r="C1244" s="7" t="s">
         <v>1241</v>
       </c>
       <c r="D1244" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1244" s="13">
-        <v>279</v>
+        <v>186</v>
       </c>
     </row>
     <row r="1245" spans="1:5">
       <c r="A1245" s="5">
-        <v>732</v>
+        <v>723</v>
       </c>
       <c r="B1245" s="10"/>
       <c r="C1245" s="7" t="s">
         <v>1242</v>
       </c>
       <c r="D1245" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1245" s="13">
-        <v>108</v>
+        <v>438</v>
       </c>
     </row>
     <row r="1246" spans="1:5">
       <c r="A1246" s="5">
-        <v>733</v>
+        <v>724</v>
       </c>
       <c r="B1246" s="10"/>
       <c r="C1246" s="7" t="s">
         <v>1243</v>
       </c>
       <c r="D1246" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1246" s="13">
-        <v>579</v>
+        <v>139</v>
       </c>
     </row>
     <row r="1247" spans="1:5">
       <c r="A1247" s="5">
-        <v>734</v>
+        <v>725</v>
       </c>
       <c r="B1247" s="10"/>
       <c r="C1247" s="7" t="s">
         <v>1244</v>
       </c>
       <c r="D1247" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1247" s="13">
-        <v>352</v>
+        <v>330</v>
       </c>
     </row>
     <row r="1248" spans="1:5">
       <c r="A1248" s="5">
-        <v>735</v>
+        <v>726</v>
       </c>
       <c r="B1248" s="10"/>
       <c r="C1248" s="7" t="s">
         <v>1245</v>
       </c>
       <c r="D1248" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1248" s="13">
-        <v>268</v>
-[...88 lines deleted...]
-      <c r="E1254" s="13">
         <v>803</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A5:E5"/>
-    <mergeCell ref="A96:E96"/>
-[...3 lines deleted...]
-    <mergeCell ref="A512:E512"/>
+    <mergeCell ref="A102:E102"/>
+    <mergeCell ref="A127:E127"/>
+    <mergeCell ref="A437:E437"/>
+    <mergeCell ref="A486:E486"/>
+    <mergeCell ref="A521:E521"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>