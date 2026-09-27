--- v2 (2026-08-13)
+++ v3 (2026-09-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1246">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1218">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Ландшафтный дизайн</t>
   </si>
   <si>
     <t>Заборчики, ограждения</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
@@ -470,53 +470,50 @@
   <si>
     <t>Модульное покрытие VORTEX 10мм Коричневое</t>
   </si>
   <si>
     <t>Покрытие пластиковое VORTEX Зелёное 1м2*9 плиток</t>
   </si>
   <si>
     <t>Фигурка Зайчик Пирожок 37см Арт-Ф279з</t>
   </si>
   <si>
     <t>Фигурка Дракончик Шика терра-красный 48см Арт-Ф266</t>
   </si>
   <si>
     <t>Фигурка Повар 132см Арт-FP-34426</t>
   </si>
   <si>
     <t>Фигурка Верблюд садовая 72*85см Арт-А12/1</t>
   </si>
   <si>
     <t>Форма для отливки садовых дорожек Веер 55см*33см*5см</t>
   </si>
   <si>
     <t>Фигурка Крольчиха (лежит) 45*57см Арт-М-171</t>
   </si>
   <si>
-    <t>Фигурка Зайчик Кевин на качелях золото 28см Арт-Ф265з</t>
-[...1 lines deleted...]
-  <si>
     <t>Фигурка Дракончик Шика бронза 48см Арт-Ф266с</t>
   </si>
   <si>
     <t>Фигурка Заяц Людвиг серебро 13*36см Арт-Ф258с</t>
   </si>
   <si>
     <t>Фигурка Медведь 176см*98см Арт-17.22</t>
   </si>
   <si>
     <t>Фигурка Кот Адик Серый 16*40см Арт-Ф316</t>
   </si>
   <si>
     <t>Фигурка Повар 175см Арт-FP-40183</t>
   </si>
   <si>
     <t>Фигурка Кошка 16*28см Арт-5787D</t>
   </si>
   <si>
     <t>Фигурка Медведь Боксер Арт-Ф136ц 24см*18см*33см</t>
   </si>
   <si>
     <t>Фигурка Пугало Огородное Заяц/Тыква 50см Арт- 5185564</t>
   </si>
   <si>
     <t>Чаша Костровая Сфера Волки D-1000мм</t>
@@ -731,53 +728,50 @@
   <si>
     <t>Фигурка Кот с рогаткой 20см Арт-Ф042</t>
   </si>
   <si>
     <t>Фигурка Повар 62см Арт-FP-40172</t>
   </si>
   <si>
     <t>Фигурка Птица Утка с утёнком 31см Арт-11244</t>
   </si>
   <si>
     <t>Фигурка Животные Арт-303080 24*34см</t>
   </si>
   <si>
     <t>Фигурка Овечка 16*23см Арт-Ф026</t>
   </si>
   <si>
     <t>Фигурка Дракончик Шика золото 48см Арт-Ф266з</t>
   </si>
   <si>
     <t>Фигурка Плутишка 20см Арт-Ф131</t>
   </si>
   <si>
     <t>Фигурка Кролик Пуся 24см Арт-Ф329</t>
   </si>
   <si>
-    <t>Фигурка Ёж Адамчик 35см Арт-Ф-254</t>
-[...1 lines deleted...]
-  <si>
     <t>Фигурка Ваза 132см Арт-FP-40191</t>
   </si>
   <si>
     <t>Фигурка Свинка с коромыслом 35см Арт-14.22</t>
   </si>
   <si>
     <t>Фигурка Птица Индюк 45см</t>
   </si>
   <si>
     <t>Фигурка Лошадь Большая 210*185см Арт-17.02-А</t>
   </si>
   <si>
     <t>Фигурка Кошка 16*28см Арт-FS-28205</t>
   </si>
   <si>
     <t>Фигурка Птица Гусь Средний 45см Арт-JNG-022</t>
   </si>
   <si>
     <t>Фигурка Заяц Людвиг бронза 13*36см Арт-Ф258б</t>
   </si>
   <si>
     <t>Фигурка Лягушка 32см Арт-VF-10483</t>
   </si>
   <si>
     <t>Фигурка Рыбак зимой 64см Арт-F03143</t>
@@ -785,188 +779,191 @@
   <si>
     <t>Фигурка Лягушки на лавочке 26*29см Арт-N92009-В</t>
   </si>
   <si>
     <t>Фигурка Динозавр 154*267см Арт-17.04</t>
   </si>
   <si>
     <t>Фигурка Пугало Огородное Тыква 80см Арт-5185577</t>
   </si>
   <si>
     <t>Фигурка Джек Собачка 24см Арт-Ф101</t>
   </si>
   <si>
     <t>Фигурка-кашпо GВ-3745 Башмак Гномы с грибами 17см</t>
   </si>
   <si>
     <t>Фигурка Птица Филин НАСТЕННАЯ 57см Арт-JNG-155</t>
   </si>
   <si>
     <t>Фигурка Хрюн 37см Арт-Ф067</t>
   </si>
   <si>
     <t>Фигурка Кенгуру с кенгурёнком 150см Арт-17.14</t>
   </si>
   <si>
-    <t>Флюгер День/ночь малый 15*25см 3680453</t>
-[...1 lines deleted...]
-  <si>
     <t>Чаша Костровая Сфера Всадник D-800мм</t>
   </si>
   <si>
     <t>Фигурка Жираф 185*65см Арт-17.03</t>
   </si>
   <si>
     <t>Фигурка Овечка 24см Арт-15.03</t>
   </si>
   <si>
     <t>Фигурка-кашпо Гномы 24*32см Арт-GB-11106</t>
   </si>
   <si>
     <t>Фигурка Тыква в шляпе 27см Арт-Ф160</t>
   </si>
   <si>
     <t>Фигурка Лягушки на лодке 30см Арт-Ф-185</t>
   </si>
   <si>
     <t>Фигурка Собака 10*32см Арт-FS-28203</t>
   </si>
   <si>
     <t>Форма для отливки садовых дорожек Классика 38см*38см*5см</t>
   </si>
   <si>
     <t>Форма для отливки садовых дорожек Дорожка 46см*42см*5см</t>
   </si>
   <si>
     <t>Форма для отливки садовых дорожек Сота 48см*40см*5см</t>
   </si>
   <si>
-    <t>Форма для отливки садовых дорожек Таллинская 43см*43см*4см</t>
-[...1 lines deleted...]
-  <si>
     <t>Фигурка Доцент 55см Арт-2.57</t>
   </si>
   <si>
     <t>Фигурка Дед мороз 40см Арт-30.26</t>
   </si>
   <si>
     <t>Фигурка Дед мороз 50см Арт-30.25</t>
   </si>
   <si>
     <t>Форма для отливки садовых дорожек Петербургская 45см*45см*6см</t>
   </si>
   <si>
     <t>Форма для отливки садовых дорожек Камень 820мм*820мм*5см</t>
   </si>
   <si>
     <t>Фигурка Ангел Белый 61см Арт-3.09</t>
   </si>
   <si>
     <t>Фигурка Ангел Белый 66см Арт-3.03</t>
   </si>
   <si>
     <t>Фигурка Собака 60см Арт-DC-42095</t>
   </si>
   <si>
     <t>Фигурка Шеф повар 60см Арт-F03163</t>
   </si>
   <si>
     <t>Фигурка Собака Йоркширский терьер 13*27см Арт-FS-28201</t>
   </si>
   <si>
     <t>Кашпо плетёное Башмак Н-27см РВ-38173</t>
   </si>
   <si>
     <t>Кашпо плетёное Морковь L-46см РВ-2151</t>
   </si>
   <si>
+    <t>Фигурка Птица Совы полярные 37см Арт-1126919</t>
+  </si>
+  <si>
     <t>Фигурка Кабан с жёлудем 28см Арт-7653157</t>
   </si>
   <si>
     <t>Фигурка Гриб Грибыч 46см Арт-Ф-118</t>
   </si>
   <si>
     <t>Фигурка Энт Лотос 50см Арт-Ф-188</t>
   </si>
   <si>
     <t>Фигурка Птица Орёл на пне 56см Арт-ФП-324</t>
   </si>
   <si>
     <t>Фигурка Черепаха с гномами 14см Арт-10929171</t>
   </si>
   <si>
     <t>Фигурка Заяц с морковкой 31см Арт-F-1287</t>
   </si>
   <si>
     <t>Фигурка Заяц Арчибальд золото 49*31см Арт-Ф217з</t>
   </si>
   <si>
     <t>Фигурка Гном Санни 31см Арт-Ф-261</t>
   </si>
   <si>
     <t>Фигурка Грибы боровики 23см Арт-3С30</t>
   </si>
   <si>
     <t>Фигурка Заяц Арчибальд 49см*31см Арт-Ф217</t>
   </si>
   <si>
+    <t>Фигурка Лягушка на камне 55см Арт-4233103</t>
+  </si>
+  <si>
     <t>Фигурка Крокодил Тосик 54см Арт-Ф212</t>
   </si>
   <si>
     <t>Фигурка Тролльга 58см Арт-Ф-215</t>
   </si>
   <si>
     <t>Фигурка Кот Адик Терракотово-Красный 16*40см</t>
   </si>
   <si>
     <t>Фигурка Гном Эл на тыкве 37см Арт-Ф-238</t>
   </si>
   <si>
     <t>Фигурка Козлик Альпийский 34см Арт-6780522</t>
   </si>
   <si>
     <t>Фигурка Ёж Яблочный 42см Арт-Ф-331</t>
   </si>
   <si>
-    <t>Фигурка Крот в шляпе 45см Арт-11826</t>
+    <t>Фигурка Грибы мухоморы 21см Арт-11018051</t>
   </si>
   <si>
     <t>Фигурка Баба-Яга с пеньком 75см Арт-Ф093</t>
   </si>
   <si>
     <t>Фигурка Зайчик Федя 40см Арт-10976263</t>
   </si>
   <si>
     <t>Фигурка Шашлычник 2.0 57см Арт-Ф-021Н</t>
   </si>
   <si>
     <t>Фигурка Лягушечка Ижабелла Ягодка 29см Арт-Ф-345</t>
   </si>
   <si>
     <t>Фигурка Белочка с орешками на пне 25см Арт-10510</t>
   </si>
   <si>
+    <t>Фигурка Лягушки на мотоцикле h-32см l-50см Арт-1259542</t>
+  </si>
+  <si>
     <t>Фигурка Крот с цветочком 15см Арт-Ф050</t>
   </si>
   <si>
     <t>Фигурка Гном Арбузный Фарли 23см Арт-Ф-234</t>
   </si>
   <si>
     <t>Фигурка Енотик Шаманя Арт-Ф357 32см</t>
   </si>
   <si>
     <t>Фигурка Семья сурикатов 48см Арт-1126921</t>
   </si>
   <si>
     <t>Фигурка Лепрекон Фергюс 46см Арт-Ф-394</t>
   </si>
   <si>
     <t>Фигурка Зайка Октавия Бронза 49см Арт-Ф305Б</t>
   </si>
   <si>
     <t>Фигурка Грибы подосиновики 24см Арт-10803</t>
   </si>
   <si>
     <t>Фигурка Коала спящая 16см Арт-9438638</t>
   </si>
   <si>
     <t>Фигурка Гном Цветочный Лютик 41см Арт-Ф-330</t>
@@ -974,158 +971,167 @@
   <si>
     <t>Фигурка Зайка Копайка песочный 33см Арт-Ф351</t>
   </si>
   <si>
     <t>Фигурка Птица Утка Мандаринка 27см Арт-Ф169</t>
   </si>
   <si>
     <t>Фигурка Сурикат 22см Арт-9438642</t>
   </si>
   <si>
     <t>Фигурка Кот Орацио Чёрный 36см Арт-Ф385</t>
   </si>
   <si>
     <t>Фигурка Гриб с улиткой 32см Арт-10824</t>
   </si>
   <si>
     <t>Фигурка-кашпо Добромонстрик Чвяка Коричневый 35см Арт-Ф-354</t>
   </si>
   <si>
     <t>Фигурка Гушка Лягушка 29см Арт-Ф-363</t>
   </si>
   <si>
     <t>Фигурка Гном Тим с газонокосилкой 31см Арт-Ф-244</t>
   </si>
   <si>
+    <t>Фигурка Грибы мухоморы с Лягушкой 33см Арт-11018054</t>
+  </si>
+  <si>
+    <t>Фигурка Собака Барри h-28см l-44см Арт-9508733</t>
+  </si>
+  <si>
     <t>Фигурка Птица Фламинго 64см Арт-4793755</t>
   </si>
   <si>
     <t>Фигурка Зайка ДЗЕН серебро 44см Арт-Ф239с</t>
   </si>
   <si>
     <t>Фигурка Энт Философ 50см Арт-Ф-197</t>
   </si>
   <si>
     <t>Фигурка Зайка ДЗЕН бронза 44см Арт-Ф239б</t>
   </si>
   <si>
     <t>Фигурка Заяц Борис 24см Арт-Ф340</t>
   </si>
   <si>
     <t>Фигурка Крокодил Бонопарт 50см Арт-Ф-332</t>
   </si>
   <si>
     <t>Фигурка Гриб с лягушкой 23см Арт-9572952</t>
   </si>
   <si>
     <t>Фигурка Гном Ули на улитке 37см Арт-Ф-260</t>
   </si>
   <si>
+    <t>Фигурка Птица Аист 55см Арт-1145121</t>
+  </si>
+  <si>
     <t>Фигурка-кашпо Добромонстрик Казюзя Бетон 22см Арт-Ф-344</t>
   </si>
   <si>
     <t>Фигурка Зайка Копайка Коричневый 33см Арт-Ф351</t>
   </si>
   <si>
     <t>Фигурка Лягушки "Самбики Сару" 30см Арт-11615</t>
   </si>
   <si>
     <t>Фигурка Избушка 51см Арт-Ф-070</t>
   </si>
   <si>
     <t>Фигурка Грибы мухоморы 17см Арт-9771660</t>
   </si>
   <si>
     <t>Фигурка Птица Гусыня 42см Арт-10975395</t>
   </si>
   <si>
     <t>Фигурка Кот Орацио Трюфельный 36см Арт-Ф385</t>
   </si>
   <si>
     <t>Фигурка Гриб Белый 17см Арт-4074869</t>
   </si>
   <si>
     <t>Фигурка Змея Барышня Змеюля 15см Арт-Ф349</t>
   </si>
   <si>
     <t>Фигурка Заяц Арчибальд серебро 49*31см Арт-Ф217с</t>
   </si>
   <si>
-    <t>Фигурка Заяц Косой 54см Арт-Ф072н</t>
-[...1 lines deleted...]
-  <si>
     <t>Фигурка Грибы боровики 15см Арт-3С17</t>
   </si>
   <si>
     <t>Фигурка Сестрички Лисички 35см Арт-Ф-313</t>
   </si>
   <si>
     <t>Фигурка Семья Зайцев 21см Арт-10918779</t>
   </si>
   <si>
+    <t>Фигурка Енот с капустой 28см Арт-10976265</t>
+  </si>
+  <si>
     <t>Фигурка Белка с орехами 20см арт- Арт-Ф140</t>
   </si>
   <si>
     <t>Фигурка Крокопапа 60см Арт-Ф137</t>
   </si>
   <si>
     <t>Фигурка Мишка на боку H-17см L-29cм Арт-4160843</t>
   </si>
   <si>
     <t>Фигурка Поросёнок Хрюкс 38см Арт-Ф-263</t>
   </si>
   <si>
     <t>Фигурка Заяц Борис Бронза 24см Арт-Ф340Б</t>
   </si>
   <si>
     <t>Фигурка Дед с репкой 47см Арт-Ф-153</t>
   </si>
   <si>
     <t>Фигурка Ёж Хмыся 36см Арт-Ф-291</t>
   </si>
   <si>
     <t>Фигурка Улитка Цветочек 15см Арт-4793732</t>
   </si>
   <si>
+    <t>Фигурка Лягушки на лавочке 32см Арт-1090101</t>
+  </si>
+  <si>
     <t>Фигурка Зайка ДЗЕН золото 44см Арт-Ф239з</t>
   </si>
   <si>
     <t>Фигурка Троллик 44см Арт-Ф-216</t>
   </si>
   <si>
     <t>Фигурка Заяц Арчибальд бронза 49*31см Арт-Ф217б</t>
   </si>
   <si>
     <t>Фигурка-кашпо Добромонстрик Казюзя Песочный 22см Арт-Ф-344</t>
   </si>
   <si>
     <t>Фигурка Лягушка на камне 22см Арт-9487950</t>
   </si>
   <si>
-    <t>Фигурка Баба-Яга с кашпо 72см Арт-Ф-063н</t>
-[...1 lines deleted...]
-  <si>
     <t>Фигурка Бабушка с пшеницей 60см Арт-1090059</t>
   </si>
   <si>
     <t>Фигурка Баба-Яга на ступе с котом 70см Арт-Ф-011</t>
   </si>
   <si>
     <t>Фигурка Хамелеон на ветке 35см Арт-4793735</t>
   </si>
   <si>
     <t>Фигурка Коза с баяном 40см Арт-Ф-073</t>
   </si>
   <si>
     <t>Фигурка Семья сурикатов 36,5см Арт-3242412</t>
   </si>
   <si>
     <t>Фигурка птица Гуси 29см Арт-VF-3611</t>
   </si>
   <si>
     <t>Фигурка Сапожник 22см Арт-FS-6809</t>
   </si>
   <si>
     <t>Фигурка Сидящий человек 20см Арт-FS-6808</t>
   </si>
   <si>
     <t>Фигурка Пантера 41см Арт-FS-2580</t>
@@ -1241,53 +1247,50 @@
   <si>
     <t>Фигурка водоплавающая Цветы D-20см Арт-HY33</t>
   </si>
   <si>
     <t>Пруд садовый 380лит Синий 165*103*45см</t>
   </si>
   <si>
     <t>Пруд садовый 140лит Синий 124*96*40см</t>
   </si>
   <si>
     <t>Пруд садовый 135лит Чёрный 116*91*40см</t>
   </si>
   <si>
     <t>Фигурка водоплавающая Утка Арт-А043 44*18*19см</t>
   </si>
   <si>
     <t>Фигурка водоплавающая Цветок D-4см Арт-РН-27744</t>
   </si>
   <si>
     <t>Пруд садовый 640лит Синий 245*128*60см</t>
   </si>
   <si>
     <t>Пруд садовый 700лит Зелёный 184*157*62см</t>
   </si>
   <si>
-    <t>ЧИСТОПРУД 100мл (1уп/24шт)</t>
-[...1 lines deleted...]
-  <si>
     <t>Пруд садовый 190лит Синий 136*104*45см</t>
   </si>
   <si>
     <t>Пруд садовый 140лит Чёрный 124*96*40см</t>
   </si>
   <si>
     <t>Пруд садовый 700лит Чёрный 184*157*62см</t>
   </si>
   <si>
     <t>Помпа JGP 25000 (25000л/ч/500w/800см) J1135 кабель 10м для ВОДОЁМОВ</t>
   </si>
   <si>
     <t>Фигурка водоплавающая Утка Арт-А024 41*16*19см</t>
   </si>
   <si>
     <t>Пруд Зеленое сечение 50гр (1уп/30шт) для осветления воды в водоемах</t>
   </si>
   <si>
     <t>Здоровый пруд 90гр (1уп/30шт) для очистки воды в бассейнах,прудах и фонтанах</t>
   </si>
   <si>
     <t>Фигурка водоплавающая Птица Лебедь Белый Арт-А-064 38*17*28см 1 этаж</t>
   </si>
   <si>
     <t>Пруд садовый 190лит Чёрный 136*104*45см</t>
@@ -1598,71 +1601,65 @@
   <si>
     <t>Горшок Крокус миска D-250мм Голубой с поддоном высота 12см</t>
   </si>
   <si>
     <t>Горшок Корад D-210мм Бронзовый с поддоном высота 20см</t>
   </si>
   <si>
     <t>Горшок Тюльпан D-230мм Цветной</t>
   </si>
   <si>
     <t>Горшок Соло RUBY 3лит D-15см Лаванда Арт-6452 с прикорневым поливом</t>
   </si>
   <si>
     <t>Горшок Байкал 2лит Розовый с поддоном D-17см</t>
   </si>
   <si>
     <t>Горшок Горошек 2лит Красн-Белый с поддоном М-2754 D-13см</t>
   </si>
   <si>
     <t>Горшок Эффект 2,5лит Персик с прикорневым поливом D-16см</t>
   </si>
   <si>
     <t>Горшок Селенга 3лит Терракот с поддоном D-19см</t>
   </si>
   <si>
-    <t>Горшок Эффект 4,5лит Слоновая кость с прикорневым поливом D-20см</t>
-[...1 lines deleted...]
-  <si>
     <t>Горшок Байкал 4лит Белый с поддоном D-21см</t>
   </si>
   <si>
     <t>Горшок Тоскана 1,45лит D-15см Лайм с поддоном</t>
   </si>
   <si>
     <t>Горшок Баргузин 4,5лит Голубой с поддоном D-21см</t>
   </si>
   <si>
     <t>Горшок Афродита восьмигр 80мм Голубой D-7см</t>
   </si>
   <si>
     <t>Горшок Байкал 6лит Терракот с поддоном D-24см</t>
   </si>
   <si>
-    <t>Горшок Тренд 0,8лит D-12см Лаванда Арт-4157 с прикорневым поливом</t>
-[...1 lines deleted...]
-  <si>
     <t>Горшок На перила Vip Set 7,5лит Антрацит</t>
   </si>
   <si>
     <t>Горшок Горошек 2лит Бело-Синий с поддоном М-2729 D-13см</t>
   </si>
   <si>
     <t>Горшок Афродита восьмигр 80мм Розовый D-7см</t>
   </si>
   <si>
     <t>Горшок Камни 1,4лит Коричн Ротанг с поддоном М-3172 D-14см</t>
   </si>
   <si>
     <t>Горшок Крокус миска D-250мм Медный с поддоном высота 12см</t>
   </si>
   <si>
     <t>Горшок Виноград 2,25лит D-22см Антрацит с поддоном</t>
   </si>
   <si>
     <t>Горшок Рифлённый D-210мм Серый с поддоном афродита 170 высота 17см</t>
   </si>
   <si>
     <t>Горшок Виноград 6лит D-29см Мята с поддоном</t>
   </si>
   <si>
     <t>Горшок Лозанна 40лит Белый с поддоном/ М-1616/ БАШ (D-50см)</t>
@@ -1691,53 +1688,50 @@
   <si>
     <t>Горшок Корад D-120мм Голубой с поддоном высота 11см</t>
   </si>
   <si>
     <t>Горшок Корад D-210мм Розовый с поддоном высота 20см</t>
   </si>
   <si>
     <t>Горшок Горошек 3лит Бело-Красный с поддоном М-4025 D-16см</t>
   </si>
   <si>
     <t>Горшок Сити 0,6лит Лавандовый 11,5*10см с поддоном</t>
   </si>
   <si>
     <t>Горшок Тоскана 1,45лит D-15см Сирень с поддоном</t>
   </si>
   <si>
     <t>Горшок Афина 2,2лит Коричневый с поддоном М-6522 D-16см</t>
   </si>
   <si>
     <t>Горшок Корад D-180мм Розовый с поддоном 2,5лит высота 17см</t>
   </si>
   <si>
     <t>Горшок Крокус классик D-170мм Мрамор с поддоном высота 13см</t>
   </si>
   <si>
-    <t>Горшок Виноград 1лит D-16см Антрацит с поддоном</t>
-[...1 lines deleted...]
-  <si>
     <t>Горшок Ангара 4,5лит Мятный с поддоном D-23см</t>
   </si>
   <si>
     <t>Горшок 3811 Голубой Без поддона (D-11см)</t>
   </si>
   <si>
     <t>Горшок Корад D-240мм Бронза с поддоном 6лит высота 23см</t>
   </si>
   <si>
     <t>Горшок Байкал 2лит Зелёный с поддоном D-17см</t>
   </si>
   <si>
     <t>Горшок Крокус классик D-150мм Сиренев с поддоном высота 12см</t>
   </si>
   <si>
     <t>Горшок Крокус классик D-150мм Терракот с поддоном высота 12см</t>
   </si>
   <si>
     <t>Горшок Афродита восьмигр 80мм Серебро D-7см</t>
   </si>
   <si>
     <t>Цветник Антик 3 горшка Лаванда D-13см</t>
   </si>
   <si>
     <t>Горшок Баргузин 4,5лит Розовый с поддоном D-21см</t>
@@ -1850,101 +1844,95 @@
   <si>
     <t>Горшок 3811 Сиреневый с поддоном (D-11см)</t>
   </si>
   <si>
     <t>Горшок Виноград 1,6лит D-19см Белый с поддоном</t>
   </si>
   <si>
     <t>Горшок Виноград Салатовый с поддоном высота 20см D-24см</t>
   </si>
   <si>
     <t>Горшок Крокус классик D-170мм Терракот с поддоном высота 13см</t>
   </si>
   <si>
     <t>Горшок Горошек 2лит Зелёно-Белый с поддоном М-2753 D-13см</t>
   </si>
   <si>
     <t>Горшок Крокус классик D-150мм Розовый с поддоном высота 12см</t>
   </si>
   <si>
     <t>Горшок Сиде 46лит Белый D-44см без поддона Скидка - 15%</t>
   </si>
   <si>
     <t>Горшок Ливия D-200мм Мрамор 2,8лит с поддоном М-3019</t>
   </si>
   <si>
-    <t>Горшок Эффект 4,5лит Какао с прикорневым поливом D-20см</t>
-[...1 lines deleted...]
-  <si>
     <t>Горшок Каро 170мм с поддоном афродита 170мм</t>
   </si>
   <si>
     <t>Горшок Крокус классик D-120мм Салатов с поддоном высота 10см</t>
   </si>
   <si>
     <t>Горшок Афродита восьмигр 80мм Золото D-7см</t>
   </si>
   <si>
     <t>Горшок Каро 200мм с Поддоном 190мм</t>
   </si>
   <si>
     <t>Горшок Ливия D-160мм Мрамор 1,4лит с поддоном М-3010</t>
   </si>
   <si>
     <t>Горшок Ангара 0,3лит Голубой с поддоном D-9см</t>
   </si>
   <si>
     <t>Горшок Миска Парма 225мм*2,7лит Терракот</t>
   </si>
   <si>
     <t>Горшок Твистер 220мм Бежевый</t>
   </si>
   <si>
     <t>Горшок Корад D-150мм Бронза с поддоном высота 14см</t>
   </si>
   <si>
     <t>Горшок Крокус классик D-200мм Голубой с поддоном высота 14см</t>
   </si>
   <si>
     <t>Горшок Крокус восьмигр D-250мм Белый с поддоном высота 17см</t>
   </si>
   <si>
     <t>Горшок Байкал 2лит Терракот с поддоном D-17см</t>
   </si>
   <si>
     <t>Горшок Байкал 8лит Розовый с поддоном D-26см</t>
   </si>
   <si>
     <t>Горшок Милано 3,2лит D-22см Красный с поддоном</t>
   </si>
   <si>
     <t>Горшок Ангара 2,5лит Розовый с поддоном D-19см</t>
   </si>
   <si>
-    <t>Горшок Протея 0,7лит Терракот 11,5*10см с поддоном</t>
-[...1 lines deleted...]
-  <si>
     <t>Горшок Баргузин 1,5лит Голубой с поддоном D-14см</t>
   </si>
   <si>
     <t>Горшок Байкал 6лит Мятный с поддоном D-24см</t>
   </si>
   <si>
     <t>Горшок Афродита восьмигр 80мм Желтый D-7см</t>
   </si>
   <si>
     <t>Горшок Виноград 2,25лит D-22см Крем с поддоном</t>
   </si>
   <si>
     <t>Горшок Кападоки 1,4лит Персик с поддоном D-14см</t>
   </si>
   <si>
     <t>Горшок Ливия D-160мм Терракот 1,4лит с поддоном М-3010</t>
   </si>
   <si>
     <t>Горшок Ангара 2,5лит Мятный с поддоном D-19см</t>
   </si>
   <si>
     <t>Горшок Соло RUBY 3лит D-15см Пыльная роза Арт-9973 с прикорневым поливом</t>
   </si>
   <si>
     <t>Горшок Афродита восьмигр 80мм Салатовый D-7см</t>
@@ -2048,53 +2036,50 @@
   <si>
     <t>Горшок Хит 9лит Вишня с поддоном D-26см</t>
   </si>
   <si>
     <t>Горшок Крокус миска D-210мм Сиренев с поддоном высота 10см</t>
   </si>
   <si>
     <t>Цветник Антик 3 горшка Кремовый D-13см</t>
   </si>
   <si>
     <t>Горшок Тюльпан D-210мм Разноцветный высота 16см</t>
   </si>
   <si>
     <t>Горшок Терра 6лит Золотой с поддоном D-22см</t>
   </si>
   <si>
     <t>Горшок Крокус миска D-210мм Белый с поддоном высота 10см</t>
   </si>
   <si>
     <t>Горшок Вязание 4,5лит Белый Ротанг с поддоном М-3122 D-21см</t>
   </si>
   <si>
     <t>Горшок Рифлённый D-90мм Жёлтый 200мл</t>
   </si>
   <si>
-    <t>Горшок Баргузин 4,5лит Терракот с поддоном D-21см</t>
-[...1 lines deleted...]
-  <si>
     <t>Горшок Миска Джерси D-240мм Антрацит</t>
   </si>
   <si>
     <t>Горшок Афина 5,5лит Коричневый с поддоном М-6544 D-22см</t>
   </si>
   <si>
     <t>Горшок Ангара 0,3лит Белый с поддоном D-9см</t>
   </si>
   <si>
     <t>Горшок Крокус восьмигр D-210мм Желтый 4лит с поддоном высота 15см</t>
   </si>
   <si>
     <t>Горшок Каро 200мм Без поддона</t>
   </si>
   <si>
     <t>Горшок Тоскана 3,1лит D-19см Лайм с поддоном</t>
   </si>
   <si>
     <t>Горшок Камни 2,6лит Чайная роза с поддоном М-3173 D-17см</t>
   </si>
   <si>
     <t>Горшок Твистер 220мм Амарантовый</t>
   </si>
   <si>
     <t>Горшок Байкал 4лит Терракот с поддоном D-21см</t>
@@ -2111,191 +2096,167 @@
   <si>
     <t>Горшок Сити 0,6лит Лайм 11,5*10см с поддоном</t>
   </si>
   <si>
     <t>Горшок Рифлённый D-210мм Медный с поддоном афродита 170 высота 17см</t>
   </si>
   <si>
     <t>Горшок Корад D-180мм Голубой с поддоном 2,5лит высота 17см</t>
   </si>
   <si>
     <t>Горшок Камни 4,8лит Чайная роза с поддоном М-3174 D-21см</t>
   </si>
   <si>
     <t>Горшок Миска Парма 170мм*1,3лит Серый муссон</t>
   </si>
   <si>
     <t>Горшок Вязание 4,5лит Фисташковый с поддоном М-3122 D-21см</t>
   </si>
   <si>
     <t>Горшок Ангара 1,5лит Мятный с поддоном D-16см</t>
   </si>
   <si>
     <t>Горшок Виноград 4лит D-26см Крем с поддоном</t>
   </si>
   <si>
-    <t>Горшок Селенга 5лит Терракот с поддоном D-22см</t>
-[...1 lines deleted...]
-  <si>
     <t>Горшок Миска Парма 200мм*2лит Фисташка</t>
   </si>
   <si>
     <t>Горшок Корад D-150мм Розовый с поддоном высота 14см</t>
   </si>
   <si>
     <t>Горшок 3811 Салатовый с поддоном (D-11см)</t>
   </si>
   <si>
     <t>Горшок На перила Vip Set 7,5лит Зелёный</t>
   </si>
   <si>
     <t>Горшок Лозанна 4лит Белый с поддоном/ М-1617 D-25см</t>
   </si>
   <si>
     <t>Горшок Протея 0,7лит Жёлтый 11,5*10см с поддоном</t>
   </si>
   <si>
     <t>Набор горшков Геометрия 3шт*0,8лит D-13см Лаванда+Персик+Фисташка Арт-4303</t>
   </si>
   <si>
     <t>Горшок Корад D-210мм Желтый с поддоном высота 20см</t>
   </si>
   <si>
     <t>Горшок Виноград 6лит D-29см Зелёный с поддоном</t>
   </si>
   <si>
     <t>Горшок Корад D-240мм Терра с поддоном 6лит высота 23см</t>
   </si>
   <si>
     <t>Горшок Фестона 2,1лит D-19см Красный с поддоном</t>
   </si>
   <si>
     <t>Горшок Ангара 7лит Голубой с поддоном D-27см</t>
   </si>
   <si>
     <t>Горшок Корад D-240мм Голубой с поддоном 6лит высота 23см</t>
   </si>
   <si>
     <t>Горшок Виноград 1,6лит D-19см Антрацит с поддоном</t>
   </si>
   <si>
     <t>Горшок Крокус восьмигр D-250мм Сиренев с поддоном высота 17см</t>
   </si>
   <si>
     <t>Горшок Виноград 6лит D-29см Антрацит с поддоном</t>
   </si>
   <si>
-    <t>Горшок Корад D-120мм Белый с поддоном высота 11см</t>
-[...4 lines deleted...]
-  <si>
     <t>Горшок Афродита восьмигр 170мм цветной высота 14см D-17см</t>
   </si>
   <si>
     <t>Горшок Крокус классик D-170мм Желтый с поддоном высота 13см</t>
   </si>
   <si>
-    <t>Горшок Эффект 2,5лит Белый с прикорневым поливом D-16см</t>
-[...1 lines deleted...]
-  <si>
     <t>Горшок Терра 2,3лит Зелёный с поддоном D-16см</t>
   </si>
   <si>
     <t>Горшок Крокус миска D-250мм Желтый с поддоном высота 12см</t>
   </si>
   <si>
     <t>Горшок Вязание 180мм 2,8лит Чайная Роза с поддоном М-3121 (М-пл)</t>
   </si>
   <si>
     <t>Горшок Ангара 9лит Розовый с поддоном D-30см</t>
   </si>
   <si>
-    <t>Горшок Ангара 7лит Белый с поддоном D-27см</t>
-[...1 lines deleted...]
-  <si>
     <t>Цветник Антик 3 горшка Фраппе D-13см</t>
   </si>
   <si>
     <t>Горшок Миска Джерси 240мм Золотой Металлик</t>
   </si>
   <si>
     <t>Горшок Горошек Овальное 5лит Бело-Синий с поддоном М-4067/ БАШ</t>
   </si>
   <si>
     <t>Горшок Корад D-240мм Черный с поддоном 6лит высота 23см</t>
   </si>
   <si>
     <t>Горшок Ангара 1,5лит Голубой с поддоном D-16см</t>
   </si>
   <si>
     <t>Горшок Горошек 1лит Бело-Красн с поддоном М-2680 D-12см</t>
   </si>
   <si>
     <t>Горшок Камни 4,8лит Коричн Ротанг с поддоном М-3174 D-21см</t>
   </si>
   <si>
-    <t>Горшок Эффект 2,5лит Какао с прикорневым поливом D-16см</t>
-[...1 lines deleted...]
-  <si>
     <t>Горшок Твистер 170мм Бежевый</t>
   </si>
   <si>
     <t>Горшок Миска Парма 260мм*4,1лит Белая</t>
   </si>
   <si>
     <t>Горшок Байкал 1лит Голубой с поддоном D-12см</t>
   </si>
   <si>
     <t>Горшок Корад D-260мм Желтый с поддоном 8лит высота 25см</t>
   </si>
   <si>
     <t>Горшок Афродита восьмигр 80мм Сиреневый D-7см</t>
   </si>
   <si>
     <t>Горшок Корад D-260мм Чёрный с поддоном 8лит высота 25см</t>
   </si>
   <si>
     <t>Горшок Каро 150мм с поддоном афродита 150мм</t>
   </si>
   <si>
     <t>Горшок Афина 2,2лит Белый с поддоном М-6521 D-16см</t>
   </si>
   <si>
     <t>Горшок Миска Парма 200мм*2лит Терракот</t>
   </si>
   <si>
-    <t>Горшок Камни 8лит Коричн Ротанг с поддоном М-3171 D-25см</t>
-[...1 lines deleted...]
-  <si>
     <t>Горшок Корад D-260мм Розовый с поддоном 8лит высота 25см</t>
   </si>
   <si>
-    <t>Горшок Ангара 1,5лит Терракот с поддоном D-16см</t>
-[...1 lines deleted...]
-  <si>
     <t>Горшок Баргузин 4,5лит Мятный с поддоном D-21см</t>
   </si>
   <si>
     <t>Горшок Ангара 9лит Терракот с поддоном D-30см</t>
   </si>
   <si>
     <t>Горшок Крокус восьмигр D-250мм Желтый с поддоном высота 17 см</t>
   </si>
   <si>
     <t>Горшок Каро 130мм с поддоном афродита 130мм</t>
   </si>
   <si>
     <t>Горшок Крокус миска D-210мм Желтый с поддоном высота 10см</t>
   </si>
   <si>
     <t>Горшок Байкал 6лит Розовый с поддоном D-24см</t>
   </si>
   <si>
     <t>Горшок Корад D-240мм Золото с поддоном 6лит высота 23см</t>
   </si>
   <si>
     <t>Горшок Афина 5,5лит Белый с поддоном М-6543 D-22см</t>
   </si>
   <si>
     <t>Горшок Верона 180мм 3лит Белый Ротанг с поддоном М-3097 D-17см</t>
@@ -2405,131 +2366,119 @@
   <si>
     <t>Горшок Крокус миска D-250мм Бронза с поддоном высота 12см</t>
   </si>
   <si>
     <t>Горшок Гамма 4,2лит D-25см Малахит с поддоном</t>
   </si>
   <si>
     <t>Горшок Байкал 6лит Голубой с поддоном D-24см</t>
   </si>
   <si>
     <t>Горшок Кападоки 2,5лит Болотный с поддоном D-17см</t>
   </si>
   <si>
     <t>Горшок Миска Парма 225мм*2,7лит Фисташка</t>
   </si>
   <si>
     <t>Горшок Афродита восьмигр 80мм Светло-Жёлтый D-7см</t>
   </si>
   <si>
     <t>Горшок Байкал 6лит Белый с поддоном D-24см</t>
   </si>
   <si>
     <t>Горшок Протея 0,7лит Красный 11,5*10см с поддоном</t>
   </si>
   <si>
-    <t>Горшок Лозанна 40лит Коричневый с поддоном/ М-7423 D-50см</t>
-[...1 lines deleted...]
-  <si>
     <t>Горшок Крокус классик D-170мм Медный с поддоном высота 13см</t>
   </si>
   <si>
     <t>Горшок Крокус классик D-170мм Салатов с поддоном высота 13см</t>
   </si>
   <si>
     <t>Горшок Фестона 2,1лит D-19см Зелёный с поддоном</t>
   </si>
   <si>
     <t>Горшок Цветник 5лит овальный с поддоном М-2635 (БАШ)</t>
   </si>
   <si>
     <t>Горшок Алёнушка 3лит с поддоном М-2405 D- 18см</t>
   </si>
   <si>
     <t>Набор горшков Геометрия 3шт*0,8лит D-13см Пыльная роза+Фраппе+Пудра Арт-4301</t>
   </si>
   <si>
-    <t>Горшок Камни 8лит Белый с поддоном М-3171 D-25см</t>
-[...1 lines deleted...]
-  <si>
     <t>Горшок Баргузин 1,5лит Белый с поддоном D-14см</t>
   </si>
   <si>
-    <t>Горшок Ангара 4,5лит Белый с поддоном D-23см</t>
-[...1 lines deleted...]
-  <si>
     <t>Горшок Крокус классик D-150мм Салатов с поддоном высота 12см</t>
   </si>
   <si>
     <t>Горшок Виноград 4лит D-26см Антрацит с поддоном</t>
   </si>
   <si>
     <t>Горшок Миска Джерси D-240мм Терракот</t>
   </si>
   <si>
     <t>Горшок Кападоки 2,5лит Синий с поддоном D-17см</t>
   </si>
   <si>
     <t>Горшок Деко 2,4лит Сердце с поддоном М-3106 D-16см</t>
   </si>
   <si>
     <t>Горшок Баргузин 4,5лит Белый с поддоном D-21см</t>
   </si>
   <si>
     <t>Горшок Ангара 9лит Мятный с поддоном D-30см</t>
   </si>
   <si>
     <t>Горшок Миска Терра D-190мм (7) 1лит высота 9см</t>
   </si>
   <si>
     <t>Горшок Горошек 2лит Бело-Зелён с поддоном М-2745 D-13см</t>
   </si>
   <si>
     <t>Горшок Крокус миска D-210мм Розовый с поддоном высота 10см</t>
   </si>
   <si>
     <t>Горшок Горошек 1лит Бело-Зелён с поддоном М-2743 D-12см</t>
   </si>
   <si>
     <t>Горшок Тоскана 2,25лит D-17см Белый с поддоном</t>
   </si>
   <si>
     <t>Горшок Ангара 9лит Голубой с поддоном D-30см</t>
   </si>
   <si>
     <t>Горшок Корад D-240мм Сиреневый с поддоном 6лит высота 23см</t>
   </si>
   <si>
     <t>Горшок Ангара 2,5лит Голубой с поддоном D-19см</t>
   </si>
   <si>
     <t>Горшок Корад D-120мм Бронза с поддоном высота 11см</t>
   </si>
   <si>
-    <t>Горшок Миска Парма 340мм*9,0лит Белая</t>
-[...1 lines deleted...]
-  <si>
     <t>Горшок Византия 3лит Карамельный БЕЗ поддона D-20см</t>
   </si>
   <si>
     <t>Горшок Крокус классик D-170мм Розовый с поддоном высота 13см</t>
   </si>
   <si>
     <t>Горшок Вязание 180мм 2,8лит Фисташковый с поддоном М-3121 (М-пл)</t>
   </si>
   <si>
     <t>Горшок Эффект 2,5лит Слоновая кость с прикорневым поливом D-16см</t>
   </si>
   <si>
     <t>Горшок Крокус миска D-250мм Салатов с поддоном высота 12см</t>
   </si>
   <si>
     <t>Горшок Горошек Овальное 5лит Красно-Белый с поддоном М-4064/ БАШ</t>
   </si>
   <si>
     <t>Горшок Тренд 0,8лит D-12см Пунш Арт-4103 с прикорневым поливом</t>
   </si>
   <si>
     <t>Горшок Лозанна 17лит Белый с поддоном/ М-1612/ БАШ</t>
   </si>
   <si>
     <t>Горшок Миска Парма 260мм*4,1лит Серый муссон</t>
@@ -2711,98 +2660,92 @@
   <si>
     <t>Горшок Протея 0,7лит Лаванда 11,5*10см с поддоном</t>
   </si>
   <si>
     <t>Горшок Баргузин 9,5лит Розовый с поддоном D-27см</t>
   </si>
   <si>
     <t>Горшок Корад D-260мм Мрамор с поддоном 8лит высота 25см</t>
   </si>
   <si>
     <t>Горшок Корад D-240мм Салатовый с поддоном 6лит высота 23см</t>
   </si>
   <si>
     <t>Горшок Байкал 1лит Розовый с поддоном D-12см</t>
   </si>
   <si>
     <t>Горшок Крокус восьмигр D-250мм Розовый с поддоном высота 17см</t>
   </si>
   <si>
     <t>Горшок Протея 0,7лит Бирюза 11,5*10см с поддоном</t>
   </si>
   <si>
     <t>Горшок Ангара 9лит Белый с поддоном D-30см</t>
   </si>
   <si>
-    <t>Горшок Камни 2,6лит Коричн Ротанг с поддоном М-3173 D-14см</t>
-[...1 lines deleted...]
-  <si>
     <t>Горшок Крокус миска D-210мм Голубой с поддоном высота 10см</t>
   </si>
   <si>
     <t>Горшок Корад D-150мм Голубой с поддоном высота 14см</t>
   </si>
   <si>
     <t>Горшок Корад D-210мм Золото с поддоном высота 20см</t>
   </si>
   <si>
     <t>Горшок Верона 180мм 3лит Красный с поддоном М-3097 D-17см</t>
   </si>
   <si>
     <t>Горшок Каро 270мм с Поддоном 260мм</t>
   </si>
   <si>
     <t>Горшок Миска Парма 170мм*1,3лит Фраппе</t>
   </si>
   <si>
     <t>Горшок Тоскана 3,1лит D-19см Белый с поддоном</t>
   </si>
   <si>
     <t>Горшок Тоскана 3,1лит D-19см Сирень с поддоном</t>
   </si>
   <si>
     <t>Горшок Селенга 7лит Терракот с поддоном D-25см</t>
   </si>
   <si>
     <t>Горшок Горошек 1лит Бело-Синий с поддоном М-2728 D-12см</t>
   </si>
   <si>
     <t>Горшок Байкал 8лит Голубой с поддоном D-26см</t>
   </si>
   <si>
     <t>Горшок Крокус классик D-200мм Розовый с поддоном высота 14см</t>
   </si>
   <si>
     <t>Горшок Корад D-260мм Салатовый с поддоном 8лит высота 25см</t>
   </si>
   <si>
     <t>Горшок Вязание 2,8лит Белый Ротанг с поддоном М-3121 D-18см</t>
   </si>
   <si>
-    <t>Горшок Хит 9лит Антрацит с поддоном D-26см</t>
-[...1 lines deleted...]
-  <si>
     <t>Горшок Крокус восьмигр D-250мм Голубой с поддоном высота 17см</t>
   </si>
   <si>
     <t>Горшок Афина 3лит Коричневый с поддоном М-6542 D-19см</t>
   </si>
   <si>
     <t>Горшок Корад D-210мм Голубой с поддоном высота 20см</t>
   </si>
   <si>
     <t>Горшок Горошек 3лит Красно-Белый с поддоном М-4021 D-16см</t>
   </si>
   <si>
     <t>Горшок Ангара 7лит Розовый с поддоном D-27см</t>
   </si>
   <si>
     <t>Горшок Ажур 185мм Аквамарин БЕЗ поддонов М-3093 D-18см</t>
   </si>
   <si>
     <t>Горшок Гармония 7лит Коричневый с поддоном М-1577 D-24см</t>
   </si>
   <si>
     <t>Горшок Корад D-260мм Сиреневый с поддоном 8лит высота 25см</t>
   </si>
   <si>
     <t>Горшок Каро 270мм Без поддона</t>
@@ -2819,215 +2762,200 @@
   <si>
     <t>Горшок Миска Парма 225мм*2,7лит Фраппе</t>
   </si>
   <si>
     <t>Горшок Баргузин 6,5лит Белый с поддоном D-23см</t>
   </si>
   <si>
     <t>Горшок Ливия D-120мм Мрамор 0,6лит с поддоном М-3009</t>
   </si>
   <si>
     <t>Горшок Крокус классик D-120мм Золото с поддоном высота 10см</t>
   </si>
   <si>
     <t>Горшок Фестона 2,1лит D-19см Белый с поддоном</t>
   </si>
   <si>
     <t>Горшок Терра 2,3лит Белый с поддоном D-16см</t>
   </si>
   <si>
     <t>Горшок Толедо 7лит D-27см Фраппе с поддоном</t>
   </si>
   <si>
     <t>Горшок Флис 0,7лит D-11cм Какао М-8427 с прикорневым поливом</t>
   </si>
   <si>
-    <t>Горшок Глэдис 1,2лит Фуксия с поддоном D-12см</t>
+    <t>Горшок Глэдис 1,2лит однотонный Фуксия с поддоном D-12см</t>
   </si>
   <si>
     <t>Горшок Фестона 4,6лит D-25см Белый с поддоном</t>
   </si>
   <si>
     <t>Горшок Корсика 2,4лит Ваниль D-19см с поддоном</t>
   </si>
   <si>
     <t>Горшок Мистер Крутой 0,6лит Белый D-9см</t>
   </si>
   <si>
     <t>Горшок Дионис 3,6лит Коричневый с поддоном М-8248 D-17см</t>
   </si>
   <si>
-    <t>Горшок Глэдис 1,2лит Сиреневый с поддоном D-12см</t>
+    <t>Горшок Глэдис 1,2лит однотонный Сиреневый с поддоном D-12см</t>
   </si>
   <si>
     <t>Горшок Дивный сад 4лит Графит (с прикорневым поливом) 265×265×230</t>
   </si>
   <si>
     <t>Горшок Камея 1,4лит Сиреневый с поддоном (D-138мм)</t>
   </si>
   <si>
     <t>Горшок Толедо 4,5лит D-24см Терракот с поддоном</t>
   </si>
   <si>
     <t>Горшок Виола 1лит Белый с поддоном М-1529 D-13см</t>
   </si>
   <si>
     <t>Горшок Фестона 3,3лит D-22см Лаванда с поддоном</t>
   </si>
   <si>
     <t>Горшок Антик 3,6лит D-22см Антрацит с поддоном</t>
   </si>
   <si>
     <t>Горшок Мистер Грин 0,6лит Антрацит D-9см</t>
   </si>
   <si>
     <t>Горшок Камея 3,2лит Сиреневый с поддоном (D-182мм)</t>
   </si>
   <si>
     <t>Горшок Антик 2,6лит D-19см Антрацит с поддоном</t>
   </si>
   <si>
     <t>Горшок миска Ирис 3,7лит Зелёный (D-267мм)</t>
   </si>
   <si>
     <t>Горшок миска Ирис 3,7лит Сиреневый (D-267мм)</t>
   </si>
   <si>
     <t>Горшок Милано 2лит D-19см Белый с поддоном</t>
   </si>
   <si>
-    <t>Горшок Верона 0,75лит D-11см Мята с поддоном (фиалочница)</t>
-[...4 lines deleted...]
-  <si>
     <t>Горшок Антик 4,9лит D-25см Фраппе с поддоном</t>
   </si>
   <si>
     <t>Горшок Флокс 4,2лит Салатовый с поддоном (D-225мм)</t>
   </si>
   <si>
     <t>Горшок Антик 4,9лит D-25см Белый с поддоном</t>
   </si>
   <si>
     <t>Горшок Тренд 0,8лит D-12см Серый жемчуг Арт-4101 с прикорневым поливом</t>
   </si>
   <si>
     <t>Горшок Виола 10лит Белый с поддоном М-1347 D-17см</t>
   </si>
   <si>
-    <t>Горшок Флора 4лит Папоротник D-23см с поддоном</t>
-[...4 lines deleted...]
-  <si>
     <t>Горшок Толедо 7лит D-27см Терракот с поддоном</t>
   </si>
   <si>
     <t>Горшок Гамма 2лит D-19см Терракот с поддоном</t>
   </si>
   <si>
     <t>Горшок Виноград 0,5лит D-13см Антрацит с поддоном</t>
   </si>
   <si>
     <t>Горшок миска Ирис 3,7лит Салатовый (D-267мм)</t>
   </si>
   <si>
     <t>Горшок Фестона 2,1лит D-19см Лаванда с поддоном</t>
   </si>
   <si>
     <t>Горшок Торин 3,3лит Белый D-17,5см</t>
   </si>
   <si>
-    <t>Горшок Глэдис 1,2лит Жасмин с поддоном D-12см</t>
+    <t>Горшок Глэдис 1,2лит с рисунком Жасмин с поддоном D-12см</t>
   </si>
   <si>
     <t>Горшок Антик 2,6лит D-19см Терракот с поддоном</t>
   </si>
   <si>
     <t>Горшок Верона 0,75лит D-11см Лаванда с поддоном (фиалочница)</t>
   </si>
   <si>
     <t>Горшок Торин 5,2лит Терракот D-20,5см</t>
   </si>
   <si>
     <t>Горшок Тоскана 2,25лит D-17см Антрацит с поддоном</t>
   </si>
   <si>
     <t>Горшок Диамант 0,5лит Серый жемчуг D-9см</t>
   </si>
   <si>
     <t>Горшок Камея 3,2лит Жёлтый с поддоном (D-182мм)</t>
   </si>
   <si>
-    <t>Горшок Толедо 2лит D-17см Фраппе с поддоном</t>
-[...1 lines deleted...]
-  <si>
     <t>Горшок Камея 1,4лит Розовый с поддоном (D-138мм)</t>
   </si>
   <si>
     <t>Горшок Мистер Крутой 0,6лит Оливковый D-9см</t>
   </si>
   <si>
     <t>Горшок Антик 3,6лит D-22см Терракот с поддоном</t>
   </si>
   <si>
     <t>Горшок Флора 0,45лит Белый (D-130мм)</t>
   </si>
   <si>
     <t>Горшок Гамма 2,9лит D-22см Пудра с поддоном</t>
   </si>
   <si>
     <t>Горшок Гамма 1,6лит D-17см Белый с поддоном</t>
   </si>
   <si>
     <t>Горшок Толедо 4,5лит D-24см Белый с поддоном</t>
   </si>
   <si>
     <t>Горшок Терра 9,3лит Золотой с поддоном D-26см</t>
   </si>
   <si>
     <t>Горшок Толедо 3лит D-20см Крем с поддоном</t>
   </si>
   <si>
-    <t>Горшок Гранд 3лит Серый D-17см с прикорневым поливом</t>
-[...1 lines deleted...]
-  <si>
     <t>Горшок Антик 2,6лит D-19см Фраппе с поддоном</t>
   </si>
   <si>
     <t>Горшок Мистер Крутой 0,6лит Пудровый D-9см</t>
   </si>
   <si>
     <t>Горшок Камея 1,4лит Зелёный с поддоном (D-138мм)</t>
   </si>
   <si>
     <t>Горшок Тюльпан D-13см Белый с поддоном</t>
   </si>
   <si>
+    <t>Горшок Глэдис 1,2лит с рисунком Гербера с поддоном D-12см</t>
+  </si>
+  <si>
     <t>Горшок Терра 1лит Золотой с поддоном D-12см</t>
   </si>
   <si>
     <t>Горшок Флокс 5,5лит Салатовый с поддоном (D-240мм)</t>
   </si>
   <si>
     <t>Горшок Афина 11лит Белый с поддоном М-6545 (БАШ)</t>
   </si>
   <si>
     <t>Горшок Соло RUBY 3лит D-15см Фраппе Арт-9649 с прикорневым поливом</t>
   </si>
   <si>
     <t>Горшок Фестона 3,3лит D-22см Красный с поддоном</t>
   </si>
   <si>
     <t>Горшок Милано 1,6лит D-17см Красный с поддоном</t>
   </si>
   <si>
     <t>Горшок Гармония 7лит Белый с поддоном М-1412 (БАШ)</t>
   </si>
   <si>
     <t>Горшок Гамма Плюс 2,9лит D-22см Белый с поддоном</t>
   </si>
   <si>
     <t>Горшок Розалия 3,2лит Белый с поддоном М-1523 D-19см</t>
@@ -3077,95 +3005,101 @@
   <si>
     <t>Горшок миска Ирис 6,2лит Сиреневый (D-315мм)</t>
   </si>
   <si>
     <t>Горшок на перила 20лит 585х280х200мм Графитовый М-9039</t>
   </si>
   <si>
     <t>Горшок Флокс 4,2лит Сиреневый с поддоном (D-225мм)</t>
   </si>
   <si>
     <t>Горшок вазон Бекер 8,6лит Терракот D-25см</t>
   </si>
   <si>
     <t>Горшок Милано 3,2лит D-22см Пудра с поддоном</t>
   </si>
   <si>
     <t>Горшок Флис 2лит D-15cм Какао М-8442 с прикорневым поливом</t>
   </si>
   <si>
     <t>Горшок Флис 0,7лит D-11cм Белый М-8426 с прикорневым поливом</t>
   </si>
   <si>
     <t>Горшок Мистер Грин 0,6лит Пудровый D-9см</t>
   </si>
   <si>
-    <t>Горшок Толедо 3лит D-20см Белый с поддоном</t>
-[...1 lines deleted...]
-  <si>
     <t>Горшок Толедо 7лит D-27см Крем с поддоном</t>
   </si>
   <si>
     <t>Горшок Терра 9,3лит Терракот с поддоном D-26см</t>
   </si>
   <si>
     <t>Горшок Мистер Крутой 0,6лит Антрацит D-9см</t>
   </si>
   <si>
+    <t>Горшок Флокс 8лит Сиреневый с поддоном</t>
+  </si>
+  <si>
     <t>Горшок Подсолнухи 11,7лит РЕПКА Арт-L-001 D-30см</t>
   </si>
   <si>
     <t>Горшок Селенга 3лит Белый с поддоном D-19см</t>
   </si>
   <si>
     <t>Горшок Гамма Плюс 1,6лит D-17см Белый с поддоном</t>
   </si>
   <si>
     <t>Горшок Лозанна 1,5лит Белый с поддоном/ М-1610 D-17см</t>
   </si>
   <si>
+    <t>Горшок Флора 0,75лит Бежевый</t>
+  </si>
+  <si>
+    <t>Горшок Флокс 8лит Салатовый с поддоном</t>
+  </si>
+  <si>
     <t>Горшок Гамма 2,9лит D-22см Малахит с поддоном</t>
   </si>
   <si>
     <t>Горшок Милано 1,6лит D-17см Пудра с поддоном</t>
   </si>
   <si>
-    <t>Горшок Венеция 0,75лит D-12см Крем с поддоном (фиалочница)</t>
-[...1 lines deleted...]
-  <si>
     <t>Горшок Тоскана 3,1лит D-19см Ваниль с поддоном</t>
   </si>
   <si>
     <t>Горшок Ливия D-200мм Терракот 2,8лит с поддоном М-3019</t>
   </si>
   <si>
     <t>Горшок Венеция 4лит Белый D-24см с прикорневым поливом</t>
   </si>
   <si>
     <t>Горшок Фестона 3,3лит D-22см Белый с поддоном</t>
   </si>
   <si>
+    <t>Горшок Флора 0,75лит Мрамор с поддоном</t>
+  </si>
+  <si>
     <t>Горшок Афина 1,1лит Белый с поддоном М-6478 D-13см</t>
   </si>
   <si>
     <t>Горшок Мистер Грин 0,6лит Фисташковый D-9см</t>
   </si>
   <si>
     <t>Горшок Флокс 4,2лит Терра с поддоном (D-225мм)</t>
   </si>
   <si>
     <t>Горшок Камея 3,2лит Салатовый с поддоном (D-182мм)</t>
   </si>
   <si>
     <t>Горшок На перила RESPANA TWINS Серый D-20мм*2,5лит (ПОЛЬША)</t>
   </si>
   <si>
     <t>Горшок Флокс 5,5лит Белый с поддоном (D-240мм)</t>
   </si>
   <si>
     <t>Горшок Миска Ливия D-300мм Терракот М-3193</t>
   </si>
   <si>
     <t>Горшок Виноград 0,5лит D-13см Папоротник с поддоном</t>
   </si>
   <si>
     <t>Горшок Гамма 2,9лит D-22см Белый с поддоном</t>
@@ -3185,296 +3119,293 @@
   <si>
     <t>Горшок Диамант 1,5лит Мокачино D-13см</t>
   </si>
   <si>
     <t>Горшок Фестона 2,1лит D-19см Терракот с поддоном</t>
   </si>
   <si>
     <t>Горшок Виноград 0,5лит D-13см Терракот с поддоном</t>
   </si>
   <si>
     <t>Горшок Камея 3,2лит Зелёный с поддоном (D-182мм)</t>
   </si>
   <si>
     <t>Горшок Толедо 4,5лит D-24см Лаванда с поддоном</t>
   </si>
   <si>
     <t>Горшок Милано 2лит D-19см Терракот с поддоном</t>
   </si>
   <si>
     <t>Горшок Мистер Крутой 0,6лит Теплая хвоя D-9см</t>
   </si>
   <si>
     <t>Горшок Дионис 3,6лит Бежевый с поддоном М-8524 D-19см</t>
   </si>
   <si>
-    <t>Горшок Корсика 1,8лит Серый муссон D-17см с поддоном</t>
-[...4 lines deleted...]
-  <si>
     <t>Горшок Камея 3,2лит Розовый с поддоном (D-182мм)</t>
   </si>
   <si>
     <t>Горшок миска Ирис 6,2лит Салатовый (D-315мм)</t>
   </si>
   <si>
     <t>Горшок Толедо 2лит D-17см Белый с поддоном</t>
   </si>
   <si>
     <t>Горшок Камея 1,4лит Жёлтый с поддоном (D-138мм)</t>
   </si>
   <si>
+    <t>Горшок Глэдис 1,2лит с рисунком Одуванчик с поддоном D-12см</t>
+  </si>
+  <si>
     <t>Горшок Тоскана 2,25лит D-17см Ваниль с поддоном</t>
   </si>
   <si>
-    <t>Горшок Толедо 2лит D-17см Крем с поддоном</t>
+    <t>Горшок Флора 0,75лит Салатовый с поддоном</t>
+  </si>
+  <si>
+    <t>Горшок Глэдис 1,2лит с рисунком Пейзаж с поддоном D-12см</t>
   </si>
   <si>
     <t>Горшок Толедо 2лит D-17см Мята с поддоном</t>
   </si>
   <si>
     <t>Горшок Лозанна 25лит Коричневый с поддоном/ М-7422 D-41см</t>
   </si>
   <si>
     <t>Горшок Фестона 3,3лит D-22см Терракот с поддоном</t>
   </si>
   <si>
     <t>Горшок Виноград 1лит D-16см Белый с поддоном</t>
   </si>
   <si>
     <t>Горшок Камея 3,2лит Бирюзовый с поддоном (D-182мм)</t>
   </si>
   <si>
     <t>Горшок Гамма 2лит D-19см Пудра с поддоном</t>
   </si>
   <si>
     <t>Горшок Фестона 1,6лит D-17см Лаванда с поддоном</t>
   </si>
   <si>
     <t>Горшок Милано 2лит D-19см Красный с поддоном</t>
   </si>
   <si>
     <t>Горшок Милано 4,5лит D-25см Терракот с поддоном</t>
   </si>
   <si>
     <t>Горшок Фестона 4,6лит D-25см Красный с поддоном</t>
   </si>
   <si>
+    <t>Горшок Флокс 8лит Терра с поддоном</t>
+  </si>
+  <si>
     <t>Горшок Виноград 0,5лит D-13см Крем с поддоном</t>
   </si>
   <si>
     <t>Горшок Фестона 1,6лит D-17см Красный с поддоном</t>
   </si>
   <si>
     <t>Горшок Алиция 200мм 2,6лит Терракот с поддоном М-3067 D-27см</t>
   </si>
   <si>
     <t>Горшок Алиция 180мм 2лит Белая глина с поддоном М-3066 D-15см</t>
   </si>
   <si>
     <t>Горшок Виола 2лит Белый с поддоном М-1335 D-16см</t>
   </si>
   <si>
     <t>Горшок Антик 4,9лит D-25см Крем с поддоном</t>
   </si>
   <si>
-    <t>Горшок Тренд 0,8лит D-12см Пыльная роза Арт-4102 с прикорневым поливом</t>
-[...1 lines deleted...]
-  <si>
     <t>Горшок Селенга 7лит Белый с поддоном D-25см</t>
   </si>
   <si>
     <t>Горшок Дивный сад 4лит Белый (с прикорневым поливом) 265×265×230</t>
   </si>
   <si>
     <t>Горшок Венеция 2лит Белый D-18см с прикорневым поливом</t>
   </si>
   <si>
     <t>Горшок Виноград 1лит D-16см Терракот с поддоном</t>
   </si>
   <si>
     <t>Горшок на перила 20лит 585х280х200мм Бежевый М-8922</t>
   </si>
   <si>
     <t>Горшок Виноград 0,5лит D-13см Белый с поддоном</t>
   </si>
   <si>
     <t>Горшок Флокс 1,5лит Сиреневый с поддоном (D-160мм)</t>
   </si>
   <si>
     <t>Горшок Ливия D-240мм Мрамор 4,6лит с поддоном М-3020</t>
   </si>
   <si>
     <t>Горшок Селенга 2лит Белый с поддоном D-16см</t>
   </si>
   <si>
     <t>Горшок Гамма Плюс 4,2лит D-25см Белый с поддоном</t>
   </si>
   <si>
     <t>Горшок ATENA 2,2лит Серый D-16,5см</t>
   </si>
   <si>
     <t>Горшок Гамма 1,6лит D-17см Малахит с поддоном</t>
   </si>
   <si>
-    <t>Горшок Корсика 2,4лит Фисташка D-19см с поддоном</t>
-[...1 lines deleted...]
-  <si>
     <t>Горшок Мистер Грин 0,6лит Пралине D-9см</t>
   </si>
   <si>
     <t>Горшок Терра 4лит Белый с поддоном D-19см</t>
   </si>
   <si>
     <t>Горшок Милано 4,5лит D-25см Пудра с поддоном</t>
   </si>
   <si>
-    <t>Горшок Венеция 0,75лит D-12см Лаванда с поддоном (фиалочница)</t>
+    <t>Горшок Флокс 8лит Зелёный с поддоном</t>
   </si>
   <si>
     <t>Горшок Гармония 2,5лит Белый с поддоном М-1410 (БАШ)</t>
   </si>
   <si>
     <t>Горшок Толедо 3лит D-20см Терракот с поддоном</t>
   </si>
   <si>
     <t>Горшок Камея 1,4лит Салатовый с поддоном (D-138мм)</t>
   </si>
   <si>
     <t>Горшок Милано 1,6лит D-17см Терракот с поддоном</t>
   </si>
   <si>
     <t>Горшок ATENA 2,2лит Чёрный D-16,5см</t>
   </si>
   <si>
     <t>Горшок На перила RESPANA TWINS Терра D-20мм*2,5лит (ПОЛЬША)</t>
   </si>
   <si>
     <t>Горшок Мистер Грин 0,6лит Пунш D-9см</t>
   </si>
   <si>
     <t>Горшок Толедо 7лит D-27см Мята с поддоном</t>
   </si>
   <si>
     <t>Горшок Виноград 0,5лит D-13см Зелёный с поддоном</t>
   </si>
   <si>
     <t>Горшок Антик 7,2лит D-28см Малахит с поддоном</t>
   </si>
   <si>
     <t>Горшок вазон Бекер 4,6лит Белый D-20,5см</t>
   </si>
   <si>
     <t>Горшок Терра 6лит Терракот с поддоном D-22см</t>
   </si>
   <si>
     <t>Горшок Антик 4,9лит D-25см Антрацит с поддоном</t>
   </si>
   <si>
     <t>Горшок Гармония 1,5лит Коричневый с поддоном М-1574 (БАШ)</t>
   </si>
   <si>
     <t>Горшок Флис 3лит D-18cм Какао М-8466 с прикорневым поливом</t>
   </si>
   <si>
+    <t>Горшок Флокс 8лит Бежевый с поддоном</t>
+  </si>
+  <si>
     <t>Горшок Корсика 2,4лит Папоротник D-19см с поддоном</t>
   </si>
   <si>
     <t>Горшок Милано 3,2лит D-22см Терракот с поддоном</t>
   </si>
   <si>
     <t>Горшок миска Ирис 3,7лит Терра (D-267мм)</t>
   </si>
   <si>
     <t>Горшок Фестона 4,6лит D-25см Зелёный с поддоном</t>
   </si>
   <si>
     <t>Горшок Флис 3лит D-18cм Белый М-8443 с прикорневым поливом</t>
   </si>
   <si>
-    <t>Горшок Розалия 1,2лит Белый с поддоном М-1424 D-14см</t>
-[...1 lines deleted...]
-  <si>
     <t>Горшок миска Ирис 6,2лит Терра (D-315мм)</t>
   </si>
   <si>
     <t>Горшок Дионис 1,6лит Белый с поддоном М-8243 D-14см</t>
   </si>
   <si>
     <t>Горшок миска Ирис 6,2лит Белый (D-315мм)</t>
   </si>
   <si>
     <t>Горшок Диамант 0,5лит Мокачино D-9см</t>
   </si>
   <si>
     <t>Горшок Гамма 2,9лит D-22см Терракот с поддоном</t>
   </si>
   <si>
-    <t>Горшок Виола 5лит Белый с поддоном М-1343 D-22см</t>
-[...1 lines deleted...]
-  <si>
     <t>Горшок Милано 1,6лит D-17см Белый с поддоном</t>
   </si>
   <si>
-    <t>Горшок Глэдис 1,2лит Травяной с поддоном D-12см</t>
-[...2 lines deleted...]
-    <t>Горшок Глэдис 1,2лит Жёлтый с поддоном D-12см</t>
+    <t>Горшок Глэдис 1,2лит однотонный Травяной с поддоном D-12см</t>
+  </si>
+  <si>
+    <t>Горшок Глэдис 1,2лит однотонный Жёлтый с поддоном D-12см</t>
   </si>
   <si>
     <t>Горшок Виола 2лит Коричневый с поддоном М-1531 D-16см</t>
   </si>
   <si>
     <t>Горшок Камея 3,2лит Голубой с поддоном (D-182мм)</t>
   </si>
   <si>
     <t>Горшок Терра 1лит Белый с поддоном D-12см</t>
   </si>
   <si>
+    <t>Горшок Флора 0,75лит Сиреневый с поддоном</t>
+  </si>
+  <si>
     <t>Горшок Капля 37лит Зеленый с поддоном D-42см</t>
   </si>
   <si>
     <t>Горшок Эффект 4,5лит Белый с прикорневым поливом D-20см</t>
   </si>
   <si>
     <t>Горшок Фестона 1,6лит D-17см Зелёный с поддоном</t>
   </si>
   <si>
+    <t>Горшок Глэдис 1,2лит с рисунком Калина с поддоном D-12см</t>
+  </si>
+  <si>
     <t>Горшок Афина 1,1лит Коричневый с поддоном М-6488 D-11см</t>
   </si>
   <si>
     <t>Горшок Тоскана 1,45лит D-15см Ваниль с поддоном</t>
   </si>
   <si>
     <t>Горшок Гамма 4,2лит D-25см Белый с поддоном</t>
   </si>
   <si>
-    <t>Горшок Верона 0,75лит D-11см Бирюза с поддоном (фиалочница)</t>
-[...1 lines deleted...]
-  <si>
     <t>Горшок Виола 10лит Коричневый с поддоном М-1537 D-17см</t>
   </si>
   <si>
     <t>Горшок Корад D-150мм Терра с поддоном высота 14см</t>
   </si>
   <si>
     <t>Горшок Гармония 0,7лит Коричневый с поддоном М-1573 (БАШ)</t>
   </si>
   <si>
     <t>Горшок Толедо 4,5лит D-24см Крем с поддоном</t>
   </si>
   <si>
     <t>Горшок Камея 3,2лит Фуксия с поддоном (D-182мм)</t>
   </si>
   <si>
     <t>Горшок Камея 1,4лит Голубой с поддоном (D-138мм)</t>
   </si>
   <si>
     <t>Горшок Тоскана 3,1лит D-19см Антрацит с поддоном</t>
   </si>
   <si>
     <t>Горшок Дионис 3,6лит Белый с поддоном М-8247 D-17см</t>
   </si>
   <si>
     <t>Горшок Эффект 4,5лит Персик с прикорневым поливом D-20см</t>
@@ -3503,273 +3434,258 @@
   <si>
     <t>Горшок Гречинка 2лит Терра D-20см на ножке</t>
   </si>
   <si>
     <t>Горшок Фестона 4,6лит D-25см Терракот с поддоном</t>
   </si>
   <si>
     <t>Горшок Камея 3,2лит Лаванда с поддоном (D-182мм)</t>
   </si>
   <si>
     <t>Горшок Виноград 2,25лит D-22см Белый с поддоном</t>
   </si>
   <si>
     <t>Горшок Алиция 160мм 1,4лит Белая глина с поддоном М-3065 D-13см</t>
   </si>
   <si>
     <t>Горшок Толедо 3лит D-20см Фраппе с поддоном</t>
   </si>
   <si>
     <t>Горшок Виноград 0,5лит D-13см Мятный с поддоном</t>
   </si>
   <si>
     <t>Горшок Камея 3,2лит Белый с поддоном (D-182мм)</t>
   </si>
   <si>
-    <t>Горшок Тюльпан D-11см Белый с поддоном</t>
-[...1 lines deleted...]
-  <si>
     <t>Горшок Антик 3,6лит D-22см Фраппе с поддоном</t>
   </si>
   <si>
     <t>Горшок Мистер Крутой 0,6лит Фисташковый D-9см</t>
   </si>
   <si>
-    <t>Горшок Глэдис 1,2лит Крокус с поддоном D-12см</t>
+    <t>Горшок Глэдис 1,2лит с рисунком Крокус с поддоном D-12см</t>
   </si>
   <si>
     <t>Горшок Толедо 2лит D-17см Лаванда с поддоном</t>
   </si>
   <si>
-    <t>Горшок Фестона 1,6лит D-17см Белый с поддоном</t>
-[...1 lines deleted...]
-  <si>
     <t>Горшок Лиана 1,7лит Цветные с поддоном D-14см</t>
   </si>
   <si>
     <t>Горшок Венеция 1лит Белый D-15см с прикорневым поливом</t>
   </si>
   <si>
-    <t>Горшок Глэдис 1,2лит Веранда с поддоном D-12см</t>
-[...2 lines deleted...]
-    <t>Горшок Алиция 180мм 2лит Терракот с поддоном М-3066 D-15см</t>
+    <t>Горшок Флокс 8лит Мрамор с поддоном</t>
+  </si>
+  <si>
+    <t>Горшок Глэдис 1,2лит с рисунком Веранда с поддоном D-12см</t>
   </si>
   <si>
     <t>Горшок Виола 3,5лит Коричневый с поддоном М-1533 D-19см</t>
   </si>
   <si>
     <t>Горшок Торин 9,5лит Терракот D-25см</t>
   </si>
   <si>
     <t>Горшок Антик 3,6лит D-22см Крем с поддоном</t>
   </si>
   <si>
     <t>Горшок Антик 4,9лит D-25см Малахит с поддоном</t>
   </si>
   <si>
     <t>Горшок Гармония 0,7лит Белый с поддоном М-1408 (БАШ)</t>
   </si>
   <si>
     <t>Горшок Терра 9,3лит Белый с поддоном D-26см</t>
   </si>
   <si>
     <t>Горшок Твистер 170мм Амарантовый</t>
   </si>
   <si>
     <t>Горшок Антик 2,6лит D-19см Малахит с поддоном</t>
   </si>
   <si>
+    <t>Горшок Тюльпан D-8см Белый с поддоном</t>
+  </si>
+  <si>
     <t>Горшок Флокс 4,2лит Белый с поддоном (D-225мм)</t>
   </si>
   <si>
     <t>Горшок Тоскана 1,45лит D-15см Белый с поддоном</t>
   </si>
   <si>
     <t>Горшок Торин 3,3лит Терракот D-17,5см</t>
   </si>
   <si>
     <t>Горшок Торин 5,2лит Папоротник D-20,5см</t>
   </si>
   <si>
-    <t>Горшок Толедо 17,4лит D-36см Белый с поддоном</t>
-[...1 lines deleted...]
-  <si>
     <t>Горшок Гармония 2,5лит Коричневый с поддоном М-1575 (БАШ)</t>
   </si>
   <si>
-    <t>Горшок Антик 7,2лит D-28см Антрацит с поддоном</t>
-[...1 lines deleted...]
-  <si>
     <t>Горшок Камея 3,2лит Терра с поддоном (D-182мм)</t>
   </si>
   <si>
+    <t>Горшок Флора 0,75лит Зелёный с поддоном</t>
+  </si>
+  <si>
     <t>Горшок Тюльпан D-13см Терракот с поддоном</t>
   </si>
   <si>
     <t>Горшок Антик 3,6лит D-22см Малахит с поддоном</t>
   </si>
   <si>
-    <t>Горшок Гранд 5,2лит Серый D-20см с прикорневым поливом</t>
-[...1 lines deleted...]
-  <si>
     <t>Горшок Афина 11лит Коричневый с поддоном М-6546 (БАШ)</t>
   </si>
   <si>
-    <t>Горшок Алиция 200мм 2,6лит Белая глина с поддоном М-3067 D-27см</t>
-[...1 lines deleted...]
-  <si>
     <t>Горшок Фиори 0,45лит (9см*9см) Звёздное небо (с дренажной системой)</t>
   </si>
   <si>
     <t>Горшок Флокс 1,5лит Терра с поддоном (D-160мм)</t>
   </si>
   <si>
     <t>Горшок Фестона 3,3лит D-22см Зелёный с поддоном</t>
   </si>
   <si>
     <t>Горшок Антик 1,6лит D-17см Антрацит с поддоном</t>
   </si>
   <si>
     <t>Горшок Толедо 7лит D-27см Белый с поддоном</t>
   </si>
   <si>
     <t>Горшок Тренд 0,8лит D-12см Мята Арт-4156 с прикорневым поливом</t>
   </si>
   <si>
     <t>Горшок Фестона 1,6лит D-17см Терракот с поддоном</t>
   </si>
   <si>
     <t>Горшок Лозанна 25лит Белый с поддоном М-1613 D-41см</t>
   </si>
   <si>
     <t>Горшок Венеция 2лит Терра D-18см с прикорневым поливом</t>
   </si>
   <si>
     <t>Горшок Виола 16лит Белый с поддоном М-1348 (БАШ)</t>
   </si>
   <si>
     <t>Горшок Мистер Грин 0,6лит Оливковый D-9см</t>
   </si>
   <si>
+    <t>Горшок Глэдис 1,2лит с рисунком Ирис с поддоном D-12см</t>
+  </si>
+  <si>
     <t>Горшок Антик 4,9лит D-25см Терракот с поддоном</t>
   </si>
   <si>
     <t>Горшок Виола 1лит Коричневый с поддоном М-1331 D-13см</t>
   </si>
   <si>
     <t>Горшок Гамма 1,6лит D-17см Пудра с поддоном</t>
   </si>
   <si>
     <t>Горшок Милано 2лит D-19см Пудра с поддоном</t>
   </si>
   <si>
     <t>Горшок Диамант 0,5лит Антрацит D-9см</t>
   </si>
   <si>
     <t>Горшок Ливия D-240мм Терракот 4,6лит с поддоном М-3020</t>
   </si>
   <si>
     <t>Горшок Мистер Грин 0,6лит Теплая хвоя D-9см</t>
   </si>
   <si>
     <t>Горшок Милано 3,2лит D-22см Белый с поддоном</t>
   </si>
   <si>
+    <t>Горшок Флокс 8лит Белый с поддоном</t>
+  </si>
+  <si>
+    <t>Горшок Флора 0,75лит Терра с поддоном</t>
+  </si>
+  <si>
     <t>Горшок Флис 1,2лит D-12cм Белый М-8437 с прикорневым поливом</t>
   </si>
   <si>
     <t>Горшок Гамма 2лит D-19см Малахит с поддоном</t>
   </si>
   <si>
     <t>Горшок Виола 3,5лит Белый с поддоном М-1339 D-19см</t>
   </si>
   <si>
     <t>Горшок Дионис 2,6лит Белый с поддоном М-8245 D-17см</t>
   </si>
   <si>
     <t>Горшок Гречинка 2лит Белый D-20см на ножке</t>
   </si>
   <si>
-    <t>Горшок Глэдис 1,2лит Белый с поддоном D-12см</t>
+    <t>Горшок Флора 0,75лит Белый с поддоном</t>
+  </si>
+  <si>
+    <t>Горшок Глэдис 1,2лит однотонный Белый с поддоном D-12см</t>
   </si>
   <si>
     <t>Горшок Терра 2,3лит Терракот с поддоном D-16см</t>
   </si>
   <si>
-    <t>Горшок Торин 3,3лит Серый муссон D-17,5см</t>
-[...1 lines deleted...]
-  <si>
     <t>Горшок Гармония 1,5лит Белый с поддоном М-1409 (БАШ)</t>
   </si>
   <si>
     <t>Горшок Виола 16лит Коричневый с поддоном М-1538 (БАШ)</t>
   </si>
   <si>
-    <t>Горшок Антик 1,6лит D-17см Фраппе с поддоном</t>
-[...1 lines deleted...]
-  <si>
     <t>Горшок Терра 6лит Белый с поддоном D-22см</t>
   </si>
   <si>
     <t>Горшок Флокс 5,5лит Сиреневый с поддоном (D-240мм)</t>
   </si>
   <si>
     <t>Горшок Флокс 5,5лит Терра с поддоном (D-240мм)</t>
   </si>
   <si>
     <t>Горшок Дионис 1,6лит Бежевый с поддоном М-8520 D-14см</t>
   </si>
   <si>
     <t>Горшок Флис 1,2лит Какао М-8438 с прикорневым поливом</t>
   </si>
   <si>
-    <t>Горшок Торин 9,5лит Серый муссон D-25см</t>
-[...1 lines deleted...]
-  <si>
     <t>Горшок Мистер Крутой 0,6лит Пралине D-9см</t>
   </si>
   <si>
     <t>Горшок Гармония 4лит Коричневый с поддоном М-1576 (БАШ)</t>
   </si>
   <si>
     <t>Горшок Дивный сад 4лит Серый (с прикорневым поливом) 265×265×230</t>
   </si>
   <si>
-    <t>Горшок Венеция 1лит Терра D-15см с прикорневым поливом</t>
-[...1 lines deleted...]
-  <si>
     <t>Горшок Баргузин 2,5лит Белый с поддоном D-17см</t>
   </si>
   <si>
     <t>Горшок миска Ирис 3,7лит Белый (D-267мм)</t>
   </si>
   <si>
     <t>Горшок Тюльпан D-11см Терра с поддоном</t>
-  </si>
-[...1 lines deleted...]
-    <t>Горшок Антик 10лит D-32см Белый с поддоном</t>
   </si>
   <si>
     <t>Горшок ATENA 2,2лит Белый D-16,5см</t>
   </si>
   <si>
     <t>Горшок Толедо 4,5лит D-24см Мята с поддоном</t>
   </si>
   <si>
     <t>Горшок Мистер Крутой 0,6лит Пунш D-9см</t>
   </si>
   <si>
     <t>Горшок Антик 2,6лит D-19см Крем с поддоном</t>
   </si>
   <si>
     <t>Горшок Эффект 4,5лит Светло-Серый с прикорневым поливом D-20см</t>
   </si>
   <si>
     <t>Горшок Флора 2,6лит Папоротник D-20см с поддоном</t>
   </si>
   <si>
     <t>Горшок Каро 230мм прозрачный Без поддона</t>
   </si>
   <si>
     <t>Горшок Корад D-260мм Белый с поддоном 8лит высота 25см</t>
   </si>
@@ -4184,54 +4100,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E1248"/>
+  <dimension ref="A1:E1220"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E1248" sqref="E1248"/>
+      <selection activeCell="E1220" sqref="E1220"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="6"/>
@@ -6422,16492 +6338,16072 @@
         <v>23</v>
       </c>
       <c r="B151" s="10"/>
       <c r="C151" s="7" t="s">
         <v>151</v>
       </c>
       <c r="D151" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E151" s="13">
         <v>5500</v>
       </c>
     </row>
     <row r="152" spans="1:5">
       <c r="A152" s="5">
         <v>24</v>
       </c>
       <c r="B152" s="10"/>
       <c r="C152" s="7" t="s">
         <v>152</v>
       </c>
       <c r="D152" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E152" s="13">
-        <v>3717</v>
+        <v>7001</v>
       </c>
     </row>
     <row r="153" spans="1:5">
       <c r="A153" s="5">
         <v>25</v>
       </c>
       <c r="B153" s="10"/>
       <c r="C153" s="7" t="s">
         <v>153</v>
       </c>
       <c r="D153" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E153" s="13">
-        <v>7001</v>
+        <v>3216</v>
       </c>
     </row>
     <row r="154" spans="1:5">
       <c r="A154" s="5">
         <v>26</v>
       </c>
       <c r="B154" s="10"/>
       <c r="C154" s="7" t="s">
         <v>154</v>
       </c>
       <c r="D154" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E154" s="13">
-        <v>3216</v>
+        <v>25500</v>
       </c>
     </row>
     <row r="155" spans="1:5">
       <c r="A155" s="5">
         <v>27</v>
       </c>
       <c r="B155" s="10"/>
       <c r="C155" s="7" t="s">
         <v>155</v>
       </c>
       <c r="D155" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E155" s="13">
-        <v>25500</v>
+        <v>4884</v>
       </c>
     </row>
     <row r="156" spans="1:5">
       <c r="A156" s="5">
         <v>28</v>
       </c>
       <c r="B156" s="10"/>
       <c r="C156" s="7" t="s">
         <v>156</v>
       </c>
       <c r="D156" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E156" s="13">
-        <v>4884</v>
+        <v>23650</v>
       </c>
     </row>
     <row r="157" spans="1:5">
       <c r="A157" s="5">
         <v>29</v>
       </c>
       <c r="B157" s="10"/>
       <c r="C157" s="7" t="s">
         <v>157</v>
       </c>
       <c r="D157" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E157" s="13">
-        <v>23650</v>
+        <v>1786</v>
       </c>
     </row>
     <row r="158" spans="1:5">
       <c r="A158" s="5">
         <v>30</v>
       </c>
       <c r="B158" s="10"/>
       <c r="C158" s="7" t="s">
         <v>158</v>
       </c>
       <c r="D158" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E158" s="13">
-        <v>1786</v>
+        <v>4586</v>
       </c>
     </row>
     <row r="159" spans="1:5">
       <c r="A159" s="5">
         <v>31</v>
       </c>
       <c r="B159" s="10"/>
       <c r="C159" s="7" t="s">
         <v>159</v>
       </c>
       <c r="D159" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E159" s="13">
-        <v>4586</v>
+        <v>143</v>
       </c>
     </row>
     <row r="160" spans="1:5">
       <c r="A160" s="5">
         <v>32</v>
       </c>
       <c r="B160" s="10"/>
       <c r="C160" s="7" t="s">
         <v>160</v>
       </c>
       <c r="D160" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E160" s="13">
-        <v>143</v>
+        <v>109890</v>
       </c>
     </row>
     <row r="161" spans="1:5">
       <c r="A161" s="5">
         <v>33</v>
       </c>
       <c r="B161" s="10"/>
       <c r="C161" s="7" t="s">
         <v>161</v>
       </c>
       <c r="D161" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E161" s="13">
-        <v>109890</v>
+        <v>19950</v>
       </c>
     </row>
     <row r="162" spans="1:5">
       <c r="A162" s="5">
         <v>34</v>
       </c>
       <c r="B162" s="10"/>
       <c r="C162" s="7" t="s">
         <v>162</v>
       </c>
       <c r="D162" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E162" s="13">
-        <v>19950</v>
+        <v>7001</v>
       </c>
     </row>
     <row r="163" spans="1:5">
       <c r="A163" s="5">
         <v>35</v>
       </c>
       <c r="B163" s="10"/>
       <c r="C163" s="7" t="s">
         <v>163</v>
       </c>
       <c r="D163" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E163" s="13">
-        <v>7001</v>
+        <v>3719</v>
       </c>
     </row>
     <row r="164" spans="1:5">
       <c r="A164" s="5">
         <v>36</v>
       </c>
       <c r="B164" s="10"/>
       <c r="C164" s="7" t="s">
         <v>164</v>
       </c>
       <c r="D164" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E164" s="13">
-        <v>3719</v>
+        <v>618</v>
       </c>
     </row>
     <row r="165" spans="1:5">
       <c r="A165" s="5">
         <v>37</v>
       </c>
       <c r="B165" s="10"/>
       <c r="C165" s="7" t="s">
         <v>165</v>
       </c>
       <c r="D165" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E165" s="13">
-        <v>618</v>
+        <v>10439</v>
       </c>
     </row>
     <row r="166" spans="1:5">
       <c r="A166" s="5">
         <v>38</v>
       </c>
       <c r="B166" s="10"/>
       <c r="C166" s="7" t="s">
         <v>166</v>
       </c>
       <c r="D166" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E166" s="13">
-        <v>10439</v>
+        <v>2619</v>
       </c>
     </row>
     <row r="167" spans="1:5">
       <c r="A167" s="5">
         <v>39</v>
       </c>
       <c r="B167" s="10"/>
       <c r="C167" s="7" t="s">
         <v>167</v>
       </c>
       <c r="D167" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E167" s="13">
-        <v>2619</v>
+        <v>11288</v>
       </c>
     </row>
     <row r="168" spans="1:5">
       <c r="A168" s="5">
         <v>40</v>
       </c>
       <c r="B168" s="10"/>
       <c r="C168" s="7" t="s">
         <v>168</v>
       </c>
       <c r="D168" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E168" s="13">
-        <v>11288</v>
+        <v>13800</v>
       </c>
     </row>
     <row r="169" spans="1:5">
       <c r="A169" s="5">
         <v>41</v>
       </c>
       <c r="B169" s="10"/>
       <c r="C169" s="7" t="s">
         <v>169</v>
       </c>
       <c r="D169" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E169" s="13">
-        <v>13800</v>
+        <v>4337</v>
       </c>
     </row>
     <row r="170" spans="1:5">
       <c r="A170" s="5">
         <v>42</v>
       </c>
       <c r="B170" s="10"/>
       <c r="C170" s="7" t="s">
         <v>170</v>
       </c>
       <c r="D170" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E170" s="13">
-        <v>4337</v>
+        <v>462</v>
       </c>
     </row>
     <row r="171" spans="1:5">
       <c r="A171" s="5">
         <v>43</v>
       </c>
       <c r="B171" s="10"/>
       <c r="C171" s="7" t="s">
         <v>171</v>
       </c>
       <c r="D171" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E171" s="13">
-        <v>462</v>
+        <v>6250</v>
       </c>
     </row>
     <row r="172" spans="1:5">
       <c r="A172" s="5">
         <v>44</v>
       </c>
       <c r="B172" s="10"/>
       <c r="C172" s="7" t="s">
         <v>172</v>
       </c>
       <c r="D172" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E172" s="13">
-        <v>6250</v>
+        <v>7001</v>
       </c>
     </row>
     <row r="173" spans="1:5">
       <c r="A173" s="5">
         <v>45</v>
       </c>
       <c r="B173" s="10"/>
       <c r="C173" s="7" t="s">
         <v>173</v>
       </c>
       <c r="D173" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E173" s="13">
-        <v>7001</v>
+        <v>6008</v>
       </c>
     </row>
     <row r="174" spans="1:5">
       <c r="A174" s="5">
         <v>46</v>
       </c>
       <c r="B174" s="10"/>
       <c r="C174" s="7" t="s">
         <v>174</v>
       </c>
       <c r="D174" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E174" s="13">
-        <v>6008</v>
+        <v>1658</v>
       </c>
     </row>
     <row r="175" spans="1:5">
       <c r="A175" s="5">
         <v>47</v>
       </c>
       <c r="B175" s="10"/>
       <c r="C175" s="7" t="s">
         <v>175</v>
       </c>
       <c r="D175" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E175" s="13">
-        <v>1658</v>
+        <v>3834</v>
       </c>
     </row>
     <row r="176" spans="1:5">
       <c r="A176" s="5">
         <v>48</v>
       </c>
       <c r="B176" s="10"/>
       <c r="C176" s="7" t="s">
         <v>176</v>
       </c>
       <c r="D176" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E176" s="13">
-        <v>3834</v>
+        <v>3197</v>
       </c>
     </row>
     <row r="177" spans="1:5">
       <c r="A177" s="5">
         <v>49</v>
       </c>
       <c r="B177" s="10"/>
       <c r="C177" s="7" t="s">
         <v>177</v>
       </c>
       <c r="D177" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E177" s="13">
-        <v>3197</v>
+        <v>49005</v>
       </c>
     </row>
     <row r="178" spans="1:5">
       <c r="A178" s="5">
         <v>50</v>
       </c>
       <c r="B178" s="10"/>
       <c r="C178" s="7" t="s">
         <v>178</v>
       </c>
       <c r="D178" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E178" s="13">
-        <v>49005</v>
+        <v>18000</v>
       </c>
     </row>
     <row r="179" spans="1:5">
       <c r="A179" s="5">
         <v>51</v>
       </c>
       <c r="B179" s="10"/>
       <c r="C179" s="7" t="s">
         <v>179</v>
       </c>
       <c r="D179" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E179" s="13">
-        <v>18000</v>
+        <v>10700</v>
       </c>
     </row>
     <row r="180" spans="1:5">
       <c r="A180" s="5">
         <v>52</v>
       </c>
       <c r="B180" s="10"/>
       <c r="C180" s="7" t="s">
         <v>180</v>
       </c>
       <c r="D180" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E180" s="13">
-        <v>10700</v>
+        <v>28215</v>
       </c>
     </row>
     <row r="181" spans="1:5">
       <c r="A181" s="5">
         <v>53</v>
       </c>
       <c r="B181" s="10"/>
       <c r="C181" s="7" t="s">
         <v>181</v>
       </c>
       <c r="D181" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E181" s="13">
-        <v>28215</v>
+        <v>39204</v>
       </c>
     </row>
     <row r="182" spans="1:5">
       <c r="A182" s="5">
         <v>54</v>
       </c>
       <c r="B182" s="10"/>
       <c r="C182" s="7" t="s">
         <v>182</v>
       </c>
       <c r="D182" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E182" s="13">
-        <v>39204</v>
+        <v>16055</v>
       </c>
     </row>
     <row r="183" spans="1:5">
       <c r="A183" s="5">
         <v>55</v>
       </c>
       <c r="B183" s="10"/>
       <c r="C183" s="7" t="s">
         <v>183</v>
       </c>
       <c r="D183" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E183" s="13">
-        <v>16055</v>
+        <v>13000</v>
       </c>
     </row>
     <row r="184" spans="1:5">
       <c r="A184" s="5">
         <v>56</v>
       </c>
       <c r="B184" s="10"/>
       <c r="C184" s="7" t="s">
         <v>184</v>
       </c>
       <c r="D184" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E184" s="13">
-        <v>13000</v>
+        <v>9245</v>
       </c>
     </row>
     <row r="185" spans="1:5">
       <c r="A185" s="5">
         <v>57</v>
       </c>
       <c r="B185" s="10"/>
       <c r="C185" s="7" t="s">
         <v>185</v>
       </c>
       <c r="D185" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E185" s="13">
-        <v>9245</v>
+        <v>3216</v>
       </c>
     </row>
     <row r="186" spans="1:5">
       <c r="A186" s="5">
         <v>58</v>
       </c>
       <c r="B186" s="10"/>
       <c r="C186" s="7" t="s">
         <v>186</v>
       </c>
       <c r="D186" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E186" s="13">
-        <v>3216</v>
+        <v>15800</v>
       </c>
     </row>
     <row r="187" spans="1:5">
       <c r="A187" s="5">
         <v>59</v>
       </c>
       <c r="B187" s="10"/>
       <c r="C187" s="7" t="s">
         <v>187</v>
       </c>
       <c r="D187" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E187" s="13">
-        <v>15800</v>
+        <v>34500</v>
       </c>
     </row>
     <row r="188" spans="1:5">
       <c r="A188" s="5">
         <v>60</v>
       </c>
       <c r="B188" s="10"/>
       <c r="C188" s="7" t="s">
         <v>188</v>
       </c>
       <c r="D188" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E188" s="13">
-        <v>34500</v>
+        <v>3216</v>
       </c>
     </row>
     <row r="189" spans="1:5">
       <c r="A189" s="5">
         <v>61</v>
       </c>
       <c r="B189" s="10"/>
       <c r="C189" s="7" t="s">
         <v>189</v>
       </c>
       <c r="D189" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E189" s="13">
-        <v>3216</v>
+        <v>2841</v>
       </c>
     </row>
     <row r="190" spans="1:5">
       <c r="A190" s="5">
         <v>62</v>
       </c>
       <c r="B190" s="10"/>
       <c r="C190" s="7" t="s">
         <v>190</v>
       </c>
       <c r="D190" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E190" s="13">
-        <v>2841</v>
+        <v>37125</v>
       </c>
     </row>
     <row r="191" spans="1:5">
       <c r="A191" s="5">
         <v>63</v>
       </c>
       <c r="B191" s="10"/>
       <c r="C191" s="7" t="s">
         <v>191</v>
       </c>
       <c r="D191" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E191" s="13">
-        <v>37125</v>
+        <v>4781</v>
       </c>
     </row>
     <row r="192" spans="1:5">
       <c r="A192" s="5">
         <v>64</v>
       </c>
       <c r="B192" s="10"/>
       <c r="C192" s="7" t="s">
         <v>192</v>
       </c>
       <c r="D192" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E192" s="13">
-        <v>4781</v>
+        <v>16350</v>
       </c>
     </row>
     <row r="193" spans="1:5">
       <c r="A193" s="5">
         <v>65</v>
       </c>
       <c r="B193" s="10"/>
       <c r="C193" s="7" t="s">
         <v>193</v>
       </c>
       <c r="D193" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E193" s="13">
-        <v>16350</v>
+        <v>2142</v>
       </c>
     </row>
     <row r="194" spans="1:5">
       <c r="A194" s="5">
         <v>66</v>
       </c>
       <c r="B194" s="10"/>
       <c r="C194" s="7" t="s">
         <v>194</v>
       </c>
       <c r="D194" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E194" s="13">
-        <v>2142</v>
+        <v>4439</v>
       </c>
     </row>
     <row r="195" spans="1:5">
       <c r="A195" s="5">
         <v>67</v>
       </c>
       <c r="B195" s="10"/>
       <c r="C195" s="7" t="s">
         <v>195</v>
       </c>
       <c r="D195" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E195" s="13">
-        <v>4439</v>
+        <v>4937</v>
       </c>
     </row>
     <row r="196" spans="1:5">
       <c r="A196" s="5">
         <v>68</v>
       </c>
       <c r="B196" s="10"/>
       <c r="C196" s="7" t="s">
         <v>196</v>
       </c>
       <c r="D196" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E196" s="13">
-        <v>4937</v>
+        <v>706</v>
       </c>
     </row>
     <row r="197" spans="1:5">
       <c r="A197" s="5">
         <v>69</v>
       </c>
       <c r="B197" s="10"/>
       <c r="C197" s="7" t="s">
         <v>197</v>
       </c>
       <c r="D197" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E197" s="13">
-        <v>706</v>
+        <v>11000</v>
       </c>
     </row>
     <row r="198" spans="1:5">
       <c r="A198" s="5">
         <v>70</v>
       </c>
       <c r="B198" s="10"/>
       <c r="C198" s="7" t="s">
         <v>198</v>
       </c>
       <c r="D198" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E198" s="13">
-        <v>11000</v>
+        <v>3585</v>
       </c>
     </row>
     <row r="199" spans="1:5">
       <c r="A199" s="5">
         <v>71</v>
       </c>
       <c r="B199" s="10"/>
       <c r="C199" s="7" t="s">
         <v>199</v>
       </c>
       <c r="D199" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E199" s="13">
-        <v>3585</v>
+        <v>4439</v>
       </c>
     </row>
     <row r="200" spans="1:5">
       <c r="A200" s="5">
         <v>72</v>
       </c>
       <c r="B200" s="10"/>
       <c r="C200" s="7" t="s">
         <v>200</v>
       </c>
       <c r="D200" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E200" s="13">
-        <v>4439</v>
+        <v>4758</v>
       </c>
     </row>
     <row r="201" spans="1:5">
       <c r="A201" s="5">
         <v>73</v>
       </c>
       <c r="B201" s="10"/>
       <c r="C201" s="7" t="s">
         <v>201</v>
       </c>
       <c r="D201" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E201" s="13">
-        <v>4758</v>
+        <v>17667</v>
       </c>
     </row>
     <row r="202" spans="1:5">
       <c r="A202" s="5">
         <v>74</v>
       </c>
       <c r="B202" s="10"/>
       <c r="C202" s="7" t="s">
         <v>202</v>
       </c>
       <c r="D202" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E202" s="13">
-        <v>17667</v>
+        <v>8623</v>
       </c>
     </row>
     <row r="203" spans="1:5">
       <c r="A203" s="5">
         <v>75</v>
       </c>
       <c r="B203" s="10"/>
       <c r="C203" s="7" t="s">
         <v>203</v>
       </c>
       <c r="D203" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E203" s="13">
-        <v>8623</v>
+        <v>1928</v>
       </c>
     </row>
     <row r="204" spans="1:5">
       <c r="A204" s="5">
         <v>76</v>
       </c>
       <c r="B204" s="10"/>
       <c r="C204" s="7" t="s">
         <v>204</v>
       </c>
       <c r="D204" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E204" s="13">
-        <v>1928</v>
+        <v>2173</v>
       </c>
     </row>
     <row r="205" spans="1:5">
       <c r="A205" s="5">
         <v>77</v>
       </c>
       <c r="B205" s="10"/>
       <c r="C205" s="7" t="s">
         <v>205</v>
       </c>
       <c r="D205" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E205" s="13">
-        <v>2173</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="206" spans="1:5">
       <c r="A206" s="5">
         <v>78</v>
       </c>
       <c r="B206" s="10"/>
       <c r="C206" s="7" t="s">
         <v>206</v>
       </c>
       <c r="D206" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E206" s="13">
-        <v>4500</v>
+        <v>39000</v>
       </c>
     </row>
     <row r="207" spans="1:5">
       <c r="A207" s="5">
         <v>79</v>
       </c>
       <c r="B207" s="10"/>
       <c r="C207" s="7" t="s">
         <v>207</v>
       </c>
       <c r="D207" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E207" s="13">
-        <v>39000</v>
+        <v>5861</v>
       </c>
     </row>
     <row r="208" spans="1:5">
       <c r="A208" s="5">
         <v>80</v>
       </c>
       <c r="B208" s="10"/>
       <c r="C208" s="7" t="s">
         <v>208</v>
       </c>
       <c r="D208" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E208" s="13">
-        <v>5861</v>
+        <v>6300</v>
       </c>
     </row>
     <row r="209" spans="1:5">
       <c r="A209" s="5">
         <v>81</v>
       </c>
       <c r="B209" s="10"/>
       <c r="C209" s="7" t="s">
         <v>209</v>
       </c>
       <c r="D209" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E209" s="13">
-        <v>6300</v>
+        <v>7950</v>
       </c>
     </row>
     <row r="210" spans="1:5">
       <c r="A210" s="5">
         <v>82</v>
       </c>
       <c r="B210" s="10"/>
       <c r="C210" s="7" t="s">
         <v>210</v>
       </c>
       <c r="D210" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E210" s="13">
-        <v>7950</v>
+        <v>4228</v>
       </c>
     </row>
     <row r="211" spans="1:5">
       <c r="A211" s="5">
         <v>83</v>
       </c>
       <c r="B211" s="10"/>
       <c r="C211" s="7" t="s">
         <v>211</v>
       </c>
       <c r="D211" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E211" s="13">
-        <v>4228</v>
+        <v>4300</v>
       </c>
     </row>
     <row r="212" spans="1:5">
       <c r="A212" s="5">
         <v>84</v>
       </c>
       <c r="B212" s="10"/>
       <c r="C212" s="7" t="s">
         <v>212</v>
       </c>
       <c r="D212" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E212" s="13">
-        <v>4300</v>
+        <v>2465</v>
       </c>
     </row>
     <row r="213" spans="1:5">
       <c r="A213" s="5">
         <v>85</v>
       </c>
       <c r="B213" s="10"/>
       <c r="C213" s="7" t="s">
         <v>213</v>
       </c>
       <c r="D213" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E213" s="13">
-        <v>2465</v>
+        <v>5500</v>
       </c>
     </row>
     <row r="214" spans="1:5">
       <c r="A214" s="5">
         <v>86</v>
       </c>
       <c r="B214" s="10"/>
       <c r="C214" s="7" t="s">
         <v>214</v>
       </c>
       <c r="D214" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E214" s="13">
-        <v>5500</v>
+        <v>2825</v>
       </c>
     </row>
     <row r="215" spans="1:5">
       <c r="A215" s="5">
         <v>87</v>
       </c>
       <c r="B215" s="10"/>
       <c r="C215" s="7" t="s">
         <v>215</v>
       </c>
       <c r="D215" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E215" s="13">
-        <v>2825</v>
+        <v>22275</v>
       </c>
     </row>
     <row r="216" spans="1:5">
       <c r="A216" s="5">
         <v>88</v>
       </c>
       <c r="B216" s="10"/>
       <c r="C216" s="7" t="s">
         <v>216</v>
       </c>
       <c r="D216" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E216" s="13">
-        <v>22275</v>
+        <v>43065</v>
       </c>
     </row>
     <row r="217" spans="1:5">
       <c r="A217" s="5">
         <v>89</v>
       </c>
       <c r="B217" s="10"/>
       <c r="C217" s="7" t="s">
         <v>217</v>
       </c>
       <c r="D217" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E217" s="13">
-        <v>43065</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="218" spans="1:5">
       <c r="A218" s="5">
         <v>90</v>
       </c>
       <c r="B218" s="10"/>
       <c r="C218" s="7" t="s">
         <v>218</v>
       </c>
       <c r="D218" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E218" s="13">
-        <v>1500</v>
+        <v>2252</v>
       </c>
     </row>
     <row r="219" spans="1:5">
       <c r="A219" s="5">
         <v>91</v>
       </c>
       <c r="B219" s="10"/>
       <c r="C219" s="7" t="s">
         <v>219</v>
       </c>
       <c r="D219" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E219" s="13">
-        <v>2252</v>
+        <v>10849</v>
       </c>
     </row>
     <row r="220" spans="1:5">
       <c r="A220" s="5">
         <v>92</v>
       </c>
       <c r="B220" s="10"/>
       <c r="C220" s="7" t="s">
         <v>220</v>
       </c>
       <c r="D220" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E220" s="13">
-        <v>10849</v>
+        <v>2103</v>
       </c>
     </row>
     <row r="221" spans="1:5">
       <c r="A221" s="5">
         <v>93</v>
       </c>
       <c r="B221" s="10"/>
       <c r="C221" s="7" t="s">
         <v>221</v>
       </c>
       <c r="D221" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E221" s="13">
-        <v>2103</v>
+        <v>25000</v>
       </c>
     </row>
     <row r="222" spans="1:5">
       <c r="A222" s="5">
         <v>94</v>
       </c>
       <c r="B222" s="10"/>
       <c r="C222" s="7" t="s">
         <v>222</v>
       </c>
       <c r="D222" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E222" s="13">
-        <v>25000</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="223" spans="1:5">
       <c r="A223" s="5">
         <v>95</v>
       </c>
       <c r="B223" s="10"/>
       <c r="C223" s="7" t="s">
         <v>223</v>
       </c>
       <c r="D223" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E223" s="13">
-        <v>1750</v>
+        <v>636</v>
       </c>
     </row>
     <row r="224" spans="1:5">
       <c r="A224" s="5">
         <v>96</v>
       </c>
       <c r="B224" s="10"/>
       <c r="C224" s="7" t="s">
         <v>224</v>
       </c>
       <c r="D224" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E224" s="13">
-        <v>636</v>
+        <v>19088</v>
       </c>
     </row>
     <row r="225" spans="1:5">
       <c r="A225" s="5">
         <v>97</v>
       </c>
       <c r="B225" s="10"/>
       <c r="C225" s="7" t="s">
         <v>225</v>
       </c>
       <c r="D225" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E225" s="13">
-        <v>19088</v>
+        <v>7550</v>
       </c>
     </row>
     <row r="226" spans="1:5">
       <c r="A226" s="5">
         <v>98</v>
       </c>
       <c r="B226" s="10"/>
       <c r="C226" s="7" t="s">
         <v>226</v>
       </c>
       <c r="D226" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E226" s="13">
-        <v>7550</v>
+        <v>1210</v>
       </c>
     </row>
     <row r="227" spans="1:5">
       <c r="A227" s="5">
         <v>99</v>
       </c>
       <c r="B227" s="10"/>
       <c r="C227" s="7" t="s">
         <v>227</v>
       </c>
       <c r="D227" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E227" s="13">
-        <v>1210</v>
+        <v>13300</v>
       </c>
     </row>
     <row r="228" spans="1:5">
       <c r="A228" s="5">
         <v>100</v>
       </c>
       <c r="B228" s="10"/>
       <c r="C228" s="7" t="s">
         <v>228</v>
       </c>
       <c r="D228" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E228" s="13">
-        <v>13300</v>
+        <v>19000</v>
       </c>
     </row>
     <row r="229" spans="1:5">
       <c r="A229" s="5">
         <v>101</v>
       </c>
       <c r="B229" s="10"/>
       <c r="C229" s="7" t="s">
         <v>229</v>
       </c>
       <c r="D229" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E229" s="13">
-        <v>19000</v>
+        <v>8075</v>
       </c>
     </row>
     <row r="230" spans="1:5">
       <c r="A230" s="5">
         <v>102</v>
       </c>
       <c r="B230" s="10"/>
       <c r="C230" s="7" t="s">
         <v>230</v>
       </c>
       <c r="D230" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E230" s="13">
-        <v>8075</v>
+        <v>2157</v>
       </c>
     </row>
     <row r="231" spans="1:5">
       <c r="A231" s="5">
         <v>103</v>
       </c>
       <c r="B231" s="10"/>
       <c r="C231" s="7" t="s">
         <v>231</v>
       </c>
       <c r="D231" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E231" s="13">
-        <v>2157</v>
+        <v>5900</v>
       </c>
     </row>
     <row r="232" spans="1:5">
       <c r="A232" s="5">
         <v>104</v>
       </c>
       <c r="B232" s="10"/>
       <c r="C232" s="7" t="s">
         <v>232</v>
       </c>
       <c r="D232" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E232" s="13">
-        <v>5900</v>
+        <v>2405</v>
       </c>
     </row>
     <row r="233" spans="1:5">
       <c r="A233" s="5">
         <v>105</v>
       </c>
       <c r="B233" s="10"/>
       <c r="C233" s="7" t="s">
         <v>233</v>
       </c>
       <c r="D233" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E233" s="13">
-        <v>2405</v>
+        <v>4146</v>
       </c>
     </row>
     <row r="234" spans="1:5">
       <c r="A234" s="5">
         <v>106</v>
       </c>
       <c r="B234" s="10"/>
       <c r="C234" s="7" t="s">
         <v>234</v>
       </c>
       <c r="D234" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E234" s="13">
-        <v>4146</v>
+        <v>1931</v>
       </c>
     </row>
     <row r="235" spans="1:5">
       <c r="A235" s="5">
         <v>107</v>
       </c>
       <c r="B235" s="10"/>
       <c r="C235" s="7" t="s">
         <v>235</v>
       </c>
       <c r="D235" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E235" s="13">
-        <v>1931</v>
+        <v>7001</v>
       </c>
     </row>
     <row r="236" spans="1:5">
       <c r="A236" s="5">
         <v>108</v>
       </c>
       <c r="B236" s="10"/>
       <c r="C236" s="7" t="s">
         <v>236</v>
       </c>
       <c r="D236" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E236" s="13">
-        <v>7001</v>
+        <v>2125</v>
       </c>
     </row>
     <row r="237" spans="1:5">
       <c r="A237" s="5">
         <v>109</v>
       </c>
       <c r="B237" s="10"/>
       <c r="C237" s="7" t="s">
         <v>237</v>
       </c>
       <c r="D237" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E237" s="13">
-        <v>2125</v>
+        <v>1901</v>
       </c>
     </row>
     <row r="238" spans="1:5">
       <c r="A238" s="5">
         <v>110</v>
       </c>
       <c r="B238" s="10"/>
       <c r="C238" s="7" t="s">
         <v>238</v>
       </c>
       <c r="D238" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E238" s="13">
-        <v>1901</v>
+        <v>15000</v>
       </c>
     </row>
     <row r="239" spans="1:5">
       <c r="A239" s="5">
         <v>111</v>
       </c>
       <c r="B239" s="10"/>
       <c r="C239" s="7" t="s">
         <v>239</v>
       </c>
       <c r="D239" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E239" s="13">
-        <v>4136</v>
+        <v>2372</v>
       </c>
     </row>
     <row r="240" spans="1:5">
       <c r="A240" s="5">
         <v>112</v>
       </c>
       <c r="B240" s="10"/>
       <c r="C240" s="7" t="s">
         <v>240</v>
       </c>
       <c r="D240" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E240" s="13">
-        <v>15000</v>
+        <v>7005</v>
       </c>
     </row>
     <row r="241" spans="1:5">
       <c r="A241" s="5">
         <v>113</v>
       </c>
       <c r="B241" s="10"/>
       <c r="C241" s="7" t="s">
         <v>241</v>
       </c>
       <c r="D241" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E241" s="13">
-        <v>2372</v>
+        <v>42000</v>
       </c>
     </row>
     <row r="242" spans="1:5">
       <c r="A242" s="5">
         <v>114</v>
       </c>
       <c r="B242" s="10"/>
       <c r="C242" s="7" t="s">
         <v>242</v>
       </c>
       <c r="D242" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E242" s="13">
-        <v>7005</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="243" spans="1:5">
       <c r="A243" s="5">
         <v>115</v>
       </c>
       <c r="B243" s="10"/>
       <c r="C243" s="7" t="s">
         <v>243</v>
       </c>
       <c r="D243" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E243" s="13">
-        <v>42000</v>
+        <v>2330</v>
       </c>
     </row>
     <row r="244" spans="1:5">
       <c r="A244" s="5">
         <v>116</v>
       </c>
       <c r="B244" s="10"/>
       <c r="C244" s="7" t="s">
         <v>244</v>
       </c>
       <c r="D244" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E244" s="13">
-        <v>1450</v>
+        <v>3216</v>
       </c>
     </row>
     <row r="245" spans="1:5">
       <c r="A245" s="5">
         <v>117</v>
       </c>
       <c r="B245" s="10"/>
       <c r="C245" s="7" t="s">
         <v>245</v>
       </c>
       <c r="D245" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E245" s="13">
-        <v>2330</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="246" spans="1:5">
       <c r="A246" s="5">
         <v>118</v>
       </c>
       <c r="B246" s="10"/>
       <c r="C246" s="7" t="s">
         <v>246</v>
       </c>
       <c r="D246" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E246" s="13">
-        <v>3216</v>
+        <v>5632</v>
       </c>
     </row>
     <row r="247" spans="1:5">
       <c r="A247" s="5">
         <v>119</v>
       </c>
       <c r="B247" s="10"/>
       <c r="C247" s="7" t="s">
         <v>247</v>
       </c>
       <c r="D247" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E247" s="13">
-        <v>1600</v>
+        <v>3307</v>
       </c>
     </row>
     <row r="248" spans="1:5">
       <c r="A248" s="5">
         <v>120</v>
       </c>
       <c r="B248" s="10"/>
       <c r="C248" s="7" t="s">
         <v>248</v>
       </c>
       <c r="D248" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E248" s="13">
-        <v>5632</v>
+        <v>25650</v>
       </c>
     </row>
     <row r="249" spans="1:5">
       <c r="A249" s="5">
         <v>121</v>
       </c>
       <c r="B249" s="10"/>
       <c r="C249" s="7" t="s">
         <v>249</v>
       </c>
       <c r="D249" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E249" s="13">
-        <v>3307</v>
+        <v>519</v>
       </c>
     </row>
     <row r="250" spans="1:5">
       <c r="A250" s="5">
         <v>122</v>
       </c>
       <c r="B250" s="10"/>
       <c r="C250" s="7" t="s">
         <v>250</v>
       </c>
       <c r="D250" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E250" s="13">
-        <v>25650</v>
+        <v>2105</v>
       </c>
     </row>
     <row r="251" spans="1:5">
       <c r="A251" s="5">
         <v>123</v>
       </c>
       <c r="B251" s="10"/>
       <c r="C251" s="7" t="s">
         <v>251</v>
       </c>
       <c r="D251" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E251" s="13">
-        <v>519</v>
+        <v>2213</v>
       </c>
     </row>
     <row r="252" spans="1:5">
       <c r="A252" s="5">
         <v>124</v>
       </c>
       <c r="B252" s="10"/>
       <c r="C252" s="7" t="s">
         <v>252</v>
       </c>
       <c r="D252" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E252" s="13">
-        <v>2105</v>
+        <v>3755</v>
       </c>
     </row>
     <row r="253" spans="1:5">
       <c r="A253" s="5">
         <v>125</v>
       </c>
       <c r="B253" s="10"/>
       <c r="C253" s="7" t="s">
         <v>253</v>
       </c>
       <c r="D253" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E253" s="13">
-        <v>2213</v>
+        <v>4812</v>
       </c>
     </row>
     <row r="254" spans="1:5">
       <c r="A254" s="5">
         <v>126</v>
       </c>
       <c r="B254" s="10"/>
       <c r="C254" s="7" t="s">
         <v>254</v>
       </c>
       <c r="D254" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E254" s="13">
-        <v>3755</v>
+        <v>12100</v>
       </c>
     </row>
     <row r="255" spans="1:5">
       <c r="A255" s="5">
         <v>127</v>
       </c>
       <c r="B255" s="10"/>
       <c r="C255" s="7" t="s">
         <v>255</v>
       </c>
       <c r="D255" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E255" s="13">
-        <v>4812</v>
+        <v>80190</v>
       </c>
     </row>
     <row r="256" spans="1:5">
       <c r="A256" s="5">
         <v>128</v>
       </c>
       <c r="B256" s="10"/>
       <c r="C256" s="7" t="s">
         <v>256</v>
       </c>
       <c r="D256" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E256" s="13">
-        <v>12100</v>
+        <v>10000</v>
       </c>
     </row>
     <row r="257" spans="1:5">
       <c r="A257" s="5">
         <v>129</v>
       </c>
       <c r="B257" s="10"/>
       <c r="C257" s="7" t="s">
         <v>257</v>
       </c>
       <c r="D257" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E257" s="13">
-        <v>1713</v>
+        <v>2463</v>
       </c>
     </row>
     <row r="258" spans="1:5">
       <c r="A258" s="5">
         <v>130</v>
       </c>
       <c r="B258" s="10"/>
       <c r="C258" s="7" t="s">
         <v>258</v>
       </c>
       <c r="D258" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E258" s="13">
-        <v>80190</v>
+        <v>3013</v>
       </c>
     </row>
     <row r="259" spans="1:5">
       <c r="A259" s="5">
         <v>131</v>
       </c>
       <c r="B259" s="10"/>
       <c r="C259" s="7" t="s">
         <v>259</v>
       </c>
       <c r="D259" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E259" s="13">
-        <v>10000</v>
+        <v>4509</v>
       </c>
     </row>
     <row r="260" spans="1:5">
       <c r="A260" s="5">
         <v>132</v>
       </c>
       <c r="B260" s="10"/>
       <c r="C260" s="7" t="s">
         <v>260</v>
       </c>
       <c r="D260" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E260" s="13">
-        <v>2463</v>
+        <v>3900</v>
       </c>
     </row>
     <row r="261" spans="1:5">
       <c r="A261" s="5">
         <v>133</v>
       </c>
       <c r="B261" s="10"/>
       <c r="C261" s="7" t="s">
         <v>261</v>
       </c>
       <c r="D261" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E261" s="13">
-        <v>3013</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="262" spans="1:5">
       <c r="A262" s="5">
         <v>134</v>
       </c>
       <c r="B262" s="10"/>
       <c r="C262" s="7" t="s">
         <v>262</v>
       </c>
       <c r="D262" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E262" s="13">
-        <v>4509</v>
+        <v>610</v>
       </c>
     </row>
     <row r="263" spans="1:5">
       <c r="A263" s="5">
         <v>135</v>
       </c>
       <c r="B263" s="10"/>
       <c r="C263" s="7" t="s">
         <v>263</v>
       </c>
       <c r="D263" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E263" s="13">
-        <v>3900</v>
+        <v>718</v>
       </c>
     </row>
     <row r="264" spans="1:5">
       <c r="A264" s="5">
         <v>136</v>
       </c>
       <c r="B264" s="10"/>
       <c r="C264" s="7" t="s">
         <v>264</v>
       </c>
       <c r="D264" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E264" s="13">
-        <v>1500</v>
+        <v>643</v>
       </c>
     </row>
     <row r="265" spans="1:5">
       <c r="A265" s="5">
         <v>137</v>
       </c>
       <c r="B265" s="10"/>
       <c r="C265" s="7" t="s">
         <v>265</v>
       </c>
       <c r="D265" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E265" s="13">
-        <v>610</v>
+        <v>13321</v>
       </c>
     </row>
     <row r="266" spans="1:5">
       <c r="A266" s="5">
         <v>138</v>
       </c>
       <c r="B266" s="10"/>
       <c r="C266" s="7" t="s">
         <v>266</v>
       </c>
       <c r="D266" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E266" s="13">
-        <v>718</v>
+        <v>1596</v>
       </c>
     </row>
     <row r="267" spans="1:5">
       <c r="A267" s="5">
         <v>139</v>
       </c>
       <c r="B267" s="10"/>
       <c r="C267" s="7" t="s">
         <v>267</v>
       </c>
       <c r="D267" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E267" s="13">
-        <v>643</v>
+        <v>1583</v>
       </c>
     </row>
     <row r="268" spans="1:5">
       <c r="A268" s="5">
         <v>140</v>
       </c>
       <c r="B268" s="10"/>
       <c r="C268" s="7" t="s">
         <v>268</v>
       </c>
       <c r="D268" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E268" s="13">
-        <v>643</v>
+        <v>704</v>
       </c>
     </row>
     <row r="269" spans="1:5">
       <c r="A269" s="5">
         <v>141</v>
       </c>
       <c r="B269" s="10"/>
       <c r="C269" s="7" t="s">
         <v>269</v>
       </c>
       <c r="D269" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E269" s="13">
-        <v>13321</v>
+        <v>2404</v>
       </c>
     </row>
     <row r="270" spans="1:5">
       <c r="A270" s="5">
         <v>142</v>
       </c>
       <c r="B270" s="10"/>
       <c r="C270" s="7" t="s">
         <v>270</v>
       </c>
       <c r="D270" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E270" s="13">
-        <v>1596</v>
+        <v>5971</v>
       </c>
     </row>
     <row r="271" spans="1:5">
       <c r="A271" s="5">
         <v>143</v>
       </c>
       <c r="B271" s="10"/>
       <c r="C271" s="7" t="s">
         <v>271</v>
       </c>
       <c r="D271" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E271" s="13">
-        <v>1583</v>
+        <v>6195</v>
       </c>
     </row>
     <row r="272" spans="1:5">
       <c r="A272" s="5">
         <v>144</v>
       </c>
       <c r="B272" s="10"/>
       <c r="C272" s="7" t="s">
         <v>272</v>
       </c>
       <c r="D272" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E272" s="13">
-        <v>704</v>
+        <v>13500</v>
       </c>
     </row>
     <row r="273" spans="1:5">
       <c r="A273" s="5">
         <v>145</v>
       </c>
       <c r="B273" s="10"/>
       <c r="C273" s="7" t="s">
         <v>273</v>
       </c>
       <c r="D273" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E273" s="13">
-        <v>2404</v>
+        <v>3700</v>
       </c>
     </row>
     <row r="274" spans="1:5">
       <c r="A274" s="5">
         <v>146</v>
       </c>
       <c r="B274" s="10"/>
       <c r="C274" s="7" t="s">
         <v>274</v>
       </c>
       <c r="D274" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E274" s="13">
-        <v>5971</v>
+        <v>2050</v>
       </c>
     </row>
     <row r="275" spans="1:5">
       <c r="A275" s="5">
         <v>147</v>
       </c>
       <c r="B275" s="10"/>
       <c r="C275" s="7" t="s">
         <v>275</v>
       </c>
       <c r="D275" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E275" s="13">
-        <v>6195</v>
+        <v>1908</v>
       </c>
     </row>
     <row r="276" spans="1:5">
       <c r="A276" s="5">
         <v>148</v>
       </c>
       <c r="B276" s="10"/>
       <c r="C276" s="7" t="s">
         <v>276</v>
       </c>
       <c r="D276" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E276" s="13">
-        <v>13500</v>
+        <v>1128</v>
       </c>
     </row>
     <row r="277" spans="1:5">
       <c r="A277" s="5">
         <v>149</v>
       </c>
       <c r="B277" s="10"/>
       <c r="C277" s="7" t="s">
         <v>277</v>
       </c>
       <c r="D277" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E277" s="13">
-        <v>3700</v>
+        <v>3656</v>
       </c>
     </row>
     <row r="278" spans="1:5">
       <c r="A278" s="5">
         <v>150</v>
       </c>
       <c r="B278" s="10"/>
       <c r="C278" s="7" t="s">
         <v>278</v>
       </c>
       <c r="D278" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E278" s="13">
-        <v>2050</v>
+        <v>3770</v>
       </c>
     </row>
     <row r="279" spans="1:5">
       <c r="A279" s="5">
         <v>151</v>
       </c>
       <c r="B279" s="10"/>
       <c r="C279" s="7" t="s">
         <v>279</v>
       </c>
       <c r="D279" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E279" s="13">
-        <v>1908</v>
+        <v>9308</v>
       </c>
     </row>
     <row r="280" spans="1:5">
       <c r="A280" s="5">
         <v>152</v>
       </c>
       <c r="B280" s="10"/>
       <c r="C280" s="7" t="s">
         <v>280</v>
       </c>
       <c r="D280" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E280" s="13">
-        <v>1128</v>
+        <v>9353</v>
       </c>
     </row>
     <row r="281" spans="1:5">
       <c r="A281" s="5">
         <v>153</v>
       </c>
       <c r="B281" s="10"/>
       <c r="C281" s="7" t="s">
         <v>281</v>
       </c>
       <c r="D281" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E281" s="13">
-        <v>3770</v>
+        <v>4431</v>
       </c>
     </row>
     <row r="282" spans="1:5">
       <c r="A282" s="5">
         <v>154</v>
       </c>
       <c r="B282" s="10"/>
       <c r="C282" s="7" t="s">
         <v>282</v>
       </c>
       <c r="D282" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E282" s="13">
-        <v>9308</v>
+        <v>1950</v>
       </c>
     </row>
     <row r="283" spans="1:5">
       <c r="A283" s="5">
         <v>155</v>
       </c>
       <c r="B283" s="10"/>
       <c r="C283" s="7" t="s">
         <v>283</v>
       </c>
       <c r="D283" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E283" s="13">
-        <v>9353</v>
+        <v>1961</v>
       </c>
     </row>
     <row r="284" spans="1:5">
       <c r="A284" s="5">
         <v>156</v>
       </c>
       <c r="B284" s="10"/>
       <c r="C284" s="7" t="s">
         <v>284</v>
       </c>
       <c r="D284" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E284" s="13">
-        <v>4431</v>
+        <v>3790</v>
       </c>
     </row>
     <row r="285" spans="1:5">
       <c r="A285" s="5">
         <v>157</v>
       </c>
       <c r="B285" s="10"/>
       <c r="C285" s="7" t="s">
         <v>285</v>
       </c>
       <c r="D285" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E285" s="13">
-        <v>1950</v>
+        <v>3997</v>
       </c>
     </row>
     <row r="286" spans="1:5">
       <c r="A286" s="5">
         <v>158</v>
       </c>
       <c r="B286" s="10"/>
       <c r="C286" s="7" t="s">
         <v>286</v>
       </c>
       <c r="D286" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E286" s="13">
-        <v>1961</v>
+        <v>1412</v>
       </c>
     </row>
     <row r="287" spans="1:5">
       <c r="A287" s="5">
         <v>159</v>
       </c>
       <c r="B287" s="10"/>
       <c r="C287" s="7" t="s">
         <v>287</v>
       </c>
       <c r="D287" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E287" s="13">
         <v>3790</v>
       </c>
     </row>
     <row r="288" spans="1:5">
       <c r="A288" s="5">
         <v>160</v>
       </c>
       <c r="B288" s="10"/>
       <c r="C288" s="7" t="s">
         <v>288</v>
       </c>
       <c r="D288" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E288" s="13">
-        <v>3997</v>
+        <v>3265</v>
       </c>
     </row>
     <row r="289" spans="1:5">
       <c r="A289" s="5">
         <v>161</v>
       </c>
       <c r="B289" s="10"/>
       <c r="C289" s="7" t="s">
         <v>289</v>
       </c>
       <c r="D289" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E289" s="13">
-        <v>1412</v>
+        <v>9467</v>
       </c>
     </row>
     <row r="290" spans="1:5">
       <c r="A290" s="5">
         <v>162</v>
       </c>
       <c r="B290" s="10"/>
       <c r="C290" s="7" t="s">
         <v>290</v>
       </c>
       <c r="D290" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E290" s="13">
-        <v>3790</v>
+        <v>8175</v>
       </c>
     </row>
     <row r="291" spans="1:5">
       <c r="A291" s="5">
         <v>163</v>
       </c>
       <c r="B291" s="10"/>
       <c r="C291" s="7" t="s">
         <v>291</v>
       </c>
       <c r="D291" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E291" s="13">
-        <v>9467</v>
+        <v>4885</v>
       </c>
     </row>
     <row r="292" spans="1:5">
       <c r="A292" s="5">
         <v>164</v>
       </c>
       <c r="B292" s="10"/>
       <c r="C292" s="7" t="s">
         <v>292</v>
       </c>
       <c r="D292" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E292" s="13">
-        <v>8175</v>
+        <v>4156</v>
       </c>
     </row>
     <row r="293" spans="1:5">
       <c r="A293" s="5">
         <v>165</v>
       </c>
       <c r="B293" s="10"/>
       <c r="C293" s="7" t="s">
         <v>293</v>
       </c>
       <c r="D293" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E293" s="13">
-        <v>4885</v>
+        <v>5280</v>
       </c>
     </row>
     <row r="294" spans="1:5">
       <c r="A294" s="5">
         <v>166</v>
       </c>
       <c r="B294" s="10"/>
       <c r="C294" s="7" t="s">
         <v>294</v>
       </c>
       <c r="D294" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E294" s="13">
-        <v>4156</v>
+        <v>5226</v>
       </c>
     </row>
     <row r="295" spans="1:5">
       <c r="A295" s="5">
         <v>167</v>
       </c>
       <c r="B295" s="10"/>
       <c r="C295" s="7" t="s">
         <v>295</v>
       </c>
       <c r="D295" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E295" s="13">
-        <v>5280</v>
+        <v>1925</v>
       </c>
     </row>
     <row r="296" spans="1:5">
       <c r="A296" s="5">
         <v>168</v>
       </c>
       <c r="B296" s="10"/>
       <c r="C296" s="7" t="s">
         <v>296</v>
       </c>
       <c r="D296" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E296" s="13">
-        <v>5226</v>
+        <v>17129</v>
       </c>
     </row>
     <row r="297" spans="1:5">
       <c r="A297" s="5">
         <v>169</v>
       </c>
       <c r="B297" s="10"/>
       <c r="C297" s="7" t="s">
         <v>297</v>
       </c>
       <c r="D297" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E297" s="13">
-        <v>4265</v>
+        <v>5477</v>
       </c>
     </row>
     <row r="298" spans="1:5">
       <c r="A298" s="5">
         <v>170</v>
       </c>
       <c r="B298" s="10"/>
       <c r="C298" s="7" t="s">
         <v>298</v>
       </c>
       <c r="D298" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E298" s="13">
-        <v>17129</v>
+        <v>8553</v>
       </c>
     </row>
     <row r="299" spans="1:5">
       <c r="A299" s="5">
         <v>171</v>
       </c>
       <c r="B299" s="10"/>
       <c r="C299" s="7" t="s">
         <v>299</v>
       </c>
       <c r="D299" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E299" s="13">
-        <v>5477</v>
+        <v>5349</v>
       </c>
     </row>
     <row r="300" spans="1:5">
       <c r="A300" s="5">
         <v>172</v>
       </c>
       <c r="B300" s="10"/>
       <c r="C300" s="7" t="s">
         <v>300</v>
       </c>
       <c r="D300" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E300" s="13">
-        <v>8553</v>
+        <v>2875</v>
       </c>
     </row>
     <row r="301" spans="1:5">
       <c r="A301" s="5">
         <v>173</v>
       </c>
       <c r="B301" s="10"/>
       <c r="C301" s="7" t="s">
         <v>301</v>
       </c>
       <c r="D301" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E301" s="13">
-        <v>5349</v>
+        <v>4865</v>
       </c>
     </row>
     <row r="302" spans="1:5">
       <c r="A302" s="5">
         <v>174</v>
       </c>
       <c r="B302" s="10"/>
       <c r="C302" s="7" t="s">
         <v>302</v>
       </c>
       <c r="D302" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E302" s="13">
-        <v>2875</v>
+        <v>1410</v>
       </c>
     </row>
     <row r="303" spans="1:5">
       <c r="A303" s="5">
         <v>175</v>
       </c>
       <c r="B303" s="10"/>
       <c r="C303" s="7" t="s">
         <v>303</v>
       </c>
       <c r="D303" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E303" s="13">
-        <v>1410</v>
+        <v>2505</v>
       </c>
     </row>
     <row r="304" spans="1:5">
       <c r="A304" s="5">
         <v>176</v>
       </c>
       <c r="B304" s="10"/>
       <c r="C304" s="7" t="s">
         <v>304</v>
       </c>
       <c r="D304" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E304" s="13">
-        <v>2505</v>
+        <v>4009</v>
       </c>
     </row>
     <row r="305" spans="1:5">
       <c r="A305" s="5">
         <v>177</v>
       </c>
       <c r="B305" s="10"/>
       <c r="C305" s="7" t="s">
         <v>305</v>
       </c>
       <c r="D305" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E305" s="13">
-        <v>4009</v>
+        <v>5015</v>
       </c>
     </row>
     <row r="306" spans="1:5">
       <c r="A306" s="5">
         <v>178</v>
       </c>
       <c r="B306" s="10"/>
       <c r="C306" s="7" t="s">
         <v>306</v>
       </c>
       <c r="D306" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E306" s="13">
-        <v>5015</v>
+        <v>9652</v>
       </c>
     </row>
     <row r="307" spans="1:5">
       <c r="A307" s="5">
         <v>179</v>
       </c>
       <c r="B307" s="10"/>
       <c r="C307" s="7" t="s">
         <v>307</v>
       </c>
       <c r="D307" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E307" s="13">
-        <v>9652</v>
+        <v>4850</v>
       </c>
     </row>
     <row r="308" spans="1:5">
       <c r="A308" s="5">
         <v>180</v>
       </c>
       <c r="B308" s="10"/>
       <c r="C308" s="7" t="s">
         <v>308</v>
       </c>
       <c r="D308" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E308" s="13">
-        <v>4850</v>
+        <v>1810</v>
       </c>
     </row>
     <row r="309" spans="1:5">
       <c r="A309" s="5">
         <v>181</v>
       </c>
       <c r="B309" s="10"/>
       <c r="C309" s="7" t="s">
         <v>309</v>
       </c>
       <c r="D309" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E309" s="13">
-        <v>1810</v>
+        <v>995</v>
       </c>
     </row>
     <row r="310" spans="1:5">
       <c r="A310" s="5">
         <v>182</v>
       </c>
       <c r="B310" s="10"/>
       <c r="C310" s="7" t="s">
         <v>310</v>
       </c>
       <c r="D310" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E310" s="13">
-        <v>995</v>
+        <v>5750</v>
       </c>
     </row>
     <row r="311" spans="1:5">
       <c r="A311" s="5">
         <v>183</v>
       </c>
       <c r="B311" s="10"/>
       <c r="C311" s="7" t="s">
         <v>311</v>
       </c>
       <c r="D311" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E311" s="13">
-        <v>5750</v>
+        <v>4355</v>
       </c>
     </row>
     <row r="312" spans="1:5">
       <c r="A312" s="5">
         <v>184</v>
       </c>
       <c r="B312" s="10"/>
       <c r="C312" s="7" t="s">
         <v>312</v>
       </c>
       <c r="D312" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E312" s="13">
-        <v>4355</v>
+        <v>2600</v>
       </c>
     </row>
     <row r="313" spans="1:5">
       <c r="A313" s="5">
         <v>185</v>
       </c>
       <c r="B313" s="10"/>
       <c r="C313" s="7" t="s">
         <v>313</v>
       </c>
       <c r="D313" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E313" s="13">
-        <v>2600</v>
+        <v>1105</v>
       </c>
     </row>
     <row r="314" spans="1:5">
       <c r="A314" s="5">
         <v>186</v>
       </c>
       <c r="B314" s="10"/>
       <c r="C314" s="7" t="s">
         <v>314</v>
       </c>
       <c r="D314" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E314" s="13">
-        <v>1105</v>
+        <v>3484</v>
       </c>
     </row>
     <row r="315" spans="1:5">
       <c r="A315" s="5">
         <v>187</v>
       </c>
       <c r="B315" s="10"/>
       <c r="C315" s="7" t="s">
         <v>315</v>
       </c>
       <c r="D315" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E315" s="13">
-        <v>3484</v>
+        <v>3115</v>
       </c>
     </row>
     <row r="316" spans="1:5">
       <c r="A316" s="5">
         <v>188</v>
       </c>
       <c r="B316" s="10"/>
       <c r="C316" s="7" t="s">
         <v>316</v>
       </c>
       <c r="D316" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E316" s="13">
-        <v>3115</v>
+        <v>5027</v>
       </c>
     </row>
     <row r="317" spans="1:5">
       <c r="A317" s="5">
         <v>189</v>
       </c>
       <c r="B317" s="10"/>
       <c r="C317" s="7" t="s">
         <v>317</v>
       </c>
       <c r="D317" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E317" s="13">
-        <v>5027</v>
+        <v>4029</v>
       </c>
     </row>
     <row r="318" spans="1:5">
       <c r="A318" s="5">
         <v>190</v>
       </c>
       <c r="B318" s="10"/>
       <c r="C318" s="7" t="s">
         <v>318</v>
       </c>
       <c r="D318" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E318" s="13">
-        <v>4029</v>
+        <v>3925</v>
       </c>
     </row>
     <row r="319" spans="1:5">
       <c r="A319" s="5">
         <v>191</v>
       </c>
       <c r="B319" s="10"/>
       <c r="C319" s="7" t="s">
         <v>319</v>
       </c>
       <c r="D319" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E319" s="13">
-        <v>3925</v>
+        <v>2780</v>
       </c>
     </row>
     <row r="320" spans="1:5">
       <c r="A320" s="5">
         <v>192</v>
       </c>
       <c r="B320" s="10"/>
       <c r="C320" s="7" t="s">
         <v>320</v>
       </c>
       <c r="D320" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E320" s="13">
-        <v>3450</v>
+        <v>6216</v>
       </c>
     </row>
     <row r="321" spans="1:5">
       <c r="A321" s="5">
         <v>193</v>
       </c>
       <c r="B321" s="10"/>
       <c r="C321" s="7" t="s">
         <v>321</v>
       </c>
       <c r="D321" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E321" s="13">
-        <v>3790</v>
+        <v>3450</v>
       </c>
     </row>
     <row r="322" spans="1:5">
       <c r="A322" s="5">
         <v>194</v>
       </c>
       <c r="B322" s="10"/>
       <c r="C322" s="7" t="s">
         <v>322</v>
       </c>
       <c r="D322" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E322" s="13">
-        <v>9353</v>
+        <v>3790</v>
       </c>
     </row>
     <row r="323" spans="1:5">
       <c r="A323" s="5">
         <v>195</v>
       </c>
       <c r="B323" s="10"/>
       <c r="C323" s="7" t="s">
         <v>323</v>
       </c>
       <c r="D323" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E323" s="13">
-        <v>3790</v>
+        <v>9353</v>
       </c>
     </row>
     <row r="324" spans="1:5">
       <c r="A324" s="5">
         <v>196</v>
       </c>
       <c r="B324" s="10"/>
       <c r="C324" s="7" t="s">
         <v>324</v>
       </c>
       <c r="D324" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E324" s="13">
-        <v>3350</v>
+        <v>3790</v>
       </c>
     </row>
     <row r="325" spans="1:5">
       <c r="A325" s="5">
         <v>197</v>
       </c>
       <c r="B325" s="10"/>
       <c r="C325" s="7" t="s">
         <v>325</v>
       </c>
       <c r="D325" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E325" s="13">
-        <v>8229</v>
+        <v>3350</v>
       </c>
     </row>
     <row r="326" spans="1:5">
       <c r="A326" s="5">
         <v>198</v>
       </c>
       <c r="B326" s="10"/>
       <c r="C326" s="7" t="s">
         <v>326</v>
       </c>
       <c r="D326" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E326" s="13">
-        <v>1960</v>
+        <v>8229</v>
       </c>
     </row>
     <row r="327" spans="1:5">
       <c r="A327" s="5">
         <v>199</v>
       </c>
       <c r="B327" s="10"/>
       <c r="C327" s="7" t="s">
         <v>327</v>
       </c>
       <c r="D327" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E327" s="13">
-        <v>5383</v>
+        <v>1960</v>
       </c>
     </row>
     <row r="328" spans="1:5">
       <c r="A328" s="5">
         <v>200</v>
       </c>
       <c r="B328" s="10"/>
       <c r="C328" s="7" t="s">
         <v>328</v>
       </c>
       <c r="D328" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E328" s="13">
-        <v>4227</v>
+        <v>5383</v>
       </c>
     </row>
     <row r="329" spans="1:5">
       <c r="A329" s="5">
         <v>201</v>
       </c>
       <c r="B329" s="10"/>
       <c r="C329" s="7" t="s">
         <v>329</v>
       </c>
       <c r="D329" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E329" s="13">
-        <v>4418</v>
+        <v>2851</v>
       </c>
     </row>
     <row r="330" spans="1:5">
       <c r="A330" s="5">
         <v>202</v>
       </c>
       <c r="B330" s="10"/>
       <c r="C330" s="7" t="s">
         <v>330</v>
       </c>
       <c r="D330" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E330" s="13">
-        <v>1982</v>
+        <v>4227</v>
       </c>
     </row>
     <row r="331" spans="1:5">
       <c r="A331" s="5">
         <v>203</v>
       </c>
       <c r="B331" s="10"/>
       <c r="C331" s="7" t="s">
         <v>331</v>
       </c>
       <c r="D331" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E331" s="13">
-        <v>11145</v>
+        <v>4418</v>
       </c>
     </row>
     <row r="332" spans="1:5">
       <c r="A332" s="5">
         <v>204</v>
       </c>
       <c r="B332" s="10"/>
       <c r="C332" s="7" t="s">
         <v>332</v>
       </c>
       <c r="D332" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E332" s="13">
-        <v>2070</v>
+        <v>1982</v>
       </c>
     </row>
     <row r="333" spans="1:5">
       <c r="A333" s="5">
         <v>205</v>
       </c>
       <c r="B333" s="10"/>
       <c r="C333" s="7" t="s">
         <v>333</v>
       </c>
       <c r="D333" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E333" s="13">
-        <v>5580</v>
+        <v>11145</v>
       </c>
     </row>
     <row r="334" spans="1:5">
       <c r="A334" s="5">
         <v>206</v>
       </c>
       <c r="B334" s="10"/>
       <c r="C334" s="7" t="s">
         <v>334</v>
       </c>
       <c r="D334" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E334" s="13">
-        <v>3484</v>
+        <v>2070</v>
       </c>
     </row>
     <row r="335" spans="1:5">
       <c r="A335" s="5">
         <v>207</v>
       </c>
       <c r="B335" s="10"/>
       <c r="C335" s="7" t="s">
         <v>335</v>
       </c>
       <c r="D335" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E335" s="13">
-        <v>1241</v>
+        <v>5580</v>
       </c>
     </row>
     <row r="336" spans="1:5">
       <c r="A336" s="5">
         <v>208</v>
       </c>
       <c r="B336" s="10"/>
       <c r="C336" s="7" t="s">
         <v>336</v>
       </c>
       <c r="D336" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E336" s="13">
-        <v>1505</v>
+        <v>3484</v>
       </c>
     </row>
     <row r="337" spans="1:5">
       <c r="A337" s="5">
         <v>209</v>
       </c>
       <c r="B337" s="10"/>
       <c r="C337" s="7" t="s">
         <v>337</v>
       </c>
       <c r="D337" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E337" s="13">
-        <v>3790</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="338" spans="1:5">
       <c r="A338" s="5">
         <v>210</v>
       </c>
       <c r="B338" s="10"/>
       <c r="C338" s="7" t="s">
         <v>338</v>
       </c>
       <c r="D338" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E338" s="13">
-        <v>3786</v>
+        <v>1505</v>
       </c>
     </row>
     <row r="339" spans="1:5">
       <c r="A339" s="5">
         <v>211</v>
       </c>
       <c r="B339" s="10"/>
       <c r="C339" s="7" t="s">
         <v>339</v>
       </c>
       <c r="D339" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E339" s="13">
-        <v>1265</v>
+        <v>3790</v>
       </c>
     </row>
     <row r="340" spans="1:5">
       <c r="A340" s="5">
         <v>212</v>
       </c>
       <c r="B340" s="10"/>
       <c r="C340" s="7" t="s">
         <v>340</v>
       </c>
       <c r="D340" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E340" s="13">
-        <v>5226</v>
+        <v>1265</v>
       </c>
     </row>
     <row r="341" spans="1:5">
       <c r="A341" s="5">
         <v>213</v>
       </c>
       <c r="B341" s="10"/>
       <c r="C341" s="7" t="s">
         <v>341</v>
       </c>
       <c r="D341" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E341" s="13">
-        <v>1850</v>
+        <v>5226</v>
       </c>
     </row>
     <row r="342" spans="1:5">
       <c r="A342" s="5">
         <v>214</v>
       </c>
       <c r="B342" s="10"/>
       <c r="C342" s="7" t="s">
         <v>342</v>
       </c>
       <c r="D342" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E342" s="13">
-        <v>2190</v>
+        <v>1850</v>
       </c>
     </row>
     <row r="343" spans="1:5">
       <c r="A343" s="5">
         <v>215</v>
       </c>
       <c r="B343" s="10"/>
       <c r="C343" s="7" t="s">
         <v>343</v>
       </c>
       <c r="D343" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E343" s="13">
-        <v>8684</v>
+        <v>3211</v>
       </c>
     </row>
     <row r="344" spans="1:5">
       <c r="A344" s="5">
         <v>216</v>
       </c>
       <c r="B344" s="10"/>
       <c r="C344" s="7" t="s">
         <v>344</v>
       </c>
       <c r="D344" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E344" s="13">
-        <v>3976</v>
+        <v>2190</v>
       </c>
     </row>
     <row r="345" spans="1:5">
       <c r="A345" s="5">
         <v>217</v>
       </c>
       <c r="B345" s="10"/>
       <c r="C345" s="7" t="s">
         <v>345</v>
       </c>
       <c r="D345" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E345" s="13">
-        <v>4517</v>
+        <v>8684</v>
       </c>
     </row>
     <row r="346" spans="1:5">
       <c r="A346" s="5">
         <v>218</v>
       </c>
       <c r="B346" s="10"/>
       <c r="C346" s="7" t="s">
         <v>346</v>
       </c>
       <c r="D346" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E346" s="13">
-        <v>3350</v>
+        <v>3976</v>
       </c>
     </row>
     <row r="347" spans="1:5">
       <c r="A347" s="5">
         <v>219</v>
       </c>
       <c r="B347" s="10"/>
       <c r="C347" s="7" t="s">
         <v>347</v>
       </c>
       <c r="D347" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E347" s="13">
-        <v>9248</v>
+        <v>4517</v>
       </c>
     </row>
     <row r="348" spans="1:5">
       <c r="A348" s="5">
         <v>220</v>
       </c>
       <c r="B348" s="10"/>
       <c r="C348" s="7" t="s">
         <v>348</v>
       </c>
       <c r="D348" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E348" s="13">
-        <v>6533</v>
+        <v>3350</v>
       </c>
     </row>
     <row r="349" spans="1:5">
       <c r="A349" s="5">
         <v>221</v>
       </c>
       <c r="B349" s="10"/>
       <c r="C349" s="7" t="s">
         <v>349</v>
       </c>
       <c r="D349" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E349" s="13">
-        <v>2750</v>
+        <v>9248</v>
       </c>
     </row>
     <row r="350" spans="1:5">
       <c r="A350" s="5">
         <v>222</v>
       </c>
       <c r="B350" s="10"/>
       <c r="C350" s="7" t="s">
         <v>350</v>
       </c>
       <c r="D350" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E350" s="13">
-        <v>3790</v>
+        <v>6533</v>
       </c>
     </row>
     <row r="351" spans="1:5">
       <c r="A351" s="5">
         <v>223</v>
       </c>
       <c r="B351" s="10"/>
       <c r="C351" s="7" t="s">
         <v>351</v>
       </c>
       <c r="D351" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E351" s="13">
-        <v>5997</v>
+        <v>2750</v>
       </c>
     </row>
     <row r="352" spans="1:5">
       <c r="A352" s="5">
         <v>224</v>
       </c>
       <c r="B352" s="10"/>
       <c r="C352" s="7" t="s">
         <v>352</v>
       </c>
       <c r="D352" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E352" s="13">
-        <v>3790</v>
+        <v>3915</v>
       </c>
     </row>
     <row r="353" spans="1:5">
       <c r="A353" s="5">
         <v>225</v>
       </c>
       <c r="B353" s="10"/>
       <c r="C353" s="7" t="s">
         <v>353</v>
       </c>
       <c r="D353" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E353" s="13">
-        <v>4227</v>
+        <v>3790</v>
       </c>
     </row>
     <row r="354" spans="1:5">
       <c r="A354" s="5">
         <v>226</v>
       </c>
       <c r="B354" s="10"/>
       <c r="C354" s="7" t="s">
         <v>354</v>
       </c>
       <c r="D354" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E354" s="13">
-        <v>2268</v>
+        <v>5997</v>
       </c>
     </row>
     <row r="355" spans="1:5">
       <c r="A355" s="5">
         <v>227</v>
       </c>
       <c r="B355" s="10"/>
       <c r="C355" s="7" t="s">
         <v>355</v>
       </c>
       <c r="D355" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E355" s="13">
-        <v>17129</v>
+        <v>3790</v>
       </c>
     </row>
     <row r="356" spans="1:5">
       <c r="A356" s="5">
         <v>228</v>
       </c>
       <c r="B356" s="10"/>
       <c r="C356" s="7" t="s">
         <v>356</v>
       </c>
       <c r="D356" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E356" s="13">
-        <v>6297</v>
+        <v>4227</v>
       </c>
     </row>
     <row r="357" spans="1:5">
       <c r="A357" s="5">
         <v>229</v>
       </c>
       <c r="B357" s="10"/>
       <c r="C357" s="7" t="s">
         <v>357</v>
       </c>
       <c r="D357" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E357" s="13">
-        <v>17129</v>
+        <v>2268</v>
       </c>
     </row>
     <row r="358" spans="1:5">
       <c r="A358" s="5">
         <v>230</v>
       </c>
       <c r="B358" s="10"/>
       <c r="C358" s="7" t="s">
         <v>358</v>
       </c>
       <c r="D358" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E358" s="13">
-        <v>4495</v>
+        <v>6297</v>
       </c>
     </row>
     <row r="359" spans="1:5">
       <c r="A359" s="5">
         <v>231</v>
       </c>
       <c r="B359" s="10"/>
       <c r="C359" s="7" t="s">
         <v>359</v>
       </c>
       <c r="D359" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E359" s="13">
-        <v>5491</v>
+        <v>17129</v>
       </c>
     </row>
     <row r="360" spans="1:5">
       <c r="A360" s="5">
         <v>232</v>
       </c>
       <c r="B360" s="10"/>
       <c r="C360" s="7" t="s">
         <v>360</v>
       </c>
       <c r="D360" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E360" s="13">
-        <v>1847</v>
+        <v>4495</v>
       </c>
     </row>
     <row r="361" spans="1:5">
       <c r="A361" s="5">
         <v>233</v>
       </c>
       <c r="B361" s="10"/>
       <c r="C361" s="7" t="s">
         <v>361</v>
       </c>
       <c r="D361" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E361" s="13">
-        <v>1300</v>
+        <v>5491</v>
       </c>
     </row>
     <row r="362" spans="1:5">
       <c r="A362" s="5">
         <v>234</v>
       </c>
       <c r="B362" s="10"/>
       <c r="C362" s="7" t="s">
         <v>362</v>
       </c>
       <c r="D362" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E362" s="13">
-        <v>900</v>
+        <v>1847</v>
       </c>
     </row>
     <row r="363" spans="1:5">
       <c r="A363" s="5">
         <v>235</v>
       </c>
       <c r="B363" s="10"/>
       <c r="C363" s="7" t="s">
         <v>363</v>
       </c>
       <c r="D363" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E363" s="13">
-        <v>839</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="364" spans="1:5">
       <c r="A364" s="5">
         <v>236</v>
       </c>
       <c r="B364" s="10"/>
       <c r="C364" s="7" t="s">
         <v>364</v>
       </c>
       <c r="D364" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E364" s="13">
-        <v>1800</v>
+        <v>900</v>
       </c>
     </row>
     <row r="365" spans="1:5">
       <c r="A365" s="5">
         <v>237</v>
       </c>
       <c r="B365" s="10"/>
       <c r="C365" s="7" t="s">
         <v>365</v>
       </c>
       <c r="D365" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E365" s="13">
-        <v>2700</v>
+        <v>839</v>
       </c>
     </row>
     <row r="366" spans="1:5">
       <c r="A366" s="5">
         <v>238</v>
       </c>
       <c r="B366" s="10"/>
       <c r="C366" s="7" t="s">
         <v>366</v>
       </c>
       <c r="D366" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E366" s="13">
-        <v>3000</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="367" spans="1:5">
       <c r="A367" s="5">
         <v>239</v>
       </c>
       <c r="B367" s="10"/>
       <c r="C367" s="7" t="s">
         <v>367</v>
       </c>
       <c r="D367" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E367" s="13">
-        <v>3534</v>
+        <v>2700</v>
       </c>
     </row>
     <row r="368" spans="1:5">
       <c r="A368" s="5">
         <v>240</v>
       </c>
       <c r="B368" s="10"/>
       <c r="C368" s="7" t="s">
         <v>368</v>
       </c>
       <c r="D368" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E368" s="13">
-        <v>3210</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="369" spans="1:5">
       <c r="A369" s="5">
         <v>241</v>
       </c>
       <c r="B369" s="10"/>
       <c r="C369" s="7" t="s">
         <v>369</v>
       </c>
       <c r="D369" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E369" s="13">
-        <v>3210</v>
+        <v>3534</v>
       </c>
     </row>
     <row r="370" spans="1:5">
       <c r="A370" s="5">
         <v>242</v>
       </c>
       <c r="B370" s="10"/>
       <c r="C370" s="7" t="s">
         <v>370</v>
       </c>
       <c r="D370" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E370" s="13">
         <v>3210</v>
       </c>
     </row>
     <row r="371" spans="1:5">
       <c r="A371" s="5">
         <v>243</v>
       </c>
       <c r="B371" s="10"/>
       <c r="C371" s="7" t="s">
         <v>371</v>
       </c>
       <c r="D371" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E371" s="13">
-        <v>10600</v>
+        <v>3210</v>
       </c>
     </row>
     <row r="372" spans="1:5">
       <c r="A372" s="5">
         <v>244</v>
       </c>
       <c r="B372" s="10"/>
       <c r="C372" s="7" t="s">
         <v>372</v>
       </c>
       <c r="D372" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E372" s="13">
-        <v>2991</v>
+        <v>3210</v>
       </c>
     </row>
     <row r="373" spans="1:5">
       <c r="A373" s="5">
         <v>245</v>
       </c>
       <c r="B373" s="10"/>
       <c r="C373" s="7" t="s">
         <v>373</v>
       </c>
       <c r="D373" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E373" s="13">
-        <v>9050</v>
+        <v>10600</v>
       </c>
     </row>
     <row r="374" spans="1:5">
       <c r="A374" s="5">
         <v>246</v>
       </c>
       <c r="B374" s="10"/>
       <c r="C374" s="7" t="s">
         <v>374</v>
       </c>
       <c r="D374" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E374" s="13">
-        <v>12100</v>
+        <v>2991</v>
       </c>
     </row>
     <row r="375" spans="1:5">
       <c r="A375" s="5">
         <v>247</v>
       </c>
       <c r="B375" s="10"/>
       <c r="C375" s="7" t="s">
         <v>375</v>
       </c>
       <c r="D375" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E375" s="13">
-        <v>7862.4</v>
+        <v>9050</v>
       </c>
     </row>
     <row r="376" spans="1:5">
       <c r="A376" s="5">
         <v>248</v>
       </c>
       <c r="B376" s="10"/>
       <c r="C376" s="7" t="s">
         <v>376</v>
       </c>
       <c r="D376" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E376" s="13">
-        <v>12850</v>
+        <v>12100</v>
       </c>
     </row>
     <row r="377" spans="1:5">
       <c r="A377" s="5">
         <v>249</v>
       </c>
       <c r="B377" s="10"/>
       <c r="C377" s="7" t="s">
         <v>377</v>
       </c>
       <c r="D377" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E377" s="13">
-        <v>16500</v>
+        <v>7862.4</v>
       </c>
     </row>
     <row r="378" spans="1:5">
       <c r="A378" s="5">
         <v>250</v>
       </c>
       <c r="B378" s="10"/>
       <c r="C378" s="7" t="s">
         <v>378</v>
       </c>
       <c r="D378" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E378" s="13">
-        <v>8350</v>
+        <v>12850</v>
       </c>
     </row>
     <row r="379" spans="1:5">
       <c r="A379" s="5">
         <v>251</v>
       </c>
       <c r="B379" s="10"/>
       <c r="C379" s="7" t="s">
         <v>379</v>
       </c>
       <c r="D379" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E379" s="13">
-        <v>14350</v>
+        <v>16500</v>
       </c>
     </row>
     <row r="380" spans="1:5">
       <c r="A380" s="5">
         <v>252</v>
       </c>
       <c r="B380" s="10"/>
       <c r="C380" s="7" t="s">
         <v>380</v>
       </c>
       <c r="D380" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E380" s="13">
-        <v>12100</v>
+        <v>8350</v>
       </c>
     </row>
     <row r="381" spans="1:5">
       <c r="A381" s="5">
         <v>253</v>
       </c>
       <c r="B381" s="10"/>
       <c r="C381" s="7" t="s">
         <v>381</v>
       </c>
       <c r="D381" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E381" s="13">
-        <v>15900</v>
+        <v>14350</v>
       </c>
     </row>
     <row r="382" spans="1:5">
       <c r="A382" s="5">
         <v>254</v>
       </c>
       <c r="B382" s="10"/>
       <c r="C382" s="7" t="s">
         <v>382</v>
       </c>
       <c r="D382" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E382" s="13">
-        <v>8517.6</v>
+        <v>12100</v>
       </c>
     </row>
     <row r="383" spans="1:5">
       <c r="A383" s="5">
         <v>255</v>
       </c>
       <c r="B383" s="10"/>
       <c r="C383" s="7" t="s">
         <v>383</v>
       </c>
       <c r="D383" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E383" s="13">
-        <v>12500</v>
+        <v>15900</v>
       </c>
     </row>
     <row r="384" spans="1:5">
       <c r="A384" s="5">
         <v>256</v>
       </c>
       <c r="B384" s="10"/>
       <c r="C384" s="7" t="s">
         <v>384</v>
       </c>
       <c r="D384" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E384" s="13">
-        <v>10300</v>
+        <v>8517.6</v>
       </c>
     </row>
     <row r="385" spans="1:5">
       <c r="A385" s="5">
         <v>257</v>
       </c>
       <c r="B385" s="10"/>
       <c r="C385" s="7" t="s">
         <v>385</v>
       </c>
       <c r="D385" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E385" s="13">
-        <v>14500</v>
+        <v>12500</v>
       </c>
     </row>
     <row r="386" spans="1:5">
       <c r="A386" s="5">
         <v>258</v>
       </c>
       <c r="B386" s="10"/>
       <c r="C386" s="7" t="s">
         <v>386</v>
       </c>
       <c r="D386" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E386" s="13">
-        <v>37700</v>
+        <v>10300</v>
       </c>
     </row>
     <row r="387" spans="1:5">
       <c r="A387" s="5">
         <v>259</v>
       </c>
       <c r="B387" s="10"/>
       <c r="C387" s="7" t="s">
         <v>387</v>
       </c>
       <c r="D387" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E387" s="13">
-        <v>17500</v>
+        <v>14500</v>
       </c>
     </row>
     <row r="388" spans="1:5">
       <c r="A388" s="5">
         <v>260</v>
       </c>
       <c r="B388" s="10"/>
       <c r="C388" s="7" t="s">
         <v>388</v>
       </c>
       <c r="D388" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E388" s="13">
-        <v>11200</v>
+        <v>37700</v>
       </c>
     </row>
     <row r="389" spans="1:5">
       <c r="A389" s="5">
         <v>261</v>
       </c>
       <c r="B389" s="10"/>
       <c r="C389" s="7" t="s">
         <v>389</v>
       </c>
       <c r="D389" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E389" s="13">
-        <v>8500</v>
+        <v>17500</v>
       </c>
     </row>
     <row r="390" spans="1:5">
       <c r="A390" s="5">
         <v>262</v>
       </c>
       <c r="B390" s="10"/>
       <c r="C390" s="7" t="s">
         <v>390</v>
       </c>
       <c r="D390" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E390" s="13">
-        <v>7862.4</v>
+        <v>11200</v>
       </c>
     </row>
     <row r="391" spans="1:5">
       <c r="A391" s="5">
         <v>263</v>
       </c>
       <c r="B391" s="10"/>
       <c r="C391" s="7" t="s">
         <v>391</v>
       </c>
       <c r="D391" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E391" s="13">
-        <v>10500</v>
+        <v>8500</v>
       </c>
     </row>
     <row r="392" spans="1:5">
       <c r="A392" s="5">
         <v>264</v>
       </c>
       <c r="B392" s="10"/>
       <c r="C392" s="7" t="s">
         <v>392</v>
       </c>
       <c r="D392" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E392" s="13">
-        <v>11200</v>
+        <v>7862.4</v>
       </c>
     </row>
     <row r="393" spans="1:5">
       <c r="A393" s="5">
         <v>265</v>
       </c>
       <c r="B393" s="10"/>
       <c r="C393" s="7" t="s">
         <v>393</v>
       </c>
       <c r="D393" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E393" s="13">
-        <v>7100</v>
+        <v>10500</v>
       </c>
     </row>
     <row r="394" spans="1:5">
       <c r="A394" s="5">
         <v>266</v>
       </c>
       <c r="B394" s="10"/>
       <c r="C394" s="7" t="s">
         <v>394</v>
       </c>
       <c r="D394" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E394" s="13">
-        <v>17700</v>
+        <v>11200</v>
       </c>
     </row>
     <row r="395" spans="1:5">
       <c r="A395" s="5">
         <v>267</v>
       </c>
       <c r="B395" s="10"/>
       <c r="C395" s="7" t="s">
         <v>395</v>
       </c>
       <c r="D395" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E395" s="13">
-        <v>998</v>
+        <v>7100</v>
       </c>
     </row>
     <row r="396" spans="1:5">
       <c r="A396" s="5">
         <v>268</v>
       </c>
       <c r="B396" s="10"/>
       <c r="C396" s="7" t="s">
         <v>396</v>
       </c>
       <c r="D396" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E396" s="13">
-        <v>4664</v>
+        <v>17700</v>
       </c>
     </row>
     <row r="397" spans="1:5">
       <c r="A397" s="5">
         <v>269</v>
       </c>
       <c r="B397" s="10"/>
       <c r="C397" s="7" t="s">
         <v>397</v>
       </c>
       <c r="D397" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E397" s="13">
-        <v>18340</v>
+        <v>998</v>
       </c>
     </row>
     <row r="398" spans="1:5">
       <c r="A398" s="5">
         <v>270</v>
       </c>
       <c r="B398" s="10"/>
       <c r="C398" s="7" t="s">
         <v>398</v>
       </c>
       <c r="D398" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E398" s="13">
-        <v>500</v>
+        <v>4664</v>
       </c>
     </row>
     <row r="399" spans="1:5">
       <c r="A399" s="5">
         <v>271</v>
       </c>
       <c r="B399" s="10"/>
       <c r="C399" s="7" t="s">
         <v>399</v>
       </c>
       <c r="D399" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E399" s="13">
-        <v>1350</v>
+        <v>18340</v>
       </c>
     </row>
     <row r="400" spans="1:5">
       <c r="A400" s="5">
         <v>272</v>
       </c>
       <c r="B400" s="10"/>
       <c r="C400" s="7" t="s">
         <v>400</v>
       </c>
       <c r="D400" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E400" s="13">
-        <v>3900</v>
+        <v>500</v>
       </c>
     </row>
     <row r="401" spans="1:5">
       <c r="A401" s="5">
         <v>273</v>
       </c>
       <c r="B401" s="10"/>
       <c r="C401" s="7" t="s">
         <v>401</v>
       </c>
       <c r="D401" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E401" s="13">
-        <v>296</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="402" spans="1:5">
       <c r="A402" s="5">
         <v>274</v>
       </c>
       <c r="B402" s="10"/>
       <c r="C402" s="7" t="s">
         <v>402</v>
       </c>
       <c r="D402" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E402" s="13">
-        <v>14057</v>
+        <v>3900</v>
       </c>
     </row>
     <row r="403" spans="1:5">
       <c r="A403" s="5">
         <v>275</v>
       </c>
       <c r="B403" s="10"/>
       <c r="C403" s="7" t="s">
         <v>403</v>
       </c>
       <c r="D403" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E403" s="13">
-        <v>8811</v>
+        <v>296</v>
       </c>
     </row>
     <row r="404" spans="1:5">
       <c r="A404" s="5">
         <v>276</v>
       </c>
       <c r="B404" s="10"/>
       <c r="C404" s="7" t="s">
         <v>404</v>
       </c>
       <c r="D404" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E404" s="13">
-        <v>8008</v>
+        <v>14057</v>
       </c>
     </row>
     <row r="405" spans="1:5">
       <c r="A405" s="5">
         <v>277</v>
       </c>
       <c r="B405" s="10"/>
       <c r="C405" s="7" t="s">
         <v>405</v>
       </c>
       <c r="D405" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E405" s="13">
-        <v>500</v>
+        <v>8811</v>
       </c>
     </row>
     <row r="406" spans="1:5">
       <c r="A406" s="5">
         <v>278</v>
       </c>
       <c r="B406" s="10"/>
       <c r="C406" s="7" t="s">
         <v>406</v>
       </c>
       <c r="D406" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E406" s="13">
-        <v>105</v>
+        <v>8008</v>
       </c>
     </row>
     <row r="407" spans="1:5">
       <c r="A407" s="5">
         <v>279</v>
       </c>
       <c r="B407" s="10"/>
       <c r="C407" s="7" t="s">
         <v>407</v>
       </c>
       <c r="D407" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E407" s="13">
-        <v>18340</v>
+        <v>500</v>
       </c>
     </row>
     <row r="408" spans="1:5">
       <c r="A408" s="5">
         <v>280</v>
       </c>
       <c r="B408" s="10"/>
       <c r="C408" s="7" t="s">
         <v>408</v>
       </c>
       <c r="D408" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E408" s="13">
-        <v>20921</v>
+        <v>105</v>
       </c>
     </row>
     <row r="409" spans="1:5">
       <c r="A409" s="5">
         <v>281</v>
       </c>
       <c r="B409" s="10"/>
       <c r="C409" s="7" t="s">
         <v>409</v>
       </c>
       <c r="D409" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E409" s="13">
-        <v>190</v>
+        <v>18340</v>
       </c>
     </row>
     <row r="410" spans="1:5">
       <c r="A410" s="5">
         <v>282</v>
       </c>
       <c r="B410" s="10"/>
       <c r="C410" s="7" t="s">
         <v>410</v>
       </c>
       <c r="D410" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E410" s="13">
-        <v>10491</v>
+        <v>20921</v>
       </c>
     </row>
     <row r="411" spans="1:5">
       <c r="A411" s="5">
         <v>283</v>
       </c>
       <c r="B411" s="10"/>
       <c r="C411" s="7" t="s">
         <v>411</v>
       </c>
       <c r="D411" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E411" s="13">
-        <v>8008</v>
+        <v>10491</v>
       </c>
     </row>
     <row r="412" spans="1:5">
       <c r="A412" s="5">
         <v>284</v>
       </c>
       <c r="B412" s="10"/>
       <c r="C412" s="7" t="s">
         <v>412</v>
       </c>
       <c r="D412" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E412" s="13">
-        <v>18878</v>
+        <v>8008</v>
       </c>
     </row>
     <row r="413" spans="1:5">
       <c r="A413" s="5">
         <v>285</v>
       </c>
       <c r="B413" s="10"/>
       <c r="C413" s="7" t="s">
         <v>413</v>
       </c>
       <c r="D413" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E413" s="13">
-        <v>20600</v>
+        <v>18878</v>
       </c>
     </row>
     <row r="414" spans="1:5">
       <c r="A414" s="5">
         <v>286</v>
       </c>
       <c r="B414" s="10"/>
       <c r="C414" s="7" t="s">
         <v>414</v>
       </c>
       <c r="D414" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E414" s="13">
-        <v>495</v>
+        <v>20600</v>
       </c>
     </row>
     <row r="415" spans="1:5">
       <c r="A415" s="5">
         <v>287</v>
       </c>
       <c r="B415" s="10"/>
       <c r="C415" s="7" t="s">
         <v>415</v>
       </c>
       <c r="D415" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E415" s="13">
-        <v>101</v>
+        <v>495</v>
       </c>
     </row>
     <row r="416" spans="1:5">
       <c r="A416" s="5">
         <v>288</v>
       </c>
       <c r="B416" s="10"/>
       <c r="C416" s="7" t="s">
         <v>416</v>
       </c>
       <c r="D416" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E416" s="13">
-        <v>125</v>
+        <v>101</v>
       </c>
     </row>
     <row r="417" spans="1:5">
       <c r="A417" s="5">
         <v>289</v>
       </c>
       <c r="B417" s="10"/>
       <c r="C417" s="7" t="s">
         <v>417</v>
       </c>
       <c r="D417" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E417" s="13">
-        <v>998</v>
+        <v>125</v>
       </c>
     </row>
     <row r="418" spans="1:5">
       <c r="A418" s="5">
         <v>290</v>
       </c>
       <c r="B418" s="10"/>
       <c r="C418" s="7" t="s">
         <v>418</v>
       </c>
       <c r="D418" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E418" s="13">
-        <v>9845</v>
+        <v>998</v>
       </c>
     </row>
     <row r="419" spans="1:5">
       <c r="A419" s="5">
         <v>291</v>
       </c>
       <c r="B419" s="10"/>
       <c r="C419" s="7" t="s">
         <v>419</v>
       </c>
       <c r="D419" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E419" s="13">
-        <v>8811</v>
+        <v>9845</v>
       </c>
     </row>
     <row r="420" spans="1:5">
       <c r="A420" s="5">
         <v>292</v>
       </c>
       <c r="B420" s="10"/>
       <c r="C420" s="7" t="s">
         <v>420</v>
       </c>
       <c r="D420" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E420" s="13">
-        <v>561</v>
+        <v>8811</v>
       </c>
     </row>
     <row r="421" spans="1:5">
       <c r="A421" s="5">
         <v>293</v>
       </c>
       <c r="B421" s="10"/>
       <c r="C421" s="7" t="s">
         <v>421</v>
       </c>
       <c r="D421" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E421" s="13">
-        <v>20921</v>
+        <v>561</v>
       </c>
     </row>
     <row r="422" spans="1:5">
       <c r="A422" s="5">
         <v>294</v>
       </c>
       <c r="B422" s="10"/>
       <c r="C422" s="7" t="s">
         <v>422</v>
       </c>
       <c r="D422" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E422" s="13">
-        <v>8811</v>
+        <v>20921</v>
       </c>
     </row>
     <row r="423" spans="1:5">
       <c r="A423" s="5">
         <v>295</v>
       </c>
       <c r="B423" s="10"/>
       <c r="C423" s="7" t="s">
         <v>423</v>
       </c>
       <c r="D423" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E423" s="13">
-        <v>10491</v>
+        <v>8811</v>
       </c>
     </row>
     <row r="424" spans="1:5">
       <c r="A424" s="5">
         <v>296</v>
       </c>
       <c r="B424" s="10"/>
       <c r="C424" s="7" t="s">
         <v>424</v>
       </c>
       <c r="D424" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E424" s="13">
-        <v>4081</v>
+        <v>10491</v>
       </c>
     </row>
     <row r="425" spans="1:5">
       <c r="A425" s="5">
         <v>297</v>
       </c>
       <c r="B425" s="10"/>
       <c r="C425" s="7" t="s">
         <v>425</v>
       </c>
       <c r="D425" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E425" s="13">
-        <v>340</v>
+        <v>4081</v>
       </c>
     </row>
     <row r="426" spans="1:5">
       <c r="A426" s="5">
         <v>298</v>
       </c>
       <c r="B426" s="10"/>
       <c r="C426" s="7" t="s">
         <v>426</v>
       </c>
       <c r="D426" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E426" s="13">
-        <v>835</v>
+        <v>340</v>
       </c>
     </row>
     <row r="427" spans="1:5">
       <c r="A427" s="5">
         <v>299</v>
       </c>
       <c r="B427" s="10"/>
       <c r="C427" s="7" t="s">
         <v>427</v>
       </c>
       <c r="D427" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E427" s="13">
-        <v>1002</v>
+        <v>835</v>
       </c>
     </row>
     <row r="428" spans="1:5">
       <c r="A428" s="5">
         <v>300</v>
       </c>
       <c r="B428" s="10"/>
       <c r="C428" s="7" t="s">
         <v>428</v>
       </c>
       <c r="D428" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E428" s="13">
-        <v>841</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="429" spans="1:5">
       <c r="A429" s="5">
         <v>301</v>
       </c>
       <c r="B429" s="10"/>
       <c r="C429" s="7" t="s">
         <v>429</v>
       </c>
       <c r="D429" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E429" s="13">
-        <v>340</v>
+        <v>841</v>
       </c>
     </row>
     <row r="430" spans="1:5">
       <c r="A430" s="5">
         <v>302</v>
       </c>
       <c r="B430" s="10"/>
       <c r="C430" s="7" t="s">
         <v>430</v>
       </c>
       <c r="D430" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E430" s="13">
-        <v>690</v>
+        <v>340</v>
       </c>
     </row>
     <row r="431" spans="1:5">
       <c r="A431" s="5">
         <v>303</v>
       </c>
       <c r="B431" s="10"/>
       <c r="C431" s="7" t="s">
         <v>431</v>
       </c>
       <c r="D431" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E431" s="13">
-        <v>452</v>
+        <v>690</v>
       </c>
     </row>
     <row r="432" spans="1:5">
       <c r="A432" s="5">
         <v>304</v>
       </c>
       <c r="B432" s="10"/>
       <c r="C432" s="7" t="s">
         <v>432</v>
       </c>
       <c r="D432" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E432" s="13">
-        <v>2660</v>
+        <v>452</v>
       </c>
     </row>
     <row r="433" spans="1:5">
       <c r="A433" s="5">
         <v>305</v>
       </c>
       <c r="B433" s="10"/>
       <c r="C433" s="7" t="s">
         <v>433</v>
       </c>
       <c r="D433" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E433" s="13">
-        <v>522</v>
+        <v>2660</v>
       </c>
     </row>
     <row r="434" spans="1:5">
       <c r="A434" s="5">
         <v>306</v>
       </c>
       <c r="B434" s="10"/>
       <c r="C434" s="7" t="s">
         <v>434</v>
       </c>
       <c r="D434" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E434" s="13">
-        <v>776</v>
+        <v>522</v>
       </c>
     </row>
     <row r="435" spans="1:5">
       <c r="A435" s="5">
         <v>307</v>
       </c>
       <c r="B435" s="10"/>
       <c r="C435" s="7" t="s">
         <v>435</v>
       </c>
       <c r="D435" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E435" s="13">
-        <v>491</v>
+        <v>776</v>
       </c>
     </row>
     <row r="436" spans="1:5">
       <c r="A436" s="5">
         <v>308</v>
       </c>
       <c r="B436" s="10"/>
       <c r="C436" s="7" t="s">
         <v>436</v>
       </c>
       <c r="D436" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E436" s="13">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5">
+      <c r="A437" s="5">
+        <v>309</v>
+      </c>
+      <c r="B437" s="10"/>
+      <c r="C437" s="7" t="s">
+        <v>437</v>
+      </c>
+      <c r="D437" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E437" s="13">
         <v>919</v>
       </c>
     </row>
-    <row r="437" spans="1:5">
-[...7 lines deleted...]
-    </row>
     <row r="438" spans="1:5">
-      <c r="A438" s="4" t="s">
+      <c r="A438" s="3" t="s">
+        <v>438</v>
+      </c>
+      <c r="B438" s="6"/>
+      <c r="C438" s="7"/>
+      <c r="D438" s="6"/>
+      <c r="E438" s="13"/>
+    </row>
+    <row r="439" spans="1:5">
+      <c r="A439" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="B438" s="9" t="s">
+      <c r="B439" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="C438" s="11" t="s">
+      <c r="C439" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="D438" s="12" t="s">
+      <c r="D439" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="E438" s="14" t="s">
+      <c r="E439" s="14" t="s">
         <v>7</v>
-      </c>
-[...13 lines deleted...]
-        <v>855</v>
       </c>
     </row>
     <row r="440" spans="1:5">
       <c r="A440" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B440" s="10"/>
       <c r="C440" s="7" t="s">
         <v>439</v>
       </c>
       <c r="D440" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E440" s="13">
-        <v>450</v>
+        <v>855</v>
       </c>
     </row>
     <row r="441" spans="1:5">
       <c r="A441" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B441" s="10"/>
       <c r="C441" s="7" t="s">
         <v>440</v>
       </c>
       <c r="D441" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E441" s="13">
-        <v>350</v>
+        <v>450</v>
       </c>
     </row>
     <row r="442" spans="1:5">
       <c r="A442" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B442" s="10"/>
       <c r="C442" s="7" t="s">
         <v>441</v>
       </c>
       <c r="D442" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E442" s="13">
-        <v>3500</v>
+        <v>350</v>
       </c>
     </row>
     <row r="443" spans="1:5">
       <c r="A443" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B443" s="10"/>
       <c r="C443" s="7" t="s">
         <v>442</v>
       </c>
       <c r="D443" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E443" s="13">
-        <v>550</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="444" spans="1:5">
       <c r="A444" s="5">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B444" s="10"/>
       <c r="C444" s="7" t="s">
         <v>443</v>
       </c>
       <c r="D444" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E444" s="13">
-        <v>450</v>
+        <v>550</v>
       </c>
     </row>
     <row r="445" spans="1:5">
       <c r="A445" s="5">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B445" s="10"/>
       <c r="C445" s="7" t="s">
         <v>444</v>
       </c>
       <c r="D445" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E445" s="13">
         <v>450</v>
       </c>
     </row>
     <row r="446" spans="1:5">
       <c r="A446" s="5">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B446" s="10"/>
       <c r="C446" s="7" t="s">
         <v>445</v>
       </c>
       <c r="D446" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E446" s="13">
-        <v>350</v>
+        <v>450</v>
       </c>
     </row>
     <row r="447" spans="1:5">
       <c r="A447" s="5">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B447" s="10"/>
       <c r="C447" s="7" t="s">
         <v>446</v>
       </c>
       <c r="D447" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E447" s="13">
-        <v>500</v>
+        <v>350</v>
       </c>
     </row>
     <row r="448" spans="1:5">
       <c r="A448" s="5">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B448" s="10"/>
       <c r="C448" s="7" t="s">
         <v>447</v>
       </c>
       <c r="D448" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E448" s="13">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="449" spans="1:5">
       <c r="A449" s="5">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B449" s="10"/>
       <c r="C449" s="7" t="s">
         <v>448</v>
       </c>
       <c r="D449" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E449" s="13">
-        <v>550</v>
+        <v>400</v>
       </c>
     </row>
     <row r="450" spans="1:5">
       <c r="A450" s="5">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B450" s="10"/>
       <c r="C450" s="7" t="s">
         <v>449</v>
       </c>
       <c r="D450" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E450" s="13">
-        <v>620</v>
+        <v>550</v>
       </c>
     </row>
     <row r="451" spans="1:5">
       <c r="A451" s="5">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B451" s="10"/>
       <c r="C451" s="7" t="s">
         <v>450</v>
       </c>
       <c r="D451" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E451" s="13">
-        <v>705</v>
+        <v>620</v>
       </c>
     </row>
     <row r="452" spans="1:5">
       <c r="A452" s="5">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B452" s="10"/>
       <c r="C452" s="7" t="s">
         <v>451</v>
       </c>
       <c r="D452" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E452" s="13">
-        <v>450</v>
+        <v>705</v>
       </c>
     </row>
     <row r="453" spans="1:5">
       <c r="A453" s="5">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B453" s="10"/>
       <c r="C453" s="7" t="s">
         <v>452</v>
       </c>
       <c r="D453" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E453" s="13">
         <v>450</v>
       </c>
     </row>
     <row r="454" spans="1:5">
       <c r="A454" s="5">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B454" s="10"/>
       <c r="C454" s="7" t="s">
         <v>453</v>
       </c>
       <c r="D454" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E454" s="13">
-        <v>570</v>
+        <v>450</v>
       </c>
     </row>
     <row r="455" spans="1:5">
       <c r="A455" s="5">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B455" s="10"/>
       <c r="C455" s="7" t="s">
         <v>454</v>
       </c>
       <c r="D455" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E455" s="13">
-        <v>400</v>
+        <v>570</v>
       </c>
     </row>
     <row r="456" spans="1:5">
       <c r="A456" s="5">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B456" s="10"/>
       <c r="C456" s="7" t="s">
         <v>455</v>
       </c>
       <c r="D456" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E456" s="13">
-        <v>500</v>
+        <v>400</v>
       </c>
     </row>
     <row r="457" spans="1:5">
       <c r="A457" s="5">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B457" s="10"/>
       <c r="C457" s="7" t="s">
         <v>456</v>
       </c>
       <c r="D457" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E457" s="13">
-        <v>3500</v>
+        <v>500</v>
       </c>
     </row>
     <row r="458" spans="1:5">
       <c r="A458" s="5">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B458" s="10"/>
       <c r="C458" s="7" t="s">
         <v>457</v>
       </c>
       <c r="D458" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E458" s="13">
-        <v>350</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="459" spans="1:5">
       <c r="A459" s="5">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B459" s="10"/>
       <c r="C459" s="7" t="s">
         <v>458</v>
       </c>
       <c r="D459" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E459" s="13">
-        <v>450</v>
+        <v>350</v>
       </c>
     </row>
     <row r="460" spans="1:5">
       <c r="A460" s="5">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B460" s="10"/>
       <c r="C460" s="7" t="s">
         <v>459</v>
       </c>
       <c r="D460" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E460" s="13">
-        <v>1700</v>
+        <v>450</v>
       </c>
     </row>
     <row r="461" spans="1:5">
       <c r="A461" s="5">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B461" s="10"/>
       <c r="C461" s="7" t="s">
         <v>460</v>
       </c>
       <c r="D461" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E461" s="13">
-        <v>3500</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="462" spans="1:5">
       <c r="A462" s="5">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B462" s="10"/>
       <c r="C462" s="7" t="s">
         <v>461</v>
       </c>
       <c r="D462" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E462" s="13">
-        <v>550</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="463" spans="1:5">
       <c r="A463" s="5">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B463" s="10"/>
       <c r="C463" s="7" t="s">
         <v>462</v>
       </c>
       <c r="D463" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E463" s="13">
-        <v>3500</v>
+        <v>550</v>
       </c>
     </row>
     <row r="464" spans="1:5">
       <c r="A464" s="5">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B464" s="10"/>
       <c r="C464" s="7" t="s">
         <v>463</v>
       </c>
       <c r="D464" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E464" s="13">
-        <v>400</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="465" spans="1:5">
       <c r="A465" s="5">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B465" s="10"/>
       <c r="C465" s="7" t="s">
         <v>464</v>
       </c>
       <c r="D465" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E465" s="13">
-        <v>1700</v>
+        <v>400</v>
       </c>
     </row>
     <row r="466" spans="1:5">
       <c r="A466" s="5">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B466" s="10"/>
       <c r="C466" s="7" t="s">
         <v>465</v>
       </c>
       <c r="D466" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E466" s="13">
-        <v>450</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="467" spans="1:5">
       <c r="A467" s="5">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B467" s="10"/>
       <c r="C467" s="7" t="s">
         <v>466</v>
       </c>
       <c r="D467" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E467" s="13">
-        <v>500</v>
+        <v>450</v>
       </c>
     </row>
     <row r="468" spans="1:5">
       <c r="A468" s="5">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B468" s="10"/>
       <c r="C468" s="7" t="s">
         <v>467</v>
       </c>
       <c r="D468" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E468" s="13">
-        <v>550</v>
+        <v>500</v>
       </c>
     </row>
     <row r="469" spans="1:5">
       <c r="A469" s="5">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B469" s="10"/>
       <c r="C469" s="7" t="s">
         <v>468</v>
       </c>
       <c r="D469" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E469" s="13">
-        <v>998</v>
+        <v>550</v>
       </c>
     </row>
     <row r="470" spans="1:5">
       <c r="A470" s="5">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B470" s="10"/>
       <c r="C470" s="7" t="s">
         <v>469</v>
       </c>
       <c r="D470" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E470" s="13">
-        <v>450</v>
+        <v>998</v>
       </c>
     </row>
     <row r="471" spans="1:5">
       <c r="A471" s="5">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B471" s="10"/>
       <c r="C471" s="7" t="s">
         <v>470</v>
       </c>
       <c r="D471" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E471" s="13">
         <v>450</v>
       </c>
     </row>
     <row r="472" spans="1:5">
       <c r="A472" s="5">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B472" s="10"/>
       <c r="C472" s="7" t="s">
         <v>471</v>
       </c>
       <c r="D472" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E472" s="13">
-        <v>590</v>
+        <v>450</v>
       </c>
     </row>
     <row r="473" spans="1:5">
       <c r="A473" s="5">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B473" s="10"/>
       <c r="C473" s="7" t="s">
         <v>472</v>
       </c>
       <c r="D473" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E473" s="13">
-        <v>550</v>
+        <v>590</v>
       </c>
     </row>
     <row r="474" spans="1:5">
       <c r="A474" s="5">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B474" s="10"/>
       <c r="C474" s="7" t="s">
         <v>473</v>
       </c>
       <c r="D474" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E474" s="13">
-        <v>620</v>
+        <v>550</v>
       </c>
     </row>
     <row r="475" spans="1:5">
       <c r="A475" s="5">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="B475" s="10"/>
       <c r="C475" s="7" t="s">
         <v>474</v>
       </c>
       <c r="D475" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E475" s="13">
-        <v>300</v>
+        <v>620</v>
       </c>
     </row>
     <row r="476" spans="1:5">
       <c r="A476" s="5">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B476" s="10"/>
       <c r="C476" s="7" t="s">
         <v>475</v>
       </c>
       <c r="D476" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E476" s="13">
-        <v>450</v>
+        <v>300</v>
       </c>
     </row>
     <row r="477" spans="1:5">
       <c r="A477" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B477" s="10"/>
       <c r="C477" s="7" t="s">
         <v>476</v>
       </c>
       <c r="D477" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E477" s="13">
-        <v>400</v>
+        <v>450</v>
       </c>
     </row>
     <row r="478" spans="1:5">
       <c r="A478" s="5">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B478" s="10"/>
       <c r="C478" s="7" t="s">
         <v>477</v>
       </c>
       <c r="D478" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E478" s="13">
-        <v>550</v>
+        <v>400</v>
       </c>
     </row>
     <row r="479" spans="1:5">
       <c r="A479" s="5">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B479" s="10"/>
       <c r="C479" s="7" t="s">
         <v>478</v>
       </c>
       <c r="D479" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E479" s="13">
         <v>550</v>
       </c>
     </row>
     <row r="480" spans="1:5">
       <c r="A480" s="5">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B480" s="10"/>
       <c r="C480" s="7" t="s">
         <v>479</v>
       </c>
       <c r="D480" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E480" s="13">
-        <v>450</v>
+        <v>550</v>
       </c>
     </row>
     <row r="481" spans="1:5">
       <c r="A481" s="5">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B481" s="10"/>
       <c r="C481" s="7" t="s">
         <v>480</v>
       </c>
       <c r="D481" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E481" s="13">
-        <v>570</v>
+        <v>450</v>
       </c>
     </row>
     <row r="482" spans="1:5">
       <c r="A482" s="5">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B482" s="10"/>
       <c r="C482" s="7" t="s">
         <v>481</v>
       </c>
       <c r="D482" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E482" s="13">
-        <v>620</v>
+        <v>570</v>
       </c>
     </row>
     <row r="483" spans="1:5">
       <c r="A483" s="5">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B483" s="10"/>
       <c r="C483" s="7" t="s">
         <v>482</v>
       </c>
       <c r="D483" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E483" s="13">
-        <v>500</v>
+        <v>620</v>
       </c>
     </row>
     <row r="484" spans="1:5">
       <c r="A484" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B484" s="10"/>
       <c r="C484" s="7" t="s">
         <v>483</v>
       </c>
       <c r="D484" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E484" s="13">
-        <v>450</v>
+        <v>500</v>
       </c>
     </row>
     <row r="485" spans="1:5">
       <c r="A485" s="5">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B485" s="10"/>
       <c r="C485" s="7" t="s">
         <v>484</v>
       </c>
       <c r="D485" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E485" s="13">
         <v>450</v>
       </c>
     </row>
     <row r="486" spans="1:5">
-      <c r="A486" s="3" t="s">
+      <c r="A486" s="5">
+        <v>47</v>
+      </c>
+      <c r="B486" s="10"/>
+      <c r="C486" s="7" t="s">
         <v>485</v>
       </c>
-      <c r="B486" s="6"/>
-[...2 lines deleted...]
-      <c r="E486" s="13"/>
+      <c r="D486" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E486" s="13">
+        <v>450</v>
+      </c>
     </row>
     <row r="487" spans="1:5">
-      <c r="A487" s="4" t="s">
+      <c r="A487" s="3" t="s">
+        <v>486</v>
+      </c>
+      <c r="B487" s="6"/>
+      <c r="C487" s="7"/>
+      <c r="D487" s="6"/>
+      <c r="E487" s="13"/>
+    </row>
+    <row r="488" spans="1:5">
+      <c r="A488" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="B487" s="9" t="s">
+      <c r="B488" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="C487" s="11" t="s">
+      <c r="C488" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="D487" s="12" t="s">
+      <c r="D488" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="E487" s="14" t="s">
+      <c r="E488" s="14" t="s">
         <v>7</v>
-      </c>
-[...13 lines deleted...]
-        <v>6300</v>
       </c>
     </row>
     <row r="489" spans="1:5">
       <c r="A489" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B489" s="10"/>
       <c r="C489" s="7" t="s">
         <v>487</v>
       </c>
       <c r="D489" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E489" s="13">
-        <v>5550</v>
+        <v>6300</v>
       </c>
     </row>
     <row r="490" spans="1:5">
       <c r="A490" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B490" s="10"/>
       <c r="C490" s="7" t="s">
         <v>488</v>
       </c>
       <c r="D490" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E490" s="13">
-        <v>1365</v>
+        <v>5550</v>
       </c>
     </row>
     <row r="491" spans="1:5">
       <c r="A491" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B491" s="10"/>
       <c r="C491" s="7" t="s">
         <v>489</v>
       </c>
       <c r="D491" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E491" s="13">
-        <v>1260</v>
+        <v>1365</v>
       </c>
     </row>
     <row r="492" spans="1:5">
       <c r="A492" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B492" s="10"/>
       <c r="C492" s="7" t="s">
         <v>490</v>
       </c>
       <c r="D492" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E492" s="13">
-        <v>5550</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="493" spans="1:5">
       <c r="A493" s="5">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B493" s="10"/>
       <c r="C493" s="7" t="s">
         <v>491</v>
       </c>
       <c r="D493" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E493" s="13">
-        <v>1365</v>
+        <v>5550</v>
       </c>
     </row>
     <row r="494" spans="1:5">
       <c r="A494" s="5">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B494" s="10"/>
       <c r="C494" s="7" t="s">
         <v>492</v>
       </c>
       <c r="D494" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E494" s="13">
-        <v>6300</v>
+        <v>1365</v>
       </c>
     </row>
     <row r="495" spans="1:5">
       <c r="A495" s="5">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B495" s="10"/>
       <c r="C495" s="7" t="s">
         <v>493</v>
       </c>
       <c r="D495" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E495" s="13">
-        <v>7350</v>
+        <v>6300</v>
       </c>
     </row>
     <row r="496" spans="1:5">
       <c r="A496" s="5">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B496" s="10"/>
       <c r="C496" s="7" t="s">
         <v>494</v>
       </c>
       <c r="D496" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E496" s="13">
-        <v>200</v>
+        <v>7350</v>
       </c>
     </row>
     <row r="497" spans="1:5">
       <c r="A497" s="5">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B497" s="10"/>
       <c r="C497" s="7" t="s">
         <v>495</v>
       </c>
       <c r="D497" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E497" s="13">
-        <v>1365</v>
+        <v>200</v>
       </c>
     </row>
     <row r="498" spans="1:5">
       <c r="A498" s="5">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B498" s="10"/>
       <c r="C498" s="7" t="s">
         <v>496</v>
       </c>
       <c r="D498" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E498" s="13">
-        <v>12600</v>
+        <v>1365</v>
       </c>
     </row>
     <row r="499" spans="1:5">
       <c r="A499" s="5">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B499" s="10"/>
       <c r="C499" s="7" t="s">
         <v>497</v>
       </c>
       <c r="D499" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E499" s="13">
-        <v>5250</v>
+        <v>12600</v>
       </c>
     </row>
     <row r="500" spans="1:5">
       <c r="A500" s="5">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B500" s="10"/>
       <c r="C500" s="7" t="s">
         <v>498</v>
       </c>
       <c r="D500" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E500" s="13">
-        <v>1365</v>
+        <v>5250</v>
       </c>
     </row>
     <row r="501" spans="1:5">
       <c r="A501" s="5">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B501" s="10"/>
       <c r="C501" s="7" t="s">
         <v>499</v>
       </c>
       <c r="D501" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E501" s="13">
-        <v>5550</v>
+        <v>1365</v>
       </c>
     </row>
     <row r="502" spans="1:5">
       <c r="A502" s="5">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B502" s="10"/>
       <c r="C502" s="7" t="s">
         <v>500</v>
       </c>
       <c r="D502" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E502" s="13">
         <v>5550</v>
       </c>
     </row>
     <row r="503" spans="1:5">
       <c r="A503" s="5">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B503" s="10"/>
       <c r="C503" s="7" t="s">
         <v>501</v>
       </c>
       <c r="D503" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E503" s="13">
-        <v>3360</v>
+        <v>5550</v>
       </c>
     </row>
     <row r="504" spans="1:5">
       <c r="A504" s="5">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B504" s="10"/>
       <c r="C504" s="7" t="s">
         <v>502</v>
       </c>
       <c r="D504" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E504" s="13">
-        <v>3723</v>
+        <v>3360</v>
       </c>
     </row>
     <row r="505" spans="1:5">
       <c r="A505" s="5">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B505" s="10"/>
       <c r="C505" s="7" t="s">
         <v>503</v>
       </c>
       <c r="D505" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E505" s="13">
-        <v>12600</v>
+        <v>3723</v>
       </c>
     </row>
     <row r="506" spans="1:5">
       <c r="A506" s="5">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B506" s="10"/>
       <c r="C506" s="7" t="s">
         <v>504</v>
       </c>
       <c r="D506" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E506" s="13">
-        <v>5550</v>
+        <v>12600</v>
       </c>
     </row>
     <row r="507" spans="1:5">
       <c r="A507" s="5">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B507" s="10"/>
       <c r="C507" s="7" t="s">
         <v>505</v>
       </c>
       <c r="D507" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E507" s="13">
-        <v>1050</v>
+        <v>5550</v>
       </c>
     </row>
     <row r="508" spans="1:5">
       <c r="A508" s="5">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B508" s="10"/>
       <c r="C508" s="7" t="s">
         <v>506</v>
       </c>
       <c r="D508" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E508" s="13">
-        <v>5550</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="509" spans="1:5">
       <c r="A509" s="5">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B509" s="10"/>
       <c r="C509" s="7" t="s">
         <v>507</v>
       </c>
       <c r="D509" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E509" s="13">
-        <v>4830</v>
+        <v>5550</v>
       </c>
     </row>
     <row r="510" spans="1:5">
       <c r="A510" s="5">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B510" s="10"/>
       <c r="C510" s="7" t="s">
         <v>508</v>
       </c>
       <c r="D510" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E510" s="13">
-        <v>1155</v>
+        <v>4830</v>
       </c>
     </row>
     <row r="511" spans="1:5">
       <c r="A511" s="5">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B511" s="10"/>
       <c r="C511" s="7" t="s">
         <v>509</v>
       </c>
       <c r="D511" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E511" s="13">
-        <v>1365</v>
+        <v>1155</v>
       </c>
     </row>
     <row r="512" spans="1:5">
       <c r="A512" s="5">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B512" s="10"/>
       <c r="C512" s="7" t="s">
         <v>510</v>
       </c>
       <c r="D512" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E512" s="13">
-        <v>1155</v>
+        <v>1365</v>
       </c>
     </row>
     <row r="513" spans="1:5">
       <c r="A513" s="5">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B513" s="10"/>
       <c r="C513" s="7" t="s">
         <v>511</v>
       </c>
       <c r="D513" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E513" s="13">
-        <v>1365</v>
+        <v>1155</v>
       </c>
     </row>
     <row r="514" spans="1:5">
       <c r="A514" s="5">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B514" s="10"/>
       <c r="C514" s="7" t="s">
         <v>512</v>
       </c>
       <c r="D514" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E514" s="13">
-        <v>4620</v>
+        <v>1365</v>
       </c>
     </row>
     <row r="515" spans="1:5">
       <c r="A515" s="5">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B515" s="10"/>
       <c r="C515" s="7" t="s">
         <v>513</v>
       </c>
       <c r="D515" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E515" s="13">
-        <v>1365</v>
+        <v>4620</v>
       </c>
     </row>
     <row r="516" spans="1:5">
       <c r="A516" s="5">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B516" s="10"/>
       <c r="C516" s="7" t="s">
         <v>514</v>
       </c>
       <c r="D516" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E516" s="13">
-        <v>12600</v>
+        <v>1365</v>
       </c>
     </row>
     <row r="517" spans="1:5">
       <c r="A517" s="5">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B517" s="10"/>
       <c r="C517" s="7" t="s">
         <v>515</v>
       </c>
       <c r="D517" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E517" s="13">
-        <v>7350</v>
+        <v>12600</v>
       </c>
     </row>
     <row r="518" spans="1:5">
       <c r="A518" s="5">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B518" s="10"/>
       <c r="C518" s="7" t="s">
         <v>516</v>
       </c>
       <c r="D518" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E518" s="13">
-        <v>1155</v>
+        <v>7350</v>
       </c>
     </row>
     <row r="519" spans="1:5">
       <c r="A519" s="5">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B519" s="10"/>
       <c r="C519" s="7" t="s">
         <v>517</v>
       </c>
       <c r="D519" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E519" s="13">
-        <v>1260</v>
+        <v>1155</v>
       </c>
     </row>
     <row r="520" spans="1:5">
       <c r="A520" s="5">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B520" s="10"/>
       <c r="C520" s="7" t="s">
         <v>518</v>
       </c>
       <c r="D520" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E520" s="13">
+        <v>1260</v>
+      </c>
+    </row>
+    <row r="521" spans="1:5">
+      <c r="A521" s="5">
+        <v>33</v>
+      </c>
+      <c r="B521" s="10"/>
+      <c r="C521" s="7" t="s">
+        <v>519</v>
+      </c>
+      <c r="D521" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E521" s="13">
         <v>13650</v>
       </c>
     </row>
-    <row r="521" spans="1:5">
-[...7 lines deleted...]
-    </row>
     <row r="522" spans="1:5">
-      <c r="A522" s="4" t="s">
+      <c r="A522" s="3" t="s">
+        <v>520</v>
+      </c>
+      <c r="B522" s="6"/>
+      <c r="C522" s="7"/>
+      <c r="D522" s="6"/>
+      <c r="E522" s="13"/>
+    </row>
+    <row r="523" spans="1:5">
+      <c r="A523" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="B522" s="9" t="s">
+      <c r="B523" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="C522" s="11" t="s">
+      <c r="C523" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="D522" s="12" t="s">
+      <c r="D523" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="E522" s="14" t="s">
+      <c r="E523" s="14" t="s">
         <v>7</v>
-      </c>
-[...13 lines deleted...]
-        <v>137</v>
       </c>
     </row>
     <row r="524" spans="1:5">
       <c r="A524" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B524" s="10"/>
       <c r="C524" s="7" t="s">
         <v>521</v>
       </c>
       <c r="D524" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E524" s="13">
-        <v>407</v>
+        <v>137</v>
       </c>
     </row>
     <row r="525" spans="1:5">
       <c r="A525" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B525" s="10"/>
       <c r="C525" s="7" t="s">
         <v>522</v>
       </c>
       <c r="D525" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E525" s="13">
-        <v>170</v>
+        <v>407</v>
       </c>
     </row>
     <row r="526" spans="1:5">
       <c r="A526" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B526" s="10"/>
       <c r="C526" s="7" t="s">
         <v>523</v>
       </c>
       <c r="D526" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E526" s="13">
-        <v>302</v>
+        <v>170</v>
       </c>
     </row>
     <row r="527" spans="1:5">
       <c r="A527" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B527" s="10"/>
       <c r="C527" s="7" t="s">
         <v>524</v>
       </c>
       <c r="D527" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E527" s="13">
-        <v>147</v>
+        <v>302</v>
       </c>
     </row>
     <row r="528" spans="1:5">
       <c r="A528" s="5">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B528" s="10"/>
       <c r="C528" s="7" t="s">
         <v>525</v>
       </c>
       <c r="D528" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E528" s="13">
-        <v>164</v>
+        <v>147</v>
       </c>
     </row>
     <row r="529" spans="1:5">
       <c r="A529" s="5">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B529" s="10"/>
       <c r="C529" s="7" t="s">
         <v>526</v>
       </c>
       <c r="D529" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E529" s="13">
-        <v>273</v>
+        <v>164</v>
       </c>
     </row>
     <row r="530" spans="1:5">
       <c r="A530" s="5">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B530" s="10"/>
       <c r="C530" s="7" t="s">
         <v>527</v>
       </c>
       <c r="D530" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E530" s="13">
-        <v>196</v>
+        <v>273</v>
       </c>
     </row>
     <row r="531" spans="1:5">
       <c r="A531" s="5">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B531" s="10"/>
       <c r="C531" s="7" t="s">
         <v>528</v>
       </c>
       <c r="D531" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E531" s="13">
-        <v>438</v>
+        <v>196</v>
       </c>
     </row>
     <row r="532" spans="1:5">
       <c r="A532" s="5">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B532" s="10"/>
       <c r="C532" s="7" t="s">
         <v>529</v>
       </c>
       <c r="D532" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E532" s="13">
         <v>218</v>
       </c>
     </row>
     <row r="533" spans="1:5">
       <c r="A533" s="5">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B533" s="10"/>
       <c r="C533" s="7" t="s">
         <v>530</v>
       </c>
       <c r="D533" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E533" s="13">
         <v>134</v>
       </c>
     </row>
     <row r="534" spans="1:5">
       <c r="A534" s="5">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B534" s="10"/>
       <c r="C534" s="7" t="s">
         <v>531</v>
       </c>
       <c r="D534" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E534" s="13">
         <v>283</v>
       </c>
     </row>
     <row r="535" spans="1:5">
       <c r="A535" s="5">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B535" s="10"/>
       <c r="C535" s="7" t="s">
         <v>532</v>
       </c>
       <c r="D535" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E535" s="13">
         <v>42</v>
       </c>
     </row>
     <row r="536" spans="1:5">
       <c r="A536" s="5">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B536" s="10"/>
       <c r="C536" s="7" t="s">
         <v>533</v>
       </c>
       <c r="D536" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E536" s="13">
         <v>275</v>
       </c>
     </row>
     <row r="537" spans="1:5">
       <c r="A537" s="5">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B537" s="10"/>
       <c r="C537" s="7" t="s">
         <v>534</v>
       </c>
       <c r="D537" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E537" s="13">
-        <v>185</v>
+        <v>689</v>
       </c>
     </row>
     <row r="538" spans="1:5">
       <c r="A538" s="5">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B538" s="10"/>
       <c r="C538" s="7" t="s">
         <v>535</v>
       </c>
       <c r="D538" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E538" s="13">
-        <v>689</v>
+        <v>164</v>
       </c>
     </row>
     <row r="539" spans="1:5">
       <c r="A539" s="5">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B539" s="10"/>
       <c r="C539" s="7" t="s">
         <v>536</v>
       </c>
       <c r="D539" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E539" s="13">
-        <v>164</v>
+        <v>42</v>
       </c>
     </row>
     <row r="540" spans="1:5">
       <c r="A540" s="5">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B540" s="10"/>
       <c r="C540" s="7" t="s">
         <v>537</v>
       </c>
       <c r="D540" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E540" s="13">
-        <v>42</v>
+        <v>320</v>
       </c>
     </row>
     <row r="541" spans="1:5">
       <c r="A541" s="5">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B541" s="10"/>
       <c r="C541" s="7" t="s">
         <v>538</v>
       </c>
       <c r="D541" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E541" s="13">
-        <v>320</v>
+        <v>137</v>
       </c>
     </row>
     <row r="542" spans="1:5">
       <c r="A542" s="5">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B542" s="10"/>
       <c r="C542" s="7" t="s">
         <v>539</v>
       </c>
       <c r="D542" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E542" s="13">
-        <v>137</v>
+        <v>206</v>
       </c>
     </row>
     <row r="543" spans="1:5">
       <c r="A543" s="5">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B543" s="10"/>
       <c r="C543" s="7" t="s">
         <v>540</v>
       </c>
       <c r="D543" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E543" s="13">
-        <v>206</v>
+        <v>110</v>
       </c>
     </row>
     <row r="544" spans="1:5">
       <c r="A544" s="5">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B544" s="10"/>
       <c r="C544" s="7" t="s">
         <v>541</v>
       </c>
       <c r="D544" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E544" s="13">
-        <v>110</v>
+        <v>389</v>
       </c>
     </row>
     <row r="545" spans="1:5">
       <c r="A545" s="5">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B545" s="10"/>
       <c r="C545" s="7" t="s">
         <v>542</v>
       </c>
       <c r="D545" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E545" s="13">
-        <v>389</v>
+        <v>1979</v>
       </c>
     </row>
     <row r="546" spans="1:5">
       <c r="A546" s="5">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B546" s="10"/>
       <c r="C546" s="7" t="s">
         <v>543</v>
       </c>
       <c r="D546" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E546" s="13">
-        <v>1979</v>
+        <v>117</v>
       </c>
     </row>
     <row r="547" spans="1:5">
       <c r="A547" s="5">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B547" s="10"/>
       <c r="C547" s="7" t="s">
         <v>544</v>
       </c>
       <c r="D547" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E547" s="13">
-        <v>117</v>
+        <v>418</v>
       </c>
     </row>
     <row r="548" spans="1:5">
       <c r="A548" s="5">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B548" s="10"/>
       <c r="C548" s="7" t="s">
         <v>545</v>
       </c>
       <c r="D548" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E548" s="13">
-        <v>418</v>
+        <v>302</v>
       </c>
     </row>
     <row r="549" spans="1:5">
       <c r="A549" s="5">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B549" s="10"/>
       <c r="C549" s="7" t="s">
         <v>546</v>
       </c>
       <c r="D549" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E549" s="13">
-        <v>302</v>
+        <v>275</v>
       </c>
     </row>
     <row r="550" spans="1:5">
       <c r="A550" s="5">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B550" s="10"/>
       <c r="C550" s="7" t="s">
         <v>547</v>
       </c>
       <c r="D550" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E550" s="13">
-        <v>275</v>
+        <v>301</v>
       </c>
     </row>
     <row r="551" spans="1:5">
       <c r="A551" s="5">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B551" s="10"/>
       <c r="C551" s="7" t="s">
         <v>548</v>
       </c>
       <c r="D551" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E551" s="13">
-        <v>301</v>
+        <v>197</v>
       </c>
     </row>
     <row r="552" spans="1:5">
       <c r="A552" s="5">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B552" s="10"/>
       <c r="C552" s="7" t="s">
         <v>549</v>
       </c>
       <c r="D552" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E552" s="13">
-        <v>197</v>
+        <v>92</v>
       </c>
     </row>
     <row r="553" spans="1:5">
       <c r="A553" s="5">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B553" s="10"/>
       <c r="C553" s="7" t="s">
         <v>550</v>
       </c>
       <c r="D553" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E553" s="13">
-        <v>92</v>
+        <v>117</v>
       </c>
     </row>
     <row r="554" spans="1:5">
       <c r="A554" s="5">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B554" s="10"/>
       <c r="C554" s="7" t="s">
         <v>551</v>
       </c>
       <c r="D554" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E554" s="13">
-        <v>117</v>
+        <v>407</v>
       </c>
     </row>
     <row r="555" spans="1:5">
       <c r="A555" s="5">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B555" s="10"/>
       <c r="C555" s="7" t="s">
         <v>552</v>
       </c>
       <c r="D555" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E555" s="13">
-        <v>407</v>
+        <v>192</v>
       </c>
     </row>
     <row r="556" spans="1:5">
       <c r="A556" s="5">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B556" s="10"/>
       <c r="C556" s="7" t="s">
         <v>553</v>
       </c>
       <c r="D556" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E556" s="13">
-        <v>192</v>
+        <v>92</v>
       </c>
     </row>
     <row r="557" spans="1:5">
       <c r="A557" s="5">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B557" s="10"/>
       <c r="C557" s="7" t="s">
         <v>554</v>
       </c>
       <c r="D557" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E557" s="13">
-        <v>92</v>
+        <v>134</v>
       </c>
     </row>
     <row r="558" spans="1:5">
       <c r="A558" s="5">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B558" s="10"/>
       <c r="C558" s="7" t="s">
         <v>555</v>
       </c>
       <c r="D558" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E558" s="13">
-        <v>134</v>
+        <v>150</v>
       </c>
     </row>
     <row r="559" spans="1:5">
       <c r="A559" s="5">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="B559" s="10"/>
       <c r="C559" s="7" t="s">
         <v>556</v>
       </c>
       <c r="D559" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E559" s="13">
-        <v>150</v>
+        <v>301</v>
       </c>
     </row>
     <row r="560" spans="1:5">
       <c r="A560" s="5">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B560" s="10"/>
       <c r="C560" s="7" t="s">
         <v>557</v>
       </c>
       <c r="D560" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E560" s="13">
-        <v>301</v>
+        <v>242</v>
       </c>
     </row>
     <row r="561" spans="1:5">
       <c r="A561" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B561" s="10"/>
       <c r="C561" s="7" t="s">
         <v>558</v>
       </c>
       <c r="D561" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E561" s="13">
-        <v>242</v>
+        <v>275</v>
       </c>
     </row>
     <row r="562" spans="1:5">
       <c r="A562" s="5">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B562" s="10"/>
       <c r="C562" s="7" t="s">
         <v>559</v>
       </c>
       <c r="D562" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E562" s="13">
-        <v>116</v>
+        <v>70</v>
       </c>
     </row>
     <row r="563" spans="1:5">
       <c r="A563" s="5">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B563" s="10"/>
       <c r="C563" s="7" t="s">
         <v>560</v>
       </c>
       <c r="D563" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E563" s="13">
-        <v>275</v>
+        <v>568</v>
       </c>
     </row>
     <row r="564" spans="1:5">
       <c r="A564" s="5">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B564" s="10"/>
       <c r="C564" s="7" t="s">
         <v>561</v>
       </c>
       <c r="D564" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E564" s="13">
-        <v>70</v>
+        <v>147</v>
       </c>
     </row>
     <row r="565" spans="1:5">
       <c r="A565" s="5">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B565" s="10"/>
       <c r="C565" s="7" t="s">
         <v>562</v>
       </c>
       <c r="D565" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E565" s="13">
-        <v>568</v>
+        <v>157</v>
       </c>
     </row>
     <row r="566" spans="1:5">
       <c r="A566" s="5">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B566" s="10"/>
       <c r="C566" s="7" t="s">
         <v>563</v>
       </c>
       <c r="D566" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E566" s="13">
-        <v>147</v>
+        <v>157</v>
       </c>
     </row>
     <row r="567" spans="1:5">
       <c r="A567" s="5">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B567" s="10"/>
       <c r="C567" s="7" t="s">
         <v>564</v>
       </c>
       <c r="D567" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E567" s="13">
-        <v>157</v>
+        <v>42</v>
       </c>
     </row>
     <row r="568" spans="1:5">
       <c r="A568" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B568" s="10"/>
       <c r="C568" s="7" t="s">
         <v>565</v>
       </c>
       <c r="D568" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E568" s="13">
-        <v>157</v>
+        <v>452</v>
       </c>
     </row>
     <row r="569" spans="1:5">
       <c r="A569" s="5">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B569" s="10"/>
       <c r="C569" s="7" t="s">
         <v>566</v>
       </c>
       <c r="D569" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E569" s="13">
-        <v>42</v>
+        <v>283</v>
       </c>
     </row>
     <row r="570" spans="1:5">
       <c r="A570" s="5">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B570" s="10"/>
       <c r="C570" s="7" t="s">
         <v>567</v>
       </c>
       <c r="D570" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E570" s="13">
-        <v>452</v>
+        <v>114</v>
       </c>
     </row>
     <row r="571" spans="1:5">
       <c r="A571" s="5">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="B571" s="10"/>
       <c r="C571" s="7" t="s">
         <v>568</v>
       </c>
       <c r="D571" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E571" s="13">
-        <v>283</v>
+        <v>407</v>
       </c>
     </row>
     <row r="572" spans="1:5">
       <c r="A572" s="5">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="B572" s="10"/>
       <c r="C572" s="7" t="s">
         <v>569</v>
       </c>
       <c r="D572" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E572" s="13">
-        <v>114</v>
+        <v>314</v>
       </c>
     </row>
     <row r="573" spans="1:5">
       <c r="A573" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="B573" s="10"/>
       <c r="C573" s="7" t="s">
         <v>570</v>
       </c>
       <c r="D573" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E573" s="13">
-        <v>407</v>
+        <v>217</v>
       </c>
     </row>
     <row r="574" spans="1:5">
       <c r="A574" s="5">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B574" s="10"/>
       <c r="C574" s="7" t="s">
         <v>571</v>
       </c>
       <c r="D574" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E574" s="13">
-        <v>314</v>
+        <v>218</v>
       </c>
     </row>
     <row r="575" spans="1:5">
       <c r="A575" s="5">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="B575" s="10"/>
       <c r="C575" s="7" t="s">
         <v>572</v>
       </c>
       <c r="D575" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E575" s="13">
-        <v>217</v>
+        <v>116</v>
       </c>
     </row>
     <row r="576" spans="1:5">
       <c r="A576" s="5">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B576" s="10"/>
       <c r="C576" s="7" t="s">
         <v>573</v>
       </c>
       <c r="D576" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E576" s="13">
-        <v>218</v>
+        <v>370</v>
       </c>
     </row>
     <row r="577" spans="1:5">
       <c r="A577" s="5">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B577" s="10"/>
       <c r="C577" s="7" t="s">
         <v>574</v>
       </c>
       <c r="D577" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E577" s="13">
-        <v>116</v>
+        <v>92</v>
       </c>
     </row>
     <row r="578" spans="1:5">
       <c r="A578" s="5">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B578" s="10"/>
       <c r="C578" s="7" t="s">
         <v>575</v>
       </c>
       <c r="D578" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E578" s="13">
-        <v>370</v>
+        <v>508</v>
       </c>
     </row>
     <row r="579" spans="1:5">
       <c r="A579" s="5">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B579" s="10"/>
       <c r="C579" s="7" t="s">
         <v>576</v>
       </c>
       <c r="D579" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E579" s="13">
-        <v>92</v>
+        <v>301</v>
       </c>
     </row>
     <row r="580" spans="1:5">
       <c r="A580" s="5">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B580" s="10"/>
       <c r="C580" s="7" t="s">
         <v>577</v>
       </c>
       <c r="D580" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E580" s="13">
-        <v>508</v>
+        <v>116</v>
       </c>
     </row>
     <row r="581" spans="1:5">
       <c r="A581" s="5">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B581" s="10"/>
       <c r="C581" s="7" t="s">
         <v>578</v>
       </c>
       <c r="D581" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E581" s="13">
-        <v>301</v>
+        <v>314</v>
       </c>
     </row>
     <row r="582" spans="1:5">
       <c r="A582" s="5">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B582" s="10"/>
       <c r="C582" s="7" t="s">
         <v>579</v>
       </c>
       <c r="D582" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E582" s="13">
-        <v>116</v>
+        <v>219</v>
       </c>
     </row>
     <row r="583" spans="1:5">
       <c r="A583" s="5">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B583" s="10"/>
       <c r="C583" s="7" t="s">
         <v>580</v>
       </c>
       <c r="D583" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E583" s="13">
-        <v>314</v>
+        <v>228</v>
       </c>
     </row>
     <row r="584" spans="1:5">
       <c r="A584" s="5">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B584" s="10"/>
       <c r="C584" s="7" t="s">
         <v>581</v>
       </c>
       <c r="D584" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E584" s="13">
-        <v>219</v>
+        <v>147</v>
       </c>
     </row>
     <row r="585" spans="1:5">
       <c r="A585" s="5">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B585" s="10"/>
       <c r="C585" s="7" t="s">
         <v>582</v>
       </c>
       <c r="D585" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E585" s="13">
-        <v>228</v>
+        <v>568</v>
       </c>
     </row>
     <row r="586" spans="1:5">
       <c r="A586" s="5">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B586" s="10"/>
       <c r="C586" s="7" t="s">
         <v>583</v>
       </c>
       <c r="D586" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E586" s="13">
-        <v>147</v>
+        <v>80</v>
       </c>
     </row>
     <row r="587" spans="1:5">
       <c r="A587" s="5">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B587" s="10"/>
       <c r="C587" s="7" t="s">
         <v>584</v>
       </c>
       <c r="D587" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E587" s="13">
-        <v>568</v>
+        <v>198</v>
       </c>
     </row>
     <row r="588" spans="1:5">
       <c r="A588" s="5">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B588" s="10"/>
       <c r="C588" s="7" t="s">
         <v>585</v>
       </c>
       <c r="D588" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E588" s="13">
-        <v>80</v>
+        <v>346</v>
       </c>
     </row>
     <row r="589" spans="1:5">
       <c r="A589" s="5">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B589" s="10"/>
       <c r="C589" s="7" t="s">
         <v>586</v>
       </c>
       <c r="D589" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E589" s="13">
-        <v>198</v>
+        <v>157</v>
       </c>
     </row>
     <row r="590" spans="1:5">
       <c r="A590" s="5">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B590" s="10"/>
       <c r="C590" s="7" t="s">
         <v>587</v>
       </c>
       <c r="D590" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E590" s="13">
-        <v>346</v>
+        <v>92</v>
       </c>
     </row>
     <row r="591" spans="1:5">
       <c r="A591" s="5">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B591" s="10"/>
       <c r="C591" s="7" t="s">
         <v>588</v>
       </c>
       <c r="D591" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E591" s="13">
-        <v>157</v>
+        <v>413</v>
       </c>
     </row>
     <row r="592" spans="1:5">
       <c r="A592" s="5">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="B592" s="10"/>
       <c r="C592" s="7" t="s">
         <v>589</v>
       </c>
       <c r="D592" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E592" s="13">
-        <v>92</v>
+        <v>198</v>
       </c>
     </row>
     <row r="593" spans="1:5">
       <c r="A593" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="B593" s="10"/>
       <c r="C593" s="7" t="s">
         <v>590</v>
       </c>
       <c r="D593" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E593" s="13">
-        <v>413</v>
+        <v>201</v>
       </c>
     </row>
     <row r="594" spans="1:5">
       <c r="A594" s="5">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="B594" s="10"/>
       <c r="C594" s="7" t="s">
         <v>591</v>
       </c>
       <c r="D594" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E594" s="13">
-        <v>198</v>
+        <v>234</v>
       </c>
     </row>
     <row r="595" spans="1:5">
       <c r="A595" s="5">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B595" s="10"/>
       <c r="C595" s="7" t="s">
         <v>592</v>
       </c>
       <c r="D595" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E595" s="13">
-        <v>201</v>
+        <v>407</v>
       </c>
     </row>
     <row r="596" spans="1:5">
       <c r="A596" s="5">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="B596" s="10"/>
       <c r="C596" s="7" t="s">
         <v>593</v>
       </c>
       <c r="D596" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E596" s="13">
-        <v>234</v>
+        <v>776</v>
       </c>
     </row>
     <row r="597" spans="1:5">
       <c r="A597" s="5">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="B597" s="10"/>
       <c r="C597" s="7" t="s">
         <v>594</v>
       </c>
       <c r="D597" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E597" s="13">
-        <v>407</v>
+        <v>260</v>
       </c>
     </row>
     <row r="598" spans="1:5">
       <c r="A598" s="5">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B598" s="10"/>
       <c r="C598" s="7" t="s">
         <v>595</v>
       </c>
       <c r="D598" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E598" s="13">
-        <v>776</v>
+        <v>137</v>
       </c>
     </row>
     <row r="599" spans="1:5">
       <c r="A599" s="5">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B599" s="10"/>
       <c r="C599" s="7" t="s">
         <v>596</v>
       </c>
       <c r="D599" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E599" s="13">
-        <v>260</v>
+        <v>137</v>
       </c>
     </row>
     <row r="600" spans="1:5">
       <c r="A600" s="5">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="B600" s="10"/>
       <c r="C600" s="7" t="s">
         <v>597</v>
       </c>
       <c r="D600" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E600" s="13">
-        <v>137</v>
+        <v>157</v>
       </c>
     </row>
     <row r="601" spans="1:5">
       <c r="A601" s="5">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B601" s="10"/>
       <c r="C601" s="7" t="s">
         <v>598</v>
       </c>
       <c r="D601" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E601" s="13">
-        <v>137</v>
+        <v>292</v>
       </c>
     </row>
     <row r="602" spans="1:5">
       <c r="A602" s="5">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="B602" s="10"/>
       <c r="C602" s="7" t="s">
         <v>599</v>
       </c>
       <c r="D602" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E602" s="13">
-        <v>157</v>
+        <v>275</v>
       </c>
     </row>
     <row r="603" spans="1:5">
       <c r="A603" s="5">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="B603" s="10"/>
       <c r="C603" s="7" t="s">
         <v>600</v>
       </c>
       <c r="D603" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E603" s="13">
-        <v>292</v>
+        <v>144</v>
       </c>
     </row>
     <row r="604" spans="1:5">
       <c r="A604" s="5">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B604" s="10"/>
       <c r="C604" s="7" t="s">
         <v>601</v>
       </c>
       <c r="D604" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E604" s="13">
-        <v>275</v>
+        <v>291</v>
       </c>
     </row>
     <row r="605" spans="1:5">
       <c r="A605" s="5">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="B605" s="10"/>
       <c r="C605" s="7" t="s">
         <v>602</v>
       </c>
       <c r="D605" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E605" s="13">
-        <v>144</v>
+        <v>70</v>
       </c>
     </row>
     <row r="606" spans="1:5">
       <c r="A606" s="5">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="B606" s="10"/>
       <c r="C606" s="7" t="s">
         <v>603</v>
       </c>
       <c r="D606" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E606" s="13">
-        <v>291</v>
+        <v>147</v>
       </c>
     </row>
     <row r="607" spans="1:5">
       <c r="A607" s="5">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="B607" s="10"/>
       <c r="C607" s="7" t="s">
         <v>604</v>
       </c>
       <c r="D607" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E607" s="13">
-        <v>70</v>
+        <v>185</v>
       </c>
     </row>
     <row r="608" spans="1:5">
       <c r="A608" s="5">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="B608" s="10"/>
       <c r="C608" s="7" t="s">
         <v>605</v>
       </c>
       <c r="D608" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E608" s="13">
-        <v>147</v>
+        <v>242</v>
       </c>
     </row>
     <row r="609" spans="1:5">
       <c r="A609" s="5">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="B609" s="10"/>
       <c r="C609" s="7" t="s">
         <v>606</v>
       </c>
       <c r="D609" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E609" s="13">
-        <v>185</v>
+        <v>164</v>
       </c>
     </row>
     <row r="610" spans="1:5">
       <c r="A610" s="5">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="B610" s="10"/>
       <c r="C610" s="7" t="s">
         <v>607</v>
       </c>
       <c r="D610" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E610" s="13">
-        <v>242</v>
+        <v>157</v>
       </c>
     </row>
     <row r="611" spans="1:5">
       <c r="A611" s="5">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="B611" s="10"/>
       <c r="C611" s="7" t="s">
         <v>608</v>
       </c>
       <c r="D611" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E611" s="13">
-        <v>164</v>
+        <v>2805</v>
       </c>
     </row>
     <row r="612" spans="1:5">
       <c r="A612" s="5">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="B612" s="10"/>
       <c r="C612" s="7" t="s">
         <v>609</v>
       </c>
       <c r="D612" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E612" s="13">
-        <v>157</v>
+        <v>251</v>
       </c>
     </row>
     <row r="613" spans="1:5">
       <c r="A613" s="5">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="B613" s="10"/>
       <c r="C613" s="7" t="s">
         <v>610</v>
       </c>
       <c r="D613" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E613" s="13">
-        <v>2805</v>
+        <v>165</v>
       </c>
     </row>
     <row r="614" spans="1:5">
       <c r="A614" s="5">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="B614" s="10"/>
       <c r="C614" s="7" t="s">
         <v>611</v>
       </c>
       <c r="D614" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E614" s="13">
-        <v>251</v>
+        <v>117</v>
       </c>
     </row>
     <row r="615" spans="1:5">
       <c r="A615" s="5">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B615" s="10"/>
       <c r="C615" s="7" t="s">
         <v>612</v>
       </c>
       <c r="D615" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E615" s="13">
-        <v>438</v>
+        <v>42</v>
       </c>
     </row>
     <row r="616" spans="1:5">
       <c r="A616" s="5">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="B616" s="10"/>
       <c r="C616" s="7" t="s">
         <v>613</v>
       </c>
       <c r="D616" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E616" s="13">
-        <v>165</v>
+        <v>275</v>
       </c>
     </row>
     <row r="617" spans="1:5">
       <c r="A617" s="5">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B617" s="10"/>
       <c r="C617" s="7" t="s">
         <v>614</v>
       </c>
       <c r="D617" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E617" s="13">
-        <v>117</v>
+        <v>141</v>
       </c>
     </row>
     <row r="618" spans="1:5">
       <c r="A618" s="5">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="B618" s="10"/>
       <c r="C618" s="7" t="s">
         <v>615</v>
       </c>
       <c r="D618" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E618" s="13">
-        <v>42</v>
+        <v>80</v>
       </c>
     </row>
     <row r="619" spans="1:5">
       <c r="A619" s="5">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="B619" s="10"/>
       <c r="C619" s="7" t="s">
         <v>616</v>
       </c>
       <c r="D619" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E619" s="13">
-        <v>275</v>
+        <v>215</v>
       </c>
     </row>
     <row r="620" spans="1:5">
       <c r="A620" s="5">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="B620" s="10"/>
       <c r="C620" s="7" t="s">
         <v>617</v>
       </c>
       <c r="D620" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E620" s="13">
-        <v>141</v>
+        <v>285</v>
       </c>
     </row>
     <row r="621" spans="1:5">
       <c r="A621" s="5">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B621" s="10"/>
       <c r="C621" s="7" t="s">
         <v>618</v>
       </c>
       <c r="D621" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E621" s="13">
-        <v>80</v>
+        <v>198</v>
       </c>
     </row>
     <row r="622" spans="1:5">
       <c r="A622" s="5">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="B622" s="10"/>
       <c r="C622" s="7" t="s">
         <v>619</v>
       </c>
       <c r="D622" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E622" s="13">
-        <v>215</v>
+        <v>270</v>
       </c>
     </row>
     <row r="623" spans="1:5">
       <c r="A623" s="5">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="B623" s="10"/>
       <c r="C623" s="7" t="s">
         <v>620</v>
       </c>
       <c r="D623" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E623" s="13">
-        <v>285</v>
+        <v>236</v>
       </c>
     </row>
     <row r="624" spans="1:5">
       <c r="A624" s="5">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="B624" s="10"/>
       <c r="C624" s="7" t="s">
         <v>621</v>
       </c>
       <c r="D624" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E624" s="13">
-        <v>198</v>
+        <v>147</v>
       </c>
     </row>
     <row r="625" spans="1:5">
       <c r="A625" s="5">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="B625" s="10"/>
       <c r="C625" s="7" t="s">
         <v>622</v>
       </c>
       <c r="D625" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E625" s="13">
-        <v>270</v>
+        <v>379</v>
       </c>
     </row>
     <row r="626" spans="1:5">
       <c r="A626" s="5">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="B626" s="10"/>
       <c r="C626" s="7" t="s">
         <v>623</v>
       </c>
       <c r="D626" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E626" s="13">
-        <v>236</v>
+        <v>188</v>
       </c>
     </row>
     <row r="627" spans="1:5">
       <c r="A627" s="5">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="B627" s="10"/>
       <c r="C627" s="7" t="s">
         <v>624</v>
       </c>
       <c r="D627" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E627" s="13">
-        <v>147</v>
+        <v>183</v>
       </c>
     </row>
     <row r="628" spans="1:5">
       <c r="A628" s="5">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="B628" s="10"/>
       <c r="C628" s="7" t="s">
         <v>625</v>
       </c>
       <c r="D628" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E628" s="13">
-        <v>379</v>
+        <v>144</v>
       </c>
     </row>
     <row r="629" spans="1:5">
       <c r="A629" s="5">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="B629" s="10"/>
       <c r="C629" s="7" t="s">
         <v>626</v>
       </c>
       <c r="D629" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E629" s="13">
-        <v>188</v>
+        <v>275</v>
       </c>
     </row>
     <row r="630" spans="1:5">
       <c r="A630" s="5">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="B630" s="10"/>
       <c r="C630" s="7" t="s">
         <v>627</v>
       </c>
       <c r="D630" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E630" s="13">
-        <v>183</v>
+        <v>42</v>
       </c>
     </row>
     <row r="631" spans="1:5">
       <c r="A631" s="5">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="B631" s="10"/>
       <c r="C631" s="7" t="s">
         <v>628</v>
       </c>
       <c r="D631" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E631" s="13">
-        <v>92</v>
+        <v>206</v>
       </c>
     </row>
     <row r="632" spans="1:5">
       <c r="A632" s="5">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="B632" s="10"/>
       <c r="C632" s="7" t="s">
         <v>629</v>
       </c>
       <c r="D632" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E632" s="13">
-        <v>144</v>
+        <v>322</v>
       </c>
     </row>
     <row r="633" spans="1:5">
       <c r="A633" s="5">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="B633" s="10"/>
       <c r="C633" s="7" t="s">
         <v>630</v>
       </c>
       <c r="D633" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E633" s="13">
-        <v>275</v>
+        <v>141</v>
       </c>
     </row>
     <row r="634" spans="1:5">
       <c r="A634" s="5">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="B634" s="10"/>
       <c r="C634" s="7" t="s">
         <v>631</v>
       </c>
       <c r="D634" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E634" s="13">
-        <v>42</v>
+        <v>183</v>
       </c>
     </row>
     <row r="635" spans="1:5">
       <c r="A635" s="5">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="B635" s="10"/>
       <c r="C635" s="7" t="s">
         <v>632</v>
       </c>
       <c r="D635" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E635" s="13">
-        <v>206</v>
+        <v>302</v>
       </c>
     </row>
     <row r="636" spans="1:5">
       <c r="A636" s="5">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="B636" s="10"/>
       <c r="C636" s="7" t="s">
         <v>633</v>
       </c>
       <c r="D636" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E636" s="13">
-        <v>322</v>
+        <v>42</v>
       </c>
     </row>
     <row r="637" spans="1:5">
       <c r="A637" s="5">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="B637" s="10"/>
       <c r="C637" s="7" t="s">
         <v>634</v>
       </c>
       <c r="D637" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E637" s="13">
-        <v>141</v>
+        <v>285</v>
       </c>
     </row>
     <row r="638" spans="1:5">
       <c r="A638" s="5">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="B638" s="10"/>
       <c r="C638" s="7" t="s">
         <v>635</v>
       </c>
       <c r="D638" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E638" s="13">
-        <v>183</v>
+        <v>220</v>
       </c>
     </row>
     <row r="639" spans="1:5">
       <c r="A639" s="5">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="B639" s="10"/>
       <c r="C639" s="7" t="s">
         <v>636</v>
       </c>
       <c r="D639" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E639" s="13">
-        <v>302</v>
+        <v>183</v>
       </c>
     </row>
     <row r="640" spans="1:5">
       <c r="A640" s="5">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="B640" s="10"/>
       <c r="C640" s="7" t="s">
         <v>637</v>
       </c>
       <c r="D640" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E640" s="13">
-        <v>42</v>
+        <v>218</v>
       </c>
     </row>
     <row r="641" spans="1:5">
       <c r="A641" s="5">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="B641" s="10"/>
       <c r="C641" s="7" t="s">
         <v>638</v>
       </c>
       <c r="D641" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E641" s="13">
-        <v>285</v>
+        <v>292</v>
       </c>
     </row>
     <row r="642" spans="1:5">
       <c r="A642" s="5">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="B642" s="10"/>
       <c r="C642" s="7" t="s">
         <v>639</v>
       </c>
       <c r="D642" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E642" s="13">
-        <v>220</v>
+        <v>270</v>
       </c>
     </row>
     <row r="643" spans="1:5">
       <c r="A643" s="5">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="B643" s="10"/>
       <c r="C643" s="7" t="s">
         <v>640</v>
       </c>
       <c r="D643" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E643" s="13">
-        <v>183</v>
+        <v>164</v>
       </c>
     </row>
     <row r="644" spans="1:5">
       <c r="A644" s="5">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="B644" s="10"/>
       <c r="C644" s="7" t="s">
         <v>641</v>
       </c>
       <c r="D644" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E644" s="13">
-        <v>218</v>
+        <v>173</v>
       </c>
     </row>
     <row r="645" spans="1:5">
       <c r="A645" s="5">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="B645" s="10"/>
       <c r="C645" s="7" t="s">
         <v>642</v>
       </c>
       <c r="D645" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E645" s="13">
-        <v>292</v>
+        <v>464</v>
       </c>
     </row>
     <row r="646" spans="1:5">
       <c r="A646" s="5">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B646" s="10"/>
       <c r="C646" s="7" t="s">
         <v>643</v>
       </c>
       <c r="D646" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E646" s="13">
-        <v>270</v>
+        <v>192</v>
       </c>
     </row>
     <row r="647" spans="1:5">
       <c r="A647" s="5">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="B647" s="10"/>
       <c r="C647" s="7" t="s">
         <v>644</v>
       </c>
       <c r="D647" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E647" s="13">
-        <v>164</v>
+        <v>389</v>
       </c>
     </row>
     <row r="648" spans="1:5">
       <c r="A648" s="5">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="B648" s="10"/>
       <c r="C648" s="7" t="s">
         <v>645</v>
       </c>
       <c r="D648" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E648" s="13">
-        <v>173</v>
+        <v>285</v>
       </c>
     </row>
     <row r="649" spans="1:5">
       <c r="A649" s="5">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="B649" s="10"/>
       <c r="C649" s="7" t="s">
         <v>646</v>
       </c>
       <c r="D649" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E649" s="13">
-        <v>464</v>
+        <v>150</v>
       </c>
     </row>
     <row r="650" spans="1:5">
       <c r="A650" s="5">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="B650" s="10"/>
       <c r="C650" s="7" t="s">
         <v>647</v>
       </c>
       <c r="D650" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E650" s="13">
-        <v>192</v>
+        <v>137</v>
       </c>
     </row>
     <row r="651" spans="1:5">
       <c r="A651" s="5">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="B651" s="10"/>
       <c r="C651" s="7" t="s">
         <v>648</v>
       </c>
       <c r="D651" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E651" s="13">
-        <v>389</v>
+        <v>330</v>
       </c>
     </row>
     <row r="652" spans="1:5">
       <c r="A652" s="5">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="B652" s="10"/>
       <c r="C652" s="7" t="s">
         <v>649</v>
       </c>
       <c r="D652" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E652" s="13">
-        <v>285</v>
+        <v>137</v>
       </c>
     </row>
     <row r="653" spans="1:5">
       <c r="A653" s="5">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="B653" s="10"/>
       <c r="C653" s="7" t="s">
         <v>650</v>
       </c>
       <c r="D653" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E653" s="13">
-        <v>150</v>
+        <v>310</v>
       </c>
     </row>
     <row r="654" spans="1:5">
       <c r="A654" s="5">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="B654" s="10"/>
       <c r="C654" s="7" t="s">
         <v>651</v>
       </c>
       <c r="D654" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E654" s="13">
-        <v>137</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="655" spans="1:5">
       <c r="A655" s="5">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="B655" s="10"/>
       <c r="C655" s="7" t="s">
         <v>652</v>
       </c>
       <c r="D655" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E655" s="13">
-        <v>330</v>
+        <v>423</v>
       </c>
     </row>
     <row r="656" spans="1:5">
       <c r="A656" s="5">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="B656" s="10"/>
       <c r="C656" s="7" t="s">
         <v>653</v>
       </c>
       <c r="D656" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E656" s="13">
         <v>137</v>
       </c>
     </row>
     <row r="657" spans="1:5">
       <c r="A657" s="5">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="B657" s="10"/>
       <c r="C657" s="7" t="s">
         <v>654</v>
       </c>
       <c r="D657" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E657" s="13">
-        <v>310</v>
+        <v>301</v>
       </c>
     </row>
     <row r="658" spans="1:5">
       <c r="A658" s="5">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="B658" s="10"/>
       <c r="C658" s="7" t="s">
         <v>655</v>
       </c>
       <c r="D658" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E658" s="13">
-        <v>1018</v>
+        <v>117</v>
       </c>
     </row>
     <row r="659" spans="1:5">
       <c r="A659" s="5">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="B659" s="10"/>
       <c r="C659" s="7" t="s">
         <v>656</v>
       </c>
       <c r="D659" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E659" s="13">
-        <v>423</v>
+        <v>322</v>
       </c>
     </row>
     <row r="660" spans="1:5">
       <c r="A660" s="5">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="B660" s="10"/>
       <c r="C660" s="7" t="s">
         <v>657</v>
       </c>
       <c r="D660" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E660" s="13">
-        <v>137</v>
+        <v>242</v>
       </c>
     </row>
     <row r="661" spans="1:5">
       <c r="A661" s="5">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="B661" s="10"/>
       <c r="C661" s="7" t="s">
         <v>658</v>
       </c>
       <c r="D661" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E661" s="13">
-        <v>301</v>
+        <v>423</v>
       </c>
     </row>
     <row r="662" spans="1:5">
       <c r="A662" s="5">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="B662" s="10"/>
       <c r="C662" s="7" t="s">
         <v>659</v>
       </c>
       <c r="D662" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E662" s="13">
-        <v>117</v>
+        <v>89</v>
       </c>
     </row>
     <row r="663" spans="1:5">
       <c r="A663" s="5">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="B663" s="10"/>
       <c r="C663" s="7" t="s">
         <v>660</v>
       </c>
       <c r="D663" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E663" s="13">
-        <v>322</v>
+        <v>85</v>
       </c>
     </row>
     <row r="664" spans="1:5">
       <c r="A664" s="5">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="B664" s="10"/>
       <c r="C664" s="7" t="s">
         <v>661</v>
       </c>
       <c r="D664" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E664" s="13">
-        <v>242</v>
+        <v>260</v>
       </c>
     </row>
     <row r="665" spans="1:5">
       <c r="A665" s="5">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="B665" s="10"/>
       <c r="C665" s="7" t="s">
         <v>662</v>
       </c>
       <c r="D665" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E665" s="13">
-        <v>423</v>
+        <v>157</v>
       </c>
     </row>
     <row r="666" spans="1:5">
       <c r="A666" s="5">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="B666" s="10"/>
       <c r="C666" s="7" t="s">
         <v>663</v>
       </c>
       <c r="D666" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E666" s="13">
-        <v>89</v>
+        <v>215</v>
       </c>
     </row>
     <row r="667" spans="1:5">
       <c r="A667" s="5">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="B667" s="10"/>
       <c r="C667" s="7" t="s">
         <v>664</v>
       </c>
       <c r="D667" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E667" s="13">
-        <v>85</v>
+        <v>80</v>
       </c>
     </row>
     <row r="668" spans="1:5">
       <c r="A668" s="5">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="B668" s="10"/>
       <c r="C668" s="7" t="s">
         <v>665</v>
       </c>
       <c r="D668" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E668" s="13">
-        <v>260</v>
+        <v>147</v>
       </c>
     </row>
     <row r="669" spans="1:5">
       <c r="A669" s="5">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="B669" s="10"/>
       <c r="C669" s="7" t="s">
         <v>666</v>
       </c>
       <c r="D669" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E669" s="13">
-        <v>157</v>
+        <v>776</v>
       </c>
     </row>
     <row r="670" spans="1:5">
       <c r="A670" s="5">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="B670" s="10"/>
       <c r="C670" s="7" t="s">
         <v>667</v>
       </c>
       <c r="D670" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E670" s="13">
-        <v>215</v>
+        <v>131</v>
       </c>
     </row>
     <row r="671" spans="1:5">
       <c r="A671" s="5">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="B671" s="10"/>
       <c r="C671" s="7" t="s">
         <v>668</v>
       </c>
       <c r="D671" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E671" s="13">
-        <v>80</v>
+        <v>452</v>
       </c>
     </row>
     <row r="672" spans="1:5">
       <c r="A672" s="5">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="B672" s="10"/>
       <c r="C672" s="7" t="s">
         <v>669</v>
       </c>
       <c r="D672" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E672" s="13">
-        <v>147</v>
+        <v>125</v>
       </c>
     </row>
     <row r="673" spans="1:5">
       <c r="A673" s="5">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B673" s="10"/>
       <c r="C673" s="7" t="s">
         <v>670</v>
       </c>
       <c r="D673" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E673" s="13">
-        <v>776</v>
+        <v>402</v>
       </c>
     </row>
     <row r="674" spans="1:5">
       <c r="A674" s="5">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="B674" s="10"/>
       <c r="C674" s="7" t="s">
         <v>671</v>
       </c>
       <c r="D674" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E674" s="13">
         <v>131</v>
       </c>
     </row>
     <row r="675" spans="1:5">
       <c r="A675" s="5">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B675" s="10"/>
       <c r="C675" s="7" t="s">
         <v>672</v>
       </c>
       <c r="D675" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E675" s="13">
-        <v>452</v>
+        <v>523</v>
       </c>
     </row>
     <row r="676" spans="1:5">
       <c r="A676" s="5">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="B676" s="10"/>
       <c r="C676" s="7" t="s">
         <v>673</v>
       </c>
       <c r="D676" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E676" s="13">
-        <v>125</v>
+        <v>40</v>
       </c>
     </row>
     <row r="677" spans="1:5">
       <c r="A677" s="5">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="B677" s="10"/>
       <c r="C677" s="7" t="s">
         <v>674</v>
       </c>
       <c r="D677" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E677" s="13">
-        <v>402</v>
+        <v>668</v>
       </c>
     </row>
     <row r="678" spans="1:5">
       <c r="A678" s="5">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="B678" s="10"/>
       <c r="C678" s="7" t="s">
         <v>675</v>
       </c>
       <c r="D678" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E678" s="13">
-        <v>131</v>
+        <v>295</v>
       </c>
     </row>
     <row r="679" spans="1:5">
       <c r="A679" s="5">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="B679" s="10"/>
       <c r="C679" s="7" t="s">
         <v>676</v>
       </c>
       <c r="D679" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E679" s="13">
-        <v>523</v>
+        <v>80</v>
       </c>
     </row>
     <row r="680" spans="1:5">
       <c r="A680" s="5">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="B680" s="10"/>
       <c r="C680" s="7" t="s">
         <v>677</v>
       </c>
       <c r="D680" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E680" s="13">
-        <v>40</v>
+        <v>162</v>
       </c>
     </row>
     <row r="681" spans="1:5">
       <c r="A681" s="5">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="B681" s="10"/>
       <c r="C681" s="7" t="s">
         <v>678</v>
       </c>
       <c r="D681" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E681" s="13">
-        <v>283</v>
+        <v>200</v>
       </c>
     </row>
     <row r="682" spans="1:5">
       <c r="A682" s="5">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="B682" s="10"/>
       <c r="C682" s="7" t="s">
         <v>679</v>
       </c>
       <c r="D682" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E682" s="13">
-        <v>668</v>
+        <v>218</v>
       </c>
     </row>
     <row r="683" spans="1:5">
       <c r="A683" s="5">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="B683" s="10"/>
       <c r="C683" s="7" t="s">
         <v>680</v>
       </c>
       <c r="D683" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E683" s="13">
-        <v>295</v>
+        <v>449</v>
       </c>
     </row>
     <row r="684" spans="1:5">
       <c r="A684" s="5">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="B684" s="10"/>
       <c r="C684" s="7" t="s">
         <v>681</v>
       </c>
       <c r="D684" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E684" s="13">
-        <v>80</v>
+        <v>285</v>
       </c>
     </row>
     <row r="685" spans="1:5">
       <c r="A685" s="5">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="B685" s="10"/>
       <c r="C685" s="7" t="s">
         <v>682</v>
       </c>
       <c r="D685" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E685" s="13">
-        <v>162</v>
+        <v>218</v>
       </c>
     </row>
     <row r="686" spans="1:5">
       <c r="A686" s="5">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B686" s="10"/>
       <c r="C686" s="7" t="s">
         <v>683</v>
       </c>
       <c r="D686" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E686" s="13">
-        <v>200</v>
+        <v>116</v>
       </c>
     </row>
     <row r="687" spans="1:5">
       <c r="A687" s="5">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="B687" s="10"/>
       <c r="C687" s="7" t="s">
         <v>684</v>
       </c>
       <c r="D687" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E687" s="13">
-        <v>218</v>
+        <v>273</v>
       </c>
     </row>
     <row r="688" spans="1:5">
       <c r="A688" s="5">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="B688" s="10"/>
       <c r="C688" s="7" t="s">
         <v>685</v>
       </c>
       <c r="D688" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E688" s="13">
-        <v>449</v>
+        <v>341</v>
       </c>
     </row>
     <row r="689" spans="1:5">
       <c r="A689" s="5">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="B689" s="10"/>
       <c r="C689" s="7" t="s">
         <v>686</v>
       </c>
       <c r="D689" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E689" s="13">
-        <v>285</v>
+        <v>92</v>
       </c>
     </row>
     <row r="690" spans="1:5">
       <c r="A690" s="5">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="B690" s="10"/>
       <c r="C690" s="7" t="s">
         <v>687</v>
       </c>
       <c r="D690" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E690" s="13">
-        <v>218</v>
+        <v>110</v>
       </c>
     </row>
     <row r="691" spans="1:5">
       <c r="A691" s="5">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="B691" s="10"/>
       <c r="C691" s="7" t="s">
         <v>688</v>
       </c>
       <c r="D691" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E691" s="13">
-        <v>116</v>
+        <v>301</v>
       </c>
     </row>
     <row r="692" spans="1:5">
       <c r="A692" s="5">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="B692" s="10"/>
       <c r="C692" s="7" t="s">
         <v>689</v>
       </c>
       <c r="D692" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E692" s="13">
-        <v>273</v>
+        <v>612</v>
       </c>
     </row>
     <row r="693" spans="1:5">
       <c r="A693" s="5">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="B693" s="10"/>
       <c r="C693" s="7" t="s">
         <v>690</v>
       </c>
       <c r="D693" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E693" s="13">
-        <v>341</v>
+        <v>137</v>
       </c>
     </row>
     <row r="694" spans="1:5">
       <c r="A694" s="5">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="B694" s="10"/>
       <c r="C694" s="7" t="s">
         <v>691</v>
       </c>
       <c r="D694" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E694" s="13">
-        <v>92</v>
+        <v>523</v>
       </c>
     </row>
     <row r="695" spans="1:5">
       <c r="A695" s="5">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="B695" s="10"/>
       <c r="C695" s="7" t="s">
         <v>692</v>
       </c>
       <c r="D695" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E695" s="13">
-        <v>110</v>
+        <v>135</v>
       </c>
     </row>
     <row r="696" spans="1:5">
       <c r="A696" s="5">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="B696" s="10"/>
       <c r="C696" s="7" t="s">
         <v>693</v>
       </c>
       <c r="D696" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E696" s="13">
-        <v>301</v>
+        <v>292</v>
       </c>
     </row>
     <row r="697" spans="1:5">
       <c r="A697" s="5">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="B697" s="10"/>
       <c r="C697" s="7" t="s">
         <v>694</v>
       </c>
       <c r="D697" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E697" s="13">
-        <v>612</v>
+        <v>176</v>
       </c>
     </row>
     <row r="698" spans="1:5">
       <c r="A698" s="5">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="B698" s="10"/>
       <c r="C698" s="7" t="s">
         <v>695</v>
       </c>
       <c r="D698" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E698" s="13">
-        <v>137</v>
+        <v>198</v>
       </c>
     </row>
     <row r="699" spans="1:5">
       <c r="A699" s="5">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="B699" s="10"/>
       <c r="C699" s="7" t="s">
         <v>696</v>
       </c>
       <c r="D699" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E699" s="13">
-        <v>523</v>
+        <v>70</v>
       </c>
     </row>
     <row r="700" spans="1:5">
       <c r="A700" s="5">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="B700" s="10"/>
       <c r="C700" s="7" t="s">
         <v>697</v>
       </c>
       <c r="D700" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E700" s="13">
-        <v>135</v>
+        <v>689</v>
       </c>
     </row>
     <row r="701" spans="1:5">
       <c r="A701" s="5">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="B701" s="10"/>
       <c r="C701" s="7" t="s">
         <v>698</v>
       </c>
       <c r="D701" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E701" s="13">
-        <v>292</v>
+        <v>232</v>
       </c>
     </row>
     <row r="702" spans="1:5">
       <c r="A702" s="5">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="B702" s="10"/>
       <c r="C702" s="7" t="s">
         <v>699</v>
       </c>
       <c r="D702" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E702" s="13">
-        <v>286</v>
+        <v>92</v>
       </c>
     </row>
     <row r="703" spans="1:5">
       <c r="A703" s="5">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="B703" s="10"/>
       <c r="C703" s="7" t="s">
         <v>700</v>
       </c>
       <c r="D703" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E703" s="13">
-        <v>176</v>
+        <v>617</v>
       </c>
     </row>
     <row r="704" spans="1:5">
       <c r="A704" s="5">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="B704" s="10"/>
       <c r="C704" s="7" t="s">
         <v>701</v>
       </c>
       <c r="D704" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E704" s="13">
-        <v>198</v>
+        <v>407</v>
       </c>
     </row>
     <row r="705" spans="1:5">
       <c r="A705" s="5">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="B705" s="10"/>
       <c r="C705" s="7" t="s">
         <v>702</v>
       </c>
       <c r="D705" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E705" s="13">
-        <v>70</v>
+        <v>389</v>
       </c>
     </row>
     <row r="706" spans="1:5">
       <c r="A706" s="5">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="B706" s="10"/>
       <c r="C706" s="7" t="s">
         <v>703</v>
       </c>
       <c r="D706" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E706" s="13">
-        <v>689</v>
+        <v>568</v>
       </c>
     </row>
     <row r="707" spans="1:5">
       <c r="A707" s="5">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="B707" s="10"/>
       <c r="C707" s="7" t="s">
         <v>704</v>
       </c>
       <c r="D707" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E707" s="13">
-        <v>232</v>
+        <v>164</v>
       </c>
     </row>
     <row r="708" spans="1:5">
       <c r="A708" s="5">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="B708" s="10"/>
       <c r="C708" s="7" t="s">
         <v>705</v>
       </c>
       <c r="D708" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E708" s="13">
-        <v>92</v>
+        <v>351</v>
       </c>
     </row>
     <row r="709" spans="1:5">
       <c r="A709" s="5">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="B709" s="10"/>
       <c r="C709" s="7" t="s">
         <v>706</v>
       </c>
       <c r="D709" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E709" s="13">
-        <v>617</v>
+        <v>568</v>
       </c>
     </row>
     <row r="710" spans="1:5">
       <c r="A710" s="5">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="B710" s="10"/>
       <c r="C710" s="7" t="s">
         <v>707</v>
       </c>
       <c r="D710" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E710" s="13">
-        <v>407</v>
+        <v>147</v>
       </c>
     </row>
     <row r="711" spans="1:5">
       <c r="A711" s="5">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="B711" s="10"/>
       <c r="C711" s="7" t="s">
         <v>708</v>
       </c>
       <c r="D711" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E711" s="13">
-        <v>389</v>
+        <v>236</v>
       </c>
     </row>
     <row r="712" spans="1:5">
       <c r="A712" s="5">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="B712" s="10"/>
       <c r="C712" s="7" t="s">
         <v>709</v>
       </c>
       <c r="D712" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E712" s="13">
-        <v>568</v>
+        <v>389</v>
       </c>
     </row>
     <row r="713" spans="1:5">
       <c r="A713" s="5">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="B713" s="10"/>
       <c r="C713" s="7" t="s">
         <v>710</v>
       </c>
       <c r="D713" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E713" s="13">
-        <v>164</v>
+        <v>100</v>
       </c>
     </row>
     <row r="714" spans="1:5">
       <c r="A714" s="5">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="B714" s="10"/>
       <c r="C714" s="7" t="s">
         <v>711</v>
       </c>
       <c r="D714" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E714" s="13">
-        <v>351</v>
+        <v>242</v>
       </c>
     </row>
     <row r="715" spans="1:5">
       <c r="A715" s="5">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="B715" s="10"/>
       <c r="C715" s="7" t="s">
         <v>712</v>
       </c>
       <c r="D715" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E715" s="13">
-        <v>568</v>
+        <v>206</v>
       </c>
     </row>
     <row r="716" spans="1:5">
       <c r="A716" s="5">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B716" s="10"/>
       <c r="C716" s="7" t="s">
         <v>713</v>
       </c>
       <c r="D716" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E716" s="13">
-        <v>147</v>
+        <v>137</v>
       </c>
     </row>
     <row r="717" spans="1:5">
       <c r="A717" s="5">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="B717" s="10"/>
       <c r="C717" s="7" t="s">
         <v>714</v>
       </c>
       <c r="D717" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E717" s="13">
-        <v>236</v>
+        <v>397</v>
       </c>
     </row>
     <row r="718" spans="1:5">
       <c r="A718" s="5">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="B718" s="10"/>
       <c r="C718" s="7" t="s">
         <v>715</v>
       </c>
       <c r="D718" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E718" s="13">
-        <v>389</v>
+        <v>483</v>
       </c>
     </row>
     <row r="719" spans="1:5">
       <c r="A719" s="5">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="B719" s="10"/>
       <c r="C719" s="7" t="s">
         <v>716</v>
       </c>
       <c r="D719" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E719" s="13">
-        <v>117</v>
+        <v>452</v>
       </c>
     </row>
     <row r="720" spans="1:5">
       <c r="A720" s="5">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="B720" s="10"/>
       <c r="C720" s="7" t="s">
         <v>717</v>
       </c>
       <c r="D720" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E720" s="13">
-        <v>508</v>
+        <v>668</v>
       </c>
     </row>
     <row r="721" spans="1:5">
       <c r="A721" s="5">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="B721" s="10"/>
       <c r="C721" s="7" t="s">
         <v>718</v>
       </c>
       <c r="D721" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E721" s="13">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="722" spans="1:5">
       <c r="A722" s="5">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="B722" s="10"/>
       <c r="C722" s="7" t="s">
         <v>719</v>
       </c>
       <c r="D722" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E722" s="13">
-        <v>242</v>
+        <v>568</v>
       </c>
     </row>
     <row r="723" spans="1:5">
       <c r="A723" s="5">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="B723" s="10"/>
       <c r="C723" s="7" t="s">
         <v>720</v>
       </c>
       <c r="D723" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E723" s="13">
-        <v>273</v>
+        <v>135</v>
       </c>
     </row>
     <row r="724" spans="1:5">
       <c r="A724" s="5">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="B724" s="10"/>
       <c r="C724" s="7" t="s">
         <v>721</v>
       </c>
       <c r="D724" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E724" s="13">
-        <v>206</v>
+        <v>114</v>
       </c>
     </row>
     <row r="725" spans="1:5">
       <c r="A725" s="5">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="B725" s="10"/>
       <c r="C725" s="7" t="s">
         <v>722</v>
       </c>
       <c r="D725" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E725" s="13">
-        <v>137</v>
+        <v>612</v>
       </c>
     </row>
     <row r="726" spans="1:5">
       <c r="A726" s="5">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="B726" s="10"/>
       <c r="C726" s="7" t="s">
         <v>723</v>
       </c>
       <c r="D726" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E726" s="13">
-        <v>397</v>
+        <v>190</v>
       </c>
     </row>
     <row r="727" spans="1:5">
       <c r="A727" s="5">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="B727" s="10"/>
       <c r="C727" s="7" t="s">
         <v>724</v>
       </c>
       <c r="D727" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E727" s="13">
-        <v>483</v>
+        <v>260</v>
       </c>
     </row>
     <row r="728" spans="1:5">
       <c r="A728" s="5">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="B728" s="10"/>
       <c r="C728" s="7" t="s">
         <v>725</v>
       </c>
       <c r="D728" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E728" s="13">
-        <v>351</v>
+        <v>115</v>
       </c>
     </row>
     <row r="729" spans="1:5">
       <c r="A729" s="5">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="B729" s="10"/>
       <c r="C729" s="7" t="s">
         <v>726</v>
       </c>
       <c r="D729" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E729" s="13">
-        <v>452</v>
+        <v>803</v>
       </c>
     </row>
     <row r="730" spans="1:5">
       <c r="A730" s="5">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="B730" s="10"/>
       <c r="C730" s="7" t="s">
         <v>727</v>
       </c>
       <c r="D730" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E730" s="13">
-        <v>668</v>
+        <v>42</v>
       </c>
     </row>
     <row r="731" spans="1:5">
       <c r="A731" s="5">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="B731" s="10"/>
       <c r="C731" s="7" t="s">
         <v>728</v>
       </c>
       <c r="D731" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E731" s="13">
-        <v>250</v>
+        <v>803</v>
       </c>
     </row>
     <row r="732" spans="1:5">
       <c r="A732" s="5">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="B732" s="10"/>
       <c r="C732" s="7" t="s">
         <v>729</v>
       </c>
       <c r="D732" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E732" s="13">
-        <v>568</v>
+        <v>135</v>
       </c>
     </row>
     <row r="733" spans="1:5">
       <c r="A733" s="5">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="B733" s="10"/>
       <c r="C733" s="7" t="s">
         <v>730</v>
       </c>
       <c r="D733" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E733" s="13">
-        <v>135</v>
+        <v>150</v>
       </c>
     </row>
     <row r="734" spans="1:5">
       <c r="A734" s="5">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="B734" s="10"/>
       <c r="C734" s="7" t="s">
         <v>731</v>
       </c>
       <c r="D734" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E734" s="13">
-        <v>114</v>
+        <v>176</v>
       </c>
     </row>
     <row r="735" spans="1:5">
       <c r="A735" s="5">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="B735" s="10"/>
       <c r="C735" s="7" t="s">
         <v>732</v>
       </c>
       <c r="D735" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E735" s="13">
-        <v>612</v>
+        <v>803</v>
       </c>
     </row>
     <row r="736" spans="1:5">
       <c r="A736" s="5">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="B736" s="10"/>
       <c r="C736" s="7" t="s">
         <v>733</v>
       </c>
       <c r="D736" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E736" s="13">
-        <v>273</v>
+        <v>283</v>
       </c>
     </row>
     <row r="737" spans="1:5">
       <c r="A737" s="5">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="B737" s="10"/>
       <c r="C737" s="7" t="s">
         <v>734</v>
       </c>
       <c r="D737" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E737" s="13">
-        <v>190</v>
+        <v>483</v>
       </c>
     </row>
     <row r="738" spans="1:5">
       <c r="A738" s="5">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="B738" s="10"/>
       <c r="C738" s="7" t="s">
         <v>735</v>
       </c>
       <c r="D738" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E738" s="13">
-        <v>260</v>
+        <v>236</v>
       </c>
     </row>
     <row r="739" spans="1:5">
       <c r="A739" s="5">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="B739" s="10"/>
       <c r="C739" s="7" t="s">
         <v>736</v>
       </c>
       <c r="D739" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E739" s="13">
-        <v>115</v>
+        <v>50</v>
       </c>
     </row>
     <row r="740" spans="1:5">
       <c r="A740" s="5">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="B740" s="10"/>
       <c r="C740" s="7" t="s">
         <v>737</v>
       </c>
       <c r="D740" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E740" s="13">
-        <v>803</v>
+        <v>131</v>
       </c>
     </row>
     <row r="741" spans="1:5">
       <c r="A741" s="5">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="B741" s="10"/>
       <c r="C741" s="7" t="s">
         <v>738</v>
       </c>
       <c r="D741" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E741" s="13">
-        <v>42</v>
+        <v>275</v>
       </c>
     </row>
     <row r="742" spans="1:5">
       <c r="A742" s="5">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="B742" s="10"/>
       <c r="C742" s="7" t="s">
         <v>739</v>
       </c>
       <c r="D742" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E742" s="13">
-        <v>803</v>
+        <v>568</v>
       </c>
     </row>
     <row r="743" spans="1:5">
       <c r="A743" s="5">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="B743" s="10"/>
       <c r="C743" s="7" t="s">
         <v>740</v>
       </c>
       <c r="D743" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E743" s="13">
-        <v>135</v>
+        <v>295</v>
       </c>
     </row>
     <row r="744" spans="1:5">
       <c r="A744" s="5">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="B744" s="10"/>
       <c r="C744" s="7" t="s">
         <v>741</v>
       </c>
       <c r="D744" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E744" s="13">
-        <v>150</v>
+        <v>382</v>
       </c>
     </row>
     <row r="745" spans="1:5">
       <c r="A745" s="5">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="B745" s="10"/>
       <c r="C745" s="7" t="s">
         <v>742</v>
       </c>
       <c r="D745" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E745" s="13">
-        <v>176</v>
+        <v>242</v>
       </c>
     </row>
     <row r="746" spans="1:5">
       <c r="A746" s="5">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="B746" s="10"/>
       <c r="C746" s="7" t="s">
         <v>743</v>
       </c>
       <c r="D746" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E746" s="13">
-        <v>1018</v>
+        <v>157</v>
       </c>
     </row>
     <row r="747" spans="1:5">
       <c r="A747" s="5">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="B747" s="10"/>
       <c r="C747" s="7" t="s">
         <v>744</v>
       </c>
       <c r="D747" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E747" s="13">
-        <v>803</v>
+        <v>523</v>
       </c>
     </row>
     <row r="748" spans="1:5">
       <c r="A748" s="5">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="B748" s="10"/>
       <c r="C748" s="7" t="s">
         <v>745</v>
       </c>
       <c r="D748" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E748" s="13">
-        <v>135</v>
+        <v>80</v>
       </c>
     </row>
     <row r="749" spans="1:5">
       <c r="A749" s="5">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="B749" s="10"/>
       <c r="C749" s="7" t="s">
         <v>746</v>
       </c>
       <c r="D749" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E749" s="13">
-        <v>283</v>
+        <v>185</v>
       </c>
     </row>
     <row r="750" spans="1:5">
       <c r="A750" s="5">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="B750" s="10"/>
       <c r="C750" s="7" t="s">
         <v>747</v>
       </c>
       <c r="D750" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E750" s="13">
-        <v>483</v>
+        <v>176</v>
       </c>
     </row>
     <row r="751" spans="1:5">
       <c r="A751" s="5">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="B751" s="10"/>
       <c r="C751" s="7" t="s">
         <v>748</v>
       </c>
       <c r="D751" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E751" s="13">
-        <v>236</v>
+        <v>282</v>
       </c>
     </row>
     <row r="752" spans="1:5">
       <c r="A752" s="5">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="B752" s="10"/>
       <c r="C752" s="7" t="s">
         <v>749</v>
       </c>
       <c r="D752" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E752" s="13">
-        <v>50</v>
+        <v>157</v>
       </c>
     </row>
     <row r="753" spans="1:5">
       <c r="A753" s="5">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="B753" s="10"/>
       <c r="C753" s="7" t="s">
         <v>750</v>
       </c>
       <c r="D753" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E753" s="13">
-        <v>131</v>
+        <v>346</v>
       </c>
     </row>
     <row r="754" spans="1:5">
       <c r="A754" s="5">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="B754" s="10"/>
       <c r="C754" s="7" t="s">
         <v>751</v>
       </c>
       <c r="D754" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E754" s="13">
-        <v>275</v>
+        <v>176</v>
       </c>
     </row>
     <row r="755" spans="1:5">
       <c r="A755" s="5">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="B755" s="10"/>
       <c r="C755" s="7" t="s">
         <v>752</v>
       </c>
       <c r="D755" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E755" s="13">
-        <v>568</v>
+        <v>379</v>
       </c>
     </row>
     <row r="756" spans="1:5">
       <c r="A756" s="5">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="B756" s="10"/>
       <c r="C756" s="7" t="s">
         <v>753</v>
       </c>
       <c r="D756" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E756" s="13">
-        <v>295</v>
+        <v>568</v>
       </c>
     </row>
     <row r="757" spans="1:5">
       <c r="A757" s="5">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="B757" s="10"/>
       <c r="C757" s="7" t="s">
         <v>754</v>
       </c>
       <c r="D757" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E757" s="13">
-        <v>382</v>
+        <v>1785</v>
       </c>
     </row>
     <row r="758" spans="1:5">
       <c r="A758" s="5">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="B758" s="10"/>
       <c r="C758" s="7" t="s">
         <v>755</v>
       </c>
       <c r="D758" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E758" s="13">
-        <v>242</v>
+        <v>508</v>
       </c>
     </row>
     <row r="759" spans="1:5">
       <c r="A759" s="5">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="B759" s="10"/>
       <c r="C759" s="7" t="s">
         <v>756</v>
       </c>
       <c r="D759" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E759" s="13">
-        <v>157</v>
+        <v>115</v>
       </c>
     </row>
     <row r="760" spans="1:5">
       <c r="A760" s="5">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="B760" s="10"/>
       <c r="C760" s="7" t="s">
         <v>757</v>
       </c>
       <c r="D760" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E760" s="13">
-        <v>523</v>
+        <v>776</v>
       </c>
     </row>
     <row r="761" spans="1:5">
       <c r="A761" s="5">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="B761" s="10"/>
       <c r="C761" s="7" t="s">
         <v>758</v>
       </c>
       <c r="D761" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E761" s="13">
-        <v>80</v>
+        <v>302</v>
       </c>
     </row>
     <row r="762" spans="1:5">
       <c r="A762" s="5">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="B762" s="10"/>
       <c r="C762" s="7" t="s">
         <v>759</v>
       </c>
       <c r="D762" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E762" s="13">
-        <v>185</v>
+        <v>379</v>
       </c>
     </row>
     <row r="763" spans="1:5">
       <c r="A763" s="5">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="B763" s="10"/>
       <c r="C763" s="7" t="s">
         <v>760</v>
       </c>
       <c r="D763" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E763" s="13">
-        <v>176</v>
+        <v>215</v>
       </c>
     </row>
     <row r="764" spans="1:5">
       <c r="A764" s="5">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="B764" s="10"/>
       <c r="C764" s="7" t="s">
         <v>761</v>
       </c>
       <c r="D764" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E764" s="13">
-        <v>282</v>
+        <v>191</v>
       </c>
     </row>
     <row r="765" spans="1:5">
       <c r="A765" s="5">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="B765" s="10"/>
       <c r="C765" s="7" t="s">
         <v>762</v>
       </c>
       <c r="D765" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E765" s="13">
-        <v>157</v>
+        <v>215</v>
       </c>
     </row>
     <row r="766" spans="1:5">
       <c r="A766" s="5">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="B766" s="10"/>
       <c r="C766" s="7" t="s">
         <v>763</v>
       </c>
       <c r="D766" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E766" s="13">
-        <v>346</v>
+        <v>292</v>
       </c>
     </row>
     <row r="767" spans="1:5">
       <c r="A767" s="5">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="B767" s="10"/>
       <c r="C767" s="7" t="s">
         <v>764</v>
       </c>
       <c r="D767" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E767" s="13">
-        <v>176</v>
+        <v>315</v>
       </c>
     </row>
     <row r="768" spans="1:5">
       <c r="A768" s="5">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="B768" s="10"/>
       <c r="C768" s="7" t="s">
         <v>765</v>
       </c>
       <c r="D768" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E768" s="13">
-        <v>379</v>
+        <v>275</v>
       </c>
     </row>
     <row r="769" spans="1:5">
       <c r="A769" s="5">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="B769" s="10"/>
       <c r="C769" s="7" t="s">
         <v>766</v>
       </c>
       <c r="D769" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E769" s="13">
-        <v>568</v>
+        <v>301</v>
       </c>
     </row>
     <row r="770" spans="1:5">
       <c r="A770" s="5">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="B770" s="10"/>
       <c r="C770" s="7" t="s">
         <v>767</v>
       </c>
       <c r="D770" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E770" s="13">
-        <v>1785</v>
+        <v>314</v>
       </c>
     </row>
     <row r="771" spans="1:5">
       <c r="A771" s="5">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="B771" s="10"/>
       <c r="C771" s="7" t="s">
         <v>768</v>
       </c>
       <c r="D771" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E771" s="13">
-        <v>508</v>
+        <v>117</v>
       </c>
     </row>
     <row r="772" spans="1:5">
       <c r="A772" s="5">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="B772" s="10"/>
       <c r="C772" s="7" t="s">
         <v>769</v>
       </c>
       <c r="D772" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E772" s="13">
-        <v>115</v>
+        <v>464</v>
       </c>
     </row>
     <row r="773" spans="1:5">
       <c r="A773" s="5">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="B773" s="10"/>
       <c r="C773" s="7" t="s">
         <v>770</v>
       </c>
       <c r="D773" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E773" s="13">
-        <v>776</v>
+        <v>287</v>
       </c>
     </row>
     <row r="774" spans="1:5">
       <c r="A774" s="5">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="B774" s="10"/>
       <c r="C774" s="7" t="s">
         <v>771</v>
       </c>
       <c r="D774" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E774" s="13">
-        <v>302</v>
+        <v>115</v>
       </c>
     </row>
     <row r="775" spans="1:5">
       <c r="A775" s="5">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="B775" s="10"/>
       <c r="C775" s="7" t="s">
         <v>772</v>
       </c>
       <c r="D775" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E775" s="13">
-        <v>379</v>
+        <v>590</v>
       </c>
     </row>
     <row r="776" spans="1:5">
       <c r="A776" s="5">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="B776" s="10"/>
       <c r="C776" s="7" t="s">
         <v>773</v>
       </c>
       <c r="D776" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E776" s="13">
-        <v>215</v>
+        <v>370</v>
       </c>
     </row>
     <row r="777" spans="1:5">
       <c r="A777" s="5">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="B777" s="10"/>
       <c r="C777" s="7" t="s">
         <v>774</v>
       </c>
       <c r="D777" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E777" s="13">
-        <v>191</v>
+        <v>452</v>
       </c>
     </row>
     <row r="778" spans="1:5">
       <c r="A778" s="5">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="B778" s="10"/>
       <c r="C778" s="7" t="s">
         <v>775</v>
       </c>
       <c r="D778" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E778" s="13">
-        <v>215</v>
+        <v>162</v>
       </c>
     </row>
     <row r="779" spans="1:5">
       <c r="A779" s="5">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="B779" s="10"/>
       <c r="C779" s="7" t="s">
         <v>776</v>
       </c>
       <c r="D779" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E779" s="13">
-        <v>292</v>
+        <v>137</v>
       </c>
     </row>
     <row r="780" spans="1:5">
       <c r="A780" s="5">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="B780" s="10"/>
       <c r="C780" s="7" t="s">
         <v>777</v>
       </c>
       <c r="D780" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E780" s="13">
-        <v>315</v>
+        <v>219</v>
       </c>
     </row>
     <row r="781" spans="1:5">
       <c r="A781" s="5">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="B781" s="10"/>
       <c r="C781" s="7" t="s">
         <v>778</v>
       </c>
       <c r="D781" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E781" s="13">
         <v>275</v>
       </c>
     </row>
     <row r="782" spans="1:5">
       <c r="A782" s="5">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="B782" s="10"/>
       <c r="C782" s="7" t="s">
         <v>779</v>
       </c>
       <c r="D782" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E782" s="13">
-        <v>301</v>
+        <v>460</v>
       </c>
     </row>
     <row r="783" spans="1:5">
       <c r="A783" s="5">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="B783" s="10"/>
       <c r="C783" s="7" t="s">
         <v>780</v>
       </c>
       <c r="D783" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E783" s="13">
-        <v>314</v>
+        <v>215</v>
       </c>
     </row>
     <row r="784" spans="1:5">
       <c r="A784" s="5">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="B784" s="10"/>
       <c r="C784" s="7" t="s">
         <v>781</v>
       </c>
       <c r="D784" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E784" s="13">
-        <v>117</v>
+        <v>42</v>
       </c>
     </row>
     <row r="785" spans="1:5">
       <c r="A785" s="5">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="B785" s="10"/>
       <c r="C785" s="7" t="s">
         <v>782</v>
       </c>
       <c r="D785" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E785" s="13">
-        <v>464</v>
+        <v>275</v>
       </c>
     </row>
     <row r="786" spans="1:5">
       <c r="A786" s="5">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="B786" s="10"/>
       <c r="C786" s="7" t="s">
         <v>783</v>
       </c>
       <c r="D786" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E786" s="13">
-        <v>287</v>
+        <v>92</v>
       </c>
     </row>
     <row r="787" spans="1:5">
       <c r="A787" s="5">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B787" s="10"/>
       <c r="C787" s="7" t="s">
         <v>784</v>
       </c>
       <c r="D787" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E787" s="13">
-        <v>115</v>
+        <v>242</v>
       </c>
     </row>
     <row r="788" spans="1:5">
       <c r="A788" s="5">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="B788" s="10"/>
       <c r="C788" s="7" t="s">
         <v>785</v>
       </c>
       <c r="D788" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E788" s="13">
-        <v>590</v>
+        <v>242</v>
       </c>
     </row>
     <row r="789" spans="1:5">
       <c r="A789" s="5">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="B789" s="10"/>
       <c r="C789" s="7" t="s">
         <v>786</v>
       </c>
       <c r="D789" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E789" s="13">
-        <v>370</v>
+        <v>164</v>
       </c>
     </row>
     <row r="790" spans="1:5">
       <c r="A790" s="5">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="B790" s="10"/>
       <c r="C790" s="7" t="s">
         <v>787</v>
       </c>
       <c r="D790" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E790" s="13">
-        <v>452</v>
+        <v>220</v>
       </c>
     </row>
     <row r="791" spans="1:5">
       <c r="A791" s="5">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="B791" s="10"/>
       <c r="C791" s="7" t="s">
         <v>788</v>
       </c>
       <c r="D791" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E791" s="13">
-        <v>162</v>
+        <v>283</v>
       </c>
     </row>
     <row r="792" spans="1:5">
       <c r="A792" s="5">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="B792" s="10"/>
       <c r="C792" s="7" t="s">
         <v>789</v>
       </c>
       <c r="D792" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E792" s="13">
-        <v>137</v>
+        <v>617</v>
       </c>
     </row>
     <row r="793" spans="1:5">
       <c r="A793" s="5">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="B793" s="10"/>
       <c r="C793" s="7" t="s">
         <v>790</v>
       </c>
       <c r="D793" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E793" s="13">
-        <v>219</v>
+        <v>144</v>
       </c>
     </row>
     <row r="794" spans="1:5">
       <c r="A794" s="5">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="B794" s="10"/>
       <c r="C794" s="7" t="s">
         <v>791</v>
       </c>
       <c r="D794" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E794" s="13">
-        <v>275</v>
+        <v>157</v>
       </c>
     </row>
     <row r="795" spans="1:5">
       <c r="A795" s="5">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="B795" s="10"/>
       <c r="C795" s="7" t="s">
         <v>792</v>
       </c>
       <c r="D795" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E795" s="13">
-        <v>460</v>
+        <v>292</v>
       </c>
     </row>
     <row r="796" spans="1:5">
       <c r="A796" s="5">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="B796" s="10"/>
       <c r="C796" s="7" t="s">
         <v>793</v>
       </c>
       <c r="D796" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E796" s="13">
-        <v>215</v>
+        <v>668</v>
       </c>
     </row>
     <row r="797" spans="1:5">
       <c r="A797" s="5">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="B797" s="10"/>
       <c r="C797" s="7" t="s">
         <v>794</v>
       </c>
       <c r="D797" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E797" s="13">
-        <v>42</v>
+        <v>460</v>
       </c>
     </row>
     <row r="798" spans="1:5">
       <c r="A798" s="5">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="B798" s="10"/>
       <c r="C798" s="7" t="s">
         <v>795</v>
       </c>
       <c r="D798" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E798" s="13">
-        <v>275</v>
+        <v>150</v>
       </c>
     </row>
     <row r="799" spans="1:5">
       <c r="A799" s="5">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="B799" s="10"/>
       <c r="C799" s="7" t="s">
         <v>796</v>
       </c>
       <c r="D799" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E799" s="13">
-        <v>92</v>
+        <v>283</v>
       </c>
     </row>
     <row r="800" spans="1:5">
       <c r="A800" s="5">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="B800" s="10"/>
       <c r="C800" s="7" t="s">
         <v>797</v>
       </c>
       <c r="D800" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E800" s="13">
-        <v>1979</v>
+        <v>483</v>
       </c>
     </row>
     <row r="801" spans="1:5">
       <c r="A801" s="5">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="B801" s="10"/>
       <c r="C801" s="7" t="s">
         <v>798</v>
       </c>
       <c r="D801" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E801" s="13">
-        <v>242</v>
+        <v>139</v>
       </c>
     </row>
     <row r="802" spans="1:5">
       <c r="A802" s="5">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="B802" s="10"/>
       <c r="C802" s="7" t="s">
         <v>799</v>
       </c>
       <c r="D802" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E802" s="13">
-        <v>242</v>
+        <v>164</v>
       </c>
     </row>
     <row r="803" spans="1:5">
       <c r="A803" s="5">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="B803" s="10"/>
       <c r="C803" s="7" t="s">
         <v>800</v>
       </c>
       <c r="D803" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E803" s="13">
-        <v>164</v>
+        <v>131</v>
       </c>
     </row>
     <row r="804" spans="1:5">
       <c r="A804" s="5">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="B804" s="10"/>
       <c r="C804" s="7" t="s">
         <v>801</v>
       </c>
       <c r="D804" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E804" s="13">
-        <v>220</v>
+        <v>114</v>
       </c>
     </row>
     <row r="805" spans="1:5">
       <c r="A805" s="5">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="B805" s="10"/>
       <c r="C805" s="7" t="s">
         <v>802</v>
       </c>
       <c r="D805" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E805" s="13">
-        <v>283</v>
+        <v>174</v>
       </c>
     </row>
     <row r="806" spans="1:5">
       <c r="A806" s="5">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="B806" s="10"/>
       <c r="C806" s="7" t="s">
         <v>803</v>
       </c>
       <c r="D806" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E806" s="13">
-        <v>617</v>
+        <v>483</v>
       </c>
     </row>
     <row r="807" spans="1:5">
       <c r="A807" s="5">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="B807" s="10"/>
       <c r="C807" s="7" t="s">
         <v>804</v>
       </c>
       <c r="D807" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E807" s="13">
-        <v>1018</v>
+        <v>568</v>
       </c>
     </row>
     <row r="808" spans="1:5">
       <c r="A808" s="5">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="B808" s="10"/>
       <c r="C808" s="7" t="s">
         <v>805</v>
       </c>
       <c r="D808" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E808" s="13">
-        <v>144</v>
+        <v>183</v>
       </c>
     </row>
     <row r="809" spans="1:5">
       <c r="A809" s="5">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="B809" s="10"/>
       <c r="C809" s="7" t="s">
         <v>806</v>
       </c>
       <c r="D809" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E809" s="13">
-        <v>275</v>
+        <v>117</v>
       </c>
     </row>
     <row r="810" spans="1:5">
       <c r="A810" s="5">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="B810" s="10"/>
       <c r="C810" s="7" t="s">
         <v>807</v>
       </c>
       <c r="D810" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E810" s="13">
-        <v>157</v>
+        <v>193</v>
       </c>
     </row>
     <row r="811" spans="1:5">
       <c r="A811" s="5">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="B811" s="10"/>
       <c r="C811" s="7" t="s">
         <v>808</v>
       </c>
       <c r="D811" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E811" s="13">
-        <v>292</v>
+        <v>242</v>
       </c>
     </row>
     <row r="812" spans="1:5">
       <c r="A812" s="5">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="B812" s="10"/>
       <c r="C812" s="7" t="s">
         <v>809</v>
       </c>
       <c r="D812" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E812" s="13">
-        <v>668</v>
+        <v>397</v>
       </c>
     </row>
     <row r="813" spans="1:5">
       <c r="A813" s="5">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="B813" s="10"/>
       <c r="C813" s="7" t="s">
         <v>810</v>
       </c>
       <c r="D813" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E813" s="13">
-        <v>460</v>
+        <v>273</v>
       </c>
     </row>
     <row r="814" spans="1:5">
       <c r="A814" s="5">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="B814" s="10"/>
       <c r="C814" s="7" t="s">
         <v>811</v>
       </c>
       <c r="D814" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E814" s="13">
-        <v>150</v>
+        <v>137</v>
       </c>
     </row>
     <row r="815" spans="1:5">
       <c r="A815" s="5">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="B815" s="10"/>
       <c r="C815" s="7" t="s">
         <v>812</v>
       </c>
       <c r="D815" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E815" s="13">
-        <v>283</v>
+        <v>250</v>
       </c>
     </row>
     <row r="816" spans="1:5">
       <c r="A816" s="5">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="B816" s="10"/>
       <c r="C816" s="7" t="s">
         <v>813</v>
       </c>
       <c r="D816" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E816" s="13">
-        <v>483</v>
+        <v>185</v>
       </c>
     </row>
     <row r="817" spans="1:5">
       <c r="A817" s="5">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="B817" s="10"/>
       <c r="C817" s="7" t="s">
         <v>814</v>
       </c>
       <c r="D817" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E817" s="13">
-        <v>139</v>
+        <v>960</v>
       </c>
     </row>
     <row r="818" spans="1:5">
       <c r="A818" s="5">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="B818" s="10"/>
       <c r="C818" s="7" t="s">
         <v>815</v>
       </c>
       <c r="D818" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E818" s="13">
-        <v>164</v>
+        <v>260</v>
       </c>
     </row>
     <row r="819" spans="1:5">
       <c r="A819" s="5">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="B819" s="10"/>
       <c r="C819" s="7" t="s">
         <v>816</v>
       </c>
       <c r="D819" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E819" s="13">
-        <v>131</v>
+        <v>172</v>
       </c>
     </row>
     <row r="820" spans="1:5">
       <c r="A820" s="5">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="B820" s="10"/>
       <c r="C820" s="7" t="s">
         <v>817</v>
       </c>
       <c r="D820" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E820" s="13">
-        <v>114</v>
+        <v>452</v>
       </c>
     </row>
     <row r="821" spans="1:5">
       <c r="A821" s="5">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="B821" s="10"/>
       <c r="C821" s="7" t="s">
         <v>818</v>
       </c>
       <c r="D821" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E821" s="13">
-        <v>174</v>
+        <v>162</v>
       </c>
     </row>
     <row r="822" spans="1:5">
       <c r="A822" s="5">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="B822" s="10"/>
       <c r="C822" s="7" t="s">
         <v>819</v>
       </c>
       <c r="D822" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E822" s="13">
-        <v>483</v>
+        <v>260</v>
       </c>
     </row>
     <row r="823" spans="1:5">
       <c r="A823" s="5">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="B823" s="10"/>
       <c r="C823" s="7" t="s">
         <v>820</v>
       </c>
       <c r="D823" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E823" s="13">
-        <v>568</v>
+        <v>147</v>
       </c>
     </row>
     <row r="824" spans="1:5">
       <c r="A824" s="5">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="B824" s="10"/>
       <c r="C824" s="7" t="s">
         <v>821</v>
       </c>
       <c r="D824" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E824" s="13">
-        <v>183</v>
+        <v>407</v>
       </c>
     </row>
     <row r="825" spans="1:5">
       <c r="A825" s="5">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="B825" s="10"/>
       <c r="C825" s="7" t="s">
         <v>822</v>
       </c>
       <c r="D825" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E825" s="13">
-        <v>117</v>
+        <v>803</v>
       </c>
     </row>
     <row r="826" spans="1:5">
       <c r="A826" s="5">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="B826" s="10"/>
       <c r="C826" s="7" t="s">
         <v>823</v>
       </c>
       <c r="D826" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E826" s="13">
-        <v>423</v>
+        <v>143</v>
       </c>
     </row>
     <row r="827" spans="1:5">
       <c r="A827" s="5">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="B827" s="10"/>
       <c r="C827" s="7" t="s">
         <v>824</v>
       </c>
       <c r="D827" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E827" s="13">
-        <v>193</v>
+        <v>137</v>
       </c>
     </row>
     <row r="828" spans="1:5">
       <c r="A828" s="5">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="B828" s="10"/>
       <c r="C828" s="7" t="s">
         <v>825</v>
       </c>
       <c r="D828" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E828" s="13">
-        <v>242</v>
+        <v>42</v>
       </c>
     </row>
     <row r="829" spans="1:5">
       <c r="A829" s="5">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="B829" s="10"/>
       <c r="C829" s="7" t="s">
         <v>826</v>
       </c>
       <c r="D829" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E829" s="13">
-        <v>397</v>
+        <v>157</v>
       </c>
     </row>
     <row r="830" spans="1:5">
       <c r="A830" s="5">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="B830" s="10"/>
       <c r="C830" s="7" t="s">
         <v>827</v>
       </c>
       <c r="D830" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E830" s="13">
-        <v>273</v>
+        <v>617</v>
       </c>
     </row>
     <row r="831" spans="1:5">
       <c r="A831" s="5">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="B831" s="10"/>
       <c r="C831" s="7" t="s">
         <v>828</v>
       </c>
       <c r="D831" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E831" s="13">
-        <v>137</v>
+        <v>301</v>
       </c>
     </row>
     <row r="832" spans="1:5">
       <c r="A832" s="5">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="B832" s="10"/>
       <c r="C832" s="7" t="s">
         <v>829</v>
       </c>
       <c r="D832" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E832" s="13">
-        <v>250</v>
+        <v>191</v>
       </c>
     </row>
     <row r="833" spans="1:5">
       <c r="A833" s="5">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="B833" s="10"/>
       <c r="C833" s="7" t="s">
         <v>830</v>
       </c>
       <c r="D833" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E833" s="13">
-        <v>185</v>
+        <v>1346</v>
       </c>
     </row>
     <row r="834" spans="1:5">
       <c r="A834" s="5">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="B834" s="10"/>
       <c r="C834" s="7" t="s">
         <v>831</v>
       </c>
       <c r="D834" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E834" s="13">
-        <v>960</v>
+        <v>287</v>
       </c>
     </row>
     <row r="835" spans="1:5">
       <c r="A835" s="5">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="B835" s="10"/>
       <c r="C835" s="7" t="s">
         <v>832</v>
       </c>
       <c r="D835" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E835" s="13">
-        <v>260</v>
+        <v>379</v>
       </c>
     </row>
     <row r="836" spans="1:5">
       <c r="A836" s="5">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="B836" s="10"/>
       <c r="C836" s="7" t="s">
         <v>833</v>
       </c>
       <c r="D836" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E836" s="13">
-        <v>172</v>
+        <v>80</v>
       </c>
     </row>
     <row r="837" spans="1:5">
       <c r="A837" s="5">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="B837" s="10"/>
       <c r="C837" s="7" t="s">
         <v>834</v>
       </c>
       <c r="D837" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E837" s="13">
-        <v>452</v>
+        <v>242</v>
       </c>
     </row>
     <row r="838" spans="1:5">
       <c r="A838" s="5">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="B838" s="10"/>
       <c r="C838" s="7" t="s">
         <v>835</v>
       </c>
       <c r="D838" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E838" s="13">
-        <v>162</v>
+        <v>351</v>
       </c>
     </row>
     <row r="839" spans="1:5">
       <c r="A839" s="5">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="B839" s="10"/>
       <c r="C839" s="7" t="s">
         <v>836</v>
       </c>
       <c r="D839" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E839" s="13">
-        <v>260</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="840" spans="1:5">
       <c r="A840" s="5">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="B840" s="10"/>
       <c r="C840" s="7" t="s">
         <v>837</v>
       </c>
       <c r="D840" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E840" s="13">
-        <v>147</v>
+        <v>174</v>
       </c>
     </row>
     <row r="841" spans="1:5">
       <c r="A841" s="5">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="B841" s="10"/>
       <c r="C841" s="7" t="s">
         <v>838</v>
       </c>
       <c r="D841" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E841" s="13">
-        <v>407</v>
+        <v>70</v>
       </c>
     </row>
     <row r="842" spans="1:5">
       <c r="A842" s="5">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="B842" s="10"/>
       <c r="C842" s="7" t="s">
         <v>839</v>
       </c>
       <c r="D842" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E842" s="13">
-        <v>803</v>
+        <v>117</v>
       </c>
     </row>
     <row r="843" spans="1:5">
       <c r="A843" s="5">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="B843" s="10"/>
       <c r="C843" s="7" t="s">
         <v>840</v>
       </c>
       <c r="D843" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E843" s="13">
-        <v>143</v>
+        <v>250</v>
       </c>
     </row>
     <row r="844" spans="1:5">
       <c r="A844" s="5">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="B844" s="10"/>
       <c r="C844" s="7" t="s">
         <v>841</v>
       </c>
       <c r="D844" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E844" s="13">
-        <v>137</v>
+        <v>270</v>
       </c>
     </row>
     <row r="845" spans="1:5">
       <c r="A845" s="5">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="B845" s="10"/>
       <c r="C845" s="7" t="s">
         <v>842</v>
       </c>
       <c r="D845" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E845" s="13">
-        <v>42</v>
+        <v>310</v>
       </c>
     </row>
     <row r="846" spans="1:5">
       <c r="A846" s="5">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="B846" s="10"/>
       <c r="C846" s="7" t="s">
         <v>843</v>
       </c>
       <c r="D846" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E846" s="13">
-        <v>157</v>
+        <v>302</v>
       </c>
     </row>
     <row r="847" spans="1:5">
       <c r="A847" s="5">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="B847" s="10"/>
       <c r="C847" s="7" t="s">
         <v>844</v>
       </c>
       <c r="D847" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E847" s="13">
-        <v>617</v>
+        <v>92</v>
       </c>
     </row>
     <row r="848" spans="1:5">
       <c r="A848" s="5">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="B848" s="10"/>
       <c r="C848" s="7" t="s">
         <v>845</v>
       </c>
       <c r="D848" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E848" s="13">
-        <v>301</v>
+        <v>287</v>
       </c>
     </row>
     <row r="849" spans="1:5">
       <c r="A849" s="5">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="B849" s="10"/>
       <c r="C849" s="7" t="s">
         <v>846</v>
       </c>
       <c r="D849" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E849" s="13">
-        <v>191</v>
+        <v>292</v>
       </c>
     </row>
     <row r="850" spans="1:5">
       <c r="A850" s="5">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="B850" s="10"/>
       <c r="C850" s="7" t="s">
         <v>847</v>
       </c>
       <c r="D850" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E850" s="13">
-        <v>1346</v>
+        <v>117</v>
       </c>
     </row>
     <row r="851" spans="1:5">
       <c r="A851" s="5">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="B851" s="10"/>
       <c r="C851" s="7" t="s">
         <v>848</v>
       </c>
       <c r="D851" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E851" s="13">
-        <v>287</v>
+        <v>206</v>
       </c>
     </row>
     <row r="852" spans="1:5">
       <c r="A852" s="5">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="B852" s="10"/>
       <c r="C852" s="7" t="s">
         <v>849</v>
       </c>
       <c r="D852" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E852" s="13">
-        <v>379</v>
+        <v>95</v>
       </c>
     </row>
     <row r="853" spans="1:5">
       <c r="A853" s="5">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="B853" s="10"/>
       <c r="C853" s="7" t="s">
         <v>850</v>
       </c>
       <c r="D853" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E853" s="13">
-        <v>80</v>
+        <v>176</v>
       </c>
     </row>
     <row r="854" spans="1:5">
       <c r="A854" s="5">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="B854" s="10"/>
       <c r="C854" s="7" t="s">
         <v>851</v>
       </c>
       <c r="D854" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E854" s="13">
-        <v>242</v>
+        <v>198</v>
       </c>
     </row>
     <row r="855" spans="1:5">
       <c r="A855" s="5">
-        <v>333</v>
+        <v>332</v>
       </c>
       <c r="B855" s="10"/>
       <c r="C855" s="7" t="s">
         <v>852</v>
       </c>
       <c r="D855" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E855" s="13">
-        <v>351</v>
+        <v>40</v>
       </c>
     </row>
     <row r="856" spans="1:5">
       <c r="A856" s="5">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="B856" s="10"/>
       <c r="C856" s="7" t="s">
         <v>853</v>
       </c>
       <c r="D856" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E856" s="13">
-        <v>1017</v>
+        <v>92</v>
       </c>
     </row>
     <row r="857" spans="1:5">
       <c r="A857" s="5">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="B857" s="10"/>
       <c r="C857" s="7" t="s">
         <v>854</v>
       </c>
       <c r="D857" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E857" s="13">
-        <v>174</v>
+        <v>191</v>
       </c>
     </row>
     <row r="858" spans="1:5">
       <c r="A858" s="5">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="B858" s="10"/>
       <c r="C858" s="7" t="s">
         <v>855</v>
       </c>
       <c r="D858" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E858" s="13">
-        <v>70</v>
+        <v>302</v>
       </c>
     </row>
     <row r="859" spans="1:5">
       <c r="A859" s="5">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="B859" s="10"/>
       <c r="C859" s="7" t="s">
         <v>856</v>
       </c>
       <c r="D859" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E859" s="13">
-        <v>117</v>
+        <v>532</v>
       </c>
     </row>
     <row r="860" spans="1:5">
       <c r="A860" s="5">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="B860" s="10"/>
       <c r="C860" s="7" t="s">
         <v>857</v>
       </c>
       <c r="D860" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E860" s="13">
-        <v>250</v>
+        <v>105</v>
       </c>
     </row>
     <row r="861" spans="1:5">
       <c r="A861" s="5">
-        <v>339</v>
+        <v>338</v>
       </c>
       <c r="B861" s="10"/>
       <c r="C861" s="7" t="s">
         <v>858</v>
       </c>
       <c r="D861" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E861" s="13">
         <v>270</v>
       </c>
     </row>
     <row r="862" spans="1:5">
       <c r="A862" s="5">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="B862" s="10"/>
       <c r="C862" s="7" t="s">
         <v>859</v>
       </c>
       <c r="D862" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E862" s="13">
-        <v>310</v>
+        <v>351</v>
       </c>
     </row>
     <row r="863" spans="1:5">
       <c r="A863" s="5">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="B863" s="10"/>
       <c r="C863" s="7" t="s">
         <v>860</v>
       </c>
       <c r="D863" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E863" s="13">
-        <v>302</v>
+        <v>371</v>
       </c>
     </row>
     <row r="864" spans="1:5">
       <c r="A864" s="5">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="B864" s="10"/>
       <c r="C864" s="7" t="s">
         <v>861</v>
       </c>
       <c r="D864" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E864" s="13">
-        <v>92</v>
+        <v>314</v>
       </c>
     </row>
     <row r="865" spans="1:5">
       <c r="A865" s="5">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="B865" s="10"/>
       <c r="C865" s="7" t="s">
         <v>862</v>
       </c>
       <c r="D865" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E865" s="13">
-        <v>287</v>
+        <v>206</v>
       </c>
     </row>
     <row r="866" spans="1:5">
       <c r="A866" s="5">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="B866" s="10"/>
       <c r="C866" s="7" t="s">
         <v>863</v>
       </c>
       <c r="D866" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E866" s="13">
-        <v>292</v>
+        <v>206</v>
       </c>
     </row>
     <row r="867" spans="1:5">
       <c r="A867" s="5">
-        <v>345</v>
+        <v>344</v>
       </c>
       <c r="B867" s="10"/>
       <c r="C867" s="7" t="s">
         <v>864</v>
       </c>
       <c r="D867" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E867" s="13">
-        <v>117</v>
+        <v>407</v>
       </c>
     </row>
     <row r="868" spans="1:5">
       <c r="A868" s="5">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="B868" s="10"/>
       <c r="C868" s="7" t="s">
         <v>865</v>
       </c>
       <c r="D868" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E868" s="13">
-        <v>206</v>
+        <v>137</v>
       </c>
     </row>
     <row r="869" spans="1:5">
       <c r="A869" s="5">
-        <v>347</v>
+        <v>346</v>
       </c>
       <c r="B869" s="10"/>
       <c r="C869" s="7" t="s">
         <v>866</v>
       </c>
       <c r="D869" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E869" s="13">
-        <v>95</v>
+        <v>185</v>
       </c>
     </row>
     <row r="870" spans="1:5">
       <c r="A870" s="5">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="B870" s="10"/>
       <c r="C870" s="7" t="s">
         <v>867</v>
       </c>
       <c r="D870" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E870" s="13">
-        <v>176</v>
+        <v>532</v>
       </c>
     </row>
     <row r="871" spans="1:5">
       <c r="A871" s="5">
-        <v>349</v>
+        <v>348</v>
       </c>
       <c r="B871" s="10"/>
       <c r="C871" s="7" t="s">
         <v>868</v>
       </c>
       <c r="D871" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E871" s="13">
-        <v>198</v>
+        <v>617</v>
       </c>
     </row>
     <row r="872" spans="1:5">
       <c r="A872" s="5">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="B872" s="10"/>
       <c r="C872" s="7" t="s">
         <v>869</v>
       </c>
       <c r="D872" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E872" s="13">
-        <v>40</v>
+        <v>198</v>
       </c>
     </row>
     <row r="873" spans="1:5">
       <c r="A873" s="5">
-        <v>351</v>
+        <v>350</v>
       </c>
       <c r="B873" s="10"/>
       <c r="C873" s="7" t="s">
         <v>870</v>
       </c>
       <c r="D873" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E873" s="13">
-        <v>92</v>
+        <v>240</v>
       </c>
     </row>
     <row r="874" spans="1:5">
       <c r="A874" s="5">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="B874" s="10"/>
       <c r="C874" s="7" t="s">
         <v>871</v>
       </c>
       <c r="D874" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E874" s="13">
-        <v>191</v>
+        <v>625</v>
       </c>
     </row>
     <row r="875" spans="1:5">
       <c r="A875" s="5">
-        <v>353</v>
+        <v>352</v>
       </c>
       <c r="B875" s="10"/>
       <c r="C875" s="7" t="s">
         <v>872</v>
       </c>
       <c r="D875" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E875" s="13">
-        <v>302</v>
+        <v>114</v>
       </c>
     </row>
     <row r="876" spans="1:5">
       <c r="A876" s="5">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="B876" s="10"/>
       <c r="C876" s="7" t="s">
         <v>873</v>
       </c>
       <c r="D876" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E876" s="13">
-        <v>532</v>
+        <v>310</v>
       </c>
     </row>
     <row r="877" spans="1:5">
       <c r="A877" s="5">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="B877" s="10"/>
       <c r="C877" s="7" t="s">
         <v>874</v>
       </c>
       <c r="D877" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E877" s="13">
-        <v>105</v>
+        <v>92</v>
       </c>
     </row>
     <row r="878" spans="1:5">
       <c r="A878" s="5">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="B878" s="10"/>
       <c r="C878" s="7" t="s">
         <v>875</v>
       </c>
       <c r="D878" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E878" s="13">
-        <v>270</v>
+        <v>508</v>
       </c>
     </row>
     <row r="879" spans="1:5">
       <c r="A879" s="5">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="B879" s="10"/>
       <c r="C879" s="7" t="s">
         <v>876</v>
       </c>
       <c r="D879" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E879" s="13">
-        <v>351</v>
+        <v>803</v>
       </c>
     </row>
     <row r="880" spans="1:5">
       <c r="A880" s="5">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="B880" s="10"/>
       <c r="C880" s="7" t="s">
         <v>877</v>
       </c>
       <c r="D880" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E880" s="13">
-        <v>371</v>
+        <v>568</v>
       </c>
     </row>
     <row r="881" spans="1:5">
       <c r="A881" s="5">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="B881" s="10"/>
       <c r="C881" s="7" t="s">
         <v>878</v>
       </c>
       <c r="D881" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E881" s="13">
-        <v>314</v>
+        <v>115</v>
       </c>
     </row>
     <row r="882" spans="1:5">
       <c r="A882" s="5">
-        <v>360</v>
+        <v>359</v>
       </c>
       <c r="B882" s="10"/>
       <c r="C882" s="7" t="s">
         <v>879</v>
       </c>
       <c r="D882" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E882" s="13">
-        <v>206</v>
+        <v>236</v>
       </c>
     </row>
     <row r="883" spans="1:5">
       <c r="A883" s="5">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="B883" s="10"/>
       <c r="C883" s="7" t="s">
         <v>880</v>
       </c>
       <c r="D883" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E883" s="13">
-        <v>206</v>
+        <v>92</v>
       </c>
     </row>
     <row r="884" spans="1:5">
       <c r="A884" s="5">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="B884" s="10"/>
       <c r="C884" s="7" t="s">
         <v>881</v>
       </c>
       <c r="D884" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E884" s="13">
-        <v>407</v>
+        <v>483</v>
       </c>
     </row>
     <row r="885" spans="1:5">
       <c r="A885" s="5">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="B885" s="10"/>
       <c r="C885" s="7" t="s">
         <v>882</v>
       </c>
       <c r="D885" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E885" s="13">
-        <v>137</v>
+        <v>131</v>
       </c>
     </row>
     <row r="886" spans="1:5">
       <c r="A886" s="5">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="B886" s="10"/>
       <c r="C886" s="7" t="s">
         <v>883</v>
       </c>
       <c r="D886" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E886" s="13">
-        <v>185</v>
+        <v>198</v>
       </c>
     </row>
     <row r="887" spans="1:5">
       <c r="A887" s="5">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="B887" s="10"/>
       <c r="C887" s="7" t="s">
         <v>884</v>
       </c>
       <c r="D887" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E887" s="13">
-        <v>532</v>
+        <v>407</v>
       </c>
     </row>
     <row r="888" spans="1:5">
       <c r="A888" s="5">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="B888" s="10"/>
       <c r="C888" s="7" t="s">
         <v>885</v>
       </c>
       <c r="D888" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E888" s="13">
-        <v>617</v>
+        <v>382</v>
       </c>
     </row>
     <row r="889" spans="1:5">
       <c r="A889" s="5">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="B889" s="10"/>
       <c r="C889" s="7" t="s">
         <v>886</v>
       </c>
       <c r="D889" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E889" s="13">
-        <v>198</v>
+        <v>645</v>
       </c>
     </row>
     <row r="890" spans="1:5">
       <c r="A890" s="5">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="B890" s="10"/>
       <c r="C890" s="7" t="s">
         <v>887</v>
       </c>
       <c r="D890" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E890" s="13">
-        <v>240</v>
+        <v>137</v>
       </c>
     </row>
     <row r="891" spans="1:5">
       <c r="A891" s="5">
-        <v>369</v>
+        <v>368</v>
       </c>
       <c r="B891" s="10"/>
       <c r="C891" s="7" t="s">
         <v>888</v>
       </c>
       <c r="D891" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E891" s="13">
-        <v>625</v>
+        <v>218</v>
       </c>
     </row>
     <row r="892" spans="1:5">
       <c r="A892" s="5">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="B892" s="10"/>
       <c r="C892" s="7" t="s">
         <v>889</v>
       </c>
       <c r="D892" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E892" s="13">
-        <v>114</v>
+        <v>218</v>
       </c>
     </row>
     <row r="893" spans="1:5">
       <c r="A893" s="5">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="B893" s="10"/>
       <c r="C893" s="7" t="s">
         <v>890</v>
       </c>
       <c r="D893" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E893" s="13">
-        <v>310</v>
+        <v>372</v>
       </c>
     </row>
     <row r="894" spans="1:5">
       <c r="A894" s="5">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="B894" s="10"/>
       <c r="C894" s="7" t="s">
         <v>891</v>
       </c>
       <c r="D894" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E894" s="13">
-        <v>92</v>
+        <v>114</v>
       </c>
     </row>
     <row r="895" spans="1:5">
       <c r="A895" s="5">
-        <v>373</v>
+        <v>372</v>
       </c>
       <c r="B895" s="10"/>
       <c r="C895" s="7" t="s">
         <v>892</v>
       </c>
       <c r="D895" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E895" s="13">
-        <v>508</v>
+        <v>379</v>
       </c>
     </row>
     <row r="896" spans="1:5">
       <c r="A896" s="5">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="B896" s="10"/>
       <c r="C896" s="7" t="s">
         <v>893</v>
       </c>
       <c r="D896" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E896" s="13">
-        <v>803</v>
+        <v>270</v>
       </c>
     </row>
     <row r="897" spans="1:5">
       <c r="A897" s="5">
-        <v>375</v>
+        <v>374</v>
       </c>
       <c r="B897" s="10"/>
       <c r="C897" s="7" t="s">
         <v>894</v>
       </c>
       <c r="D897" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E897" s="13">
-        <v>568</v>
+        <v>803</v>
       </c>
     </row>
     <row r="898" spans="1:5">
       <c r="A898" s="5">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="B898" s="10"/>
       <c r="C898" s="7" t="s">
         <v>895</v>
       </c>
       <c r="D898" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E898" s="13">
-        <v>115</v>
+        <v>397</v>
       </c>
     </row>
     <row r="899" spans="1:5">
       <c r="A899" s="5">
-        <v>377</v>
+        <v>376</v>
       </c>
       <c r="B899" s="10"/>
       <c r="C899" s="7" t="s">
         <v>896</v>
       </c>
       <c r="D899" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E899" s="13">
         <v>236</v>
       </c>
     </row>
     <row r="900" spans="1:5">
       <c r="A900" s="5">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="B900" s="10"/>
       <c r="C900" s="7" t="s">
         <v>897</v>
       </c>
       <c r="D900" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E900" s="13">
-        <v>92</v>
+        <v>228</v>
       </c>
     </row>
     <row r="901" spans="1:5">
       <c r="A901" s="5">
-        <v>379</v>
+        <v>378</v>
       </c>
       <c r="B901" s="10"/>
       <c r="C901" s="7" t="s">
         <v>898</v>
       </c>
       <c r="D901" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E901" s="13">
-        <v>483</v>
+        <v>407</v>
       </c>
     </row>
     <row r="902" spans="1:5">
       <c r="A902" s="5">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="B902" s="10"/>
       <c r="C902" s="7" t="s">
         <v>899</v>
       </c>
       <c r="D902" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E902" s="13">
-        <v>449</v>
+        <v>192</v>
       </c>
     </row>
     <row r="903" spans="1:5">
       <c r="A903" s="5">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="B903" s="10"/>
       <c r="C903" s="7" t="s">
         <v>900</v>
       </c>
       <c r="D903" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E903" s="13">
-        <v>131</v>
+        <v>351</v>
       </c>
     </row>
     <row r="904" spans="1:5">
       <c r="A904" s="5">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="B904" s="10"/>
       <c r="C904" s="7" t="s">
         <v>901</v>
       </c>
       <c r="D904" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E904" s="13">
-        <v>198</v>
+        <v>217</v>
       </c>
     </row>
     <row r="905" spans="1:5">
       <c r="A905" s="5">
-        <v>383</v>
+        <v>382</v>
       </c>
       <c r="B905" s="10"/>
       <c r="C905" s="7" t="s">
         <v>902</v>
       </c>
       <c r="D905" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E905" s="13">
-        <v>407</v>
+        <v>464</v>
       </c>
     </row>
     <row r="906" spans="1:5">
       <c r="A906" s="5">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="B906" s="10"/>
       <c r="C906" s="7" t="s">
         <v>903</v>
       </c>
       <c r="D906" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E906" s="13">
-        <v>382</v>
+        <v>803</v>
       </c>
     </row>
     <row r="907" spans="1:5">
       <c r="A907" s="5">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="B907" s="10"/>
       <c r="C907" s="7" t="s">
         <v>904</v>
       </c>
       <c r="D907" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E907" s="13">
-        <v>645</v>
+        <v>495</v>
       </c>
     </row>
     <row r="908" spans="1:5">
       <c r="A908" s="5">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="B908" s="10"/>
       <c r="C908" s="7" t="s">
         <v>905</v>
       </c>
       <c r="D908" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E908" s="13">
-        <v>137</v>
+        <v>150</v>
       </c>
     </row>
     <row r="909" spans="1:5">
       <c r="A909" s="5">
-        <v>387</v>
+        <v>386</v>
       </c>
       <c r="B909" s="10"/>
       <c r="C909" s="7" t="s">
         <v>906</v>
       </c>
       <c r="D909" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E909" s="13">
-        <v>218</v>
+        <v>92</v>
       </c>
     </row>
     <row r="910" spans="1:5">
       <c r="A910" s="5">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="B910" s="10"/>
       <c r="C910" s="7" t="s">
         <v>907</v>
       </c>
       <c r="D910" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E910" s="13">
-        <v>218</v>
+        <v>143</v>
       </c>
     </row>
     <row r="911" spans="1:5">
       <c r="A911" s="5">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="B911" s="10"/>
       <c r="C911" s="7" t="s">
         <v>908</v>
       </c>
       <c r="D911" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E911" s="13">
-        <v>372</v>
+        <v>215</v>
       </c>
     </row>
     <row r="912" spans="1:5">
       <c r="A912" s="5">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="B912" s="10"/>
       <c r="C912" s="7" t="s">
         <v>909</v>
       </c>
       <c r="D912" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E912" s="13">
-        <v>114</v>
+        <v>370</v>
       </c>
     </row>
     <row r="913" spans="1:5">
       <c r="A913" s="5">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="B913" s="10"/>
       <c r="C913" s="7" t="s">
         <v>910</v>
       </c>
       <c r="D913" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E913" s="13">
-        <v>379</v>
+        <v>93</v>
       </c>
     </row>
     <row r="914" spans="1:5">
       <c r="A914" s="5">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="B914" s="10"/>
       <c r="C914" s="7" t="s">
         <v>911</v>
       </c>
       <c r="D914" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E914" s="13">
-        <v>270</v>
+        <v>117</v>
       </c>
     </row>
     <row r="915" spans="1:5">
       <c r="A915" s="5">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="B915" s="10"/>
       <c r="C915" s="7" t="s">
         <v>912</v>
       </c>
       <c r="D915" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E915" s="13">
-        <v>803</v>
+        <v>164</v>
       </c>
     </row>
     <row r="916" spans="1:5">
       <c r="A916" s="5">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="B916" s="10"/>
       <c r="C916" s="7" t="s">
         <v>913</v>
       </c>
       <c r="D916" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E916" s="13">
-        <v>397</v>
+        <v>206</v>
       </c>
     </row>
     <row r="917" spans="1:5">
       <c r="A917" s="5">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="B917" s="10"/>
       <c r="C917" s="7" t="s">
         <v>914</v>
       </c>
       <c r="D917" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E917" s="13">
-        <v>776</v>
+        <v>371</v>
       </c>
     </row>
     <row r="918" spans="1:5">
       <c r="A918" s="5">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="B918" s="10"/>
       <c r="C918" s="7" t="s">
         <v>915</v>
       </c>
       <c r="D918" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E918" s="13">
-        <v>236</v>
+        <v>112</v>
       </c>
     </row>
     <row r="919" spans="1:5">
       <c r="A919" s="5">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="B919" s="10"/>
       <c r="C919" s="7" t="s">
         <v>916</v>
       </c>
       <c r="D919" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E919" s="13">
-        <v>228</v>
+        <v>90</v>
       </c>
     </row>
     <row r="920" spans="1:5">
       <c r="A920" s="5">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="B920" s="10"/>
       <c r="C920" s="7" t="s">
         <v>917</v>
       </c>
       <c r="D920" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E920" s="13">
-        <v>407</v>
+        <v>234</v>
       </c>
     </row>
     <row r="921" spans="1:5">
       <c r="A921" s="5">
-        <v>399</v>
+        <v>398</v>
       </c>
       <c r="B921" s="10"/>
       <c r="C921" s="7" t="s">
         <v>918</v>
       </c>
       <c r="D921" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E921" s="13">
-        <v>192</v>
+        <v>203</v>
       </c>
     </row>
     <row r="922" spans="1:5">
       <c r="A922" s="5">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="B922" s="10"/>
       <c r="C922" s="7" t="s">
         <v>919</v>
       </c>
       <c r="D922" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E922" s="13">
-        <v>351</v>
+        <v>621</v>
       </c>
     </row>
     <row r="923" spans="1:5">
       <c r="A923" s="5">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="B923" s="10"/>
       <c r="C923" s="7" t="s">
         <v>920</v>
       </c>
       <c r="D923" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E923" s="13">
-        <v>217</v>
+        <v>172</v>
       </c>
     </row>
     <row r="924" spans="1:5">
       <c r="A924" s="5">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="B924" s="10"/>
       <c r="C924" s="7" t="s">
         <v>921</v>
       </c>
       <c r="D924" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E924" s="13">
-        <v>464</v>
+        <v>90</v>
       </c>
     </row>
     <row r="925" spans="1:5">
       <c r="A925" s="5">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="B925" s="10"/>
       <c r="C925" s="7" t="s">
         <v>922</v>
       </c>
       <c r="D925" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E925" s="13">
-        <v>803</v>
+        <v>508</v>
       </c>
     </row>
     <row r="926" spans="1:5">
       <c r="A926" s="5">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="B926" s="10"/>
       <c r="C926" s="7" t="s">
         <v>923</v>
       </c>
       <c r="D926" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E926" s="13">
-        <v>495</v>
+        <v>126</v>
       </c>
     </row>
     <row r="927" spans="1:5">
       <c r="A927" s="5">
-        <v>405</v>
+        <v>404</v>
       </c>
       <c r="B927" s="10"/>
       <c r="C927" s="7" t="s">
         <v>924</v>
       </c>
       <c r="D927" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E927" s="13">
-        <v>150</v>
+        <v>268</v>
       </c>
     </row>
     <row r="928" spans="1:5">
       <c r="A928" s="5">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="B928" s="10"/>
       <c r="C928" s="7" t="s">
         <v>925</v>
       </c>
       <c r="D928" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E928" s="13">
-        <v>92</v>
+        <v>101</v>
       </c>
     </row>
     <row r="929" spans="1:5">
       <c r="A929" s="5">
-        <v>407</v>
+        <v>406</v>
       </c>
       <c r="B929" s="10"/>
       <c r="C929" s="7" t="s">
         <v>926</v>
       </c>
       <c r="D929" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E929" s="13">
-        <v>143</v>
+        <v>197</v>
       </c>
     </row>
     <row r="930" spans="1:5">
       <c r="A930" s="5">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="B930" s="10"/>
       <c r="C930" s="7" t="s">
         <v>927</v>
       </c>
       <c r="D930" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E930" s="13">
-        <v>215</v>
+        <v>204</v>
       </c>
     </row>
     <row r="931" spans="1:5">
       <c r="A931" s="5">
-        <v>409</v>
+        <v>408</v>
       </c>
       <c r="B931" s="10"/>
       <c r="C931" s="7" t="s">
         <v>928</v>
       </c>
       <c r="D931" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E931" s="13">
-        <v>370</v>
+        <v>621</v>
       </c>
     </row>
     <row r="932" spans="1:5">
       <c r="A932" s="5">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="B932" s="10"/>
       <c r="C932" s="7" t="s">
         <v>929</v>
       </c>
       <c r="D932" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E932" s="13">
-        <v>93</v>
+        <v>195</v>
       </c>
     </row>
     <row r="933" spans="1:5">
       <c r="A933" s="5">
-        <v>411</v>
+        <v>410</v>
       </c>
       <c r="B933" s="10"/>
       <c r="C933" s="7" t="s">
         <v>930</v>
       </c>
       <c r="D933" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E933" s="13">
-        <v>117</v>
+        <v>186</v>
       </c>
     </row>
     <row r="934" spans="1:5">
       <c r="A934" s="5">
-        <v>412</v>
+        <v>411</v>
       </c>
       <c r="B934" s="10"/>
       <c r="C934" s="7" t="s">
         <v>931</v>
       </c>
       <c r="D934" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E934" s="13">
-        <v>164</v>
+        <v>279</v>
       </c>
     </row>
     <row r="935" spans="1:5">
       <c r="A935" s="5">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="B935" s="10"/>
       <c r="C935" s="7" t="s">
         <v>932</v>
       </c>
       <c r="D935" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E935" s="13">
-        <v>206</v>
+        <v>279</v>
       </c>
     </row>
     <row r="936" spans="1:5">
       <c r="A936" s="5">
-        <v>414</v>
+        <v>413</v>
       </c>
       <c r="B936" s="10"/>
       <c r="C936" s="7" t="s">
         <v>933</v>
       </c>
       <c r="D936" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E936" s="13">
-        <v>371</v>
+        <v>156</v>
       </c>
     </row>
     <row r="937" spans="1:5">
       <c r="A937" s="5">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="B937" s="10"/>
       <c r="C937" s="7" t="s">
         <v>934</v>
       </c>
       <c r="D937" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E937" s="13">
-        <v>112</v>
+        <v>248</v>
       </c>
     </row>
     <row r="938" spans="1:5">
       <c r="A938" s="5">
-        <v>416</v>
+        <v>415</v>
       </c>
       <c r="B938" s="10"/>
       <c r="C938" s="7" t="s">
         <v>935</v>
       </c>
       <c r="D938" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E938" s="13">
-        <v>90</v>
+        <v>256</v>
       </c>
     </row>
     <row r="939" spans="1:5">
       <c r="A939" s="5">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="B939" s="10"/>
       <c r="C939" s="7" t="s">
         <v>936</v>
       </c>
       <c r="D939" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E939" s="13">
-        <v>234</v>
+        <v>248</v>
       </c>
     </row>
     <row r="940" spans="1:5">
       <c r="A940" s="5">
-        <v>418</v>
+        <v>417</v>
       </c>
       <c r="B940" s="10"/>
       <c r="C940" s="7" t="s">
         <v>937</v>
       </c>
       <c r="D940" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E940" s="13">
-        <v>203</v>
+        <v>185</v>
       </c>
     </row>
     <row r="941" spans="1:5">
       <c r="A941" s="5">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="B941" s="10"/>
       <c r="C941" s="7" t="s">
         <v>938</v>
       </c>
       <c r="D941" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E941" s="13">
-        <v>621</v>
+        <v>680</v>
       </c>
     </row>
     <row r="942" spans="1:5">
       <c r="A942" s="5">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="B942" s="10"/>
       <c r="C942" s="7" t="s">
         <v>939</v>
       </c>
       <c r="D942" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E942" s="13">
-        <v>172</v>
+        <v>372</v>
       </c>
     </row>
     <row r="943" spans="1:5">
       <c r="A943" s="5">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="B943" s="10"/>
       <c r="C943" s="7" t="s">
         <v>940</v>
       </c>
       <c r="D943" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E943" s="13">
-        <v>90</v>
+        <v>141</v>
       </c>
     </row>
     <row r="944" spans="1:5">
       <c r="A944" s="5">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="B944" s="10"/>
       <c r="C944" s="7" t="s">
         <v>941</v>
       </c>
       <c r="D944" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E944" s="13">
-        <v>508</v>
+        <v>76</v>
       </c>
     </row>
     <row r="945" spans="1:5">
       <c r="A945" s="5">
-        <v>423</v>
+        <v>422</v>
       </c>
       <c r="B945" s="10"/>
       <c r="C945" s="7" t="s">
         <v>942</v>
       </c>
       <c r="D945" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E945" s="13">
-        <v>126</v>
+        <v>279</v>
       </c>
     </row>
     <row r="946" spans="1:5">
       <c r="A946" s="5">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="B946" s="10"/>
       <c r="C946" s="7" t="s">
         <v>943</v>
       </c>
       <c r="D946" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E946" s="13">
-        <v>268</v>
+        <v>164</v>
       </c>
     </row>
     <row r="947" spans="1:5">
       <c r="A947" s="5">
-        <v>425</v>
+        <v>424</v>
       </c>
       <c r="B947" s="10"/>
       <c r="C947" s="7" t="s">
         <v>944</v>
       </c>
       <c r="D947" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E947" s="13">
-        <v>101</v>
+        <v>372</v>
       </c>
     </row>
     <row r="948" spans="1:5">
       <c r="A948" s="5">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="B948" s="10"/>
       <c r="C948" s="7" t="s">
         <v>945</v>
       </c>
       <c r="D948" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E948" s="13">
-        <v>197</v>
+        <v>105</v>
       </c>
     </row>
     <row r="949" spans="1:5">
       <c r="A949" s="5">
-        <v>427</v>
+        <v>426</v>
       </c>
       <c r="B949" s="10"/>
       <c r="C949" s="7" t="s">
         <v>946</v>
       </c>
       <c r="D949" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E949" s="13">
-        <v>204</v>
+        <v>186</v>
       </c>
     </row>
     <row r="950" spans="1:5">
       <c r="A950" s="5">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="B950" s="10"/>
       <c r="C950" s="7" t="s">
         <v>947</v>
       </c>
       <c r="D950" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E950" s="13">
-        <v>621</v>
+        <v>80</v>
       </c>
     </row>
     <row r="951" spans="1:5">
       <c r="A951" s="5">
-        <v>429</v>
+        <v>428</v>
       </c>
       <c r="B951" s="10"/>
       <c r="C951" s="7" t="s">
         <v>948</v>
       </c>
       <c r="D951" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E951" s="13">
-        <v>195</v>
+        <v>530</v>
       </c>
     </row>
     <row r="952" spans="1:5">
       <c r="A952" s="5">
-        <v>430</v>
+        <v>429</v>
       </c>
       <c r="B952" s="10"/>
       <c r="C952" s="7" t="s">
         <v>949</v>
       </c>
       <c r="D952" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E952" s="13">
-        <v>186</v>
+        <v>174</v>
       </c>
     </row>
     <row r="953" spans="1:5">
       <c r="A953" s="5">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="B953" s="10"/>
       <c r="C953" s="7" t="s">
         <v>950</v>
       </c>
       <c r="D953" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E953" s="13">
-        <v>279</v>
+        <v>441</v>
       </c>
     </row>
     <row r="954" spans="1:5">
       <c r="A954" s="5">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="B954" s="10"/>
       <c r="C954" s="7" t="s">
         <v>951</v>
       </c>
       <c r="D954" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E954" s="13">
-        <v>279</v>
+        <v>195</v>
       </c>
     </row>
     <row r="955" spans="1:5">
       <c r="A955" s="5">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="B955" s="10"/>
       <c r="C955" s="7" t="s">
         <v>952</v>
       </c>
       <c r="D955" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E955" s="13">
-        <v>156</v>
+        <v>126</v>
       </c>
     </row>
     <row r="956" spans="1:5">
       <c r="A956" s="5">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="B956" s="10"/>
       <c r="C956" s="7" t="s">
         <v>953</v>
       </c>
       <c r="D956" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E956" s="13">
-        <v>80</v>
+        <v>621</v>
       </c>
     </row>
     <row r="957" spans="1:5">
       <c r="A957" s="5">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="B957" s="10"/>
       <c r="C957" s="7" t="s">
         <v>954</v>
       </c>
       <c r="D957" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E957" s="13">
-        <v>183</v>
+        <v>204</v>
       </c>
     </row>
     <row r="958" spans="1:5">
       <c r="A958" s="5">
-        <v>436</v>
+        <v>435</v>
       </c>
       <c r="B958" s="10"/>
       <c r="C958" s="7" t="s">
         <v>955</v>
       </c>
       <c r="D958" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E958" s="13">
-        <v>248</v>
+        <v>71</v>
       </c>
     </row>
     <row r="959" spans="1:5">
       <c r="A959" s="5">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="B959" s="10"/>
       <c r="C959" s="7" t="s">
         <v>956</v>
       </c>
       <c r="D959" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E959" s="13">
-        <v>256</v>
+        <v>170</v>
       </c>
     </row>
     <row r="960" spans="1:5">
       <c r="A960" s="5">
-        <v>438</v>
+        <v>437</v>
       </c>
       <c r="B960" s="10"/>
       <c r="C960" s="7" t="s">
         <v>957</v>
       </c>
       <c r="D960" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E960" s="13">
-        <v>248</v>
+        <v>105</v>
       </c>
     </row>
     <row r="961" spans="1:5">
       <c r="A961" s="5">
-        <v>439</v>
+        <v>438</v>
       </c>
       <c r="B961" s="10"/>
       <c r="C961" s="7" t="s">
         <v>958</v>
       </c>
       <c r="D961" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E961" s="13">
-        <v>185</v>
+        <v>269</v>
       </c>
     </row>
     <row r="962" spans="1:5">
       <c r="A962" s="5">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="B962" s="10"/>
       <c r="C962" s="7" t="s">
         <v>959</v>
       </c>
       <c r="D962" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E962" s="13">
-        <v>680</v>
+        <v>501</v>
       </c>
     </row>
     <row r="963" spans="1:5">
       <c r="A963" s="5">
-        <v>441</v>
+        <v>440</v>
       </c>
       <c r="B963" s="10"/>
       <c r="C963" s="7" t="s">
         <v>960</v>
       </c>
       <c r="D963" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E963" s="13">
-        <v>183</v>
+        <v>199</v>
       </c>
     </row>
     <row r="964" spans="1:5">
       <c r="A964" s="5">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="B964" s="10"/>
       <c r="C964" s="7" t="s">
         <v>961</v>
       </c>
       <c r="D964" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E964" s="13">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="965" spans="1:5">
       <c r="A965" s="5">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="B965" s="10"/>
       <c r="C965" s="7" t="s">
         <v>962</v>
       </c>
       <c r="D965" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E965" s="13">
-        <v>372</v>
+        <v>621</v>
       </c>
     </row>
     <row r="966" spans="1:5">
       <c r="A966" s="5">
-        <v>444</v>
+        <v>443</v>
       </c>
       <c r="B966" s="10"/>
       <c r="C966" s="7" t="s">
         <v>963</v>
       </c>
       <c r="D966" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E966" s="13">
-        <v>141</v>
+        <v>126</v>
       </c>
     </row>
     <row r="967" spans="1:5">
       <c r="A967" s="5">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="B967" s="10"/>
       <c r="C967" s="7" t="s">
         <v>964</v>
       </c>
       <c r="D967" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E967" s="13">
-        <v>76</v>
+        <v>150</v>
       </c>
     </row>
     <row r="968" spans="1:5">
       <c r="A968" s="5">
-        <v>446</v>
+        <v>445</v>
       </c>
       <c r="B968" s="10"/>
       <c r="C968" s="7" t="s">
         <v>965</v>
       </c>
       <c r="D968" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E968" s="13">
-        <v>279</v>
+        <v>105</v>
       </c>
     </row>
     <row r="969" spans="1:5">
       <c r="A969" s="5">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="B969" s="10"/>
       <c r="C969" s="7" t="s">
         <v>966</v>
       </c>
       <c r="D969" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E969" s="13">
-        <v>164</v>
+        <v>152</v>
       </c>
     </row>
     <row r="970" spans="1:5">
       <c r="A970" s="5">
-        <v>448</v>
+        <v>447</v>
       </c>
       <c r="B970" s="10"/>
       <c r="C970" s="7" t="s">
         <v>967</v>
       </c>
       <c r="D970" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E970" s="13">
-        <v>372</v>
+        <v>347</v>
       </c>
     </row>
     <row r="971" spans="1:5">
       <c r="A971" s="5">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="B971" s="10"/>
       <c r="C971" s="7" t="s">
         <v>968</v>
       </c>
       <c r="D971" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E971" s="13">
-        <v>90</v>
+        <v>456</v>
       </c>
     </row>
     <row r="972" spans="1:5">
       <c r="A972" s="5">
-        <v>450</v>
+        <v>449</v>
       </c>
       <c r="B972" s="10"/>
       <c r="C972" s="7" t="s">
         <v>969</v>
       </c>
       <c r="D972" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E972" s="13">
-        <v>186</v>
+        <v>302</v>
       </c>
     </row>
     <row r="973" spans="1:5">
       <c r="A973" s="5">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="B973" s="10"/>
       <c r="C973" s="7" t="s">
         <v>970</v>
       </c>
       <c r="D973" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E973" s="13">
-        <v>80</v>
+        <v>197</v>
       </c>
     </row>
     <row r="974" spans="1:5">
       <c r="A974" s="5">
-        <v>452</v>
+        <v>451</v>
       </c>
       <c r="B974" s="10"/>
       <c r="C974" s="7" t="s">
         <v>971</v>
       </c>
       <c r="D974" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E974" s="13">
-        <v>530</v>
+        <v>107</v>
       </c>
     </row>
     <row r="975" spans="1:5">
       <c r="A975" s="5">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="B975" s="10"/>
       <c r="C975" s="7" t="s">
         <v>972</v>
       </c>
       <c r="D975" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E975" s="13">
-        <v>174</v>
+        <v>464</v>
       </c>
     </row>
     <row r="976" spans="1:5">
       <c r="A976" s="5">
-        <v>454</v>
+        <v>453</v>
       </c>
       <c r="B976" s="10"/>
       <c r="C976" s="7" t="s">
         <v>973</v>
       </c>
       <c r="D976" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E976" s="13">
-        <v>441</v>
+        <v>199</v>
       </c>
     </row>
     <row r="977" spans="1:5">
       <c r="A977" s="5">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="B977" s="10"/>
       <c r="C977" s="7" t="s">
         <v>974</v>
       </c>
       <c r="D977" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E977" s="13">
-        <v>195</v>
+        <v>240</v>
       </c>
     </row>
     <row r="978" spans="1:5">
       <c r="A978" s="5">
-        <v>456</v>
+        <v>455</v>
       </c>
       <c r="B978" s="10"/>
       <c r="C978" s="7" t="s">
         <v>975</v>
       </c>
       <c r="D978" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E978" s="13">
-        <v>167</v>
+        <v>590</v>
       </c>
     </row>
     <row r="979" spans="1:5">
       <c r="A979" s="5">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="B979" s="10"/>
       <c r="C979" s="7" t="s">
         <v>976</v>
       </c>
       <c r="D979" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E979" s="13">
-        <v>126</v>
+        <v>152</v>
       </c>
     </row>
     <row r="980" spans="1:5">
       <c r="A980" s="5">
-        <v>458</v>
+        <v>457</v>
       </c>
       <c r="B980" s="10"/>
       <c r="C980" s="7" t="s">
         <v>977</v>
       </c>
       <c r="D980" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E980" s="13">
-        <v>621</v>
+        <v>268</v>
       </c>
     </row>
     <row r="981" spans="1:5">
       <c r="A981" s="5">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="B981" s="10"/>
       <c r="C981" s="7" t="s">
         <v>978</v>
       </c>
       <c r="D981" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E981" s="13">
-        <v>204</v>
+        <v>1180</v>
       </c>
     </row>
     <row r="982" spans="1:5">
       <c r="A982" s="5">
-        <v>460</v>
+        <v>459</v>
       </c>
       <c r="B982" s="10"/>
       <c r="C982" s="7" t="s">
         <v>979</v>
       </c>
       <c r="D982" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E982" s="13">
-        <v>71</v>
+        <v>152</v>
       </c>
     </row>
     <row r="983" spans="1:5">
       <c r="A983" s="5">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="B983" s="10"/>
       <c r="C983" s="7" t="s">
         <v>980</v>
       </c>
       <c r="D983" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E983" s="13">
-        <v>170</v>
+        <v>105</v>
       </c>
     </row>
     <row r="984" spans="1:5">
       <c r="A984" s="5">
-        <v>462</v>
+        <v>461</v>
       </c>
       <c r="B984" s="10"/>
       <c r="C984" s="7" t="s">
         <v>981</v>
       </c>
       <c r="D984" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E984" s="13">
-        <v>105</v>
+        <v>92</v>
       </c>
     </row>
     <row r="985" spans="1:5">
       <c r="A985" s="5">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="B985" s="10"/>
       <c r="C985" s="7" t="s">
         <v>982</v>
       </c>
       <c r="D985" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E985" s="13">
-        <v>269</v>
+        <v>791</v>
       </c>
     </row>
     <row r="986" spans="1:5">
       <c r="A986" s="5">
-        <v>464</v>
+        <v>463</v>
       </c>
       <c r="B986" s="10"/>
       <c r="C986" s="7" t="s">
         <v>983</v>
       </c>
       <c r="D986" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E986" s="13">
-        <v>501</v>
+        <v>291</v>
       </c>
     </row>
     <row r="987" spans="1:5">
       <c r="A987" s="5">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="B987" s="10"/>
       <c r="C987" s="7" t="s">
         <v>984</v>
       </c>
       <c r="D987" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E987" s="13">
-        <v>199</v>
+        <v>82</v>
       </c>
     </row>
     <row r="988" spans="1:5">
       <c r="A988" s="5">
-        <v>466</v>
+        <v>465</v>
       </c>
       <c r="B988" s="10"/>
       <c r="C988" s="7" t="s">
         <v>985</v>
       </c>
       <c r="D988" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E988" s="13">
-        <v>363</v>
+        <v>134</v>
       </c>
     </row>
     <row r="989" spans="1:5">
       <c r="A989" s="5">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="B989" s="10"/>
       <c r="C989" s="7" t="s">
         <v>986</v>
       </c>
       <c r="D989" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E989" s="13">
-        <v>186</v>
+        <v>126</v>
       </c>
     </row>
     <row r="990" spans="1:5">
       <c r="A990" s="5">
-        <v>468</v>
+        <v>467</v>
       </c>
       <c r="B990" s="10"/>
       <c r="C990" s="7" t="s">
         <v>987</v>
       </c>
       <c r="D990" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E990" s="13">
-        <v>621</v>
+        <v>172</v>
       </c>
     </row>
     <row r="991" spans="1:5">
       <c r="A991" s="5">
-        <v>469</v>
+        <v>468</v>
       </c>
       <c r="B991" s="10"/>
       <c r="C991" s="7" t="s">
         <v>988</v>
       </c>
       <c r="D991" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E991" s="13">
-        <v>126</v>
+        <v>205</v>
       </c>
     </row>
     <row r="992" spans="1:5">
       <c r="A992" s="5">
-        <v>470</v>
+        <v>469</v>
       </c>
       <c r="B992" s="10"/>
       <c r="C992" s="7" t="s">
         <v>989</v>
       </c>
       <c r="D992" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E992" s="13">
-        <v>150</v>
+        <v>418</v>
       </c>
     </row>
     <row r="993" spans="1:5">
       <c r="A993" s="5">
-        <v>471</v>
+        <v>470</v>
       </c>
       <c r="B993" s="10"/>
       <c r="C993" s="7" t="s">
         <v>990</v>
       </c>
       <c r="D993" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E993" s="13">
-        <v>152</v>
+        <v>1180</v>
       </c>
     </row>
     <row r="994" spans="1:5">
       <c r="A994" s="5">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="B994" s="10"/>
       <c r="C994" s="7" t="s">
         <v>991</v>
       </c>
       <c r="D994" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E994" s="13">
-        <v>347</v>
+        <v>256</v>
       </c>
     </row>
     <row r="995" spans="1:5">
       <c r="A995" s="5">
-        <v>473</v>
+        <v>472</v>
       </c>
       <c r="B995" s="10"/>
       <c r="C995" s="7" t="s">
         <v>992</v>
       </c>
       <c r="D995" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E995" s="13">
-        <v>456</v>
+        <v>791</v>
       </c>
     </row>
     <row r="996" spans="1:5">
       <c r="A996" s="5">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="B996" s="10"/>
       <c r="C996" s="7" t="s">
         <v>993</v>
       </c>
       <c r="D996" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E996" s="13">
-        <v>302</v>
+        <v>188</v>
       </c>
     </row>
     <row r="997" spans="1:5">
       <c r="A997" s="5">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="B997" s="10"/>
       <c r="C997" s="7" t="s">
         <v>994</v>
       </c>
       <c r="D997" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E997" s="13">
-        <v>197</v>
+        <v>186</v>
       </c>
     </row>
     <row r="998" spans="1:5">
       <c r="A998" s="5">
-        <v>476</v>
+        <v>475</v>
       </c>
       <c r="B998" s="10"/>
       <c r="C998" s="7" t="s">
         <v>995</v>
       </c>
       <c r="D998" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E998" s="13">
-        <v>107</v>
+        <v>112</v>
       </c>
     </row>
     <row r="999" spans="1:5">
       <c r="A999" s="5">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="B999" s="10"/>
       <c r="C999" s="7" t="s">
         <v>996</v>
       </c>
       <c r="D999" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E999" s="13">
-        <v>464</v>
+        <v>621</v>
       </c>
     </row>
     <row r="1000" spans="1:5">
       <c r="A1000" s="5">
-        <v>478</v>
+        <v>477</v>
       </c>
       <c r="B1000" s="10"/>
       <c r="C1000" s="7" t="s">
         <v>997</v>
       </c>
       <c r="D1000" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1000" s="13">
-        <v>199</v>
+        <v>371</v>
       </c>
     </row>
     <row r="1001" spans="1:5">
       <c r="A1001" s="5">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="B1001" s="10"/>
       <c r="C1001" s="7" t="s">
         <v>998</v>
       </c>
       <c r="D1001" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1001" s="13">
-        <v>240</v>
+        <v>501</v>
       </c>
     </row>
     <row r="1002" spans="1:5">
       <c r="A1002" s="5">
-        <v>480</v>
+        <v>479</v>
       </c>
       <c r="B1002" s="10"/>
       <c r="C1002" s="7" t="s">
         <v>999</v>
       </c>
       <c r="D1002" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1002" s="13">
-        <v>590</v>
+        <v>621</v>
       </c>
     </row>
     <row r="1003" spans="1:5">
       <c r="A1003" s="5">
-        <v>481</v>
+        <v>480</v>
       </c>
       <c r="B1003" s="10"/>
       <c r="C1003" s="7" t="s">
         <v>1000</v>
       </c>
       <c r="D1003" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1003" s="13">
-        <v>152</v>
+        <v>448</v>
       </c>
     </row>
     <row r="1004" spans="1:5">
       <c r="A1004" s="5">
-        <v>482</v>
+        <v>481</v>
       </c>
       <c r="B1004" s="10"/>
       <c r="C1004" s="7" t="s">
         <v>1001</v>
       </c>
       <c r="D1004" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1004" s="13">
-        <v>268</v>
+        <v>484</v>
       </c>
     </row>
     <row r="1005" spans="1:5">
       <c r="A1005" s="5">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="B1005" s="10"/>
       <c r="C1005" s="7" t="s">
         <v>1002</v>
       </c>
       <c r="D1005" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1005" s="13">
-        <v>1180</v>
+        <v>196</v>
       </c>
     </row>
     <row r="1006" spans="1:5">
       <c r="A1006" s="5">
-        <v>484</v>
+        <v>483</v>
       </c>
       <c r="B1006" s="10"/>
       <c r="C1006" s="7" t="s">
         <v>1003</v>
       </c>
       <c r="D1006" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1006" s="13">
-        <v>152</v>
+        <v>123</v>
       </c>
     </row>
     <row r="1007" spans="1:5">
       <c r="A1007" s="5">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="B1007" s="10"/>
       <c r="C1007" s="7" t="s">
         <v>1004</v>
       </c>
       <c r="D1007" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1007" s="13">
-        <v>105</v>
+        <v>141</v>
       </c>
     </row>
     <row r="1008" spans="1:5">
       <c r="A1008" s="5">
-        <v>486</v>
+        <v>485</v>
       </c>
       <c r="B1008" s="10"/>
       <c r="C1008" s="7" t="s">
         <v>1005</v>
       </c>
       <c r="D1008" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1008" s="13">
-        <v>92</v>
+        <v>125</v>
       </c>
     </row>
     <row r="1009" spans="1:5">
       <c r="A1009" s="5">
-        <v>487</v>
+        <v>486</v>
       </c>
       <c r="B1009" s="10"/>
       <c r="C1009" s="7" t="s">
         <v>1006</v>
       </c>
       <c r="D1009" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1009" s="13">
-        <v>791</v>
+        <v>448</v>
       </c>
     </row>
     <row r="1010" spans="1:5">
       <c r="A1010" s="5">
-        <v>488</v>
+        <v>487</v>
       </c>
       <c r="B1010" s="10"/>
       <c r="C1010" s="7" t="s">
         <v>1007</v>
       </c>
       <c r="D1010" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1010" s="13">
-        <v>291</v>
+        <v>170</v>
       </c>
     </row>
     <row r="1011" spans="1:5">
       <c r="A1011" s="5">
-        <v>489</v>
+        <v>488</v>
       </c>
       <c r="B1011" s="10"/>
       <c r="C1011" s="7" t="s">
         <v>1008</v>
       </c>
       <c r="D1011" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1011" s="13">
-        <v>82</v>
+        <v>107</v>
       </c>
     </row>
     <row r="1012" spans="1:5">
       <c r="A1012" s="5">
-        <v>490</v>
+        <v>489</v>
       </c>
       <c r="B1012" s="10"/>
       <c r="C1012" s="7" t="s">
         <v>1009</v>
       </c>
       <c r="D1012" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1012" s="13">
-        <v>134</v>
+        <v>218</v>
       </c>
     </row>
     <row r="1013" spans="1:5">
       <c r="A1013" s="5">
-        <v>491</v>
+        <v>490</v>
       </c>
       <c r="B1013" s="10"/>
       <c r="C1013" s="7" t="s">
         <v>1010</v>
       </c>
       <c r="D1013" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1013" s="13">
-        <v>126</v>
+        <v>251</v>
       </c>
     </row>
     <row r="1014" spans="1:5">
       <c r="A1014" s="5">
-        <v>492</v>
+        <v>491</v>
       </c>
       <c r="B1014" s="10"/>
       <c r="C1014" s="7" t="s">
         <v>1011</v>
       </c>
       <c r="D1014" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1014" s="13">
-        <v>172</v>
+        <v>280</v>
       </c>
     </row>
     <row r="1015" spans="1:5">
       <c r="A1015" s="5">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="B1015" s="10"/>
       <c r="C1015" s="7" t="s">
         <v>1012</v>
       </c>
       <c r="D1015" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1015" s="13">
-        <v>205</v>
+        <v>197</v>
       </c>
     </row>
     <row r="1016" spans="1:5">
       <c r="A1016" s="5">
-        <v>494</v>
+        <v>493</v>
       </c>
       <c r="B1016" s="10"/>
       <c r="C1016" s="7" t="s">
         <v>1013</v>
       </c>
       <c r="D1016" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1016" s="13">
-        <v>418</v>
+        <v>125</v>
       </c>
     </row>
     <row r="1017" spans="1:5">
       <c r="A1017" s="5">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="B1017" s="10"/>
       <c r="C1017" s="7" t="s">
         <v>1014</v>
       </c>
       <c r="D1017" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1017" s="13">
-        <v>1180</v>
+        <v>99</v>
       </c>
     </row>
     <row r="1018" spans="1:5">
       <c r="A1018" s="5">
-        <v>496</v>
+        <v>495</v>
       </c>
       <c r="B1018" s="10"/>
       <c r="C1018" s="7" t="s">
         <v>1015</v>
       </c>
       <c r="D1018" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1018" s="13">
-        <v>256</v>
+        <v>621</v>
       </c>
     </row>
     <row r="1019" spans="1:5">
       <c r="A1019" s="5">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="B1019" s="10"/>
       <c r="C1019" s="7" t="s">
         <v>1016</v>
       </c>
       <c r="D1019" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1019" s="13">
-        <v>791</v>
+        <v>256</v>
       </c>
     </row>
     <row r="1020" spans="1:5">
       <c r="A1020" s="5">
-        <v>498</v>
+        <v>497</v>
       </c>
       <c r="B1020" s="10"/>
       <c r="C1020" s="7" t="s">
         <v>1017</v>
       </c>
       <c r="D1020" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1020" s="13">
-        <v>188</v>
+        <v>195</v>
       </c>
     </row>
     <row r="1021" spans="1:5">
       <c r="A1021" s="5">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="B1021" s="10"/>
       <c r="C1021" s="7" t="s">
         <v>1018</v>
       </c>
       <c r="D1021" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1021" s="13">
-        <v>186</v>
+        <v>1119</v>
       </c>
     </row>
     <row r="1022" spans="1:5">
       <c r="A1022" s="5">
-        <v>500</v>
+        <v>499</v>
       </c>
       <c r="B1022" s="10"/>
       <c r="C1022" s="7" t="s">
         <v>1019</v>
       </c>
       <c r="D1022" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1022" s="13">
-        <v>112</v>
+        <v>347</v>
       </c>
     </row>
     <row r="1023" spans="1:5">
       <c r="A1023" s="5">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="B1023" s="10"/>
       <c r="C1023" s="7" t="s">
         <v>1020</v>
       </c>
       <c r="D1023" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1023" s="13">
-        <v>621</v>
+        <v>590</v>
       </c>
     </row>
     <row r="1024" spans="1:5">
       <c r="A1024" s="5">
-        <v>502</v>
+        <v>501</v>
       </c>
       <c r="B1024" s="10"/>
       <c r="C1024" s="7" t="s">
         <v>1021</v>
       </c>
       <c r="D1024" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1024" s="13">
-        <v>200</v>
+        <v>76</v>
       </c>
     </row>
     <row r="1025" spans="1:5">
       <c r="A1025" s="5">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="B1025" s="10"/>
       <c r="C1025" s="7" t="s">
         <v>1022</v>
       </c>
       <c r="D1025" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1025" s="13">
-        <v>371</v>
+        <v>170</v>
       </c>
     </row>
     <row r="1026" spans="1:5">
       <c r="A1026" s="5">
-        <v>504</v>
+        <v>503</v>
       </c>
       <c r="B1026" s="10"/>
       <c r="C1026" s="7" t="s">
         <v>1023</v>
       </c>
       <c r="D1026" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1026" s="13">
-        <v>501</v>
+        <v>280</v>
       </c>
     </row>
     <row r="1027" spans="1:5">
       <c r="A1027" s="5">
-        <v>505</v>
+        <v>504</v>
       </c>
       <c r="B1027" s="10"/>
       <c r="C1027" s="7" t="s">
         <v>1024</v>
       </c>
       <c r="D1027" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1027" s="13">
-        <v>621</v>
+        <v>152</v>
       </c>
     </row>
     <row r="1028" spans="1:5">
       <c r="A1028" s="5">
-        <v>506</v>
+        <v>505</v>
       </c>
       <c r="B1028" s="10"/>
       <c r="C1028" s="7" t="s">
         <v>1025</v>
       </c>
       <c r="D1028" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1028" s="13">
-        <v>484</v>
+        <v>141</v>
       </c>
     </row>
     <row r="1029" spans="1:5">
       <c r="A1029" s="5">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="B1029" s="10"/>
       <c r="C1029" s="7" t="s">
         <v>1026</v>
       </c>
       <c r="D1029" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1029" s="13">
-        <v>196</v>
+        <v>105</v>
       </c>
     </row>
     <row r="1030" spans="1:5">
       <c r="A1030" s="5">
-        <v>508</v>
+        <v>507</v>
       </c>
       <c r="B1030" s="10"/>
       <c r="C1030" s="7" t="s">
         <v>1027</v>
       </c>
       <c r="D1030" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1030" s="13">
-        <v>123</v>
+        <v>590</v>
       </c>
     </row>
     <row r="1031" spans="1:5">
       <c r="A1031" s="5">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="B1031" s="10"/>
       <c r="C1031" s="7" t="s">
         <v>1028</v>
       </c>
       <c r="D1031" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1031" s="13">
-        <v>141</v>
+        <v>164</v>
       </c>
     </row>
     <row r="1032" spans="1:5">
       <c r="A1032" s="5">
-        <v>510</v>
+        <v>509</v>
       </c>
       <c r="B1032" s="10"/>
       <c r="C1032" s="7" t="s">
         <v>1029</v>
       </c>
       <c r="D1032" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1032" s="13">
-        <v>170</v>
+        <v>76</v>
       </c>
     </row>
     <row r="1033" spans="1:5">
       <c r="A1033" s="5">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="B1033" s="10"/>
       <c r="C1033" s="7" t="s">
         <v>1030</v>
       </c>
       <c r="D1033" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1033" s="13">
-        <v>107</v>
+        <v>195</v>
       </c>
     </row>
     <row r="1034" spans="1:5">
       <c r="A1034" s="5">
-        <v>512</v>
+        <v>511</v>
       </c>
       <c r="B1034" s="10"/>
       <c r="C1034" s="7" t="s">
         <v>1031</v>
       </c>
       <c r="D1034" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1034" s="13">
-        <v>80</v>
+        <v>268</v>
       </c>
     </row>
     <row r="1035" spans="1:5">
       <c r="A1035" s="5">
-        <v>513</v>
+        <v>512</v>
       </c>
       <c r="B1035" s="10"/>
       <c r="C1035" s="7" t="s">
         <v>1032</v>
       </c>
       <c r="D1035" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1035" s="13">
-        <v>218</v>
+        <v>156</v>
       </c>
     </row>
     <row r="1036" spans="1:5">
       <c r="A1036" s="5">
-        <v>514</v>
+        <v>513</v>
       </c>
       <c r="B1036" s="10"/>
       <c r="C1036" s="7" t="s">
         <v>1033</v>
       </c>
       <c r="D1036" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1036" s="13">
-        <v>251</v>
+        <v>621</v>
       </c>
     </row>
     <row r="1037" spans="1:5">
       <c r="A1037" s="5">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="B1037" s="10"/>
       <c r="C1037" s="7" t="s">
         <v>1034</v>
       </c>
       <c r="D1037" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1037" s="13">
-        <v>280</v>
+        <v>172</v>
       </c>
     </row>
     <row r="1038" spans="1:5">
       <c r="A1038" s="5">
-        <v>516</v>
+        <v>515</v>
       </c>
       <c r="B1038" s="10"/>
       <c r="C1038" s="7" t="s">
         <v>1035</v>
       </c>
       <c r="D1038" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1038" s="13">
-        <v>197</v>
+        <v>195</v>
       </c>
     </row>
     <row r="1039" spans="1:5">
       <c r="A1039" s="5">
-        <v>517</v>
+        <v>516</v>
       </c>
       <c r="B1039" s="10"/>
       <c r="C1039" s="7" t="s">
         <v>1036</v>
       </c>
       <c r="D1039" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1039" s="13">
-        <v>99</v>
+        <v>418</v>
       </c>
     </row>
     <row r="1040" spans="1:5">
       <c r="A1040" s="5">
-        <v>518</v>
+        <v>517</v>
       </c>
       <c r="B1040" s="10"/>
       <c r="C1040" s="7" t="s">
         <v>1037</v>
       </c>
       <c r="D1040" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1040" s="13">
-        <v>621</v>
+        <v>167</v>
       </c>
     </row>
     <row r="1041" spans="1:5">
       <c r="A1041" s="5">
-        <v>519</v>
+        <v>518</v>
       </c>
       <c r="B1041" s="10"/>
       <c r="C1041" s="7" t="s">
         <v>1038</v>
       </c>
       <c r="D1041" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1041" s="13">
-        <v>256</v>
+        <v>126</v>
       </c>
     </row>
     <row r="1042" spans="1:5">
       <c r="A1042" s="5">
-        <v>520</v>
+        <v>519</v>
       </c>
       <c r="B1042" s="10"/>
       <c r="C1042" s="7" t="s">
         <v>1039</v>
       </c>
       <c r="D1042" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1042" s="13">
-        <v>195</v>
+        <v>105</v>
       </c>
     </row>
     <row r="1043" spans="1:5">
       <c r="A1043" s="5">
-        <v>521</v>
+        <v>520</v>
       </c>
       <c r="B1043" s="10"/>
       <c r="C1043" s="7" t="s">
         <v>1040</v>
       </c>
       <c r="D1043" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1043" s="13">
-        <v>1119</v>
+        <v>174</v>
       </c>
     </row>
     <row r="1044" spans="1:5">
       <c r="A1044" s="5">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="B1044" s="10"/>
       <c r="C1044" s="7" t="s">
         <v>1041</v>
       </c>
       <c r="D1044" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1044" s="13">
-        <v>347</v>
+        <v>125</v>
       </c>
     </row>
     <row r="1045" spans="1:5">
       <c r="A1045" s="5">
-        <v>523</v>
+        <v>522</v>
       </c>
       <c r="B1045" s="10"/>
       <c r="C1045" s="7" t="s">
         <v>1042</v>
       </c>
       <c r="D1045" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1045" s="13">
-        <v>590</v>
+        <v>105</v>
       </c>
     </row>
     <row r="1046" spans="1:5">
       <c r="A1046" s="5">
-        <v>524</v>
+        <v>523</v>
       </c>
       <c r="B1046" s="10"/>
       <c r="C1046" s="7" t="s">
         <v>1043</v>
       </c>
       <c r="D1046" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1046" s="13">
-        <v>76</v>
+        <v>167</v>
       </c>
     </row>
     <row r="1047" spans="1:5">
       <c r="A1047" s="5">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="B1047" s="10"/>
       <c r="C1047" s="7" t="s">
         <v>1044</v>
       </c>
       <c r="D1047" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1047" s="13">
-        <v>170</v>
+        <v>1299</v>
       </c>
     </row>
     <row r="1048" spans="1:5">
       <c r="A1048" s="5">
-        <v>526</v>
+        <v>525</v>
       </c>
       <c r="B1048" s="10"/>
       <c r="C1048" s="7" t="s">
         <v>1045</v>
       </c>
       <c r="D1048" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1048" s="13">
-        <v>280</v>
+        <v>197</v>
       </c>
     </row>
     <row r="1049" spans="1:5">
       <c r="A1049" s="5">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="B1049" s="10"/>
       <c r="C1049" s="7" t="s">
         <v>1046</v>
       </c>
       <c r="D1049" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1049" s="13">
-        <v>152</v>
+        <v>116</v>
       </c>
     </row>
     <row r="1050" spans="1:5">
       <c r="A1050" s="5">
-        <v>528</v>
+        <v>527</v>
       </c>
       <c r="B1050" s="10"/>
       <c r="C1050" s="7" t="s">
         <v>1047</v>
       </c>
       <c r="D1050" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1050" s="13">
-        <v>141</v>
+        <v>195</v>
       </c>
     </row>
     <row r="1051" spans="1:5">
       <c r="A1051" s="5">
-        <v>529</v>
+        <v>528</v>
       </c>
       <c r="B1051" s="10"/>
       <c r="C1051" s="7" t="s">
         <v>1048</v>
       </c>
       <c r="D1051" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1051" s="13">
-        <v>105</v>
+        <v>141</v>
       </c>
     </row>
     <row r="1052" spans="1:5">
       <c r="A1052" s="5">
-        <v>530</v>
+        <v>529</v>
       </c>
       <c r="B1052" s="10"/>
       <c r="C1052" s="7" t="s">
         <v>1049</v>
       </c>
       <c r="D1052" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1052" s="13">
-        <v>590</v>
+        <v>126</v>
       </c>
     </row>
     <row r="1053" spans="1:5">
       <c r="A1053" s="5">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="B1053" s="10"/>
       <c r="C1053" s="7" t="s">
         <v>1050</v>
       </c>
       <c r="D1053" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1053" s="13">
-        <v>164</v>
+        <v>156</v>
       </c>
     </row>
     <row r="1054" spans="1:5">
       <c r="A1054" s="5">
-        <v>532</v>
+        <v>531</v>
       </c>
       <c r="B1054" s="10"/>
       <c r="C1054" s="7" t="s">
         <v>1051</v>
       </c>
       <c r="D1054" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1054" s="13">
-        <v>76</v>
+        <v>215</v>
       </c>
     </row>
     <row r="1055" spans="1:5">
       <c r="A1055" s="5">
-        <v>533</v>
+        <v>532</v>
       </c>
       <c r="B1055" s="10"/>
       <c r="C1055" s="7" t="s">
         <v>1052</v>
       </c>
       <c r="D1055" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1055" s="13">
-        <v>195</v>
+        <v>234</v>
       </c>
     </row>
     <row r="1056" spans="1:5">
       <c r="A1056" s="5">
-        <v>534</v>
+        <v>533</v>
       </c>
       <c r="B1056" s="10"/>
       <c r="C1056" s="7" t="s">
         <v>1053</v>
       </c>
       <c r="D1056" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1056" s="13">
-        <v>268</v>
+        <v>448</v>
       </c>
     </row>
     <row r="1057" spans="1:5">
       <c r="A1057" s="5">
-        <v>535</v>
+        <v>534</v>
       </c>
       <c r="B1057" s="10"/>
       <c r="C1057" s="7" t="s">
         <v>1054</v>
       </c>
       <c r="D1057" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1057" s="13">
-        <v>156</v>
+        <v>76</v>
       </c>
     </row>
     <row r="1058" spans="1:5">
       <c r="A1058" s="5">
-        <v>536</v>
+        <v>535</v>
       </c>
       <c r="B1058" s="10"/>
       <c r="C1058" s="7" t="s">
         <v>1055</v>
       </c>
       <c r="D1058" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1058" s="13">
-        <v>621</v>
+        <v>126</v>
       </c>
     </row>
     <row r="1059" spans="1:5">
       <c r="A1059" s="5">
-        <v>537</v>
+        <v>536</v>
       </c>
       <c r="B1059" s="10"/>
       <c r="C1059" s="7" t="s">
         <v>1056</v>
       </c>
       <c r="D1059" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1059" s="13">
-        <v>172</v>
+        <v>224</v>
       </c>
     </row>
     <row r="1060" spans="1:5">
       <c r="A1060" s="5">
-        <v>538</v>
+        <v>537</v>
       </c>
       <c r="B1060" s="10"/>
       <c r="C1060" s="7" t="s">
         <v>1057</v>
       </c>
       <c r="D1060" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1060" s="13">
-        <v>147</v>
+        <v>179</v>
       </c>
     </row>
     <row r="1061" spans="1:5">
       <c r="A1061" s="5">
-        <v>539</v>
+        <v>538</v>
       </c>
       <c r="B1061" s="10"/>
       <c r="C1061" s="7" t="s">
         <v>1058</v>
       </c>
       <c r="D1061" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1061" s="13">
-        <v>199</v>
+        <v>155</v>
       </c>
     </row>
     <row r="1062" spans="1:5">
       <c r="A1062" s="5">
-        <v>540</v>
+        <v>539</v>
       </c>
       <c r="B1062" s="10"/>
       <c r="C1062" s="7" t="s">
         <v>1059</v>
       </c>
       <c r="D1062" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1062" s="13">
-        <v>195</v>
+        <v>248</v>
       </c>
     </row>
     <row r="1063" spans="1:5">
       <c r="A1063" s="5">
-        <v>541</v>
+        <v>540</v>
       </c>
       <c r="B1063" s="10"/>
       <c r="C1063" s="7" t="s">
         <v>1060</v>
       </c>
       <c r="D1063" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1063" s="13">
-        <v>418</v>
+        <v>372</v>
       </c>
     </row>
     <row r="1064" spans="1:5">
       <c r="A1064" s="5">
-        <v>542</v>
+        <v>541</v>
       </c>
       <c r="B1064" s="10"/>
       <c r="C1064" s="7" t="s">
         <v>1061</v>
       </c>
       <c r="D1064" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1064" s="13">
-        <v>167</v>
+        <v>508</v>
       </c>
     </row>
     <row r="1065" spans="1:5">
       <c r="A1065" s="5">
-        <v>543</v>
+        <v>542</v>
       </c>
       <c r="B1065" s="10"/>
       <c r="C1065" s="7" t="s">
         <v>1062</v>
       </c>
       <c r="D1065" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1065" s="13">
-        <v>126</v>
+        <v>207</v>
       </c>
     </row>
     <row r="1066" spans="1:5">
       <c r="A1066" s="5">
-        <v>544</v>
+        <v>543</v>
       </c>
       <c r="B1066" s="10"/>
       <c r="C1066" s="7" t="s">
         <v>1063</v>
       </c>
       <c r="D1066" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1066" s="13">
-        <v>174</v>
+        <v>116</v>
       </c>
     </row>
     <row r="1067" spans="1:5">
       <c r="A1067" s="5">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="B1067" s="10"/>
       <c r="C1067" s="7" t="s">
         <v>1064</v>
       </c>
       <c r="D1067" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1067" s="13">
-        <v>167</v>
+        <v>1180</v>
       </c>
     </row>
     <row r="1068" spans="1:5">
       <c r="A1068" s="5">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="B1068" s="10"/>
       <c r="C1068" s="7" t="s">
         <v>1065</v>
       </c>
       <c r="D1068" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1068" s="13">
-        <v>167</v>
+        <v>76</v>
       </c>
     </row>
     <row r="1069" spans="1:5">
       <c r="A1069" s="5">
-        <v>547</v>
+        <v>546</v>
       </c>
       <c r="B1069" s="10"/>
       <c r="C1069" s="7" t="s">
         <v>1066</v>
       </c>
       <c r="D1069" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1069" s="13">
-        <v>1299</v>
+        <v>152</v>
       </c>
     </row>
     <row r="1070" spans="1:5">
       <c r="A1070" s="5">
-        <v>548</v>
+        <v>547</v>
       </c>
       <c r="B1070" s="10"/>
       <c r="C1070" s="7" t="s">
         <v>1067</v>
       </c>
       <c r="D1070" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1070" s="13">
-        <v>197</v>
+        <v>386</v>
       </c>
     </row>
     <row r="1071" spans="1:5">
       <c r="A1071" s="5">
-        <v>549</v>
+        <v>548</v>
       </c>
       <c r="B1071" s="10"/>
       <c r="C1071" s="7" t="s">
         <v>1068</v>
       </c>
       <c r="D1071" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1071" s="13">
-        <v>116</v>
+        <v>157</v>
       </c>
     </row>
     <row r="1072" spans="1:5">
       <c r="A1072" s="5">
-        <v>550</v>
+        <v>549</v>
       </c>
       <c r="B1072" s="10"/>
       <c r="C1072" s="7" t="s">
         <v>1069</v>
       </c>
       <c r="D1072" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1072" s="13">
-        <v>195</v>
+        <v>256</v>
       </c>
     </row>
     <row r="1073" spans="1:5">
       <c r="A1073" s="5">
-        <v>551</v>
+        <v>550</v>
       </c>
       <c r="B1073" s="10"/>
       <c r="C1073" s="7" t="s">
         <v>1070</v>
       </c>
       <c r="D1073" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1073" s="13">
-        <v>141</v>
+        <v>352</v>
       </c>
     </row>
     <row r="1074" spans="1:5">
       <c r="A1074" s="5">
-        <v>552</v>
+        <v>551</v>
       </c>
       <c r="B1074" s="10"/>
       <c r="C1074" s="7" t="s">
         <v>1071</v>
       </c>
       <c r="D1074" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1074" s="13">
-        <v>126</v>
+        <v>105</v>
       </c>
     </row>
     <row r="1075" spans="1:5">
       <c r="A1075" s="5">
-        <v>553</v>
+        <v>552</v>
       </c>
       <c r="B1075" s="10"/>
       <c r="C1075" s="7" t="s">
         <v>1072</v>
       </c>
       <c r="D1075" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1075" s="13">
-        <v>156</v>
+        <v>621</v>
       </c>
     </row>
     <row r="1076" spans="1:5">
       <c r="A1076" s="5">
-        <v>554</v>
+        <v>553</v>
       </c>
       <c r="B1076" s="10"/>
       <c r="C1076" s="7" t="s">
         <v>1073</v>
       </c>
       <c r="D1076" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1076" s="13">
-        <v>215</v>
+        <v>287</v>
       </c>
     </row>
     <row r="1077" spans="1:5">
       <c r="A1077" s="5">
-        <v>555</v>
+        <v>554</v>
       </c>
       <c r="B1077" s="10"/>
       <c r="C1077" s="7" t="s">
         <v>1074</v>
       </c>
       <c r="D1077" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1077" s="13">
-        <v>234</v>
+        <v>215</v>
       </c>
     </row>
     <row r="1078" spans="1:5">
       <c r="A1078" s="5">
-        <v>556</v>
+        <v>555</v>
       </c>
       <c r="B1078" s="10"/>
       <c r="C1078" s="7" t="s">
         <v>1075</v>
       </c>
       <c r="D1078" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1078" s="13">
-        <v>76</v>
+        <v>448</v>
       </c>
     </row>
     <row r="1079" spans="1:5">
       <c r="A1079" s="5">
-        <v>557</v>
+        <v>556</v>
       </c>
       <c r="B1079" s="10"/>
       <c r="C1079" s="7" t="s">
         <v>1076</v>
       </c>
       <c r="D1079" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1079" s="13">
-        <v>126</v>
+        <v>226</v>
       </c>
     </row>
     <row r="1080" spans="1:5">
       <c r="A1080" s="5">
-        <v>558</v>
+        <v>557</v>
       </c>
       <c r="B1080" s="10"/>
       <c r="C1080" s="7" t="s">
         <v>1077</v>
       </c>
       <c r="D1080" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1080" s="13">
-        <v>224</v>
+        <v>200</v>
       </c>
     </row>
     <row r="1081" spans="1:5">
       <c r="A1081" s="5">
-        <v>559</v>
+        <v>558</v>
       </c>
       <c r="B1081" s="10"/>
       <c r="C1081" s="7" t="s">
         <v>1078</v>
       </c>
       <c r="D1081" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1081" s="13">
-        <v>179</v>
+        <v>126</v>
       </c>
     </row>
     <row r="1082" spans="1:5">
       <c r="A1082" s="5">
-        <v>560</v>
+        <v>559</v>
       </c>
       <c r="B1082" s="10"/>
       <c r="C1082" s="7" t="s">
         <v>1079</v>
       </c>
       <c r="D1082" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1082" s="13">
-        <v>155</v>
+        <v>107</v>
       </c>
     </row>
     <row r="1083" spans="1:5">
       <c r="A1083" s="5">
-        <v>561</v>
+        <v>560</v>
       </c>
       <c r="B1083" s="10"/>
       <c r="C1083" s="7" t="s">
         <v>1080</v>
       </c>
       <c r="D1083" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1083" s="13">
-        <v>248</v>
+        <v>352</v>
       </c>
     </row>
     <row r="1084" spans="1:5">
       <c r="A1084" s="5">
-        <v>562</v>
+        <v>561</v>
       </c>
       <c r="B1084" s="10"/>
       <c r="C1084" s="7" t="s">
         <v>1081</v>
       </c>
       <c r="D1084" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1084" s="13">
-        <v>185</v>
+        <v>1119</v>
       </c>
     </row>
     <row r="1085" spans="1:5">
       <c r="A1085" s="5">
-        <v>563</v>
+        <v>562</v>
       </c>
       <c r="B1085" s="10"/>
       <c r="C1085" s="7" t="s">
         <v>1082</v>
       </c>
       <c r="D1085" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1085" s="13">
-        <v>372</v>
+        <v>621</v>
       </c>
     </row>
     <row r="1086" spans="1:5">
       <c r="A1086" s="5">
-        <v>564</v>
+        <v>563</v>
       </c>
       <c r="B1086" s="10"/>
       <c r="C1086" s="7" t="s">
         <v>1083</v>
       </c>
       <c r="D1086" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1086" s="13">
-        <v>508</v>
+        <v>371</v>
       </c>
     </row>
     <row r="1087" spans="1:5">
       <c r="A1087" s="5">
-        <v>565</v>
+        <v>564</v>
       </c>
       <c r="B1087" s="10"/>
       <c r="C1087" s="7" t="s">
         <v>1084</v>
       </c>
       <c r="D1087" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1087" s="13">
-        <v>207</v>
+        <v>76</v>
       </c>
     </row>
     <row r="1088" spans="1:5">
       <c r="A1088" s="5">
-        <v>566</v>
+        <v>565</v>
       </c>
       <c r="B1088" s="10"/>
       <c r="C1088" s="7" t="s">
         <v>1085</v>
       </c>
       <c r="D1088" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1088" s="13">
-        <v>116</v>
+        <v>377</v>
       </c>
     </row>
     <row r="1089" spans="1:5">
       <c r="A1089" s="5">
-        <v>567</v>
+        <v>566</v>
       </c>
       <c r="B1089" s="10"/>
       <c r="C1089" s="7" t="s">
         <v>1086</v>
       </c>
       <c r="D1089" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1089" s="13">
-        <v>1180</v>
+        <v>501</v>
       </c>
     </row>
     <row r="1090" spans="1:5">
       <c r="A1090" s="5">
-        <v>568</v>
+        <v>567</v>
       </c>
       <c r="B1090" s="10"/>
       <c r="C1090" s="7" t="s">
         <v>1087</v>
       </c>
       <c r="D1090" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1090" s="13">
-        <v>76</v>
+        <v>402</v>
       </c>
     </row>
     <row r="1091" spans="1:5">
       <c r="A1091" s="5">
-        <v>569</v>
+        <v>568</v>
       </c>
       <c r="B1091" s="10"/>
       <c r="C1091" s="7" t="s">
         <v>1088</v>
       </c>
       <c r="D1091" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1091" s="13">
-        <v>152</v>
+        <v>248</v>
       </c>
     </row>
     <row r="1092" spans="1:5">
       <c r="A1092" s="5">
-        <v>570</v>
+        <v>569</v>
       </c>
       <c r="B1092" s="10"/>
       <c r="C1092" s="7" t="s">
         <v>1089</v>
       </c>
       <c r="D1092" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1092" s="13">
-        <v>386</v>
+        <v>156</v>
       </c>
     </row>
     <row r="1093" spans="1:5">
       <c r="A1093" s="5">
-        <v>571</v>
+        <v>570</v>
       </c>
       <c r="B1093" s="10"/>
       <c r="C1093" s="7" t="s">
         <v>1090</v>
       </c>
       <c r="D1093" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1093" s="13">
-        <v>157</v>
+        <v>255</v>
       </c>
     </row>
     <row r="1094" spans="1:5">
       <c r="A1094" s="5">
-        <v>572</v>
+        <v>571</v>
       </c>
       <c r="B1094" s="10"/>
       <c r="C1094" s="7" t="s">
         <v>1091</v>
       </c>
       <c r="D1094" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1094" s="13">
-        <v>256</v>
+        <v>448</v>
       </c>
     </row>
     <row r="1095" spans="1:5">
       <c r="A1095" s="5">
-        <v>573</v>
+        <v>572</v>
       </c>
       <c r="B1095" s="10"/>
       <c r="C1095" s="7" t="s">
         <v>1092</v>
       </c>
       <c r="D1095" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1095" s="13">
-        <v>352</v>
+        <v>203</v>
       </c>
     </row>
     <row r="1096" spans="1:5">
       <c r="A1096" s="5">
-        <v>574</v>
+        <v>573</v>
       </c>
       <c r="B1096" s="10"/>
       <c r="C1096" s="7" t="s">
         <v>1093</v>
       </c>
       <c r="D1096" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1096" s="13">
-        <v>105</v>
+        <v>188</v>
       </c>
     </row>
     <row r="1097" spans="1:5">
       <c r="A1097" s="5">
-        <v>575</v>
+        <v>574</v>
       </c>
       <c r="B1097" s="10"/>
       <c r="C1097" s="7" t="s">
         <v>1094</v>
       </c>
       <c r="D1097" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1097" s="13">
-        <v>203</v>
+        <v>279</v>
       </c>
     </row>
     <row r="1098" spans="1:5">
       <c r="A1098" s="5">
-        <v>576</v>
+        <v>575</v>
       </c>
       <c r="B1098" s="10"/>
       <c r="C1098" s="7" t="s">
         <v>1095</v>
       </c>
       <c r="D1098" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1098" s="13">
-        <v>621</v>
+        <v>234</v>
       </c>
     </row>
     <row r="1099" spans="1:5">
       <c r="A1099" s="5">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="B1099" s="10"/>
       <c r="C1099" s="7" t="s">
         <v>1096</v>
       </c>
       <c r="D1099" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1099" s="13">
-        <v>287</v>
+        <v>255</v>
       </c>
     </row>
     <row r="1100" spans="1:5">
       <c r="A1100" s="5">
-        <v>578</v>
+        <v>577</v>
       </c>
       <c r="B1100" s="10"/>
       <c r="C1100" s="7" t="s">
         <v>1097</v>
       </c>
       <c r="D1100" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1100" s="13">
-        <v>215</v>
+        <v>418</v>
       </c>
     </row>
     <row r="1101" spans="1:5">
       <c r="A1101" s="5">
-        <v>579</v>
+        <v>578</v>
       </c>
       <c r="B1101" s="10"/>
       <c r="C1101" s="7" t="s">
         <v>1098</v>
       </c>
       <c r="D1101" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1101" s="13">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="1102" spans="1:5">
       <c r="A1102" s="5">
-        <v>580</v>
+        <v>579</v>
       </c>
       <c r="B1102" s="10"/>
       <c r="C1102" s="7" t="s">
         <v>1099</v>
       </c>
       <c r="D1102" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1102" s="13">
-        <v>226</v>
+        <v>418</v>
       </c>
     </row>
     <row r="1103" spans="1:5">
       <c r="A1103" s="5">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="B1103" s="10"/>
       <c r="C1103" s="7" t="s">
         <v>1100</v>
       </c>
       <c r="D1103" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1103" s="13">
-        <v>200</v>
+        <v>441</v>
       </c>
     </row>
     <row r="1104" spans="1:5">
       <c r="A1104" s="5">
-        <v>582</v>
+        <v>581</v>
       </c>
       <c r="B1104" s="10"/>
       <c r="C1104" s="7" t="s">
         <v>1101</v>
       </c>
       <c r="D1104" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1104" s="13">
-        <v>126</v>
+        <v>170</v>
       </c>
     </row>
     <row r="1105" spans="1:5">
       <c r="A1105" s="5">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="B1105" s="10"/>
       <c r="C1105" s="7" t="s">
         <v>1102</v>
       </c>
       <c r="D1105" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1105" s="13">
         <v>107</v>
       </c>
     </row>
     <row r="1106" spans="1:5">
       <c r="A1106" s="5">
-        <v>584</v>
+        <v>583</v>
       </c>
       <c r="B1106" s="10"/>
       <c r="C1106" s="7" t="s">
         <v>1103</v>
       </c>
       <c r="D1106" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1106" s="13">
-        <v>352</v>
+        <v>90</v>
       </c>
     </row>
     <row r="1107" spans="1:5">
       <c r="A1107" s="5">
-        <v>585</v>
+        <v>584</v>
       </c>
       <c r="B1107" s="10"/>
       <c r="C1107" s="7" t="s">
         <v>1104</v>
       </c>
       <c r="D1107" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1107" s="13">
-        <v>1119</v>
+        <v>90</v>
       </c>
     </row>
     <row r="1108" spans="1:5">
       <c r="A1108" s="5">
-        <v>586</v>
+        <v>585</v>
       </c>
       <c r="B1108" s="10"/>
       <c r="C1108" s="7" t="s">
         <v>1105</v>
       </c>
       <c r="D1108" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1108" s="13">
-        <v>621</v>
+        <v>155</v>
       </c>
     </row>
     <row r="1109" spans="1:5">
       <c r="A1109" s="5">
-        <v>587</v>
+        <v>586</v>
       </c>
       <c r="B1109" s="10"/>
       <c r="C1109" s="7" t="s">
         <v>1106</v>
       </c>
       <c r="D1109" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1109" s="13">
-        <v>371</v>
+        <v>195</v>
       </c>
     </row>
     <row r="1110" spans="1:5">
       <c r="A1110" s="5">
-        <v>588</v>
+        <v>587</v>
       </c>
       <c r="B1110" s="10"/>
       <c r="C1110" s="7" t="s">
         <v>1107</v>
       </c>
       <c r="D1110" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1110" s="13">
-        <v>76</v>
+        <v>152</v>
       </c>
     </row>
     <row r="1111" spans="1:5">
       <c r="A1111" s="5">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="B1111" s="10"/>
       <c r="C1111" s="7" t="s">
         <v>1108</v>
       </c>
       <c r="D1111" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1111" s="13">
-        <v>377</v>
+        <v>125</v>
       </c>
     </row>
     <row r="1112" spans="1:5">
       <c r="A1112" s="5">
-        <v>590</v>
+        <v>589</v>
       </c>
       <c r="B1112" s="10"/>
       <c r="C1112" s="7" t="s">
         <v>1109</v>
       </c>
       <c r="D1112" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1112" s="13">
-        <v>501</v>
+        <v>2193</v>
       </c>
     </row>
     <row r="1113" spans="1:5">
       <c r="A1113" s="5">
-        <v>591</v>
+        <v>590</v>
       </c>
       <c r="B1113" s="10"/>
       <c r="C1113" s="7" t="s">
         <v>1110</v>
       </c>
       <c r="D1113" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1113" s="13">
-        <v>402</v>
+        <v>438</v>
       </c>
     </row>
     <row r="1114" spans="1:5">
       <c r="A1114" s="5">
-        <v>592</v>
+        <v>591</v>
       </c>
       <c r="B1114" s="10"/>
       <c r="C1114" s="7" t="s">
         <v>1111</v>
       </c>
       <c r="D1114" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1114" s="13">
-        <v>248</v>
+        <v>126</v>
       </c>
     </row>
     <row r="1115" spans="1:5">
       <c r="A1115" s="5">
-        <v>593</v>
+        <v>592</v>
       </c>
       <c r="B1115" s="10"/>
       <c r="C1115" s="7" t="s">
         <v>1112</v>
       </c>
       <c r="D1115" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1115" s="13">
-        <v>156</v>
+        <v>105</v>
       </c>
     </row>
     <row r="1116" spans="1:5">
       <c r="A1116" s="5">
-        <v>594</v>
+        <v>593</v>
       </c>
       <c r="B1116" s="10"/>
       <c r="C1116" s="7" t="s">
         <v>1113</v>
       </c>
       <c r="D1116" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1116" s="13">
-        <v>255</v>
+        <v>99</v>
       </c>
     </row>
     <row r="1117" spans="1:5">
       <c r="A1117" s="5">
-        <v>595</v>
+        <v>594</v>
       </c>
       <c r="B1117" s="10"/>
       <c r="C1117" s="7" t="s">
         <v>1114</v>
       </c>
       <c r="D1117" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1117" s="13">
-        <v>203</v>
+        <v>134</v>
       </c>
     </row>
     <row r="1118" spans="1:5">
       <c r="A1118" s="5">
-        <v>596</v>
+        <v>595</v>
       </c>
       <c r="B1118" s="10"/>
       <c r="C1118" s="7" t="s">
         <v>1115</v>
       </c>
       <c r="D1118" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1118" s="13">
-        <v>188</v>
+        <v>219</v>
       </c>
     </row>
     <row r="1119" spans="1:5">
       <c r="A1119" s="5">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="B1119" s="10"/>
       <c r="C1119" s="7" t="s">
         <v>1116</v>
       </c>
       <c r="D1119" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1119" s="13">
-        <v>279</v>
+        <v>680</v>
       </c>
     </row>
     <row r="1120" spans="1:5">
       <c r="A1120" s="5">
-        <v>598</v>
+        <v>597</v>
       </c>
       <c r="B1120" s="10"/>
       <c r="C1120" s="7" t="s">
         <v>1117</v>
       </c>
       <c r="D1120" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1120" s="13">
-        <v>234</v>
+        <v>198</v>
       </c>
     </row>
     <row r="1121" spans="1:5">
       <c r="A1121" s="5">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="B1121" s="10"/>
       <c r="C1121" s="7" t="s">
         <v>1118</v>
       </c>
       <c r="D1121" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1121" s="13">
-        <v>255</v>
+        <v>89</v>
       </c>
     </row>
     <row r="1122" spans="1:5">
       <c r="A1122" s="5">
-        <v>600</v>
+        <v>599</v>
       </c>
       <c r="B1122" s="10"/>
       <c r="C1122" s="7" t="s">
         <v>1119</v>
       </c>
       <c r="D1122" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1122" s="13">
-        <v>130</v>
+        <v>268</v>
       </c>
     </row>
     <row r="1123" spans="1:5">
       <c r="A1123" s="5">
-        <v>601</v>
+        <v>600</v>
       </c>
       <c r="B1123" s="10"/>
       <c r="C1123" s="7" t="s">
         <v>1120</v>
       </c>
       <c r="D1123" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1123" s="13">
-        <v>418</v>
+        <v>195</v>
       </c>
     </row>
     <row r="1124" spans="1:5">
       <c r="A1124" s="5">
-        <v>602</v>
+        <v>601</v>
       </c>
       <c r="B1124" s="10"/>
       <c r="C1124" s="7" t="s">
         <v>1121</v>
       </c>
       <c r="D1124" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1124" s="13">
-        <v>85</v>
+        <v>126</v>
       </c>
     </row>
     <row r="1125" spans="1:5">
       <c r="A1125" s="5">
-        <v>603</v>
+        <v>602</v>
       </c>
       <c r="B1125" s="10"/>
       <c r="C1125" s="7" t="s">
         <v>1122</v>
       </c>
       <c r="D1125" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1125" s="13">
-        <v>418</v>
+        <v>218</v>
       </c>
     </row>
     <row r="1126" spans="1:5">
       <c r="A1126" s="5">
-        <v>604</v>
+        <v>603</v>
       </c>
       <c r="B1126" s="10"/>
       <c r="C1126" s="7" t="s">
         <v>1123</v>
       </c>
       <c r="D1126" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1126" s="13">
-        <v>441</v>
+        <v>172</v>
       </c>
     </row>
     <row r="1127" spans="1:5">
       <c r="A1127" s="5">
-        <v>605</v>
+        <v>604</v>
       </c>
       <c r="B1127" s="10"/>
       <c r="C1127" s="7" t="s">
         <v>1124</v>
       </c>
       <c r="D1127" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1127" s="13">
-        <v>170</v>
+        <v>438</v>
       </c>
     </row>
     <row r="1128" spans="1:5">
       <c r="A1128" s="5">
-        <v>606</v>
+        <v>605</v>
       </c>
       <c r="B1128" s="10"/>
       <c r="C1128" s="7" t="s">
         <v>1125</v>
       </c>
       <c r="D1128" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1128" s="13">
-        <v>291</v>
+        <v>164</v>
       </c>
     </row>
     <row r="1129" spans="1:5">
       <c r="A1129" s="5">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="B1129" s="10"/>
       <c r="C1129" s="7" t="s">
         <v>1126</v>
       </c>
       <c r="D1129" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1129" s="13">
-        <v>107</v>
+        <v>126</v>
       </c>
     </row>
     <row r="1130" spans="1:5">
       <c r="A1130" s="5">
-        <v>608</v>
+        <v>607</v>
       </c>
       <c r="B1130" s="10"/>
       <c r="C1130" s="7" t="s">
         <v>1127</v>
       </c>
       <c r="D1130" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1130" s="13">
-        <v>90</v>
+        <v>186</v>
       </c>
     </row>
     <row r="1131" spans="1:5">
       <c r="A1131" s="5">
-        <v>609</v>
+        <v>608</v>
       </c>
       <c r="B1131" s="10"/>
       <c r="C1131" s="7" t="s">
         <v>1128</v>
       </c>
       <c r="D1131" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1131" s="13">
-        <v>90</v>
+        <v>309</v>
       </c>
     </row>
     <row r="1132" spans="1:5">
       <c r="A1132" s="5">
-        <v>610</v>
+        <v>609</v>
       </c>
       <c r="B1132" s="10"/>
       <c r="C1132" s="7" t="s">
         <v>1129</v>
       </c>
       <c r="D1132" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1132" s="13">
-        <v>155</v>
+        <v>302</v>
       </c>
     </row>
     <row r="1133" spans="1:5">
       <c r="A1133" s="5">
-        <v>611</v>
+        <v>610</v>
       </c>
       <c r="B1133" s="10"/>
       <c r="C1133" s="7" t="s">
         <v>1130</v>
       </c>
       <c r="D1133" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1133" s="13">
-        <v>195</v>
+        <v>205</v>
       </c>
     </row>
     <row r="1134" spans="1:5">
       <c r="A1134" s="5">
-        <v>612</v>
+        <v>611</v>
       </c>
       <c r="B1134" s="10"/>
       <c r="C1134" s="7" t="s">
         <v>1131</v>
       </c>
       <c r="D1134" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1134" s="13">
-        <v>152</v>
+        <v>82</v>
       </c>
     </row>
     <row r="1135" spans="1:5">
       <c r="A1135" s="5">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="B1135" s="10"/>
       <c r="C1135" s="7" t="s">
         <v>1132</v>
       </c>
       <c r="D1135" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1135" s="13">
-        <v>2193</v>
+        <v>385</v>
       </c>
     </row>
     <row r="1136" spans="1:5">
       <c r="A1136" s="5">
-        <v>614</v>
+        <v>613</v>
       </c>
       <c r="B1136" s="10"/>
       <c r="C1136" s="7" t="s">
         <v>1133</v>
       </c>
       <c r="D1136" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1136" s="13">
-        <v>438</v>
+        <v>234</v>
       </c>
     </row>
     <row r="1137" spans="1:5">
       <c r="A1137" s="5">
-        <v>615</v>
+        <v>614</v>
       </c>
       <c r="B1137" s="10"/>
       <c r="C1137" s="7" t="s">
         <v>1134</v>
       </c>
       <c r="D1137" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1137" s="13">
-        <v>126</v>
+        <v>195</v>
       </c>
     </row>
     <row r="1138" spans="1:5">
       <c r="A1138" s="5">
-        <v>616</v>
+        <v>615</v>
       </c>
       <c r="B1138" s="10"/>
       <c r="C1138" s="7" t="s">
         <v>1135</v>
       </c>
       <c r="D1138" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1138" s="13">
-        <v>99</v>
+        <v>206</v>
       </c>
     </row>
     <row r="1139" spans="1:5">
       <c r="A1139" s="5">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="B1139" s="10"/>
       <c r="C1139" s="7" t="s">
         <v>1136</v>
       </c>
       <c r="D1139" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1139" s="13">
-        <v>134</v>
+        <v>127</v>
       </c>
     </row>
     <row r="1140" spans="1:5">
       <c r="A1140" s="5">
-        <v>618</v>
+        <v>617</v>
       </c>
       <c r="B1140" s="10"/>
       <c r="C1140" s="7" t="s">
         <v>1137</v>
       </c>
       <c r="D1140" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1140" s="13">
-        <v>219</v>
+        <v>199</v>
       </c>
     </row>
     <row r="1141" spans="1:5">
       <c r="A1141" s="5">
-        <v>619</v>
+        <v>618</v>
       </c>
       <c r="B1141" s="10"/>
       <c r="C1141" s="7" t="s">
         <v>1138</v>
       </c>
       <c r="D1141" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1141" s="13">
-        <v>80</v>
+        <v>76</v>
       </c>
     </row>
     <row r="1142" spans="1:5">
       <c r="A1142" s="5">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="B1142" s="10"/>
       <c r="C1142" s="7" t="s">
         <v>1139</v>
       </c>
       <c r="D1142" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1142" s="13">
-        <v>680</v>
+        <v>195</v>
       </c>
     </row>
     <row r="1143" spans="1:5">
       <c r="A1143" s="5">
-        <v>621</v>
+        <v>620</v>
       </c>
       <c r="B1143" s="10"/>
       <c r="C1143" s="7" t="s">
         <v>1140</v>
       </c>
       <c r="D1143" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1143" s="13">
-        <v>198</v>
+        <v>204</v>
       </c>
     </row>
     <row r="1144" spans="1:5">
       <c r="A1144" s="5">
-        <v>622</v>
+        <v>621</v>
       </c>
       <c r="B1144" s="10"/>
       <c r="C1144" s="7" t="s">
         <v>1141</v>
       </c>
       <c r="D1144" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1144" s="13">
-        <v>89</v>
+        <v>621</v>
       </c>
     </row>
     <row r="1145" spans="1:5">
       <c r="A1145" s="5">
-        <v>623</v>
+        <v>622</v>
       </c>
       <c r="B1145" s="10"/>
       <c r="C1145" s="7" t="s">
         <v>1142</v>
       </c>
       <c r="D1145" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1145" s="13">
-        <v>268</v>
+        <v>105</v>
       </c>
     </row>
     <row r="1146" spans="1:5">
       <c r="A1146" s="5">
-        <v>624</v>
+        <v>623</v>
       </c>
       <c r="B1146" s="10"/>
       <c r="C1146" s="7" t="s">
         <v>1143</v>
       </c>
       <c r="D1146" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1146" s="13">
-        <v>195</v>
+        <v>167</v>
       </c>
     </row>
     <row r="1147" spans="1:5">
       <c r="A1147" s="5">
-        <v>625</v>
+        <v>624</v>
       </c>
       <c r="B1147" s="10"/>
       <c r="C1147" s="7" t="s">
         <v>1144</v>
       </c>
       <c r="D1147" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1147" s="13">
-        <v>126</v>
+        <v>148</v>
       </c>
     </row>
     <row r="1148" spans="1:5">
       <c r="A1148" s="5">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="B1148" s="10"/>
       <c r="C1148" s="7" t="s">
         <v>1145</v>
       </c>
       <c r="D1148" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1148" s="13">
-        <v>218</v>
+        <v>139</v>
       </c>
     </row>
     <row r="1149" spans="1:5">
       <c r="A1149" s="5">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="B1149" s="10"/>
       <c r="C1149" s="7" t="s">
         <v>1146</v>
       </c>
       <c r="D1149" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1149" s="13">
-        <v>172</v>
+        <v>448</v>
       </c>
     </row>
     <row r="1150" spans="1:5">
       <c r="A1150" s="5">
-        <v>628</v>
+        <v>627</v>
       </c>
       <c r="B1150" s="10"/>
       <c r="C1150" s="7" t="s">
         <v>1147</v>
       </c>
       <c r="D1150" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1150" s="13">
-        <v>438</v>
+        <v>105</v>
       </c>
     </row>
     <row r="1151" spans="1:5">
       <c r="A1151" s="5">
-        <v>629</v>
+        <v>628</v>
       </c>
       <c r="B1151" s="10"/>
       <c r="C1151" s="7" t="s">
         <v>1148</v>
       </c>
       <c r="D1151" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1151" s="13">
-        <v>164</v>
+        <v>229</v>
       </c>
     </row>
     <row r="1152" spans="1:5">
       <c r="A1152" s="5">
-        <v>630</v>
+        <v>629</v>
       </c>
       <c r="B1152" s="10"/>
       <c r="C1152" s="7" t="s">
         <v>1149</v>
       </c>
       <c r="D1152" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1152" s="13">
-        <v>126</v>
+        <v>726</v>
       </c>
     </row>
     <row r="1153" spans="1:5">
       <c r="A1153" s="5">
-        <v>631</v>
+        <v>630</v>
       </c>
       <c r="B1153" s="10"/>
       <c r="C1153" s="7" t="s">
         <v>1150</v>
       </c>
       <c r="D1153" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1153" s="13">
-        <v>186</v>
+        <v>204</v>
       </c>
     </row>
     <row r="1154" spans="1:5">
       <c r="A1154" s="5">
-        <v>632</v>
+        <v>631</v>
       </c>
       <c r="B1154" s="10"/>
       <c r="C1154" s="7" t="s">
         <v>1151</v>
       </c>
       <c r="D1154" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1154" s="13">
-        <v>309</v>
+        <v>248</v>
       </c>
     </row>
     <row r="1155" spans="1:5">
       <c r="A1155" s="5">
-        <v>633</v>
+        <v>632</v>
       </c>
       <c r="B1155" s="10"/>
       <c r="C1155" s="7" t="s">
         <v>1152</v>
       </c>
       <c r="D1155" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1155" s="13">
-        <v>302</v>
+        <v>89</v>
       </c>
     </row>
     <row r="1156" spans="1:5">
       <c r="A1156" s="5">
-        <v>634</v>
+        <v>633</v>
       </c>
       <c r="B1156" s="10"/>
       <c r="C1156" s="7" t="s">
         <v>1153</v>
       </c>
       <c r="D1156" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1156" s="13">
-        <v>205</v>
+        <v>501</v>
       </c>
     </row>
     <row r="1157" spans="1:5">
       <c r="A1157" s="5">
-        <v>635</v>
+        <v>634</v>
       </c>
       <c r="B1157" s="10"/>
       <c r="C1157" s="7" t="s">
         <v>1154</v>
       </c>
       <c r="D1157" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1157" s="13">
-        <v>82</v>
+        <v>190</v>
       </c>
     </row>
     <row r="1158" spans="1:5">
       <c r="A1158" s="5">
-        <v>636</v>
+        <v>635</v>
       </c>
       <c r="B1158" s="10"/>
       <c r="C1158" s="7" t="s">
         <v>1155</v>
       </c>
       <c r="D1158" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1158" s="13">
-        <v>385</v>
+        <v>186</v>
       </c>
     </row>
     <row r="1159" spans="1:5">
       <c r="A1159" s="5">
-        <v>637</v>
+        <v>636</v>
       </c>
       <c r="B1159" s="10"/>
       <c r="C1159" s="7" t="s">
         <v>1156</v>
       </c>
       <c r="D1159" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1159" s="13">
-        <v>234</v>
+        <v>75</v>
       </c>
     </row>
     <row r="1160" spans="1:5">
       <c r="A1160" s="5">
-        <v>638</v>
+        <v>637</v>
       </c>
       <c r="B1160" s="10"/>
       <c r="C1160" s="7" t="s">
         <v>1157</v>
       </c>
       <c r="D1160" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1160" s="13">
-        <v>195</v>
+        <v>256</v>
       </c>
     </row>
     <row r="1161" spans="1:5">
       <c r="A1161" s="5">
-        <v>639</v>
+        <v>638</v>
       </c>
       <c r="B1161" s="10"/>
       <c r="C1161" s="7" t="s">
         <v>1158</v>
       </c>
       <c r="D1161" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1161" s="13">
-        <v>206</v>
+        <v>134</v>
       </c>
     </row>
     <row r="1162" spans="1:5">
       <c r="A1162" s="5">
-        <v>640</v>
+        <v>639</v>
       </c>
       <c r="B1162" s="10"/>
       <c r="C1162" s="7" t="s">
         <v>1159</v>
       </c>
       <c r="D1162" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1162" s="13">
-        <v>127</v>
+        <v>372</v>
       </c>
     </row>
     <row r="1163" spans="1:5">
       <c r="A1163" s="5">
-        <v>641</v>
+        <v>640</v>
       </c>
       <c r="B1163" s="10"/>
       <c r="C1163" s="7" t="s">
         <v>1160</v>
       </c>
       <c r="D1163" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1163" s="13">
-        <v>199</v>
+        <v>530</v>
       </c>
     </row>
     <row r="1164" spans="1:5">
       <c r="A1164" s="5">
-        <v>642</v>
+        <v>641</v>
       </c>
       <c r="B1164" s="10"/>
       <c r="C1164" s="7" t="s">
         <v>1161</v>
       </c>
       <c r="D1164" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1164" s="13">
-        <v>76</v>
+        <v>226</v>
       </c>
     </row>
     <row r="1165" spans="1:5">
       <c r="A1165" s="5">
-        <v>643</v>
+        <v>642</v>
       </c>
       <c r="B1165" s="10"/>
       <c r="C1165" s="7" t="s">
         <v>1162</v>
       </c>
       <c r="D1165" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1165" s="13">
         <v>195</v>
       </c>
     </row>
     <row r="1166" spans="1:5">
       <c r="A1166" s="5">
-        <v>644</v>
+        <v>643</v>
       </c>
       <c r="B1166" s="10"/>
       <c r="C1166" s="7" t="s">
         <v>1163</v>
       </c>
       <c r="D1166" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1166" s="13">
-        <v>108</v>
+        <v>125</v>
       </c>
     </row>
     <row r="1167" spans="1:5">
       <c r="A1167" s="5">
-        <v>645</v>
+        <v>644</v>
       </c>
       <c r="B1167" s="10"/>
       <c r="C1167" s="7" t="s">
         <v>1164</v>
       </c>
       <c r="D1167" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1167" s="13">
-        <v>204</v>
+        <v>150</v>
       </c>
     </row>
     <row r="1168" spans="1:5">
       <c r="A1168" s="5">
-        <v>646</v>
+        <v>645</v>
       </c>
       <c r="B1168" s="10"/>
       <c r="C1168" s="7" t="s">
         <v>1165</v>
       </c>
       <c r="D1168" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1168" s="13">
-        <v>621</v>
+        <v>204</v>
       </c>
     </row>
     <row r="1169" spans="1:5">
       <c r="A1169" s="5">
-        <v>647</v>
+        <v>646</v>
       </c>
       <c r="B1169" s="10"/>
       <c r="C1169" s="7" t="s">
         <v>1166</v>
       </c>
       <c r="D1169" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1169" s="13">
-        <v>90</v>
+        <v>456</v>
       </c>
     </row>
     <row r="1170" spans="1:5">
       <c r="A1170" s="5">
-        <v>648</v>
+        <v>647</v>
       </c>
       <c r="B1170" s="10"/>
       <c r="C1170" s="7" t="s">
         <v>1167</v>
       </c>
       <c r="D1170" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1170" s="13">
-        <v>167</v>
+        <v>347</v>
       </c>
     </row>
     <row r="1171" spans="1:5">
       <c r="A1171" s="5">
-        <v>649</v>
+        <v>648</v>
       </c>
       <c r="B1171" s="10"/>
       <c r="C1171" s="7" t="s">
         <v>1168</v>
       </c>
       <c r="D1171" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1171" s="13">
-        <v>126</v>
+        <v>152</v>
       </c>
     </row>
     <row r="1172" spans="1:5">
       <c r="A1172" s="5">
-        <v>650</v>
+        <v>649</v>
       </c>
       <c r="B1172" s="10"/>
       <c r="C1172" s="7" t="s">
         <v>1169</v>
       </c>
       <c r="D1172" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1172" s="13">
-        <v>148</v>
+        <v>197</v>
       </c>
     </row>
     <row r="1173" spans="1:5">
       <c r="A1173" s="5">
-        <v>651</v>
+        <v>650</v>
       </c>
       <c r="B1173" s="10"/>
       <c r="C1173" s="7" t="s">
         <v>1170</v>
       </c>
       <c r="D1173" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1173" s="13">
-        <v>139</v>
+        <v>126</v>
       </c>
     </row>
     <row r="1174" spans="1:5">
       <c r="A1174" s="5">
-        <v>652</v>
+        <v>651</v>
       </c>
       <c r="B1174" s="10"/>
       <c r="C1174" s="7" t="s">
         <v>1171</v>
       </c>
       <c r="D1174" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1174" s="13">
-        <v>90</v>
+        <v>371</v>
       </c>
     </row>
     <row r="1175" spans="1:5">
       <c r="A1175" s="5">
-        <v>653</v>
+        <v>652</v>
       </c>
       <c r="B1175" s="10"/>
       <c r="C1175" s="7" t="s">
         <v>1172</v>
       </c>
       <c r="D1175" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1175" s="13">
-        <v>179</v>
+        <v>185</v>
       </c>
     </row>
     <row r="1176" spans="1:5">
       <c r="A1176" s="5">
-        <v>654</v>
+        <v>653</v>
       </c>
       <c r="B1176" s="10"/>
       <c r="C1176" s="7" t="s">
         <v>1173</v>
       </c>
       <c r="D1176" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1176" s="13">
-        <v>229</v>
+        <v>126</v>
       </c>
     </row>
     <row r="1177" spans="1:5">
       <c r="A1177" s="5">
-        <v>655</v>
+        <v>654</v>
       </c>
       <c r="B1177" s="10"/>
       <c r="C1177" s="7" t="s">
         <v>1174</v>
       </c>
       <c r="D1177" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1177" s="13">
-        <v>726</v>
+        <v>1299</v>
       </c>
     </row>
     <row r="1178" spans="1:5">
       <c r="A1178" s="5">
-        <v>656</v>
+        <v>655</v>
       </c>
       <c r="B1178" s="10"/>
       <c r="C1178" s="7" t="s">
         <v>1175</v>
       </c>
       <c r="D1178" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1178" s="13">
-        <v>204</v>
+        <v>207</v>
       </c>
     </row>
     <row r="1179" spans="1:5">
       <c r="A1179" s="5">
-        <v>657</v>
+        <v>656</v>
       </c>
       <c r="B1179" s="10"/>
       <c r="C1179" s="7" t="s">
         <v>1176</v>
       </c>
       <c r="D1179" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1179" s="13">
-        <v>248</v>
+        <v>895</v>
       </c>
     </row>
     <row r="1180" spans="1:5">
       <c r="A1180" s="5">
-        <v>658</v>
+        <v>657</v>
       </c>
       <c r="B1180" s="10"/>
       <c r="C1180" s="7" t="s">
         <v>1177</v>
       </c>
       <c r="D1180" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1180" s="13">
-        <v>89</v>
+        <v>621</v>
       </c>
     </row>
     <row r="1181" spans="1:5">
       <c r="A1181" s="5">
-        <v>659</v>
+        <v>658</v>
       </c>
       <c r="B1181" s="10"/>
       <c r="C1181" s="7" t="s">
         <v>1178</v>
       </c>
       <c r="D1181" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1181" s="13">
-        <v>501</v>
+        <v>105</v>
       </c>
     </row>
     <row r="1182" spans="1:5">
       <c r="A1182" s="5">
-        <v>660</v>
+        <v>659</v>
       </c>
       <c r="B1182" s="10"/>
       <c r="C1182" s="7" t="s">
         <v>1179</v>
       </c>
       <c r="D1182" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1182" s="13">
-        <v>190</v>
+        <v>248</v>
       </c>
     </row>
     <row r="1183" spans="1:5">
       <c r="A1183" s="5">
-        <v>661</v>
+        <v>660</v>
       </c>
       <c r="B1183" s="10"/>
       <c r="C1183" s="7" t="s">
         <v>1180</v>
       </c>
       <c r="D1183" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1183" s="13">
-        <v>186</v>
+        <v>100</v>
       </c>
     </row>
     <row r="1184" spans="1:5">
       <c r="A1184" s="5">
-        <v>662</v>
+        <v>661</v>
       </c>
       <c r="B1184" s="10"/>
       <c r="C1184" s="7" t="s">
         <v>1181</v>
       </c>
       <c r="D1184" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1184" s="13">
-        <v>256</v>
+        <v>105</v>
       </c>
     </row>
     <row r="1185" spans="1:5">
       <c r="A1185" s="5">
-        <v>663</v>
+        <v>662</v>
       </c>
       <c r="B1185" s="10"/>
       <c r="C1185" s="7" t="s">
         <v>1182</v>
       </c>
       <c r="D1185" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1185" s="13">
-        <v>134</v>
+        <v>156</v>
       </c>
     </row>
     <row r="1186" spans="1:5">
       <c r="A1186" s="5">
-        <v>664</v>
+        <v>663</v>
       </c>
       <c r="B1186" s="10"/>
       <c r="C1186" s="7" t="s">
         <v>1183</v>
       </c>
       <c r="D1186" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1186" s="13">
-        <v>372</v>
+        <v>441</v>
       </c>
     </row>
     <row r="1187" spans="1:5">
       <c r="A1187" s="5">
-        <v>665</v>
+        <v>664</v>
       </c>
       <c r="B1187" s="10"/>
       <c r="C1187" s="7" t="s">
         <v>1184</v>
       </c>
       <c r="D1187" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1187" s="13">
-        <v>530</v>
+        <v>386</v>
       </c>
     </row>
     <row r="1188" spans="1:5">
       <c r="A1188" s="5">
-        <v>666</v>
+        <v>665</v>
       </c>
       <c r="B1188" s="10"/>
       <c r="C1188" s="7" t="s">
         <v>1185</v>
       </c>
       <c r="D1188" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1188" s="13">
-        <v>867</v>
+        <v>621</v>
       </c>
     </row>
     <row r="1189" spans="1:5">
       <c r="A1189" s="5">
-        <v>667</v>
+        <v>666</v>
       </c>
       <c r="B1189" s="10"/>
       <c r="C1189" s="7" t="s">
         <v>1186</v>
       </c>
       <c r="D1189" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1189" s="13">
-        <v>226</v>
+        <v>188</v>
       </c>
     </row>
     <row r="1190" spans="1:5">
       <c r="A1190" s="5">
-        <v>668</v>
+        <v>667</v>
       </c>
       <c r="B1190" s="10"/>
       <c r="C1190" s="7" t="s">
         <v>1187</v>
       </c>
       <c r="D1190" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1190" s="13">
-        <v>377</v>
+        <v>448</v>
       </c>
     </row>
     <row r="1191" spans="1:5">
       <c r="A1191" s="5">
-        <v>669</v>
+        <v>668</v>
       </c>
       <c r="B1191" s="10"/>
       <c r="C1191" s="7" t="s">
         <v>1188</v>
       </c>
       <c r="D1191" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1191" s="13">
-        <v>195</v>
+        <v>125</v>
       </c>
     </row>
     <row r="1192" spans="1:5">
       <c r="A1192" s="5">
-        <v>670</v>
+        <v>669</v>
       </c>
       <c r="B1192" s="10"/>
       <c r="C1192" s="7" t="s">
         <v>1189</v>
       </c>
       <c r="D1192" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1192" s="13">
-        <v>150</v>
+        <v>146</v>
       </c>
     </row>
     <row r="1193" spans="1:5">
       <c r="A1193" s="5">
-        <v>671</v>
+        <v>670</v>
       </c>
       <c r="B1193" s="10"/>
       <c r="C1193" s="7" t="s">
         <v>1190</v>
       </c>
       <c r="D1193" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1193" s="13">
-        <v>204</v>
+        <v>141</v>
       </c>
     </row>
     <row r="1194" spans="1:5">
       <c r="A1194" s="5">
-        <v>672</v>
+        <v>671</v>
       </c>
       <c r="B1194" s="10"/>
       <c r="C1194" s="7" t="s">
         <v>1191</v>
       </c>
       <c r="D1194" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1194" s="13">
-        <v>514</v>
+        <v>229</v>
       </c>
     </row>
     <row r="1195" spans="1:5">
       <c r="A1195" s="5">
-        <v>673</v>
+        <v>672</v>
       </c>
       <c r="B1195" s="10"/>
       <c r="C1195" s="7" t="s">
         <v>1192</v>
       </c>
       <c r="D1195" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1195" s="13">
-        <v>456</v>
+        <v>131</v>
       </c>
     </row>
     <row r="1196" spans="1:5">
       <c r="A1196" s="5">
-        <v>674</v>
+        <v>673</v>
       </c>
       <c r="B1196" s="10"/>
       <c r="C1196" s="7" t="s">
         <v>1193</v>
       </c>
       <c r="D1196" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1196" s="13">
-        <v>224</v>
+        <v>385</v>
       </c>
     </row>
     <row r="1197" spans="1:5">
       <c r="A1197" s="5">
-        <v>675</v>
+        <v>674</v>
       </c>
       <c r="B1197" s="10"/>
       <c r="C1197" s="7" t="s">
         <v>1194</v>
       </c>
       <c r="D1197" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1197" s="13">
-        <v>347</v>
+        <v>125</v>
       </c>
     </row>
     <row r="1198" spans="1:5">
       <c r="A1198" s="5">
-        <v>676</v>
+        <v>675</v>
       </c>
       <c r="B1198" s="10"/>
       <c r="C1198" s="7" t="s">
         <v>1195</v>
       </c>
       <c r="D1198" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1198" s="13">
-        <v>152</v>
+        <v>90</v>
       </c>
     </row>
     <row r="1199" spans="1:5">
       <c r="A1199" s="5">
-        <v>677</v>
+        <v>676</v>
       </c>
       <c r="B1199" s="10"/>
       <c r="C1199" s="7" t="s">
         <v>1196</v>
       </c>
       <c r="D1199" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1199" s="13">
-        <v>197</v>
+        <v>206</v>
       </c>
     </row>
     <row r="1200" spans="1:5">
       <c r="A1200" s="5">
-        <v>678</v>
+        <v>677</v>
       </c>
       <c r="B1200" s="10"/>
       <c r="C1200" s="7" t="s">
         <v>1197</v>
       </c>
       <c r="D1200" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1200" s="13">
-        <v>126</v>
+        <v>156</v>
       </c>
     </row>
     <row r="1201" spans="1:5">
       <c r="A1201" s="5">
-        <v>679</v>
+        <v>678</v>
       </c>
       <c r="B1201" s="10"/>
       <c r="C1201" s="7" t="s">
         <v>1198</v>
       </c>
       <c r="D1201" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1201" s="13">
-        <v>371</v>
+        <v>895</v>
       </c>
     </row>
     <row r="1202" spans="1:5">
       <c r="A1202" s="5">
-        <v>680</v>
+        <v>679</v>
       </c>
       <c r="B1202" s="10"/>
       <c r="C1202" s="7" t="s">
         <v>1199</v>
       </c>
       <c r="D1202" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1202" s="13">
-        <v>185</v>
+        <v>402</v>
       </c>
     </row>
     <row r="1203" spans="1:5">
       <c r="A1203" s="5">
-        <v>681</v>
+        <v>680</v>
       </c>
       <c r="B1203" s="10"/>
       <c r="C1203" s="7" t="s">
         <v>1200</v>
       </c>
       <c r="D1203" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1203" s="13">
-        <v>126</v>
+        <v>347</v>
       </c>
     </row>
     <row r="1204" spans="1:5">
       <c r="A1204" s="5">
-        <v>682</v>
+        <v>681</v>
       </c>
       <c r="B1204" s="10"/>
       <c r="C1204" s="7" t="s">
         <v>1201</v>
       </c>
       <c r="D1204" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1204" s="13">
-        <v>1299</v>
+        <v>347</v>
       </c>
     </row>
     <row r="1205" spans="1:5">
       <c r="A1205" s="5">
-        <v>683</v>
+        <v>682</v>
       </c>
       <c r="B1205" s="10"/>
       <c r="C1205" s="7" t="s">
         <v>1202</v>
       </c>
       <c r="D1205" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1205" s="13">
-        <v>207</v>
+        <v>85</v>
       </c>
     </row>
     <row r="1206" spans="1:5">
       <c r="A1206" s="5">
-        <v>684</v>
+        <v>683</v>
       </c>
       <c r="B1206" s="10"/>
       <c r="C1206" s="7" t="s">
         <v>1203</v>
       </c>
       <c r="D1206" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1206" s="13">
-        <v>895</v>
+        <v>146</v>
       </c>
     </row>
     <row r="1207" spans="1:5">
       <c r="A1207" s="5">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="B1207" s="10"/>
       <c r="C1207" s="7" t="s">
         <v>1204</v>
       </c>
       <c r="D1207" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1207" s="13">
         <v>621</v>
       </c>
     </row>
     <row r="1208" spans="1:5">
       <c r="A1208" s="5">
-        <v>686</v>
+        <v>685</v>
       </c>
       <c r="B1208" s="10"/>
       <c r="C1208" s="7" t="s">
         <v>1205</v>
       </c>
       <c r="D1208" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1208" s="13">
-        <v>248</v>
+        <v>309</v>
       </c>
     </row>
     <row r="1209" spans="1:5">
       <c r="A1209" s="5">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="B1209" s="10"/>
       <c r="C1209" s="7" t="s">
         <v>1206</v>
       </c>
       <c r="D1209" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1209" s="13">
-        <v>100</v>
+        <v>508</v>
       </c>
     </row>
     <row r="1210" spans="1:5">
       <c r="A1210" s="5">
-        <v>688</v>
+        <v>687</v>
       </c>
       <c r="B1210" s="10"/>
       <c r="C1210" s="7" t="s">
         <v>1207</v>
       </c>
       <c r="D1210" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1210" s="13">
-        <v>105</v>
+        <v>191</v>
       </c>
     </row>
     <row r="1211" spans="1:5">
       <c r="A1211" s="5">
-        <v>689</v>
+        <v>688</v>
       </c>
       <c r="B1211" s="10"/>
       <c r="C1211" s="7" t="s">
         <v>1208</v>
       </c>
       <c r="D1211" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1211" s="13">
-        <v>156</v>
+        <v>279</v>
       </c>
     </row>
     <row r="1212" spans="1:5">
       <c r="A1212" s="5">
-        <v>690</v>
+        <v>689</v>
       </c>
       <c r="B1212" s="10"/>
       <c r="C1212" s="7" t="s">
         <v>1209</v>
       </c>
       <c r="D1212" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1212" s="13">
-        <v>441</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1213" spans="1:5">
       <c r="A1213" s="5">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="B1213" s="10"/>
       <c r="C1213" s="7" t="s">
         <v>1210</v>
       </c>
       <c r="D1213" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1213" s="13">
-        <v>386</v>
+        <v>352</v>
       </c>
     </row>
     <row r="1214" spans="1:5">
       <c r="A1214" s="5">
-        <v>692</v>
+        <v>691</v>
       </c>
       <c r="B1214" s="10"/>
       <c r="C1214" s="7" t="s">
         <v>1211</v>
       </c>
       <c r="D1214" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1214" s="13">
-        <v>621</v>
+        <v>268</v>
       </c>
     </row>
     <row r="1215" spans="1:5">
       <c r="A1215" s="5">
-        <v>693</v>
+        <v>692</v>
       </c>
       <c r="B1215" s="10"/>
       <c r="C1215" s="7" t="s">
         <v>1212</v>
       </c>
       <c r="D1215" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1215" s="13">
-        <v>188</v>
+        <v>621</v>
       </c>
     </row>
     <row r="1216" spans="1:5">
       <c r="A1216" s="5">
-        <v>694</v>
+        <v>693</v>
       </c>
       <c r="B1216" s="10"/>
       <c r="C1216" s="7" t="s">
         <v>1213</v>
       </c>
       <c r="D1216" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1216" s="13">
-        <v>146</v>
+        <v>186</v>
       </c>
     </row>
     <row r="1217" spans="1:5">
       <c r="A1217" s="5">
-        <v>695</v>
+        <v>694</v>
       </c>
       <c r="B1217" s="10"/>
       <c r="C1217" s="7" t="s">
         <v>1214</v>
       </c>
       <c r="D1217" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1217" s="13">
-        <v>141</v>
+        <v>438</v>
       </c>
     </row>
     <row r="1218" spans="1:5">
       <c r="A1218" s="5">
-        <v>696</v>
+        <v>695</v>
       </c>
       <c r="B1218" s="10"/>
       <c r="C1218" s="7" t="s">
         <v>1215</v>
       </c>
       <c r="D1218" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1218" s="13">
-        <v>229</v>
+        <v>139</v>
       </c>
     </row>
     <row r="1219" spans="1:5">
       <c r="A1219" s="5">
-        <v>697</v>
+        <v>696</v>
       </c>
       <c r="B1219" s="10"/>
       <c r="C1219" s="7" t="s">
         <v>1216</v>
       </c>
       <c r="D1219" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1219" s="13">
-        <v>131</v>
+        <v>330</v>
       </c>
     </row>
     <row r="1220" spans="1:5">
       <c r="A1220" s="5">
-        <v>698</v>
+        <v>697</v>
       </c>
       <c r="B1220" s="10"/>
       <c r="C1220" s="7" t="s">
         <v>1217</v>
       </c>
       <c r="D1220" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E1220" s="13">
-        <v>385</v>
-[...418 lines deleted...]
-      <c r="E1248" s="13">
         <v>803</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A102:E102"/>
     <mergeCell ref="A127:E127"/>
-    <mergeCell ref="A437:E437"/>
-[...1 lines deleted...]
-    <mergeCell ref="A521:E521"/>
+    <mergeCell ref="A438:E438"/>
+    <mergeCell ref="A487:E487"/>
+    <mergeCell ref="A522:E522"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>